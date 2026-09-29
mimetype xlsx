--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbfe53680f24ec96ee1f146e116e141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3bea95a41d8465bacfa5d861f5642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60d8dd631434f5a5ee22eb0065af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c921a07907868dfaeb11aadff4df674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f68518ddf2bf51dc2587462a3be505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e5ca555f94a4bee73a5247536c0976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920237e7626c9fa4c6d14ed941888a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0080b1c143c8dc043cb843e854668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375643c6b558e149ea2ab020fc5639039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a86cd86eae8344c87ea4da6a73a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3834b78f6f27516acccdbb72756611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b8344f5f6546c59a31015aaee37b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1977ac89ae69d8993529766325646913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee99df4e0630f9165ecd2806aae8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f9740676e2dff7b7376d5665ee44515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79933b7f4129f4f70efdb090d5e2d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de171d3c782df286e17c6d7ac612397c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3612c1f6cfa41b4ceb349842ede2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26485cb28d565bfb92082149ae33319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8f2516eeb07b8efbf5099615763420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e384250abde381f5149c0d0688da5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55468d20d590da3933cf4492ba37db6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499268895dd0c117f54be0f019c1456223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7f8c5360635c93dd70f0a9d920dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3aac0602e5bbaa636e27bc67e62325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ec8a0e05c5052ff010b9c4ac07c3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5ae7361fea11cc1ef64cf1fb2898827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246cd7af3d0a6df37ab96e82a67406c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c98d5aa5fe9713a8ab482998cec0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93c76460637ec675aa336f6342353430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507d4a5a568651947d69ce41befb6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a103f3ca1c00626136a1bc243ae454132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713981281c42ed3c954049b19b5ef733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db37c19bf8f2e7da9586799c36540f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbc7e5fa32b4950d431e6bf27630a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1860034c30d65a58d653f248bd99136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd6ec496a911efd5e2beff437a47f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457f2f79b1c300afaa9ef73ce7befe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca48c8939091d31625e1ef751c54fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30b0f0ba41d721255f3136462354540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e84e82674dd8ac50d6e16252d8849441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c39db8cffc913e54a8d5a0a037d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506dc76eeb02128a52f941d0e07b26c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86089df88adc997c381d0cf0fdc5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd1748e3d4c214fecbe9a817df91545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb5033f7bc318d1ca95d4cd4e1796546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935564038cfc622b26ff7c021b1a478d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b3ccb0f0e70745555aff57e741b1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419aaeb9dd028ed12a1767972308eac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb68c53d7c670a51b3bea53afbd685750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3406fc73c814ee6bf265732f6592b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b880b6cdf403b11c212847e110828f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03e16a6b1820e59ccb5af48d1f1f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e77e8508f1ebc011e4e9d36d0654154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc827198527636dd5ddd2ca04291f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44252e5d3cc5aa20428dadaa07f80a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c868ee0ff4c9bb9fe375b9f3d7afd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4937824bb9300d3d93f8908f1715258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a433074de24c35b1355233fbfe329b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7903b0768f4ce342a00307595a0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cea34566382496791ee220739bca361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c9ddedf5dd77ac6ad75b5256d34062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ebb304475e01b0317596cf48fab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b20ee8f28b6ce8cf4af8e2c6f86e8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084d94686f0d700510debcd35056d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd3a3bd0a5ff7aeedfb678ffb831866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687002d80ca797b25ecbd1471b99fd4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541f0140999a5c1ca39fa53b7338d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc0fe1441fef275d230862baa2f76569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f934a3c981d27e74a8affcaefc9aa6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f2f10bfcc52c497c91f23f64410271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13096709fc9bddf97620ee6afd7eb6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4f960feacb4c2d5e97e3e6ad19a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a78f0d46e01c8e5194670a9dd2af574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487173fbd6e16f9a4547459bae3726075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400ec6ab862efe8e6be6314fb15fe076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a99dd42ae363dab98c091a417bc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be6dceaf0a478dc4a9e2fa9ea524f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d13e7a4b59efd3483e780b4c2208e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb32382fec863a0044c2eed34c6dd9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4c58a15b3630aefabc28dc7f6e21a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ab4bc9a6daafdbca4586ee22165982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe8b64a0026a936c02172c27cab5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef2723616b586eb2d3a0adeb1b17884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc5dab790e1b7a559e0c923f1097085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c185e919ff1915ef9a60f06792d9dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b5f335af35bcc77c24e3ae95382287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6a9dd24c406235045ee5ab42073088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2463082d7e302841b2f72db5e5243889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1c3ea61b5162f4486a95595ac26990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2304617dde81b54126099b1edf83c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a636f33c91de9b0d7ccb24858dbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8a055123e41cd0ac1b45a8ef97b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedc2790d4a3e4a2dc3583eaf866cb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd68909b9dd6e525f34e7a95933d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e23f3e30123fd04e7149cdb8278596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae1e4fdda478c5da5beee88efd00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab8931e209c96b8e36688e971f49ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd2c1273adcedbe5e78633e1060cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0240e0630cbda222b24e12411137a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bbce035b25cd9d1fd1c284398cef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17621798f9f7d97c8917f88428a01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fbac8afe74add27789f91244faf82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b494737e570c7a14afeb6dd62f7fd7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e088dce0639be6b440b68344e3768105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a315fea7a6b292a05d28f543e126c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c9f41873473d8c3b34a6416207ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef0905844b9275779a1ed1d4ec7e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0575fe986edc4c99989f73821dfd127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9306839e0819200fa51faee25069c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0312f3a685dc09c612810783bfa3e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec1b82504118b8b58e03eb04fd3302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9313e2b698a55a293edfeeec77b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5fe8ded902fe65b71a1a1ed04e32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a3855a53823cc355accdb52ecfcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472a2a5b74ee4113ab64fe7216c1b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39609f259b77129f44f11a3f33ef78cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed242b80ca959474aa0cdfadd6343e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5c8414b9a83a8466159ce684511d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631cf3e4ffefcf8886cb99d7c6a845a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fd38551e6a152cee879e62400acbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f4a5ae56dc6c6fe0eb9a44b17a8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143030bb7a481bbde27e2c93d5eed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda14663683403fae95e3710d245136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd5e793936654cc96d88e9bdb42d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4caa677512021537d01f645074530c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc93c5e8db0115ea4085fb3fbecb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f635358fe2296358b3e7587edb02e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3775acc9f96ab726a5ad89791a2bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a6d4725fd762f5b99394ed59a217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b0ef66cfce26f03785dc09b9a7c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41c471aa89b905050fbfa29ecd5ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4d30fe60bcb8e79503aeee501a40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ed67021aeae1234396c2b0c3583e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3d3cdfdaa794c6aa502ce152ad9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba5b18671e169f6f702961efd6deff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801543d08969a66ae5d8780cca81988a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae153319fbfb0642e41bcde04b88ab8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dfa933d47662dac113e630ed673fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c475e96f92a7fe699402e133bf89b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93d53bfe9abb5b8bc4afce950066e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd59311fb5fb90a2625980985e829c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed9f0ec4a93460ff685435fb1477f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3767df28e8e3ff31099a4533321d4a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda30c0596df280a1fa311f523f4669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e837181b0434583087d271cf0a0e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc3706fa8e1419d3170a3b119402d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c10eba43f8748679e51ff4139f990148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f0a25c94e9972c15d69a10801bdef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb8f7028c8d3af497a30d5af642cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1f946d7e709e8ead6a5a87f19797151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b349b52c6f2809fafbf094f0571e41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f1ab539bdc09d6d8b1370b4c0b9ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339e32f77d2c96275a9a65b48b6c0de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79797149efcdb735db0d1ade85deae3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b3a41b1eadff8d5295623af4e64e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f739d95fddf355958eca355c2cde3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31a054896226cb3286fc5bf4d541a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c7f56ea134352edaf4632254afa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a1029520753a51278f9276d668a94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b725df8ee41fa34ec901d28afe81d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daad361c16be36e91725bc609d6b27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ae260f46fa40018d0a56830c33e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44689795a7dd37f98e60d3f301c5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa36a5a1894b15f1084c8134b2adbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb9f361183190f50de5b220a3f5fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d590f5875be0832472cfd19fd8dbe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b80daaf43731d49311687c349a24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3b7b2d9188661a378865c06d8787f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc76dd62e21be9c56ca84434002a79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223cb8d805409f2e63e8d4670500036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5892b2e82ab9744eb15eb3dcaf82f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6284618a7e4735173b741c9c59d9aec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c47e9a6ffcc6da2ec281bb150af31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da97aefdd4a7d61cc12b13b319e61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42615920f9266d6c0d0e3493ed826e68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b81ff756068328399681c230f81656177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80f15ef558b56e361b7c66207af5b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d62edc59b04807401113ec9a744d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b24b9ef4e7ed448a91d7244c6affc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e67d7d38b2d85fa0d447e928c41ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f9cab4c650c566aec4b9c4c85dcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bacfe3cb52f394869dbc08b37cc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0956fdb21d790436721af9800e96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ce356a06281b949eed69f3036b653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd52214696062cf2e5752a2f8bbeea7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a9c62132719f54b9b150bf43f9c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1d68f7f070d0b437dd6425491f500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b2cd6afefca1df9539f1bbd87976189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274b917992aa6f1513f400c0f78e942190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee427e43d620372a2c64a4cd9eca1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611746e32e12a8cb286033860441c56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014407805d68f9b212a72fc404ebb87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a8779e1543ca0abbb7c539f736aed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f302fdfd670c15e3d520f0cbd445c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04582696592eee5eee235f9d74bad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15459cb43a01ac8e6e275730ca58b8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec076e344ae5a9bd9bf4c26708cff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500d98731d106875cb59dc14c023c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6296eda6c5b2afb87973afb249c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7a54a70d41bdcd62508aee2fc5b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a6493336021ec881e6d7ffe9a7406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a88c151f038fd02e97d73fb3f331203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3fd53f7a192e996830d96f682a307204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e346766a2297bf22570733ed7ea4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c1dd37d9cbdc47bf65c9998e437e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c722fd905e399855b585e7da4b9b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc94474b8ef9648b4f73570dec595b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39714b24c287628da602b98a330078209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde0e13d4e094990ace3da2ae25981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae01a8fc1253962b104c28e01e8566211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4855505e43aa9660c721fd888bc62e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b8bcc1ce9ae61c4452e8ea1342d53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db6e49944700f4fb4da3c6cc3baf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cda6e86eb1e059195e7394bf9fea1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9929b6171504bd1ec3e747cda2d3469216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ebefb23d52e3098ee3c6dad137e1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cde9dc30c61835f6e71a891a35af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a184d7788d02e01cb8ba4b1c72a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e7e5f4383324cfa440a2641cb522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a7aefb622fe77ae03183bb56beae9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16625841f1f86e07a7db358294468cf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797656bf409b86cd02ad9912735fd7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529848f95dddc295fa618b1c44fe24f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7573a933803b7c9e8462445f21a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cfb2958862d2b49e0137d59250aa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6805267f23083b7bd709ef5155f981227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21e423c9fd8b436d954536ad2ef0b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118463012aacdcee67624c3ffba79bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568d8608ed261f7af1b176ece2d33d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001fae0885d4e1da4b31d3bf8ad136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae097e48e1fdb32fb92f1faad98f5cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705aaf57c0f1a0361cc9bcbc196cc9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91709486a990807b85703a5b4763ef65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7eab471a70be1a5d187d2fb4dbb37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24c75bc87e9da3ab9913d24f5433bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff867c1ef9426c7e4a3a2451149e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874811c97011a5a730e086d148e13d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358167ffc763b8f8fc00616ce86bf1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f8d45043425deeefc20b1f68dce9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe4b2a850e3116f16d92a7babd266241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4cea9be96164f7d24bce9435195e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5420a0109352f4d7530b06b17ce7a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc690de8e28dc4742c30207420ecda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d20fbdce55f71d8e174e0cb939a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13ecc9f5096f8606797d1d9dc4823246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50293f49a974ca0fcd450d8cca2c675247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c319b02450f5a97f494c88d2a9dbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2dc59868dba314e741aeec4e2f71b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a9ac1974d4d1f630b189b102fb70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbeb407b33bce45c22f39cabe8126c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95174a22d41d2b8e0a0117e558d19d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d1be8598c4e081c87f841b2149fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ab0f62a8212b3740d55275a96ee5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d46ad1a75565c4c0d848a8183cbe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e65d03833242e04844da329ff09c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391ceab83cd1c67ff240727b0b6c60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d964e6fa9a63ee32b91b123535bf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ead3f0c085588299b394abb32e7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fbe1084c688acc284c5ccda8c9cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5665f274316b69c467cf3f9fd49337261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e8b9ba66f081a4c6a35ff17cd46e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da43b6a87ce6c4cc706f60af01a1ba4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c94ad486da4de28c782dad8a3344264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5aed85624f17b00090d5db5de3e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f05a9f282072612720d44685ed81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b8759dc87c2da98712561222c14db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200084df1affe17f6c9b3e87b0e59547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637cf9ede2a9b8397e019ae506718e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2ab469f0496be5c5671652f4b8fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e59ca08d99ae1b15f3f6afcb28cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce88a82bf2ab96e98aa1f7cc9525b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429ce2fe34630bb0232df458e3a9ee8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395693e282aa02621c73f2e47e98286e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae401e80589c7d724c97c031460910275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c884e8241ae3d86b9501b3efe065276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1be0b24f885eb383d00c68d657293277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f64be279968ea680bd5dc74eaa6bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb1e7b86bd3cba0cdd37c27a4816b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731f07312d72fd72657a58ec22fbf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca04d54b41152044a0f0709fd55d4f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef53f036a7ec4a6087cd12fb5f004282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb469f206c3c93a02a6c39ab3e0810283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df99523ca7fd3ac2107ccc4e27f0322284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c31e91da368c80beac99f4082c9f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cafb04f4ccc00e384964d4bd29a948286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d07f6a0ef0e1c3f33b8bded1df95e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0b2e7f7b03a150a4270f7329b0f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa02d00e4671e51aaceef8408cc3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999602b58936e0350a5eec0d1724763290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5638375747af794fdf204c23af948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536fff4716e44d296d00400f5e06e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a5d069abb23dea9109c066827da57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083ee2621e5010b322a031d5b62bab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c031796320e3f4f4d4af72a172d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be93737013cd644c4a4b5b6f44ca2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe64a199ea29806b4976787baca5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405325382ac6d9347a21465d27acb45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28ce52be6b93e78a87edcf0b81445299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03d0b711f2ee50230e9ec19a250ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dc7ff01839674fc9f4571fa3c1dac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e8a91e23f39d221eeed2be9add98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e3b8da838ccf5960de0779d50a10c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1d0d8bb26fc7a44b9ab67cf9cd3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98647ed70a761aaf2d9bb936c2775bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3907fd02dbb557a2d78861c7b5d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c33312d1efb72a7ac802959d27cd5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e00389dfec113fe38e6a3590ce720308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12146184d5346472d1daa251b282c2cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d9517820d99f43951bc9f66108de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c7a2377822242bd117d11620f52e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff93a1b659c848cc5ef951614d47d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f8f8c175a2b17147c2b3e5e72d2f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5ab52b37b81281d6146549fe7b95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66db4b35df5aaba8549e3f017424c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7534e4dce6b43d877af7f1a0d3eb19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4624111e2aa7353b48cf84c8c9a45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc6dff591a7caf5d7ced89c4365d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718bfd9b4dc1bcf9d731f1f4a1d8998319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb98682cb13a4a9b8f76d734199a73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b634047177c16cac533f49ea0a5e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34e93122764379c5e2333f92f4d341322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c7da65684cfa339b92dc11353b3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c59e58840aa969b9b77c026ef76a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cceea842c06684e87fa3181d01b2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d60021471c32229157687d93faa8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e6b95ee684b387887aa24d1693be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc7be73efa6255da8727a3af72babb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3238a896fe8f2e4793b433fe53e8ee2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790942a418ca2254d6b4f3ce7c3666c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f82669333fbe911415bd15dfed37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab753a5c2af9fe3e4036cedd280d3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a2b8d8e18fb2933ab50eb45b5278333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b78981e3ae0e717c76b61cb49dc1bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fca7ad243ebf4bd828dc8e48236d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd8ec57b01d1f358a59544405eb30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d931d7fe1f739793ea8217761500337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf576b508fb14c5c139939fbb25200338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28eda05863052b1d0ba209b9e133fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6fa5fa12147d1afdaa5f619640c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df1eebd173f5a501f9292b700a1524341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89107bcb8b9efbea4ca85836acfeba43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdb8b9e16ad203862b1d8c667a798343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e11cfd8949c59ad26258a651c8e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de15799edf279b56748fc38df0c83a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916b016aa47062e183929cd8661b069346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aba30533eed3c3553cc13ff89ca6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8f215378ab199f645431bfdbae11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79b7982a1634377d9f54f32656b5d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dee0f3bdbff47bd70493123598239350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571502ef437fe59d2d57ab6ab129d0d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0ebb8ffa13897bea62929f50dea8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848cea68b9f46879fb62450eb8b88c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2087ddbf96eab69647d830741c605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208da04fe4195dbdbcea54c00026ebc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a71b1bb305c93c92822fca1568588356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00a59c726d986b9c5d1fb55835657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e129d85c2a3a459d86d59c9b568c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aedd4aebda7f10df44a9877b78fac2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c3a1f29f2535987da3153e850079e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d272a12b6875e774a827e08cfd7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956f421e603d04c024cc29c203c938f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ee21890d2e73908dde012470d2eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd1ea2de05d2fdd7a39cadeff1f6c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb78a970ff0566b6f1644be3cbe349365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9059a1746e0ec24a5ba7432c8610ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f790afd807e226635058d628687699a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5287240c55e95e4d8914537feb896368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335529514e23b39a53d114f6d015bc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368174fb47c2fac05dc9fe22910cb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca0442661b8be9b0b1f8066f1250d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c490a59621084070f8966e5a8e57e86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e497be95c5fef95582fbd47c35a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a3304939e27afb0b4c8c4abae087374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac301d09ee10f46ad522d90a8f3341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82a055eee2dc914146d7feb8d34982376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc998c3e044a863eae5080eb0ec46b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3373939f57dab92255e83aaabf72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5f02721dffe6076c2275e3aecfea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15890ce31563b3cb428e357eb4d6dce7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11657e467ab12ca04dc8ce6dbf1e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2b06ac6fab3be86b5bbb05b74e831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115737ca326c6f98880b75325478ab00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ccd64d4d13e9ff4bc89b02eb2be2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7088840310ce1a38069cc6ac8a02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fca439fa8d5b094dafe37c1db99f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5fa22c74e27571a9f5b42fd73fdc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbadc9115853ae223868a75e7f5ebed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008646c9c579bbb5db50ee510ddbc5ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6de22238977575b38548925b8c846390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde04559d1ac84c71181c95f698521391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a9677572d1bea04f4d5aee1114bc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872671ea0f6b5d4c8ca70d864d52f5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b1be0a5a1d872165a6cf25ab1a23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9ecade932601f020da8ac7567edb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b46caa96f23fc21c2a937f0e6a71dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b2bdbe85ae2fd7001355b27e14b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b60beb6c913d29824421779b9a35f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc69790a474a2fbee50a7c3cd9f29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf88c55b8129e8804b573755cf1497400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f0918190ddc0840be8da08eed46d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977edef13e0aa88704a56c0de7d04de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f6bc13f3202a14f783d0f26671eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54ffacd20c9492ca15da33fefce05d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0428fc9c45f6392bc4a568b12a0f603405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa7259f0df5138a911429e2cbb0e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c8384e2308b34590aa9c1f306e52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cadba966c4e2b3b4b3e2d7e8533d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e647a2156102e02c74177d3211ab0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e18088bb30bbc18a6c402606b1627f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9bc15262f06de4386c4764059c751411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614bfb3431b29f3e1e68c259e536e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398df3a65c5c64fa58a0218a3d3e1b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d5c5f7be823ba0324e2938a392f34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5952d65fb669e7cd4acf0a7bb3e7151415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023cad644e1f598e95766e4338c948416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c982e48c4d2ea767507e84be99b05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adda6b7b5be9b0dcd7799077b89d0f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc380ac62fc96a9c26342699383a54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41c37a5ff29d5f789b3df69f3c8ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4787ee4226f0d461ad4f0905a3853421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9925f09dbe164a1a52b62f9b6ae638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a579eb3191cedbf2a5195d110882a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8eba97e7192dd7d447459579868bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2703aad9714db209d36e2d14fbc4cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78ed1fbc1b92752ded6d9c859a363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab3f4a72972ab6f28a64351d260672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf65445eb93e52802bc656710aa23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70c1baab2297ae43b1edada86e792429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df1670a390c9be39a3df23d96054b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e5202dc83e0b6cc9e1ed4c31f955431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897a6fc6cdad31c724b9dcac34c101432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0a2033491eaa31d8a4c87abb4ce8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617be2f390f85cbcebdef3342731147434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c61c092b4fdf8a5585cd633b67ad65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f31ee694ba3ae61538e7c28ad9da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe19512106027c19cd5251c527da4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6cf035b860689cf3b1af09d54865d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f43f2979cb9bb802b023e71feb1db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c7213663ae8b16e33ea6ac34824f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b666a840c10fcffe64d85af73146441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b186a0dba338da1a356a5c83eb778442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd32f8a1ac5ab2c429e277a0adb80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32640d7f8a1a1e8804b0082f0e9924ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65deced571c2e00b092b3c7076311f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca751f760059ee9c221cd982194415446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7336c86adf6c9299103723dade48c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd18b36ff66bbf102de24da34f475448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c23dd35b0db84d2aa18a2cf6b157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f241a19097ce46a4823c2dbf2cd95e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a89dedc5118aa8b413f661c04a68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1d1b7835df9a01bb43fd7fc498d91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428401635e4a19186b6ef8451161fe6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfcd9fed7d59fd7cbb0cef19bb3fac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa96eb44dccec3b41a95d53c606327455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6451290348b0b515bdd57e1b33f13c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a17b889eb1e9960c45f86a2317b9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae976bfc8d8d91005b6bedbef2153458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382970df95911e028dfc3f5ba7aa8346459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993862eb3f3be85a4ecba349efc6bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80367fb59d6008666167245f42a4b6e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5acf19b08bf4bb66d4761053347e99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958cba85ed42fe6659ba60e432f1dde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f3daee5471305a2649e2475524cf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac261a70f787b26232f1620ce7ea74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980ac63e9b17612fe248bc33388a9b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce99150f8ac6326cfee46a8daaad71c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7efbf7a9849e79bd093de96f716fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5acd750c80689a8616745ffc4f4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d4e2c833997e141579ca1fdba5f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91f7b5e956ce885444fdf657a110b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346407d7be1d12c5bb42eb6780ab4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838af58b53bbcbce8a423136e9b48b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1526bfa4f45d5a2e4070980a312ec3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecfc80f86abd8c740bb70da609a0c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9171d519f97ceecff8d72abcc6e8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900041ed5260d7ec3cf7af44bf389ee0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be7aa3a40840a87ce45e2a49a5330478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca298fa3fc9746868fdecbddc430d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657ac0e1a2a668ad5caf4e3cb9b19f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19af8da8a5f7a31e4017366b61a9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f59a21b368d029dada1dc1cc8865482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606589cad7a95f490ff86e20517d66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613fcc8587adaf3de5499e2cb2b2e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dcdfa2ee53c4df9dca9a737113b1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dbabe3d511345d6ba0cf70d4f8478486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269807afa03f2604e3d8c3136bf5db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762dfc3833e86d8448dc9eeea22cbce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcacfa45c9098f2f70bc0072d281ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56a6eef85c37d74b787b1b883e6284490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877d10b49287c579acc09c84b52793e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28853b43e037341e9c85b0c2d39f6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c15d2baae9915be3643abeeec352493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cbd166644811286bdffdb75195304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68f1b4db723d968e8b72e1cd1160a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bbc8b1006b3c70eec07f42baac6dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725b8563c43138fe3a7a30626fa3df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8e2b555a4c4df8328f1c6ce4e524498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b8aa77d5483b5cdd2a0d0bc8bce6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fa70e1cc5ec29e98bc703f078c97d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a52b5117a4bd62bd88fbe99750fbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920397c39cc2b9960ff2affa91eafc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a50f7725057e187848bec1d3f698f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9299d39928aee4ea977032cc8fdfea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8628fa9f8a6205e03f345a142633c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8204e890c1fa0ee1205f67d168a493506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005d52c2ab369701526cd414f0d0cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ae89502c110f5cd8f4611507ba0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7c881222f5a23ebeab2e1d6e1242509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1600532f9cea2b84d3edd69ca5f947510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f8c49c41199ca93be7f58d827ae4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b66e4c5998872fecceabc555642ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3eff9e004b6a3d38abfd8d1e269f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246502e41dd2878f96f904390184db69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165b13cd6982a4c85467371c2e63de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0207ede6d4507921a26b84d7ad8d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85dcd612444c4549dac5297488b664517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc5ee0c1a3a3a20b7e61e90c8a124e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6426a535e4dee0530d5898d0eda3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226220008d234642747706d526b7c37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df57e1d83de88e50894b75b5ca689521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b5fb4be9dbe77a61726010ba9f98a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d66018eacb023df8b32f89536f9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa853ad9a2191021f5f6b94c339206524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e460b36809492cd9a100a293571cfba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c34af6804cc60639ad480843e339e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e61800cc1234679ea3aee00fff14ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ed88d05eb5425b9f5377d27987ec7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b31aab0b6b57dcbfb6951309e11c48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979f3b231be0ead0cbe854723e18df9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c490130214ba8f349133cbabcace0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583c8029b8491482879895080938e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6e47d4e11b44bec74e8666f9e25e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f7a26bd8d293d7a34ba595ea5fac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a503d89744e7a258ad8f001317883ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e67a6693a5f94309249a0f2cf80ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d285d43c5e6e79ed0371430bb61d2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40975c3e943450007b961d61a15ae0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5278134ea78f76b6c825fd0e5e1c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b45a29bde126b099bbd4794b2e1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a76ab06ebdb190f456cd7ec32b6e8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311c81184d40c8b8384f2766f25679542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d142360f3e376bc33f53d9c0064bbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6b75b09bddc425a1f83ce6f47a9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516cfba0c906555d3e5ee353849371c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712873075cced05f60c9a2af82e52b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf4cce793090fb0191f37a328f5f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618180312f49a617a92eeffbb5d22cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d979adff64ae4d78a00c88049dfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a954e415a6cbeb6f747fc0b4ac60b0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7e0d6f33c9e4aaaa5a56f9ec81f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d8c664bc86ec2887110def56849f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9bd170ff49273637ea42152c650f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da374c4186dd9b82ca2dc42009a8e2ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a212018a04c9bb960964d8e82c06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37fc4bed397adac22c1e39a536befe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ff0e35c81b74bc0ac2399569668c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4acdd680158c2289a99a54f7f6a361558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615821a16cb42cb98efd1d748aa91e2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72235dbc02e9b5aaf1391e68231c66a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5d7eef7b23f4b6f4335cd47e694d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827c69ad836d1b1fe5d9e84da62936562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608720e7ab84ae1632aaf10123d96e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb1c9ce707ffbe62ba037781c479d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296014f62d8c5a55ba07bcec5833e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4efb9cfb4c4e057fc8e06f9a3c546a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e48c26036582d2eb9511f451559de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d0548fd3fce933381f49438146b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba08b1c5bbbec01505387f7374327be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82aa2cfef1e67c6167b539939674f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86aae71b27961aef4bb984623e91b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72c14e548de6a1404e637b10321de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa60f94a50f13e9785e9f8ce5f649573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4259303f61ba4730222953a19e89db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97d555c8e15f8f68b86c67fc6a4a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29262e4aedde4cecd46d1dcf907c6a8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c103a4d63dc851824bdb262a9af0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758decec0b250b799c07b1ea6e0e0f35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce7e9dea05b49f0aa10e73fbb2224579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b849127f94ce4fce6c0e0b284934d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fac8bc909ffe14166d55aa98ef75b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020faf6f8936b2dcca3dee1c489a312582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4eec98a89333f1a9eca42a79c6a17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2753890197127c60aeda5b918453c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94087508b2fed43a8e60eff37b37c5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056240af0e339d5177f7a4f83cf34b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c290e03a5672f77d9b9cdd8596cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a80eb6b99b2a92a316bc3ac68d8b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695aaba8b29fc5166f7a9c54e9a2922589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15c7705edad7226a11ba78440124ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e07e801a455f0857cf897e58024d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c31f3f244459402a1f39fdf9e0de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4718a88cdd0aceaab2b54ae350b9d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5f782b67bce1b7d0c229bb818d3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828828ef86ce8006404687262df12d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9da9b9663a583c53e2e91a69ce5fff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a59b41276244769a2b3fe6f40f18d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2979fa0f3aa6442a236799acc15b65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3ab48f9f763fa94c66a603ef87a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e40e6b8f7d2f8b0a25d9000ad7934600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d58d62eddcb2ca6eaca20632fcc7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a002d55711528cb81eb0d7e0e5b1435602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f2ebb417827ace0bca04be71119ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f264c7d915258c95d2669ad0c452f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084539082500d6b959bd3c1fa541736605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72a0232d48b6527582436ee12c7f44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dffbd5901359787b83f2e68705081607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c027f6825db4458ee8c22821f8304608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2227e3e084c57ca44e48f8e786a80b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032c3b3272230c8d60d489efad3c20f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5087ae0a35439e5d5936c86de779611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a99182683461e8cd429096fd6ef4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f08aa8e14d42bea91398db0774f8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f380ff0f3839e91751d8aecc167c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae501fccecdc18269af06f864e02de56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092a97be8c697b6c044ec8866b5b499616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002786e9b64badca53d32b20968c375c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e85969742303611b640724ad6dd34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c479e49942d23f74aa946acec031619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd71f01c26800d7b20fefde164598e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a2ff6d3259b2fd41fea4070dbd76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa667af1416e1bfe6d77aa3ae31c6bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f023fe262d632cde3c6b2772e39a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d954d53208c3b2a161f74cfcd54f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483002fe0726e8f25e5f3b9007da94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f37dc014106ebb97bf9230730f205626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd4aef9b6725cdf29bed4976db2d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e3a32e4d4d85f43ad9c4a68b46fa2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b9b3d7ad19a2f6194746f2a5fcb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625255b95a479b585012365f637006c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c76c091abd5ff5634bc3a76d5243cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0befcbe7f7088365a15f7c11c85f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abd6c8e7246328dd685e69e60f2e45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa727f983185131b59378c9fbd3c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cffca5edd85091b1b72d83bf7caa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f598d09375cacf80c6c060cbbc1842636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7a12f83e0c6ea57e165f97c45cd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bca916907a0f15a9a352e499ea53d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d413b909ccea3710b6c70854e24511c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286f8cc12ffcdccd1bf3db9666ec77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ee38fa330db083086144d50cc340641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad70a5080f3be5763119d226256e3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a7c7b5bed31a5ee29bdddbad38105643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749753ac8a0b44658c80d1a3cb579fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9eb595806f3acfdd42b54b167db3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87ee8020f964594cc5aa610281329a646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a84ada08c5c64390bd123960daf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60133389c8940aee150fcc07945e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467a6bb82544ebc55db2d5d18da1263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c42bf9e65b55de005628824aa852e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b724b56653cac362d7ec272c8dded1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af33d62ceae6dd10f99d87d4f2b870a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83154eee06b1026e70fbdd203ef96fc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc62f6f81a740293a443fb9fb800d958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22021d24bcd146524d7ae8dfa22de2099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2a5d0e209c94e5b80c8429107bd5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1498a59d2900b188f577bb70491bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cbc290228e4e5580c879ce52f055a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176169bd36bf2fc42030bfa4bc3704213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da8170f2e34f01a9efbae5afd573014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b5f57ab7e2a3a2e48670350d5eba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ccb52889debff46b7cd213497c9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e5fa442fa9441468d049c86a2effc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8796cd07b05aa82655e455e42416c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c0da2a583935b59c0da10a1de85e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10327aec08a4a8a431d87e533a259fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f4d64fb1f2ceef570b3292c046f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0383eb532475e2cd6e60043ffa1a8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609496e7228f273edeb405fb239e680823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae712cf9c86a512ace02dc7943a0a26324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db504e0a4ec10f5669825b127844d3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43808429431aae92e9a2b7456bcc20fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b785eec63433788a219bbbd97bf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445ce0ceb6d52fa1f2151e6c16639828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e2f957a0145051f24b1857c3330f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e73dabbbaa34bfa4da544ebb64d5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d6a7b99fdd98622fd7ca19dfff9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83f608411e35098b335eee2ef705532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf05edc85251cc95b03c1d9d5e19933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940c2d50473a5fc8f36ef344ecda5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16e5a58e9d9cfce1df600f0655224f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9915cd2bcac01a7558489528ceb68136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2221bfe01ba578e162d7c7879af2fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56740970ec512755dbe840bf113522f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049e15cb79d516808e845369f0b95139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ade398b23cd2c638f31c8832845b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecba1ab0601998aa841b7c8f1d666c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0032edf666e670d6e1cdb0d7286d8bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2919a83b8a840430a3f079d5bacd27d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74925a60fef3705a4733cb330c44a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356116693a475e99b2ed492dd2c25ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fd38eb3c3a64013f1b5f227df95ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89946f92f767eebfbfe02af804fc1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164b695b7099f275cb8ddc750267fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00c7312d9fbf4f445342d219150e3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04addadaf831cf05b4cf6aac65c4ba750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb5e528e4a3ce1e230281fa8047b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0e60ef85ce88115da97012791b66152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc350d5de6e408c980dc5d668292539d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49c2c87fc50d50bb40f67a887ab4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85879e1392cd0726ce0566d5cc7346e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2092ed1ff5398c7c70293fcbb6c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ec9767d3e6909d2848d33370f0f3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188837bb85975038057ee88ea27a65558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c70595b4320b2c9cf5b63e2b04cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc93b7c56ef360b031a51a1855ff6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff77975c65721af8486cf2af49f7a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d44e27421fa9aceff8781150fce862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fe626962fafc14cfd79b740eafcba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f436dc0d6538d63760cd6a1612a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3754de25545bd2477c8020e8b836d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866055435ee578edf43e7997e5965166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4128eeb6415a6cd3714393e22d58e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1ec85bd6f5e6f4d918ca159a1c61f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13abbf75f0cad00f10359450b0d5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4c0f08382c88609539bd1f7e148770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a60018cdefd83f07c3f5b9aac408d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aab7c321e9ecf9151eb8906bbb9bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5f4ed593bebec7f77101c6ba946773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968ab17c9519ca3e16b50cedfc7048f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b040b76b128b97089a9e37fbb5290575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9a619fc4ab345e69c3f306e402e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89dabe3a8a449d13b805eacea1c5ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342bb256fa668beb1d5d9cb2955f8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7a95adc07cc8cea2a19b506942e9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3261a002fd756e3e97d0f4ab854f7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c718fecdc7fe03da64cec9d3ee9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3bb52551220e573b98b2d8cd7e0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085409a4a5d76670bce2fc9d0d0efaf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b30e6ab491097afc9bca1b73c44f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623258a52c22adc11ce2dce62ff158da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cbc12ff16a8734c3b196c81d3def186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee79b7c0bd3856a1821479716eb0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c18bcfbb808564bfa917bc6ccf262288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6fd3ce3cf1e9bce2553269a698cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c550261d6d0076b108a58bc27838b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac3b57c1cba72edb2a14b381f138e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922f2d78f204f1e458ba2c5499001892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c010387bb41d9c3dceba5b05c1c7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea673545510d8c49cc4afb576e212194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509fd213a76d9ad617c1ed12f1aa93195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a0652b0d26c6ab63e05a5189a77b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d186b1f728f68277d01acd25f47fde197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c0445638c58d3e849b15583ee7b2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae633f9e2850e490363590ba9adea6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b174635a4f27908c03e6de9a6d111100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac78866565187a71081b71dc3dc1ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc806dfaf27c75b9b1f70a402771a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767c751f26f63784816c996607b24de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b6de17c94df6c74923fd5ab5201b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45638d21a51e1b57f87202ec8271641a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40197f2c4331dd22cc87ab4da47dc222106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f41f13326433738b75db5e9194aa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc96f14f40e94463d6a43543996895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999227368275e68d993384689a025c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f8ce0bcc97123f7730c45aa738ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70941f2e3e3b2e5066f5bb5c91f524111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f3d703b3f92f528620f5bb58a0ded112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce802577c34531530c1de93ce0a17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b19c6587d5bb4d11526956caf9d88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed76b3cd258f606582daf15a95083b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78043d7627897496381b10db9c98c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02783f19cfe47156dd6a927301a7995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601708787aad3efd229bc1f0cfcb5257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc318b93ed65b995ff554eb959f8c7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d46b760bc5812ca5fef730f4087ac0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ebbbc7aea3d0ef855579e6fd7807121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1bfdca31e79e2f1f7ad598fa865ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad54e866ed94c2556a4c7e6ca23f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9bf48a060508372caafae2862c479124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1bb6e8fae6d149fda1c99687a42c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54449ec201cff7d00ebe79bc1672ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d810459f4ac058530d0daddf4f180127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c502988d440fc750c46f49f1b94f49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbc7c516b47d00da9d0cfa857cb812129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea329621cb219fe0bf7614c222d642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac5283962f29e4b992fcaa909514f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4656380b67edaa0ddcc3b0c51691d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf286d8555f5894238bc390455a3b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93338ce1a25c19fdba7809f4c0eba8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d112b499c102d4f79078561bd388135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434ee21a797bd53a5714759c5015ba5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5e384da8023661e67bdb70041868137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a96609cccf6001d5abf51791046e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3625fc4622880ee4af8f9831da35e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1882257d26d14dcbdeb91836839b9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453be15a86be1b5154a2f976596b31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2671b7669d078e7f3e39fdb22fb2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c916a8dcb39e794ad485d9a1c3c1b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d406d92ec84b5a9184eb49242f252144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25433804bb728f835506c666399c337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19529f47834d3d4b72f941af5294df94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb1b1807bed037002d063f69932aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea30e49b1bd1fa3d69c22913fbe0b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374778d8dfb24d223371ab92c2a091149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774f9bc79864191476fb5b77e78b8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84be5686bb5a4a6b99b76224f7b5a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996584c7d87b428d87c353995a804f78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2f86aee807afc3b0ee985e57ed824153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2604bc5e92f6211cdedd18b3ecdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e853d459cc6c52f52fc2633ffa42e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743672cc9856413c6655eaed7e24016156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee4aef26f8ff0573db5cda51eda3c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff524db181de87d14a0adaee6867eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922583dfd87723d9c2901ec57cffcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07157739cb5463c825e366531dc741a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc04398de194bab4d4c24011f9c645161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea266b4110d411e3b0a254e8eeed20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3787510bfe00d51bbf90ea3279ed49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b690abff4a630c94b38654faca98c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee325dc44613ab4ba63caae9ff0415165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c6de9d4a991f0aa0e52eaac95ec10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5f6d9d3eaca1999c2288aa0e5157167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9bd0ca67f6a4ee18c803597e7f773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c4a6c27ef38f9d75e5a58250ca9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aecaa1a5c7f02ecb956107c1da15f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1bc19d9157ddc4c2c52b6de7dea2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ca5a2fc37a00e26a91c863fd3ca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c89519991ac63894827b503771104e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e449d2e4909383825a3c92c17621174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb6d61abbbc3c1d915d06f90110ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d0d79d86f6123d4ff15cd933c7dd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa60341e3aba403afbc259cb8d59a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd5b656feaf844d5e6aad69b677f83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3c27f544a64ea89fbee63e828f3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd5ce784051d0e256b895f2473260180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a22f6ecdde797bb6089ca00691f87f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13575b46d47c004bfdb829abc5034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609b4e8dd0524fac6c956e0363390a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51805eda2b0f900f6589a65f32ad6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff833d00a04aa23a97052ad1708b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002011f042bb1de42c204859b9a4337e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c979e12c41b696a023df0559e32fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd93207c81b679f67c6d59a9697c77f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053464f81ac76d0437da22b9787482a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0ea5f51310a6bf54543b2025ae8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832c998b9ee9f3f37b52e130e70d014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1d774aa76f8f83b943a711cb3f30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96530195f78c9d27a3beaae36a8adfa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c39798b409e09ba25a53d68a4422f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6027e2782d4a1f465a22191724d2cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba2aa44f13e58cc1b57c7347fef57b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c8b7f4a3f4a817681915ea6253e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cdd89497ee94604c120379f3998f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493001651c3822951df66c6578b2fd7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0275e44357d6e8d6b754534d070ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823d199cce3113c91f64d2d96e4fe1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07915eaf681058b3c6e15dc49b36525202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2cd64eed511fdb28852998599a699203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd495471e72997d10021e6518e7fd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb604b9b07003884744496df14cda0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb091a9ec7704805560356c236ae7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c3da1f8a78ebc176601101ca2b45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859463469317173fcbcc90848faad68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ae994385023119e25024dc153375209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b5b7dd112dc5d125dd47015ec24fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159cab5194f6134b274176b774b1973211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da4b2088b6b9b6b1f911ecb5b47fc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b814c11098691b7e95fa406a15e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e33649e7251daa5bbd7fad2ec4cd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4fc8a85f83f3c5ebd2062ce554689215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7bba9eb33b9e478bdd50eea3a76c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e4dd5c84da64c4211b0acd4eb5d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae080bf5cddd14a0bad63378341bc95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4f0291f11f6a94dbea6eda448139219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d315baae695320711ba25b859312220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb1b5280998b4e96dc13e6905c6a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef60ebaf11b8e90001b315c30cb1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0071a20b93f54fda39b18d6bd638223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c70116992856faf928a352dde85e0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d503cf40a8b491f69d74fed74d364225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103955a53b20afc9aadbab56bab533d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3436bc5595b45c3e90116eca46c1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab01fb63b4ad80f5ebe25d6aac27720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b61cd93041a4137abe95eae57fcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc65fc9e804c86c760fc683a5e7f1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e9a6b09af1114c96a2e6fd45334cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947866c6fa1e3a84afe2ca406a8276b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678b88e88b88b46533107cdfd5eff25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44007caa22249a5e67a281e7593ad794234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4a54ead1c7ac82416eb4173cd60f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb80c1760c5300fa91646f645472c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba996d5b9ea202d52dfa1f16e7451237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c390bbbb537bc6eafb02e35bbe062df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07566d59e7de8866e7a799a79d4f6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce4b0d6ad5849eaf88ce111117ada9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d103ba4665c565e3922eebcd05f4fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f36c423944fbaae3be7b7d90e1cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0672db518f0260b959b3beb6f5dec18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a70f59fe584220fa8982152405a1d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5560ca4a6d6cf7c85dba43e7d47f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0235ac6d06beb913ff5b8f8c5c7a4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95dcc51896836fc7b5a9d70120aee3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfafb6b801170aae043c726e1a5dda4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3066d53df369339d6077aa451cd547249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b634a6fceafec4f72f445d25599395250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46759f3c518cdceba0433dcfdcc7aa37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3885142e9e1cf823736cb1f78021252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37197ea25168886fb304038cb262989253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d78177c39ad9dd8cb3ba3276bcb4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4efef1633fa9b29be18fa5143b5b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161358151fa31768dbdacd2ee0f3816256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797c95eae25e791c69a67350eb6036257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa07a67019cc9c201f2407fca514b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26872332cf750158b31edcfad5c7e5d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e04bb6817328c717f5d77fcc738a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0400d1459e501dee34af5a42e8b9bc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd028f51c98548be41b86193e5e390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88ff09ba46a9d306949324b81ca83d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819023736b1966cb7e3205e4741563264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3241ba6ba4f696d839ece0d291b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a11feab66b27ab153fcfd9fad29da8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856f2534af45ccf1b6ef68aa9d1f59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aab28336ddfd65799c94caef74e79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573884a408b6d41a30c1af94c9b463f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488c0df8a92f6ffea368f20c6beac5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d5adf15a53fa5f7a82f20bcd14cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9cedef2478b7a01a3dc0432a301cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdca8745a1f7265c7c5fdc1400cfab2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f1d236a6386cf8b3b4469f9a0869d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680777f07a1feb253ee3d88ba51755b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c00ee81d3f48fcd70a53ce9443130276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28862d940f7b66009d80f75b5c790771277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a5c84a4b758750bb5b739dea8f259278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee67c486c62a29e6e72426a8445ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313fd39c6e8300fb6a357f79ffb9856280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130567376039d91656dc269261ca671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c247b3c18001790e00bd4064551ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f457e947bf021623fe87919e0a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9121c6fda7e1e0660ed45b8804f1ad8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8de62acdf9dacaffded9c157d7f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb65021a8aa97e579df029ea15f11e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7fc1bb56b98fed504b1a9125ee12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559698b4891a7b34ee0dfbb75aacae6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204dea77f06aaa0dc50a26feed11c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eef427c790d8e38e8320efccfcfe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8042816a0446e41650bbd443d4137291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb092eedff8afbee8417516fca7afa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8790e9c8d3258c18fa521deca49ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9a2f2d05b8b47f460cfc26fc24353294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612e09efa746be195b43fcf6991bfe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d60370df1cfd5cb9829f4ef5841f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dfe6103a92000c8abd64b229f2dc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb637fb5ac60211815abdcb71a1e8c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d0a1f943828d169944cf6bd6eb0d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb4b4bf80e57c557a2611403dc0a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da936812e93975b055fa23405aa2f2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bba5eeadc55d09f5ae89e5c8ea88b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a6413402d8d48fad3cd5ba58add5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa90231fc37858f2123d1480153d00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb04e4dc4529082981e8ef6e2c2ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90dc4dbe98300d0126bcffdbdcc8ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d674461432c8d38915147af14c187e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddfe300b706b4381982b630917d5ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac78ca4fbec8263700fc31e9978a81d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862acae4f1562377751321afc7317cb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae71b8575b99159bd57bbe20daf55e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9cd511bd94efcc1bc60e0a7855f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbd3755e73792ae798e0f650a8958313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a48847c7225d1eaafd4de4f1ae03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c310b5ee9b1e7366673175005406b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f9a99d0bbd4a3a318ffa592d77b21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce6712a9bc799a234737bddfc9dc77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbed7677325b8cb396ba96d250435c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8fd5755c706a1eb86fb27ae13ab1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80910d079a7f846ebb38a250c8d9f802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21703d6eb21ee4b0a5f5eec311f115321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476f0c320fc8e80c329ccb8fcb4489322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ad7c99ffb8dce2ce2c893a82a6ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322f5bbbc4c9e8aee3dd7d479d92398324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1539e91e1b33b97b3b0b4fdd81cbb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0cd50572618e521138b18f2dc714326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc6a449b079cb6698e76b68465cfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3c14c44ff1879f2244ad823d39d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509216c0687100a0847f1af8d227d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef186d0c32e2cb926921cf24ee814b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea9e878a4424466238581bba0fd9dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e0a1abac529eea7e956bd875f614332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41271d34508260512bcc453707503b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bebafcf97c576d1dc8986ba8d21d3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c5a6c72a0df5c6d2b11bb3e227d58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5d3dc6b8029761717ed9f2a67bb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0b6f91e950c3744cf2c4b095c4f58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9e2b75b34c6aa0b34302b882808d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f949e3a86b797f7d8fc80e1587283339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5cf30b4c3dd6783bb268f8d2eae99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ae513176fc395d5f5c3b085102e1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ecbb1d75b15aa710f8460ae7f17d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d74adc58b340a7a213c270b95d0f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b37dfbfd2c27021d5e724f61030fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7184ed2d7776bdab8663e0cf5241a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeac58358e5ed6da68b2479b0341ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7d49c82a9d3edd2bf415af64291c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a465c1663e989712818b624845537f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbbfa08a3ddb102713fe57fddf4a89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac94ecd90108a90f69b712c9b6662f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb28902e8cb234c395a2d53bc43e81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526708d434688f8c38bc25831b1555352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7468fedaed702d93afb62d824f52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d87d7b9a558ea62a276e67af83e84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf94d859e80699b2334e01d8df41a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f32a1aa7b86d2e096f59214a0e5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d49a385e43564c7b01ab01c25bfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c46598835b20b8dd0e50932ad904358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ac2f4f55969a9da6572226bc74ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75c87c4f896f05f93b6f52f0460b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7472e2b859fbbccb31abe6ab92b8996361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814b59fcfd1bce305818d6a1ee2f30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2897ed9384e1701cfc528e7d86128363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe149d3e619ce0d919b7a26c5d415f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ceaa7a56fdd12dc9735b1819e4422365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7288d710d60131952d50efa874e5da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa375c06eeec3baa97bc842696ca32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9178a102d27456729d310522b5fbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae15a7c7b501f35a4b5a91de216886369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4689cea0db62923c259b96f058d8b8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34bfc0f5c5ac783b2c43ba8c745b53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6856df4d8bbeb1b7c774eaa46f0b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053aaa8469af73bbc4e8d14e6a073d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75acbac8a2cfd78d5e911a22ea9db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae999369b14fadb10dc6421731d96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e344756caa64ff6ab4e8c4f261cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e10f5f3ccc36d56f0ec69f8fbafed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c43cc36f5d1235e7b4d1a87c382e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33948282fa2585d36d1ab63bd69b454b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00106b7278b3f68979d91439afc2e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1367b22a4180a4c7ee4de2e5b09020381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a013021686d081855738429ea241382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f17e13e9503c97108f3ae464f00a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333f5792b7c2a392c2c26f23bbe29d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d305c823cd0cfc984a206695ff19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940e9af7936c0e5060d0d4a9c52f57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54030af14a595e23dce03128f8b4d1be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee419cd9cf302dcc8cb2902fbc50a04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d432c18fed48b76c62ea9e128feff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a85edc18fecc0c3f93426b2934da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6e8a02b55d08a4f01913357b0ffa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018876e2a7f05fd4dc410363214bde6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006278368d05476e328bcbe570809578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961b9c7b36940bc6a590f3a2efcaf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128af3d405457a51322c0bbc3231d99f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba08260c9c65ec7de6a6c1d98ae2b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff2ab1460364409487a03a72db1fb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621420b2dee8e7e4e91254ca443fc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2460ce10887a358386aa4a124fed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb36cd96b258bdd659c52e04fb3f52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b44a1b663637790ad1af9bcf71376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327efc8c380ee87dde88c9c75b05168402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c16baca0f1fce0dbe2f5b6cbd6f56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66616021a8f5d6cae9e2dfa39105df51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe946d037ad3a2ef493a03bf25fb5b69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947191a6e5afcc468bd11b51c89fab53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd71659a411eaa3890e2be334d6c51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797509e42daad1a193f6be6201f91cc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bf30beb4317d975266f1401f91d5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74208fd46898a6f43ff18d735277fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d66789d99d5d8ee7b8d84f1dfca1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0dec4f446e568836a9fe1476b67ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a50cbfc3eb551a286576696d25907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7650fc44921fc022c9538607e4df6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1252a1d036a8d380dc6f6b39ee83e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8b56bf5a2fe3541b9f296cad80fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b2d70df5f1cfaea558128ec772cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c4043ed92ad4bd3b1f8bbfdc69127418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c5bf8fcfdcc071f8d427d1fc067f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e18f33a1a850203466d69b863963420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4eebb8aa1e9fd2d3a4e73f4a569e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aedca2f7a652aee3ed59727c8b53eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b5459b13155a03d3038e36367187423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b1f68346a4cf6312ddc7def3664d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1735a202c9ca2db8539311caa8765f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89b8e2be86acd11c61a99c5bb3754426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077b518e8141b4a70041f1b5c07637427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2a09e25a7c1482345cf8d00bdcc8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777754dd9eaf694640fb938e674fc46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bc3c490a53d485126401e678b6abf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390168dd31384146d56ed9f052f1dc8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27694ab568ecf706bf93ddb856a2548432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc91bebcfbd8a30aaa696f1f7dbc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e91eacafce63205a368234b4960d6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dec0887c42242c09d209a881d7aea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e9f5c87d022d40a5cd8c80b7f096436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf616e77803ba5db32a3604b832a26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594e5765bf01cf25af07247ca69f79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316fc944a01ebb232686ecac762e19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77416ed2fe7522585c6818a0411efe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8e158051807966fb6df6e9ebd758d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96b1f5f9373c2eb6b8af406b5baad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e05bd2c5e74ee08593711d6149564443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71467ac24428086768865ef82a0c00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa169a2482da64ae4df553772003c6b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a486c9feeae45048097c9004472e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597ee8b3db47a2b3f06fda1b57bbc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbf4ae62c14b55308746c1cb39d60f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c788110ab8de1f5f38dc9d6f70f6781449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ee2621867a04adc8125b03303828450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704db36c81b939ce95a0e1e341d3cfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773173cff1bf4e24f40e6ce676acc2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ece519a0e9a10a346db97c048b217453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9afb7dd91764ee18576a60d9f76a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3219aacd44c759768775e6d79a38a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e89a626b7edfe0bd77a15f3be126c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e0be0a895e1dc598dc0f8f5e06442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb736102f6ece485ff85d57841ef68dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5020f59481282950a1fba01533d1dec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce2400e4eef1e31808b0336a7298ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711e432209305d56628d0300902b3ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9692ec53e264c30aee8c442d0a73fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe066beb57bdebcaf3b7a0264e3144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a923c65f64a90fcedca97d306d7e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cdd5751a45532457bfae40d480bfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301d13939eb7c9a462f973a5d5c5743466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfbacf31448f18c5240533fc8fbfb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec185ff93dad8708f6dd469bdd302a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc9644297c33681253e1850b43eb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5615adabed77eb2a6e5eccc2b1a94c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf8acfd82c4eee27058df1a119a02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c70de7645e47310f0c73b0195d35d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ffe084ee63a0531116482921cc35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7431cace10ad49dcecee87b6df63d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57780dd4b814daaee30ccecd6e462f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8e062c247bf699c016f138561fee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f00a338f318ae4fd6f7497ce2856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc198da3353d05888eaff422ff7883478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e093a287920e1cb5a05ba95f85ebbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa5bd68378aa85e9fb25424ad54bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d052638d9095737a0f0f0bd0e063a29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8dd356998d971b6f847ae950e034a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15052ff6e15c48121123732b42ea9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b7004d931d00873d5f0ff291ffe68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e2744e5fc11a13493c74eb73e755485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aecb5232c88d56b05fcdf8ab7a49f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd19eac355ffc25df8a189287d12be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207bb7b7d7d34d3f6966271f22ce7eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524873d3ea5058463c7294f64d34dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a22b69d566fb7ed3898f63375c6c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593fd0528dae8361bd34fba35f0d65d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ca31aaca5993bc6907511bd1ff1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea95fecde3ac61847abed81c7ba13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a807df02c21f1697e5c7220fc5156494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9416159a2b46fcf75bfbec3693f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e3ff8e0e94cea49ff48c60469a47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cdc92012c9342308327384c95abd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e66fa193f8b86ddfe478a8e3f41e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037fe00e7fc43cfde63b502bd25530f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73daee5a0a13c08b8843fe10e2f4d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924caa96c59487711328a36ecfcda618501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cac9a418b42ddf99b51276313a554502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588968e9dd97aa4ca63ad1bf6129c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65eb88fd55fa57c34f8317b59d9426504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36775d5444ef1c13548a8b8febc29ae3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3daf11b68e402c77e6f0473c0757a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079557603081f40572b88e5b507e4e08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0259630253ec654051a7ae3bd8a7cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719281b48da6754b8dd0da18115aeb85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde28595258ace8ad04d03466a947ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90f07cf04bf3bf22df016377bd325511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4c1c74bd2b466a2fb79b05cc6b1a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc47c3b397257cc9c4b798e466b75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd4e5bc5ea8bde934a4876f6319f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc382c012ec46c77c10a1fa3e99819f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85892828485891ac8878f76f7198916516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882b83a76a5a66e8e342637f4c6c42e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13288443bb433f2644de411ae54ed4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f0681f3c2890e72e48f4d9f83a1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57552978b023a09be687cd115135279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bbd7762db928b92e17426f9991a71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06bb19bfd0831dbab37ad4ccf06303522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb739e7e579225e905422ce56fade523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d78177c39ad9dd8cb3ba3276bcb4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fdd01485aae3b553044877c597def525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc68e1c265dd60c6084bd98081aa3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bda230384b289d246698142e44434527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f875905edbb10c92459a321995008528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e095f92724dbd7b15b07f04f0eb4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74162af5ef1fa7804ca724a362d14446530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411d45aa3c6fb59cac7c6166c806caf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b20532d74efe18b9d7d0824e461a8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393862a8bdefc40648b608ad07c8c8ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c5c55d7363c1b62e963ee5be7c65b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e12684bc9f7520fa1c5905a8ab56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362197eff52c1c2ea293eaa95c2f3765536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da94ed42843c5e14b258fcf5cf00202537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b268fd4f012b8cfcf33dd93682cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3599699779f701ad60cd130d3e73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5124c561d01926f31baec386644703540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210db6084ef9bd56e31bfb017b4f071541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a32105de26d8e808eba0dd954eaf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b033746d8e4a745f63a724fb9e3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e256ede45d54ef2da41f1149034fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7363808d96649c3039d106e4ca82cb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ca3f73159f5d293803d592665b48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef53183e9df4f1abcf59d1d5db1ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dafb0caf4b81b83b2632a4956c561548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84268014d96f4827792ae61828df0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1f859396f0dd7cd9353f7001591d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7315d22df7ea2208ed4b169096e6c57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c4ee295a5cefa6034b587b448cc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd9776c641af096656ba5ff6ffd4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a99ed481f98e6ea7538a90415ea20b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4adad1f663331fc3ad4f1c48d2886555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b2043214ca2c4ce6db95bb5561c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647474517bfdd6cc47f874b6deb1335557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaecfad2cdb59461cd17d065fca789e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9a4d4cf93a8b39f8c5fbc1fdd02b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727b6d375ed651e55f16f9793fa2cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b95c391f509ed9788b48ee3ee43f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582f561d9faee83edfb8f82a866e6c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1be66333186b56a788d8c1ff47a6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf7cb4823ceb40825a63f7f1c31159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee4cc0f24583d24af16e8798a5b32e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0bebcedbb08bbed59a951ff8fc1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da491aa40d3792f609cb4078fe3eab08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17834599751e3757d913a4a3f62c3ff6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b8a3dde0e339c7549755c14d811ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c8f6d753b49adca42ab83bb338802570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83e1a305260ac5d83a4f387537688571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b864e6fddd2e0d9953bc8a1337660d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ab78d16f3351c5a86285e165a8779573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57afb79d7962a9997e46c3d39802a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae3aa466ea0cf5d3024534480d2a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a312c931836286cb7196f86c520de0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f00f8efc4f133955940bd3df671ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb807d2e08418516705acb2b3becb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beba9646f4ef4338786af7d454d63f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52252ce12dca9d1911fbaf8ba0785a41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc97c2e1a306c4aa8eba63cdbe5450d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c26cdd0e5ff9cd064dd29ecffb3ca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5ee184d1798b8f6c81a5a05857a21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbc26149593acf6f5ddb727038c754584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0394d9034ff2a39266c643d0069306585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488cd72e124afc6e3f23b638486692a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f4c34b2035abb59aa621ea05b489587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf8b0c84ca570c2454c59085912100588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b17f897b48e8b483cd6be4f1b4ceb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9689d9911ca3ef2c75706437c0d12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c82fdbe8f97a93f682e84bb8f0d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133dfe5701f3292ee49c3f1ee161af5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d3c878abce1014dede83ad9105dcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5009ec8b7bfc2c15eed4721cf77fc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c1945120dc0f354f91fa1afc7c80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d4f8494b6a17aa52d767c1178100596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5a68604a8d0c0ebf5fec323f7349597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d4339dc07fc9854d2096a2761e04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294069be8ac287281f1e29842ed00b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf674165204ae3bc347f4129f789d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aff2084c384c963749a266895e2e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdec989cc608d8f9b2282eac82626e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332dbf11fe5e951a02561f1c09e6587603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37126ce34efdd37717af4b9e268ab5e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2886ea93f4942a4d8ddb010b8bb56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f07d95b1c6fe025900074367025ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb205f641b852cfb6e598b80414d7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0a977c2fdddcfcad7009e797d6fcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc0fc6355d7e47418c071844be0430609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f35aff7ef893fb7cc7bd373f23af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941687cbadc8a103a1b523446623b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba02911167d9b54d3e76f6aae9bee4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544cbbf377235fe8b80ea0b931206f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca3369911abda5f1ecd20dfdd31c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a574d99e9b8f7a2e980cad2ed144615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a6cb41e29a909b17e326d5fbbc58c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650edeea253e93a52078fd310ecfdd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842d23b8e1bae645f30f0a548179364618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931ba4f62e3e7beefa3dd3723053bfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852526f35442095d34ff8288a4afdfe1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd248202825ba5fbb613482e4e189b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f8e074e6d3e10779bce9864d9cbda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7cae78de144ad2d8eecd84051142623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b23cc5d430621a0faad3e692073fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547d4a0d23b86eafe277f7898af0882625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3336666b4e0f1e7efbeb819e385c1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e839102dcd9fd6553f7cbd597fdf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe73ea9956726724d18255ce8a1ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97527fdfbc0e519a20a55d651fc962629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96321bc65b74102ee3eadaf858df3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad708d9340bd2969759236f2295c488631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be904a4bc888a7e1083eda4926edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c0350cbdabea732b488660770595633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d7726aafb26c018f15f72a9ce52a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ce42b1371fbd529359c2ab5fa547635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998b2caaa0aad9e876516b9fd7d365636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb868deabdea2aecb515acb5c111e65d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d785f7b72338533468d7f83b82d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c08a979a7269b2165680fef9fc1e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf7c019a3dee67c6b33f390472752640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29c8bff6da4773fe805055cbbb551641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7a9a3e152f44f0ebdcd37f89c1c1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895981516941ca3ebc6079d5a1b138f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282fb1c7a95dda0cd0ff454d44c5df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090c29a2be3f235aaf81d75b8d5b04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf8833ee947d32f05df09b4d386bee646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>