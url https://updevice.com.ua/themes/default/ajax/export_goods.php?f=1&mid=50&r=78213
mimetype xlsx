--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3e3efdb7193b28564624de8664ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f141470b59c6345fa975271042fcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70e4f5262ae8632ee8bc826a89a66c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74296008c2324ab100323cc131b3464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046657c80cef0b08741b57746a210975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e79c48321484596dc7a7cd110254296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce68bc8d0a621f3f8a22b0f009a7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7b11c8942bf6d9c7ad873c75fb4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37b8fa125bebf48275c25035c1bac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec040d2777c83933453f6ae79a41710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb3a1b31d35677ce871013e45baf211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae42f698042dadee8c7477046fc4ebc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570b6344aa40761c560e718c0e07a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e744531e099f6c266416fac239b2b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dd3ca34ed9b6c742693063fbb7f6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbaa1be77c8a8d3f0c25e8ee05eeaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365ec3beacd83bffe2d70f1cacb8d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa284e8bd5fcb5f2ea1a61ae87a7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1401712aaa5011769639589520597019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beba21fcc48e80ffe3c78304e4986520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a832117b733c6baeea1a9dfa28a00b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c0c6769be9636f7950480330c7f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61825149746b1ad4345b0c57cfdde98323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e02f2b1cce4d915d49a994cee7fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719311e5e1391a0d298f145133d77e9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbedbdc12dd0c6255092602b6a436026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4f02cc68707ea9a027c0270ca5fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2667cc3f610a4534c2847b1e5880c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfde737f68b1d35b881576aaee6b6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3168ce430b53ddb7af176187a21f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226b28639deaf99aaab5d783c9c39531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d66bf8089250b29027210c90abb93e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406182dbc9b914f3dcf4243d37e982e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53d9be868d2464b9ddd380e245fda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec2d11ec9205f045b43855b10f98d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825bab346a26acac3c3f8a4f3a1f15936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29798fa5544a4ddf726d9eb57db431037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4f7090ea863b650d9c80eee0166a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03535f9bb06a7de306f0b6cfdbe7f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca38c4a9594140de64d310253ee5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d5839d2c65a4b107c799b842c10e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c80103d6af630ba961dbd98690e6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b5e2205a1d8d51b5c41fcfb6bb3c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf0997a85277d91676e43a23721f8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad234b333bd4d64ed5d27f9da45c1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b670dca5e42f31910a41fa4c931ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d782aa4b5c654731870861e8d210ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a37034fd078a3ee50d517033b59c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f31fe05603bfe4e808c57d37dbb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f895f92514a83bf5601ab990e89d7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd1b0cc9bf283662b196e4b319a1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6efce187e96b82530c6cdae46ddb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4857b3532099852a2e2fefcda5a842a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b38923635c8bdfd5885c4288575654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc61931e7ec09cbb2797b0e0527d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4106be6f966d11e3871ffb0231a72156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdfc916d7d339cc5bdb0fc1834c5f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f664afdffa395524ce1a8bd187d36858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e66ceb446d5fd953d17908f35ffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6542d98b9620383b2c2bfdeebb086a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f742c266d9352fb234a2946df7d1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8bad91e092d46f4d98496550285062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd61489dc12ad88b06dd9c75835e3e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690417ac926868e2d3b4795b843f154964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a0fd937cdafb391a75d871e87ac1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac11ca5c592b5bc0bd6b6818c4ae0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb93a6ca799635129d89f2f21b8e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cdf0e24565f053378a813c1a70e9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ab644aeba8c2509dc5e1cbb7454269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5bd87a2622693de64e1fa535cf13070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0943680e442012e6125e7628594271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62426ed33b83789a0bf25e59c471dac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f7ed0cf983daa5136d31852ef4cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64399e5c039ecb1beb485e0d7c42f92674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb157fe6888954c06822ce47f7f2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32554c9e5ec02e324812cd4b5b0e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bde4d694255c7b3b593a8c5d4eff977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420e93f480fb7fe6faddd0cd614881178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe525d59202d4edab03e4513290d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2a27899aab4fbd03aa21d4535c14a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2bd40f99fb8361f7e36fa3e2d45b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741066c21a47a9fdf8af7419050f94382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce225363663271d90d010a3a839a52c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a8988e01e8b1baa69553c572747b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936810685f1e58dd64d9147f27c2d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa7ebea32186232a8aea75431d381086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d2bb49cf0307ffe41b4404aceb72387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2976957ddeb4578f6029508f33a4a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c52ae8f94a17341b4fd561b423c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7990e36a518696ab78846d6d77dd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a94af36d9b7f68cada155d2cf436b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dbf17260f9ea12cc7a3c1c58b693792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353bb6d5a268cf331d79f4ae485ee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67655bd3f00fd9549f46de7b9dce1c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af235452fb80cc0080926a6e27e8d7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db89799a4a6910ab33435a488eb3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88596cb0ce28e217c32f4f46ebcac88897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216ae0df5475cd0bf4c93e164a156f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845c055e46d52ca03aae5b06a24a3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c6069eae1ea833ad84a3ee019ae45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c2ba8eb7e129256089e5606127a88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416514e217b5e31ab85133ad0d6e6628102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b089afbee2263fc61072fa5c31fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1ff52404c5d50509f165043feb708104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c161d3273936f5e4eddfe6c1ea4c9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71987ff064cc5832f4c7af7cad69db45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505eda91d77eda2ecb36b564dd55025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d8501e82466f5061ec705f5716850108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf847215663f18a373dba136d4ae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab9c9827e1082571720b40f16a820c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711463cdab17e0a2d4f07e7b0809415111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcd6db81631341608bb625780dacd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2fafffc8284d2a8a6c823120c284a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd1c32f51d3bc521831d1bc945f1db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a908911d839bb0f0a38e6e6b9e79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4fdee12a9e462eb70ddbb1369a90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a365396f4a917e586c13adc1e8b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3184dee57a5f2891a4d2e97e7f20e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdde1710d50bb87edd2747be46ab58f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d0795940da61a94a788c0f6c70631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dae2225e147820c75f647e953bcdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6302ac99e8f620bfcd69ffe201837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeec073e5203d1c64f7fbb95275b0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bdd2daab78324b57ab121cc4362b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999934533ebc51f6b9b4e7029b62464125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d2315b0307184a3ea32446c5aaa3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff95a45b228e758a69b2e388fa734127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96ef2e71c47d1ce6f29d1f836100e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1680e6a34910f18c1532f2c32a4fc29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dcbb60d8e5c8e76423de75e6fb57a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d70a4ea7afd8e8f8e1d57f7480c23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87e5c2153391b7ce249f4401fc525132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fff9548a0281515974196647d087b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851c4da681d5e15111f187890043d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a7293137814ad3106b8c7a5d0819135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94600d98124dac5023c85991ca318739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7113213ec79dc1c292845074e24a00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e43f45dbbfe73ef985ebfc8aa6a2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc2e67678efd6759acd761ac49bc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43047fecf2e907dcdc3e6dac76e30952140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d1862df805bd2d65ea5adf7752e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ce1267a3210a6081879098b69f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcf0641514d37129186ffa501c714f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed75f07786a40f255e476dcf079aa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510eebff3606220a4735f15efb8fda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddab907ff5bf8bd4f61a35458cbf51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60929382601aa6794ffe198795e678b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933aadad488a0abd14666712cdc15a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e4dbbc27b449cf14b32262aa1653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfb3b0a593a8f7ff104e572002d08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25224ec0c0a2f2e970d34e910163cb4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ff84ece0d63e3d2b8fc270a66f521152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8a47f97201ee7ef3777606783f13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e916201aab3e04ac89e4e8778475e0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20d5e41860d3872b40f2b6bfcc2196155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529249bde4c797fb78eba4aa81ee67bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a994bd59d1a7c5ae3cbe6716b5b6ee9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4d781bf9fd151f9f0b3ee4893d9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c2f23b7f3414c531b663d41fa09d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2be33ce45cc2e376fd27c7a39673160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829995d71e66c31ad81aa8a999094e93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3963fd21888c3dfa19a30ea823ed881162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea57f525f23b33f331b68f46bac331163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943eae2b7959e050cf43b304e5f1a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301523f7c30775b41673ecb91e7bbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf2827fb72aca5b4d4327d37f29be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6646a68e8570ee15f2dfa38a77e943167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320131c7d5e609d27eb4112c3c0cb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0e4674729d1299d3f3ca3356f9d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62ebb710cb24d8e8bbedd77405d77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e42d80e590ac984f04198b80c4464171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f81793a380b83f529f80a5bc3cf0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe073ff19da9d50f3570a4c70cbd984d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a6c256516f55f898cc2b297d323c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6ed212af46bf97d2e6814fe21458175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fc95b57e3cbf7498e5da51c92717176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0cabee0ba257ddc5e5b4d66459970177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc9f9217214a17dd7d5bd7171ff9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc57d6a512c694848872334efe10f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a0b98bbcc6fd91b69319309c16b34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306511abfb9d5dca1d9a6dfa4a2617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2f13a362e0ad83ef361438436fb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9bb06861fa1c524cc4d9c938a66ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde75ffd9cdd27ecdd5aa960288a2c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f071e7bd9e1a46c6afbcea8d33e65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7211851b1103bbdf47bd212a46df1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667363926a5d50e8b17a297bfcd209187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1999392dc01f64060bfbc285cb787188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ea5df3cded6350b0b20f8f166cd4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8635f8f8ca67d8844930d564772571190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b67e044c8d82b057b76b67ba64ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a32ffb865d672614b8f482201f2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc96af100e19cdf742bfe4a1a596a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d5fb63d5de6fe1f9d1cfc094b198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617280d3d5eb0541992dde3a6d881bc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6ed204dddb0255df291f9ca2a4cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db00ca3e17e0a9e0a3eda07ed35c48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa860c1a1468753f9d58161b513d82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac2fcd0108ca3e30499df2b184e799199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901c49e8d71c4af138626db77ca601f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5944e8399417f2b1f136b8f8ad2b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1dd350b646f5cfbb62847683b80a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c20f6af7e33298e16a8ec2f9d58107203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991ff00deab8b4f85cfa5abdee28a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba5be966645072f4c205a5c94bd5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc677692ad30e504e77d264668bf9ebc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4d5298505d4761e5aba0992753db7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3dc4f6fe1768364405e1cff89bb5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecb8ab0930ffd6ce8b8b9747cf7ddd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135376e1b16648e4206dc154d086b19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06151bf404561405827ad67dab5d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f896daac4f45697a10511864324f35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b4575c70c77a97d99a948ef0b762213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f9c05351dc1f892fcd26b5fb9d7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097d6932bb53e5f4b0eeabc3215736215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7945a6aab15f8ef22fd0e7c5364aac9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb721e04db12116701946221d922ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965221960180d4b07884660dea1def7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c0ee86bf200061886c7850872c9f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309c73ed2bd95d3855d6545b3a45c8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e27bfae4e338f6dfd2441420ff2c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e66f8625a480ce15e096c42226a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dedcb965815b34a7bf7c991c54612223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61965e623c06441baa48f4a949de30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38eb260b30f8e2a225657b59bf6212225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100cff7cd98752596d8e53b071c7e74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b7181012750a7ac6cb7875336eb92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aca93ef709d5ce6966a91c91ea9a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3dce2b0b0c3f100bd6d2963e1a116229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7612404e7c8677a3e4addfbe62795a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fff21f8977425b39ea44a944d9bc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd50cfd3da2c19170b7188a6597a03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee82635d004a0d7b91c4d43810fbb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf3eac8ecff2454ec5e0dfb450a1c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ad17ff2c82808bdea7b87c411d64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05d6bb5ffca2ed9d5215d4df3ae611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc390f6b621915ef98a6e33ff1e004237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d16b5ddd23a30bd79be6ff1d955726238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4b0e6132e77af33d90d0cc156359239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f647c668ea7ea9a3065b0c088092ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600470e19b17fe004f391fdb657ee07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc7553c3b72ded14b1e4fcd9d80885242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265bdc71945af89ad866db5472adf0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1a915746cbb4d9f9600cb433e92e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980039bdfb314e09775581f57dba6a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc908e96ac27d305b14a281cbcc8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f494c2427daeb2a0951563a7ace9d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c0e886da48be0032e327c6864f30e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fdfcca727daa9941d64748fb0a6c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6bcd261c13a803a0382bcc621c53c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18a43cf9e6a4fc2523cf0fe0f3e6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7d49dd5051d707063a147932324d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf3908daf9c94738126835d4e6683253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714030d1583d99ffe0d5d7f92450857254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542d9e8cff59d7df0a2a225986f8cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d55808f93db07d6d7ce8818e62ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd96b19630b27967cce831b8bf23c1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdda911e28d0004aad4ce28f8cdfa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa81a94566966b5c7829ad2e6ed30db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aadb9e7629831f875edf4191269d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd718ea7fd2a12394cf85f60898d6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b851948e664354a885581a77eb6d29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d358c035c36dd80d1b45f0069cfc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b55f8ec494f8154d98683954dbbbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21075d4d9c98c54821fb37690fa327265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2efb26683cbd7f5f6f38ae761be0b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd29c3c85cbc71bf5ffe75b55d9a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742677c5c5fe3b65865ba7d39f869b59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dcf3f1a438dc1039b1e5d47b9ba51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624bc4cf6a77714d3b9dabd7b55ed1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bddcbf02b3e20bf252cbbd504e6521271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e6924e5b955ea8ede96e356bdae5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c99a12acb6f4c7025ed72eda1fe38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad08434f7d99e02ec62746757b7189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f5843d51fe5d16398c30e1d27af30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9b2881dc5dda8a751b45d0ebb2d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd340fe9655e169c8139338db93e790277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de692889338c1f75eb93f3705b693278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc591c4a950af8cd3bfa1d334ef5f7bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad123e54c6d258bb25b9f1f4a1fe9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52764b36ecde2b59263f347cdf58d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe3438fef1f69366dd50c5e07f768282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4521fca1f1dc1d3f2b5feec1d6cc2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49bf794a6adfbb881b54c596fea70b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220a794e51b08f8448a4edcf0cfe24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931829676a6a0992b56334b2ff44058b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1967edd19c1ca7f5e9c8ab8d8f2dbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed33c58c16fdf5ed7c5fc84bd93599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c21af963058170ba542d3e5659ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255ebe08e2c650a81ae0cc3ae0123ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9efa9feb703a5d7c28e20e6608e509291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a5132921f5a2df1e00098a665a081292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d00a390b24e39cf97aa2c195b1deb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc741d4bc937c4e8fba8c4e7d2c45bf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f396c644638ce49cadba3b956e6ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7100012dde57de2b25618f14072a663296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450050b6de054847d675214100a5d221297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a469f07b47850f3bfa3c72dc3e3f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efabfe67daf0fbf23cc38a5cdd7074299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2708b6445c7d8a713efd6654b430a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f49f289e3e060844a0900f5961b67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee57353759f2fa668c5beff467cef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32228b402f359bab86fe591efd414795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4a4c9a6daf1c4cd0ac0c634969f5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b7105dde71a2a90843348837fbd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a8e6c0d6e04f8301b966bbac2ed82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895247a314e32ec2055bb644049a33e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea923a88c9e7f6bf78ad9bbdb0d6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357477444b5512d63e537e252473c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f054698030e3b33af88221f6f6074cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fafa6f3e08601214a681d031b2636311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d2d6ea340d1f35845946c1c0694f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ad6577647dcd970cb2e90822673b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48a6c25a5d2563648ad14a6cb6ea1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283134d9b8b1d702cbffdeb84ee9e078315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e52d1c2d926d4e77efd47684ec8cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abebeb2f361faf3ce80fe4e01f02028317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd0763dc0ca6468cc6ac398eeb9de9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6516fcbccc2441d361886f44588ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314620ebb5f11a31bc1909a694c1ccf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7347509bcda28e03d362e079cc0f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e4976d9f5eb8868ff2a853e5815a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab65776600cbc212a6d9f5276df131323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131a230dc0c9bc4c7a33552c515ced3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16fa62699bf46b7a89cc770dc3941325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d591952427e9adc502648a2fe9adebe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d997e7a457229eb379288633a6f24c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877270fc808d9fa2da8905639638f5f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746768089f0f6b544788f24e4e80a8f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10731a3ac0a0a2904fea31ed61e7507330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7938ebc5c0cbd78e5c1c885747f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741921bf0747a0b966092684bd2caa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb28dfe8e0f463a1d7df237808af6f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76e4bb3d7e7492174ffa8a1c485e99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39f00f8864c6a713520598738620f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ee059e73bfd2faba0806b4637607e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d0ca2aa8f5ac182a70ed4e3f5721337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a63a28a0e14f7d89791e1acdf7446338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b8431658da1322e643fa899be3f76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f9405cc39bbe5f60b3a95183fa24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2693ca5ae9034015f99b613d13352b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5dc74309fac87c84203c3b0b0256342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261001f45e14a96eec1cf93f2754aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c373d50a11cf64a3258418284c0e13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87b4db12868230b4b3d3ca0185dbcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082485474de4279b5e36debc2dbcd692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342002558bcdb038a570cc3634637ef8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ead231c43fc2bbac08c65aaf2d56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09590c1af9f7ca70aaffc81c020e9b28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302972186efacfd2705cef43c1f7c53a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9149b22594be0e751a153410410c0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0174c0a58e299fc2682bc85fb644e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9926a66112fc6f2e84e66398acfc50c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab27e2f329d67c4d65e352b76e726db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399b37cc1f144a378a2355f14a2800355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16772ad629ff3c26805e4384c2ff108356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119995f7bbd8dda5ae176c1685e139357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290272f1014145fae79b8f8ba5036f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c12ae9ee42f6f1c0eaa64cf55281359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a2c342ecb464cc1dfd6505034d583360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371e4d8bfb2759c6c46e6df8d5f8921361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ad6166067da107cca3d296fa85e19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989bac502fd9f09c841efedefb0d4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b149bd84b05498b987d677c8367b55d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499459d58fb92d76dcfb3f645cded3fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82fdaf76e9e81650a366e2c8a90e51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed487bd3520fdeb077baca5b84511367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386434bbff3256989a43da53aa8b03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e6274355ff7aae6fd622ae6475d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64a42b426e25e729f91433aa7674d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee75ca592571773b7a01caa48fc20b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef09f6c7ed85888b5d1321f0b11c21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7442822266ac1406cdc636fffdd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36586fe11a18a67705fc6dbe086c7305374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86347dfdc7c5fe7c204f34890587ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b63c40f1e6007ff3a4c32f27503a7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a1f39fd903d7c337097d0868aa9fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2448a088dc13fbaf7b31b9dbdbb34f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880bbffc3cef7d4d30ffaf85fde6266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029556c6992f36a0f12cba82ba7c423380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668554aab56c23188139642cb0bf398381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb09a84c266df5290261a2a83fd4af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f899787701d2bacbb16e55c467a40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204744aa2b6637acffe48e7ab7a20c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece271e01bd3aa3b43877edd20a30d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4297917a3b2107b9454e3eb8794714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823f31470c11d1e2bacdadd9bce269c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ee41cadccf2cdee8e40a556ccf2f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfdb06e43a0731307ef07f4020e3e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db146f77d39dbc069efef6f43ed1f88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d09c03044808c2ccc09fcfbdb9efe1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577c694b8d4e23689ef8e6b1dc46a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30451d2561118d8a05e4e2c8c190ad8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602703ba3efec08f3824595d8b52122f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78c9a3fa3fa454e706cf5fd92721c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318f056779babd2e93f58a331ef5b41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171eac8da019c1e53714c69bb137d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a7d2df2529b48a728d3b84e74629c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f28fa1dfd8a31e8e5f47182794dc28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac5f542c3dc738f882243017b315f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadd6b351474126aebabe062a182c6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d483592ce12537c53588f71b2fcf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90533a39c1c19c127e87096305876403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd2197dbd7405738de0a32360d8056404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a451957b6dcca85bd68e5973aa7ad3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d01b994d70c37edd5d47b8cf95fc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa6774a6e361d8aded010f2e3af35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323d47e8c110954a68391e96b1bd6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e8bcb898fcee05d3588d762423f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb489ca45a58b81bd4f39e08f3bd80bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514ea207486f1209c6df6439e7b6cad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99d35a9a2cc9958f590abba5cb9b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1975d0742a42a5f227b95e451707413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e563218e125c7cb463fc48f783a08e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e6a22fbd5ffa892ee88bbb0fbb7ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcbbf2c5206e51603cc7190e6d605f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5bd38739317ce70840aeaf3f252cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8e98eda11f912bfcdf742c648c895418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e36cd8a70e3e8aaddca4fabba241419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c6215f608b84ee08e823b52f8bcb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145477c77edb9900b06f190aef946d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638ccbaf925e62d5ea422959a5a143422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cef55870899024e26c04368757459423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daf12fe44de4d665cdee6a72c96901424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a499576da7a7a507646be691a1865425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac1bdafdc23ccc1f0332ed223327a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc339017cb6d569c186a021e17cca4d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982834d8a2b1196246cf22587e4845ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3206f224bd532219ab4e4bbc3d02d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313edba1bdadb1492bb08e722ea0192430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdabd4ba146b850ac65055a5a1408d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5bbc3b49d21328149d46a01302f4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd79b6ecdd02a281801bbc0b6a754433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f4f7651b5688f3509610024be1a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efeb25c79421ad47502398c580b1d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552170c5c8c5586753dccb7e03354b29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ccd5ab703f8aac3d8084f96e7eac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9817bf19067b3d28c6e0d5a6b70223438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c784b04d9d7801ed4f870ed1bbf9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22eeb792c4cd74e5ba5ad8fa8ab3d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b614603e0fc6fcc71ca399adc7ac4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136493552a45fef4cb7dc1692fbe21a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098c3e8614219ab2b5a54a2b90bc86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c2d1b2c84b5d87ebf4cd4d4584146444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc3317ecfbbaa6a904b47a70d0194445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0de01674b411b3a1ca73aba1e44a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2412089e1da625797d245370b126c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b066a527dfc0385ccc1ae0ebc7ac42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25143e4503909d46f15a9ded07a6a5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791e8196c0ee3360803de2494a43b9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804e04f3375ed39af62d583aca95b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea3e9ad0edeed44b6317f6c0cab4c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae6c5001dd5c6f0fbe02dfb7f7166453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d04232053dad0e498da37eb2f4909454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b1029abc925e3b7a41ff651b5d56a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2688f19b016cfb86b1d5cd12608b8ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdb85f35b081b0d1cde5701620dcd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b0048d2ff8ff9ec3d096a26baadbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df31f50d2046efde00bf7b3952d2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca25f0b5c0367866e9e00c84433b3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e07f57480fd10abb3d122d1c576a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c68600f51e3b757347148291c1a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf679b28d8e9809168f64b4a32475116463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e747878075b5955fe17a1e4831c7a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f959ad039d5308caf0eba5da18bd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce322185737b68a76daa3cbccbe7be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a03631ae7c44b8311e9a2bac93c36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5615cc8c93d83a9d1be1847923abeba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fcd76008bdce518d7d770184304fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f74f33afc5b36d491af7ff2ef6316470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea05cc4fe534903ef3a040f9a8957471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe58d115fd94bf416297dcedb59eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305d97d563d899f508741d83c27730473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c6bf6bbc10dae9537e681106c686474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2cff59eecb7e8ae8a965de112668475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6b2eea7050b86f3a764f5ddfe485476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c81d9a1708225525082d2559dcece477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66a8fcf377172e64654f1007df44a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fe8b20f16716f73796e9d9dbc0d07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa70dee7e38c3df9793af6f970dfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e88344c42d2ae45d6ede40b4ec0e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2340d25a95ee72c9f0610a42392127f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e504bf94f390911d663d3bb6ab3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2479cdacb491d1656ef76e717ab03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c26cd8e86847f819e09eb79adcd1c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f51b2fac7d31d939cd0e2f0683328486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebda10516c067c90b0ecfa8a3dacaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02a85b02adeafba1f2d4d9b13e58e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b38c94f167aa43843a5b6206eef1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf3c6fda2335c290019be2a5b06df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b5aa1cf9740fee36eccb5e8424273491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285574c439cc726231b57fe150106865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab333f95148053bec0b07a529c4ec2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f003571c6a24f846f313d97a651cd44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9352b33ceef1fca149257c986391265495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71547732a29f187825c0188f9bd0c200496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee36e12e8c7c3e54c2c068443d2bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3decbdb2fd452fe90d3d76fac731498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ae788d4baaa0cc957f91f2545725499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cda1c9360b1ae46475b515393d63b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d29947c9ad7feafd7d4c12136a14d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198c2db86f176dd496c6d902106805502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993092aad066f830c2a1559ff950588b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732fb3451a4e4c40286871f8bbdef52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcebb11bdd4971eac0f6b57fe461c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b483e867068f96777e1d96ee118d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628480421522657916c5f203ac5feb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d027650ede0e9bd71e95d869c42eb7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf737d0acf27555ba050afc80b7c6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff793dac7696c8a2468b5b08d56187510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64590a4a644f3b5cb5ea397d6279b2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631281617e62cc305b3769868b731f46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557333e79b4323959f07821f30f5f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998614e05d0b4cc40ae54b68ca2c73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dc17a5124b93dc7fce713860b2f6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe8fc2f4147408576ef283d68c7d6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b0e20babf92d520ca671c5bb13bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a5f6ffd1377192ca6ab0ee4ab10f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c7283c9fa258caebc7ecd9b67ce2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502630a1aa3303a6215dfdeecabae0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202836da7695b0ea1e672fd09f242c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca8be277ce2f97e33027a6c399fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787f4633313ac53f0beb4fcf548b26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b4494c123d4bf6205be3a84a8b3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553178185bdcee44475b62702265969c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200de3f1bc132e3ca1ff9cbf81d771d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d157ad0a9890638d008552d95f73a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc590f8ff44062466e3a3b88cd304528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f7441a186637773912daede85d6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30d133d411ca4dbc1ab513594b76f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773c626e70a87c4e649601b142bfc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30dfc9994b8049650922e0d0c1b0f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79143eba089cc96abb6aa5a18ebc00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682385de1a1b6c3d7913dc95976a6e31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007280219f1abf6ca9f4c49f5c4baad7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aceb949b4eca2f93e53b201cd1d8c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390fcc0f0b63388b7a0bb566f7f4d05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2fcf2f4d2c4e99c3158ef0c262468538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d3d2c5fc6f04eb63bf1eed611e519539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5929c157a1bf6a82bae9c935805b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3a52a557e01272dfdd75d1916efb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47cfb60604cbafc97708f96795ff4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7512dd7c7f7179a142d92dbdf519543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a5c957e61b016dcc620ee0cc7e8f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b827c0e32a3ae65d4038f451862d71d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55d282b8e952dd2b2d8428d6247e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265614a3f46994e45fdde72ef16d71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b39b98052f07bbd6c27cb9c77dea0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dc505e775a3e6ac2e11625932dad1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4cfa37792777a35a2e18727bb6d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ca8f7e78cbf92bb5b68bf36def2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0daf680f3da1d0cf3df9d07f9a663d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757635599a8145cd54871dac9bf20c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b146949683b79acb2d7f74fcac9c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904323ad16c6b3133eb7ad6269d9cbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abbb1e3c0e5a7d09013f818d95405d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1607176047edaf191fe555e060eca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb2dd246b44eece591ba171a47bf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22fe13261757f130d441de0ed37b39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820da45de2ed7aad9ad8a0924bf3c13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a90694d03907e548603652dc2aa043561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692d1857d44ef6ca2ffd875c40f5ac0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c51e4dc842aef0921538f97694009563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3469b46fc9796235002a091d4e458564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2c87b12e4f3a8e61479e8b282c05b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e68915284f327cb4f28235d69f074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98619c877c9564e482c0daab519e2330567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff45d1bad6b820af2a5edae0ecde2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15f4a1f0ba338a54a8b6fcdd68137e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b341a06d5443c89d85230353fa5168570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb101df4c6a1e9b9195503219a9b03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1277824676dac06cb0ce6180c58458572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479b2cc11e9de3b62773faf8450fd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c8835f4ea22258bcbc4c4b9284ac0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814120cf91ba4098e8536ff5d424992f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f043277a899f1cfe427940325b44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c796008da8262fdc5006a715dfd6fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48035a7704350cb7af2dcd1dfb78f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17cac44ce5968929f6e2fa5f80779d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047d15f2e98af0d78f82552a905e1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090cd8b95785d37811651b350ce2fd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26517dc10db026198bf459a38853297582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf083cbd87ea7e14d43928e1e1994b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83eaee890a6744e50a7bdfc8cc2e51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399f7eeed8eab3f039cfd7ea714da7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e78c5db2eac8d83edfe1b0db03499586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b9285df9bde2bcd0711f28314a326587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57274b20aae6cc6dbcb0d45f09975291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2705098d0ea2b4186e94b025716845589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f04917bb2694ef319d98e59340a3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04801c40351941d36e4aab9d90a8e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c80500e1692b610843b5dde30a91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad581788d0a7727113788e8f63bd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd814503f38df73afb0460bc282479594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb81afede6ac375c82e2b10982161c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fa1e7347da6163bb50b29e29f54b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b3edfd216f85ae1753176f2c6a506597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd29fd9028d2b0c058c88eb4555ef2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8084409891fe18c0cd459e1d3be9fd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19b439524852ae1e04bcfc0bb3221600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aec44f5b5935971d28a6e5a331a3f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041406da9a888b74156387e7397343fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fadd4f56aa6dd2681141d61aaeb870603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d2ea1c5892cb74e8ee39726dc8e08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda46044b9f3dfde244460673431338605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1366d68deb81225ce25426c28b5388606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aba23a1a02ab44f4b1d3042a33148f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827243e77d31962a65543132f3546a1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd4252d9a13cefd81a2f86b8c856f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f076e4d6f99d16e6332a3af3b1d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41926c4f1225d8ddd4e1464d98a6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ce288bd299e3707d4897707a0c006612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311857fe77b5f85af648908ed9f9be1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd9a2189dbcb92bf57b83c50c6454614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5699c9dda6cdc4f5685bc5fb0ce135615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4b1fb781835036c85d0ebc27a835616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935034af02783e4560af7c32ea28703a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79b9171bb5380613ea6f44e22d2ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed4c9adb484f5dcad079ae6c08bbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826cbbf238949fa449d0f08e6c36ea3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd049fffed636cb0070bd2dad0a3ac71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38695c069dc006ffeab3110bf4b9d360622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90807e917dacfda7056c40892ae629c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e419b6a5955ded9759e63c98cde6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f1005803b14ea9d0f9d520147d90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a96d6bda59cff716a268d55ea89553626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b362de6cc0500aa16aa274d27512627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6054de566d578a1dd643d5ff463d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc542a1180ee3b8f9d9d832815173629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3feb3170f0e4582b3833217d648b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae004b9deb5082a6a2170d7fbfabfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764ff9bbc30d29987e72cbc2cb42772632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ac5af2b61fac15046ccd6be70d33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8a21dd8898dc3be843126e1299b08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72434d315eb05e3ea2f12d55746465e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db92fdf18911e16f9214de82c3751636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e577d532f62c5363ef4c2ef7ad3d23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b007be12ff89cd134e8085ac5478638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590d1aa253b41405e0e4337fbf28ec1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad34eead06a25f76cce19a95aa209640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566ccc90640644afd6ecb5a7610139d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944c78042ff5bb9fccc809b441e7e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df18363d6f391d3fb3f5d5898abefe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3489ab5f5ce7cb409926fd0ecc470644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858230245297feebb6d3765246fde9811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d1b5091c69d5ee9e11544f21adb792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383b46b89af6bc86f8dc794c8b015a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260065a4c314270f8b74879333ebb1574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22603f074c1410114ef02a74a231ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc722b2f1417cf919de3c9d5905bec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea3c49914105b35f9b4a75a8d0b5df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd72113e4eced52d78610e0081f648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc92800f9baa5b616eb2b08ddff44b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484e1e49c3e6d95882bce2e7ac8f0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a6d961d5c6ad42bcd26a89aab298b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf789474158bbf739f510e72730f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84fd8cf5caee955f5bde1d25b7b9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c421c4fdc11b96299c28203827ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2343bccebb40803cdfa4b7399d3a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7139ff17ed47abc44471a60e1169b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5783e932fc027df673995d0d577272517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b1674dab93e56c4255ccea871851618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab61ad689a8594f334dfdc1e12e2b4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a8ab17bd28b38c1ff82966e0a0ddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9a3fdb51a059aab9d899310bc837521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a59f67526c41803ff58d40aaa6dcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be2a9f4aded9427701214e75bfdf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91bdaa676d1ce54595b06bf8946e8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be430ab7e3fbbf7812b81ab64c33cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8632d0facecc3ab240a900e3b68cbd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb68d97c57471096a703a167e6f0b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c3cd0d879c77bda0ed9acb13ab32128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2523b8f9f6d661685fadef1f8e5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868cd1ef612372c06b6ac7682fbcc6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0ab06760cb9bc973c1c783488c3a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d51c56392a82da78ab3382d0c4a0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a9c86e96ec01511e2073c28854d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad1c527f8c170e4297cc07cce9c9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9cd7844c2c2d367578c805d5481435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d973f03f6a9fcf049f5ae8eab53736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f6eb9ed163a95cecdbafbcb7275137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16659b1aa27a959831a3d068f398086638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b93b783f1766d629aefbed4d52db739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189a8ca5d9792429fc94bca375a0a7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4e08aa4743fafef3e13305c151c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd7bf8d633bd092ab33587bc7e024942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cfa63fa06473d14347c717c0adb0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaecbfd25141bca57f7d6f22783c2f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1276caa276c704832f538c4f70ff54945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ab8c24811216429f04c042703e2c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31fe4f04a670f569f335b2a716369647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99dbe0d03b34b7b3dc6a4c01fa100948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb25fa4c0302d02855556babd91f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390bbad08dd182a7fb523ad4c13fecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce94566aed7776ec0398e1527668d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185a1ee8105c50d2682262cff33d2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c6c82e1e48aa9a6e3c0f2710bce6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bc63bc94bdaf4d18bb6021b6f229f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a031f6ebb59420a426bd3d787aade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1194d88540628ea1a71502ee7583256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4185165dcdeeb06b5eb932ca1b59b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab424b81ba06e722e754c51a89e1cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd91f48613f9b79ce9e594a3bab7c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296be605ce328666c41442cc620ce060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3d771a4dca622011e504f543883161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94a113ae6c28b9ef61f5f16eee302362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e21bef75712da08f8cd4b2cebed4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5533bbb02327c1129183df677d4fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f26c5f0ea269fab315c9f4c96251365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e61a1c279d371cb763558e1047e0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38018a9d58841f4dc5ba771ae47f8f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f917c9e2139d647e9f6b70f3a258e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0254234de890f300e7215b79186f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2365b36a6f3c821b217923b15ea670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68663950cda3c46623cdebf31e3aca771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ab9bc7717cf7cbe0e3aca96bd706c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a97074fde58ba63b937f31724b0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268a53416b318b73059c2d6524c15074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46596c8dbf7e4f6541ca3332dfcca2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac195cd3bc1faa9f5a054a3451a55976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c288db25e9cc3e21a4359627bb9822277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00588e2bcc722a2c05c0ca60eaccf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fbb5725939e881f5a78787a19a0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0584360f475f175b2b9ef386131ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474e11056326fc9cc5ed84f32c1cb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7ab187b2f89d4720e27366564238582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eeef6dbe71a3de9520a4ef5185f6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a05389b4c9207898b1ec298751d9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af3a1a3c5e97ef82fe10233b76d4e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef621539cb5cf79f84bdb66fc502f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00dcfa8bd9f90826a0e49fd6350d0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654f17265b50a4761cefb839086918d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e456f5c9b9c850ca75157753d4e4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b1fe5f25d1e1208d03aeb5f0a34890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ee699d6887a1a12feeeed1ded31d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221149dbcdd0341c781d11371028ea1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b35c31044fc81d28c7ed171b85bbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98895d4db0d5ef67333dc5906391b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30b99ce616edcb1251e26e0bd590d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ccfd88b27fcd2907ae6ed4f9be5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65faf430b393ce4890c9755096be09097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd7d3a73ce22098177173f2264aa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2fdf6efe61ecce16d7cff6ca2e1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5920078d020aad2ca408f3dacebfa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c598eb8ffa8236d104d65c189a4e8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa802760164c52125896c3b34ead4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3c15a0ff7a9bc60b988a0ccab2b38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf93e44025345a43c0055e7b63c858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72807c73569f16435aebacdd872a600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef127e5a413d1604b18086e9e5c112106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76b48f3c2daa6609074fb50137269107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b669ba444a6c0028e46dd8a7b9b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b54cdcaa560b2386d32b4a5035c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0a5bf6d1efe46d54487d0bbe5f8f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435914e7bde483d9362f86bd94d0b58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ad65fd825d3a3d21b03a47261051112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a54f89f8b191785c08504f236211113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4607c09e2b949e016448a6fa4cf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c86a6efa0b8d944bbc30066443c4da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093796d469baf18902de4c1b0a8bffc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a52b559d59d662a6c5167abdfbae00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f8f859592bdcec0082ade882075d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76db8f2eb9f3fa84ee5a6510fae1e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c933d5cac7199032dcf50a69cfefd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971701c821cd0d0ad0298359fa9503c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8b1498a6e25356e9d083ad93ad59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4c3850cc7a69b6421152ea894b47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97868758df7f2079df09f5f03a921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01061248df1f020f0d12cd5d066d039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50849ef0880000167afbd2699079ac00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5971bd31efe176c2ed24890d8938d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73279222cf2d4046507c26a8c34fd78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c39bf4575880941f6f7ffa3692c0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e5b707ef753ad2b95c7b52466acb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f7dedf552536d5bf6da1d2e214794131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a3dccd488fdec82cd28020be3a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c49cfb5daec9681a469852fd3510133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae32111ba9e8a6da3138736b73fef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab9358241bc7d57a608c287fef274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34706d232f3d0dcb11ab002c3c2290136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac24b0586852eb32652ad36113e92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e4b681ad44ec25c4b6edbe5e69b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a77de90c2fa5c122efda9f6a678e21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35874d4c08e446ed9f014c4a722d8a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc18818299f150e6cd9b2b09435d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed7a9c1af975970ef1762b52b68b6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e45b969bd2f97e1a96991092d6290143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d0f1122051a5d251703bff1cb780144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a81abebd218abccbe40a085db0443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaa490f5e7d7aff53391722efcb5f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67516f25a89c2da58715c775f8505b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1cfadcad7f05460cfc297049f0a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61305bd14cfaa03dda52951fe3d62aa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d020eb9e766c8e545e8d3d279b50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3e0f25e174094825aa9a0f60dfe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0405db433e8697bce73cd3b002e90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6db079101b0b800fc35f3ba4880c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b39b0d37c97ef2b555e25f8ec9b34c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f25ce95da6531aa5662607421c8bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0599ff37f0435c6d1232739aac7f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117b9a21b02a18a4389fa70cf70677157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caee89b4ddc61a563edb9586cf4a0df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91abb9412e6524be573751341e79ce4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f7b980a34500d70eee1acce884c19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6eeae7bd8940b0ff32efce794546161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ebc7cd6c5b76a5c917c4f68945010162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9c78aa294c3f8671ed8280842fb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b41776fe29e7d2111ec644a0a5f1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a4d3dee8ea217ff75570b61baf765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b5fffdf03a994941ba6be0a22f23c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6282b446ddaa9d267679077eeea9ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6bc23a00325e796b7ae47d57510e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bafb994a64e7988a92b60c6377de9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf196e1e90c164ba3db64bcd223f63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a71445e54b557659ced9c9015306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e00e0d57d978070ba6fa8f424b49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e0d2b3226814f9082c7a25ddf625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29fd5cb58dcb7b12443a78b846cdb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6893b1ac0dad9b723d6db2f94fe7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1741e59fa48314bee0ecaa1bf42c24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d182c9823d0f8cc993d882ff3b35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618a92f7fe9f2b9161ab5741b9c9b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c777012579d9dfe97c9754556dae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1dabe7914571c5edc9cd30836c5c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753bc3b067eb55f7dd7f789bb493d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec52c528acccc1fdfc15f197c1c69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e5989b9598aac9074cb4b8d2cd6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713372d051f18835d554681319f4394184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca758d11e66a231be99b35f9cee5292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40124e80760ef66857283adb08cfcc52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2775dd5986b26069b3dc04982645187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba863b7e0508cef817c5b2be2d86a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdc5d23696f8705f48b7a1e585f60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc814713fdc6e49e2d77a50dff09ca80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fba9559d30e4f2eb3452079dad3cf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f05b48bffd4583d31ea0f3d6eeb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59964a13fabdd48095997b5fc61da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1f6dff561d56e4edab608cc609d48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2334304d8f6e7c51cead9ca6001ffab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0834e89fb727ff7a549a56b1a622946196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d6bab701e80975fdfd2499c5e6e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd40efd8ded7066bb3e19abdd98662198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f08c51c60b94474e55da319289ca3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814f0247b428b5266418591804bc821200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46438871fce80eb6becdc107c0a57c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2de62543ab99b94c8a1efea0be23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb8e77e8329ed58b3e98909db44e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cea9d1d3ab47e755bc00a3ea4e6ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c0562776bf89f4c4c90048502cd0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d26e21923217c6fd1a433e88178d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc799c6c2b286655a62d4533145f99e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e7f24fe387787c22409a9bee033f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8369571ba592c6272ebaa0ab4187f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddd51974d80cacbd36880f763f2072210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab63e5f0bde87c0cb92f2f97f9b3c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d0469b3bc9b1d2fb6a2d4e4c50bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be5c0f7329930c1fbbe07fbfd3395213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92886e71dd4cf2cf6cf8a8d5972a9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10465ad2b03c0da3a5ba87728e6a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293daa04d87ac24e58bd1368091ef9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e8875cee958fd02bc3b8a6e66d71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c70378a34407bf1ab7e8e4ec55316218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c5a37ba63121657ae46a8966cbba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f39bf335ee28f1f9a8fb3b5d07a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4fdc83325f9e6bfdf6ef3f6ba601a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f46e9b0ac168af596a28c9f29205222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3805fd6a6c7943039f2b753a5055223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6effb191bc9db1471a806ad1591cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d87b7747dfa14746132bf646c7efb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a77a57b97e4bd72f03a60e792ac918226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9c9a805e595853c0bdb205a6ec265227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d14b023104f47de082e87f75d9505228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2056cddb616a889b9f4d2a189d20a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5421947ec8a6dcbe9dcb7df386d5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a6831a98f053a135beeca2a89643231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081c3a44987d9bf42af2a1c0933c2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0739f82772d8d9eeaad3e9a2b6dff9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b443e10336c287f7f7b627d6424fc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746f8f3c192e17a01c07a6b44feee5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09798d46bc412746d42aaf50e391d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbad8d87e09237d9e6775bb9fc9443237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e4ea1f0349aed4e659100b09372de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc515eab0559a218039cdb77adbd49f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959c292a999b10ffdc42f0ed1d6b35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125bac7da34b2def4cb5552092791c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e408c2d8ba844d71967e364f7ab5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab093aea99fefc9850826c0b854e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1d99690fe35de3cc8f57ddcfa7cb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efb72409d912bc9c0a61d24a975a3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711539950c48b579b7373d845a112d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2eeb7c191464525b26c61e493c30a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a514ef18c6b4e2adaf303dd5a7f6230248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8734ffb1f044a556159ff66a32409249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414839386bf54615bbcc1b23d5f9bcca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3337278227f40c8f20b42b1e3221d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adc710f07a2575ad22215e6b98d7be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b9b3565a714bfdd705a4bebc35ba9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4bb5481bd220fd2f3d7a2ba3d12b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb04242053cf6ab6c6ab345dbf8a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1a058284f187cb89636d2bf84ff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0005ecf419317e5db8d03f45b11776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0a5449e40101d10c1951153c6a8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185f6395dc3d809bb054531e269616259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e080020e0cd842c3f1c80335eb8e45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee13b4fd326b0bb8d54ac8d088f9d40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87f51247ff8e49bc26b095a287e6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5704471146a947eb48a9d7b816c1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339103450f3922aa733a94b1c5c1866a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d10288e7dc8e2d11ea30a934117e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8ed765fd80a8597851bca6dccfd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc583e97ab8347b744570961fba931267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc3d52622bc54e2430f9afb12f210268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f72e41e0813230d84f3f48a233e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ce38fc26e73f9fd49b5ff912ce2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76ab16d788845852e438652b97f09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c8c3ff509148a2f6f127115ecf62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30896e884ebd70aeccf420dd895079273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2d0f8a21d0c1ef82a1d92c9e63e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b2861d1600301161fd9a0314327d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9908c38d49eda8531fe1c5f535ce139276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f1ea0791a5b87a9ab1ad27063d1a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf0504ec2292b8d8f9774bdd02d4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab784a8bc655c84bfe83353e3f351f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107948362dda4c4ec04714c467875d0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26a293f02d1cb70635d5fb3c0454b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f424239f4b8059a10ccc9b1ae325282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f741242f4fafd96ca04e49ba937231f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c6539399d3f54a18de0d91881e1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5611fa89d2e5c8a114eeb8813ccbbf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a4be53afac096346739c0a782229286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53428972ebab3ab05b1c0dcfd78a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dec984abe533a4b5a14adf414fcfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff593217a3d9ebfa5ad30ce099ac83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71c43637e311d64377f8d00bb8e8c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183e2a7f5365f83a5e7a27f932cc92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ef85a3d0e79f5fab26103644fdd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c8f4794ecd327545d2bbea8d24fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b5a6742a250870a56dbca27160d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f6a8d32ee729e3bf76e4f8bbdc93d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83e1687b5a54c12e51300c93f3709296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea875bbff529ed08795b4dcbb4755297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6fe9c2756b304a71c47f28e80968298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1266eadb8cf94a6486649f463c7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f3e4c90d5601227ef8a5560e0301a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0c8bc3c320482bce6ff6288376a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf30ba43ba5074b290bcf8d150bc55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c172f732bf43165ee103892e464e893303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ca8b3326492496af4305848ade54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5486cd69e6279806dc7082b7e55dc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8fc2afb8e9f8de7a6bdc3f1f3b2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c2e96810e8a4f5b90cfaa596df9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18718bed29cad8f24a5225db21224ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e8b4a53978ad425adf768a9c7e8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff6737c9affc2273b6222e5add88fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c8e9815f3d5d4c0a69ab06856784f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a983468661f7aa7bfcf7e008667f96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980c4adbd270e284e699d083dc12af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef7a0300bb2b76383e9120952df64d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c62806e9c211e4f362f87142e669315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36294b75432575b777b08ee85dceba3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008974d0174bd457f5951160d38bde7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009ed59a50b875535d1379e1176ff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e8eda10e4161392357559194565f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788442831817dd6302b7c2bcd159c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0bdbf656888e3cdcdc0059afa3be4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b37516ec28322f29c8dc4bf0ce131322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683d21870de3af3d501588cc7d4951b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879c59590e51f424eb5a1cbee52be6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d87e063bc64662f9c39fd9155361d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d085186462b94a15772d47ee9cb3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e112875e76acea4f0ca8a34e5aa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81ec577bb09fb2a410e7b1932233b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a582a2a1070babb03a2b55bf37a8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13330d117c907e263dece5fa47bd4107330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef408d75fb036cdd7a3d205e3ea9162331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b3b051dbb2996f096ed4c6bf69e23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b127d1745bc943aa0f8d1cdaa0b053c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905041cd00aa967508b929ee3cde85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e79d4e48ed13f325674033b12bacc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7bb497fb76b7aec8989325f479dc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06babc0e734d0a58bc5dde2ce686df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc6bba84293500548353cde195f5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754239e7999330ba88afb2b592ba4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592286b8b78bb9d6447962819343c3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c3ebc3a9ec672f95f23c0a98fa82d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255f05b83ba8e19053622a917d0c99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfe91445d0bceebaaf6676edf84865343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ae0a46f33c83c3741fbf47c89af4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6cfd7f5fb3a4f0daf3583f983eaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bedd5801143db864430499deadc4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d7b920f5c15eb0e1ee20dbb14735347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd62f7ce2c9acf36d4fa1437cb8f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc22e140a5586055441b1f7da9fee7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3379bbe32d929497d4003cca356fab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84c36e38b02720f5b87ea1f5eb8ef6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4576e0c1cfcd2c60160af8d077a75c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5e99a001ba7bcfe841c5b02fb6180353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88b5685ec6e1715ed6bf78eb9045d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aaa76f2206945eba48e39a3ffc4fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f56d2d053a690faa906249354bc54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815de2f8885e2d52650430b16fd0510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923652eec2a95baef124a9a4f9207f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a7e3dbf48e8c4957cd8fa7888930d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9ad2b8c91494f45863837d8f6c080360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f85f8b2f46e0f9372a2e1a1142a5e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b438eec51ab2674cf8e9ed2bd8c8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c7b0b88ea4164b562fcae17ea735b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac7606a095bdf057b983a26dc744d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8658839f9a012e79ac34e49627a5d32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e061fadaf9705d1d1fa815fa26a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a907197ccfde64f8371ac924c408367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb1283443efa6783fb37cdc57fc63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712f7adb2ceb1fc099c590702afe0a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d367beae6dc271e66910abffa97247370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c10837c839cff8e84a3722ed5a3ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b04e6626421f92a4b1c4252b07a78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec685f5b6ac81a4a485fc04fc02af88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ca31b56e7bf2fa405d22556374be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7509d1166c64ecd2af42cd2fadbcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f0074fa8ed63daa1ab910ba1fa16e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407342f980fde361a396bd05936a3722377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b13ca796e7b7a68556698ca8b4dbb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70cc1971ddeee720970237187e321379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4654fb7209a4d6dccf30d5079af9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a4737c016b8ed6dbb3aac9acc384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ae4cbf104f443d741ce3818bee7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b847a91b8f440dc1e3e36b319cd225383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd2c5ffd93769f58302dbabad93835384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799eb96a25edebf144c69ce640bb76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65875417fe2297195412c16641850e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67615a3ad27aedb6ead6861df22549387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9668ce8ab643fa21c978e936893c34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4799e92b18bb45f2ef7e16051f4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7095dca109236a7d7eaa9f25aa79e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5e4b65cc46de6eee7f312612d904f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aadb08cd51eaca3ff4260e9d86304e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a544ec56507360afacfcd174da43db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cdc48ffc33524a88dc8edb1dc9fb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c4e5dd6ef9209db73c165c8b23815395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e81f236553bd68036fe604d2abdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf381e1902689e3e1dc02b872d3d34f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758a40be4825f618e9a3d0f23578d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48b15689c739e0784e4b0db860dcc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe0e6b646f7a766a3899d7ffb1b42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d7e71d028ca0f088b2fbd3615083401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb66c8aaa72490b0ea22262171af28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f92d3aac7aac9b0d90026f569c21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f2287524a65b041deda885248f2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fa0a6ac761f767d57ba5284e2e5aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe78f51b6930f55af25ab0729747e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378aeef9bbfcf28451bb74066873df0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be9d25de66bd8e9de953b32b0ea684408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f1bf6b0e475e8507ce01d2522cee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397682bc594128105b13f030079f89f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0c2cbe9113c7891706cfa0e8f07f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043243fbfd8b25b923649ade72d5b3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db399ee8db80440df0932c6d2004b8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff4a3963712f651f2eae3880f19744414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee4c31422501bd96c00f0f66185732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b809bce8cced7ae525601e7e7e8727c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ad6d5a0c86b58625a4003589fda0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721390f477ad17525625c36fa0df274b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5db2a6e814fd7280045dacdc5a790419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3fd7a6a7dbad7aa078d3cb8de989e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba911ab6910c32e229b55cf999e74a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fac4b8867c5667712d01c1577a447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306356c4675e4c101d7ffe0a0e6d99b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce797bf10f2f72c05ea51f929866b112424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c808f9ef7e7b2dfa0af8f0615cee41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54762a5a6dabefe5c4c8a1e17f08ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f6ba4122cae7bb52ea7ca9208b983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c496ce0586bd2d596d65539a41cf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12986f121ec47de1246e15365cfc433e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd01d679fd411dca4e40f4ae2cf25a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee8790a379beff8446002fded6a29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c6b31f2cdd37adc78fa99f934318a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e378a779b5aaee57d4ee32a48909433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179daee90485d17f40c3049e33583de7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac3094e101f9259cb8726283bf7e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e475e6296411e5e6fe7353ed04ab59d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fb041d282da601d67d0fecd715d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c8ea5da1fad7cc40149a8ac1c436f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a15e49b90b818a27493e7a68275ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1915f37ef0ae7fa937eab2a06a10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111f9505b8a9a390f7a2a82573d3baf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a293aef8838ea4f06b20fa38923bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0788d2fcbfa5426e9d3fd4a0199da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b06e23c0e2f93726d8dd9e0e0ec5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e916885b53c0adbefdd2e97e0dd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d9414d10d4e53e877f204461f253446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d564d5ba8224ac72c5ccc37608376447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea33bc09d647be1a38a9d971f42f73d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c94a16d66008a98058c6a3fbdd5f28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb47ced161ec5b397f6ef15079fee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b68f5f32c413e4f86b3ad7ae803e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428aeca05a6977ad4f5e51e21814c5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba374d61196d16348801724e9aee2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7729c43a2f37ca1420ec6ae019aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7419fe5e532a22d81dcd012b1e117f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428d666f0e3864ff8eb18f27f01f88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252ec14bf2c5d26f26e4930ebad693457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3469291bd127f47c75adb7da2b20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807473446bf4c683b81388225137bc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4147f22ca55e01123f2a76f3f230c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32603fa46caab2621555bdbb8ba307461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dec93e5037e5e5412be3d8395b9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fdca1097d2de309f514d254ef8462463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078086bdc3ba552b9c3b6244aea92899464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d3fad7b73666aede3521bf4a3dd71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956d2ddb7b174ac55cb7667dc24d815466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c608f55d1cf1e4931fae3ad121fdeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d7308f503b4fa3069455024cff9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf973bdd28ddd5deccea31eb52cd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec607c79379f8d8a2829e87859dd0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05864201efadc70f76ff16ae016a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a11d9d3828de8be6f30a8f4b5ddd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace83f62e5b453f236504d7de623c30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4229679102fc13f850f00557116cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b982f133a1c1af650af9260dcb7d97e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532fcce78ee50ef1c553f2d520f502476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a3dd38cb0c3f516c9f2c7db31cfc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac80f6a9b4f4614cf12bd0c2cc5c6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4f92f73120fa35bc82a1ee1da7384479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092578d5b251d4bba6a84cd70a6280fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf58e4d62037ed6bb214743c254075481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db232c8eddc2467ab5b6a2bd4110e8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b602e86ab44d4cef5fd4d0412d1c9cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55189c0ffe3a416cdd36c5ac6ceeb967484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b9d3976ce9116a2b17b80af39cf28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ddaf32bd03f5bca375e123e6efae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4992c0b9bc6112932c30bbe2628951487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595402d129f8ad748648b3202c05fa9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f857103a80ca0f139a08de9be9379489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603290eed493f8e4af60b64d92e1ed29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7d7116d960ca5349c4da00abc9f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0176d004b2d1dd05b787f765f82d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8001cb959692df5e07b9af11a5caf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300285687815a5afe58f5d9b306d727494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36209470cced83c8d59f394bf8dc5bed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8673a81eec2c9212f2851384708f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dbc696ef7992b07772022d1e79ab4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db82e96501b1e392959d9cf07ac02f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15849e97a9398a6bb2794265473899499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c9dbd06ca59f0254b925a8c6801f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252847532d1b88c568eb5a3d782acd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155186a85895f74786421bfd239c5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf80a0edea032c5dd4480173d49068503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f787175671904a317384f7e48df9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36554308dd57b557c0b6e838d858e1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3861d09512699e3234eda586fd6d12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a44856ffe26aaf17b3e72d86a3015507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebff9c2a4cdf4fb8c1a7cb916be097508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daecaa5f17b0168b3970781b72133f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947746700cb42c388be2dbbb77feaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec438adaf027d3a9ad991ae11f19911511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b3b2b89fe5661a510dbc4e79c5ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0645a8bb6e0bede885bfcab5dc0dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa2265fdfbd175b10c8510414eb9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac0310b744f5357bc1ca64346dd78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122b9e112e8851665f598e5126b98d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f9a05b2268e68d8c52728474f55ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da608e9a26551fb506d077000b242518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75885390b4b1df8ddc56349524ba39d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c34f17b99d6fd57a45c87b618bea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a705b7b6175c2a0595289636032a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53f3ebd305b7edc4c5009ee51f56d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4249bc70d7bc6b464756a2250d8723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f82765ecf48dcbe011494074029f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563eb27384a1a55c71fbe921e45f23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff8826a79cd0f20d393c6dc980b74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5d1d251fef7636e1e75de5ad62b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe2185450bf018f3dc0f45c54aa24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f012c3233eb1d75b78dbd3bb5626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084e001ab398f40918fabfd8fd093d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d7a96211fc8722600a1d799738494531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a948d2e4e755063b8ad5def6fcb20a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a1482f19c89a534306d31b996249533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a4819029dfdfd89c6e9574b4d971534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a139a728d34ef0f628e8bd589231535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3fcee92ad4c99591930468a7ef3f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670471ed47aae3623d14bce5574f6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a9218a0449bd90172ce19f89dcf23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068a0134bba22e9c5ff5895813ddb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8aac38b78de35444e18c2495d1448540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56195f02805f9e393960a227ce2cb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629708eb857823678e1409f36725ddb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf6f0fa6bba59c993b575e7ec02046543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c467f62f5d5b316b042d2993f1f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e933ac64dcce752cf261823f7c2b04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cdf6f67deeb2b26b0bfe7e9fcbc92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f857e7ac2a668035b251dd488fda09e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868e1dfdd75ab0e639cfd9c8901a90d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f655b4326db03141aed0499394dac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d8434c4e173ae1603e95f440cc23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6690b061588ada8e49cdc66593d96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d83403ba1fdaa63a44cdf2e69cf6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa839ebbfec510659f486a73a6605112553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d492a9a597c419b7f7cb94bbb3bd67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce391bb4366b5bf791d851dda464360555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60697a1723f2b598cb2a660b4b59bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812770db57e1bc5a61a45e95180cbff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c234f646fe5234c504622a3b32ee7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8ea0da61e3ff701f0ba30db814ff5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfaccd6fac2cc14d3c92e81d7ac697560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8663d21710cbb480b0c40dd94f60f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e85f0a904c5e4fced917aa491b6f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c17af1de9e033e03483157a11c1605563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c1d09b9ae5cf6b9617ef7c728b7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c680de182d5f08d3edc7684c886cd16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0242fed6de9d17681b9f412c3e98de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58bf42c8ec2665a989d366ae92c9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca23f1ac94f18be972012625e0db0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70442e0b763dead98d32ccd1e9f22e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c21ef2324d0ff209e937d513f19fb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4531b736e0b5600030b949c470bd3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7ee26dcbf5029cf232965a3bdd1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f076328ee0ad52e637e8ce4f1aa177573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f592ab2ecf51dbb3e54b5c1c42db78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cb3c4fae9c57efcb09148338a0898575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f434ed322bbbc8f724f5aef8a14a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb68ba43eb1744f825acd0909858f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b371b62e6aee04a4ceef73a2188e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793909649f9f9dd267af993bd95ac7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34852eabe5961d3d13d1c5730d38aed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f5ca0c375e1e7df2c7fb25c5589b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231baf8057c31d507d45b91904c41d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69663b0237c2230571699f86ef39fc58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6322445707ed367ad4315e0b8532b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572411c37aa405cb6e9535fce167b358585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6f81a0df0a7d29dc32181361f4aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452226c4c48d52bf52a681c75405596587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81455e23230cb9c66c8cc06b1bfa69be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0753690ccf3dfd226d36520bf3541e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee55739ae3ddaa549a5ee3817c4918590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfdacc341808c607fd83c45f88d572591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4d8e85f0b911cad1bf0f2e0c16790592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e932d677b5dd82ce833b812bf54a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb42c2d001cb2ee431dd272d3cc672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda28590644357763b5a9a16e8b86ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b721d641627a21f7364c70673704e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3e06c72c28cd1daf87c991ce14af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ebcf4b6a35329dc41f981b1ffc83e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067ce47d3fa5fc66866c1e69cd2e68b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e847cc6b40dcbefc6256b7c5dab80c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0856cbcecc524b65726825374428ad7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122866d682cfd30278df4374f64b6ed6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7128a1fc2841e41cee8205f8e302603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774d838d717d29f1ed095b700fb184604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a53daa2578b80e2cf440ecfb780e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26878330f8687d0caac221a49e2e87f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70dbb9af52604372b083866e5b7db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699afcd6ac97b9382c2afbf788d8615608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911688b66b0da51ec928105bc839a06c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e49360274cf60d71ab8894b374762610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccb9a00be90f9dce87a0664f80fc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b891678ee520834de8b581b13a541ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2322ea2dee121f6c1fac3fe6df95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a565011b5e6da2683b93581efd3652614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df115864d8777149ecb66cdeda5e11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163129f9d9ebb90a37a4623c85b8370616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbadfe5a1540f05d19a6d682350133a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b7d2dc077a2c4f87ae9151d13191618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125c797769dc0c882532b67a04c49ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f99048d83769eaf0641040a28d681a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fdddd553faf42c3b96a99a2287593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b5c0239a52a99374b7698a44330e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7889d91d8107e4b28365be95b2075623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8368cda64420b38eb9f74bcabc574624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ccd6ab92b6b604bb2a29e96424270625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e6e267271461f82f71d965335235626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d623437225b8ac534ecd72f182f38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c67f6af5cbbfe851b67309892d31ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26723f5cced6db21df02fa05753718d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ffaaafbc38de53d5fde0b043b0c63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e13e9f71f543d9cc3686c5d325a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0ce7b4783aa8f62fb4f50213fd62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9162a61690531d671d9697b0256688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464eaad0a5dda1d5c9715aae30f2e79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a56d85e71c9684e720abc8ae262b64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efef793329c89c63cc76dd9d3e4136636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2ddae9e408d3bf04e5818b74b7d5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8837743cd73009f905fd17f61903e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc0d15505f1692a412ac9ceaf10f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef10af7bf2d548498d3726e70db12b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae5ba67b073407dce7088a60155c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166439504c7a90c4541330595fb7de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf4b0056eec933be3bfdfc68c8187643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c007eb1d7034adeaebddb59f3be61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c32b7a6ca9fcb985b3ee978a29a2ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59365fb5fa7ded6034ef92206d7777646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50d1cd0ebd281377053ba72ceb13d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a0da37eb4a353bc0eba1431a16d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99511728e7b85107506866e1a5de578649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd06b1339542bed82ae80fb4f298b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d318e0453a5237fcb8ef93e1649b4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43803809755d7f00d3e28f6096b42d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c64ce251d3a6047d4c596dafeec6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004c577e5674fc484407080a205d27d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784fac5c0412efc78dde6df01309513655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae54b88a23c4878c618bb1292602a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf7f7989072025cd73d2dca80ce31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f115c1eab46a8f15b36821e7faec6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0630532caf8365844beae3dc70075659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c02b7b5f933fbc17b6d97c3e9291660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31e6e418130c1064baa6d7c12d82f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c1ba8796127f5d8e7d65bb743a936662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ce0d4030d4276154d171836d42dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2daac767b9976f0f029b516c63dbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2106dfca98e5ce602056b7513114da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5686459635a0fcb28bc833ba0c56e666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="F323" s="0"/>
-[...3 lines deleted...]
-      <c r="I323" s="0">
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
         <v>0</v>
       </c>
-      <c r="J323" s="0" t="s">
-        <v>752</v>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>