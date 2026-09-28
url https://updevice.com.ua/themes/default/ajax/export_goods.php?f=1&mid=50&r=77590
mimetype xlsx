--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2701a3bc30366aaf0e79aa7f2022581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17517564b40ae6fd279b7c72e09c4c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26a8b16500cf2ceeedfbdfbaf1bc323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ffac64d30922cbab197b30e461564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106479d0a17cafdcf14b936926fc6845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e7e56fec800d4051a3f8a2a9e1646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e57ee30d89e2240058d27f606aad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af7101fd852f61af35d5c82eed080a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f46feaa590e67bb00c65080f8c435c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764aea3b309a4bb922e5b29d267fca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092daf72495ab154a706ee4465ac4dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f7b2295a8dd28114d18472ca0a7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d8dedf619dcd7a3d439f834bf0c7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a669b8de1844fc82845aafab8ab62814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a22184cc0ee2b5350eb0e56613b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f638357cb9bbaea2d8dfff564e0131516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ceed6b5df7c0d232e20cd4072a0c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de0e1994c22623d254a250bd946f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3c2dfb26f6d240d5ea509b14183fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8fa52b513d30135b5f94bccf7327620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8dea12857669a3a80f0b2f45e1ada21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5bf2174f72687165885587d74b10a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e707c5c7b305ab858442323734d7ca523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545c0f0c356c23699b50f57ebde69fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859fcc1ab0921e2c70cd58441b8195525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e9a70fd69b7ee4fed0dd4821680c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a4e3e9a4e79aaceb01967f06e17427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdc5d50c4f36657a568264bea832528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ff6dddc4edf99695414a2b83936d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9fbc4e513bb25c111076198ff35f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe448f416358ada1fbba818e01f6251731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b745f4affcb7003aa27812137961132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa761e3bc36f7d9a4ab95029d724133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cefa2a9606270232d3e79171bd88934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7b3a462fee424b9edf108e6b44d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ee114ac4ef4b94f2576ec445e8e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daceecd04a5292993f87f61f275cb6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23da42d051232bb9a57880a43aea7e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1be6e143ebe2d90ee96a5f23f0c86d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152cc9f0ff7c103b53eea53f7d56c5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7226412404f02b4d86207919fba40841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292be0a24635361184cfaefd1f2d7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5287f999f598a8ab47d25ccf027f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907de0b2b4c66ecf44d2b59c8dabb4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e775573a2a6eddbacc83b61bf4a4f4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e335b4bb14abc21fbf4a21c63ee246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e0a50ae56da4872ba63eb16332ea147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8367d6be07ead7d32a28639d907d6af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a425289693171740ad54542427f9c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c04e1cbbe35bf77ce0a550007731e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5e1749f9a3f2dd65b834cde9c27251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214c1bbcba24a80e6d28497159b2ee452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805880e54136abb2f85682b2f4ecf7f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314c11c8a6c959cbb3c4d45395a11554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2369efdfd7529b379444369a22f6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b8dade742f54d6e77b04e82e335db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889b62c1f9746306277b65aff6beec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc51dcc8dbd114ec8a7591940815b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84aa3bff4c0754bba8c92d42b76d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e49f76423aa69440c9f6197fcd185160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c65a4a5abab753c0490372dd2c86361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374014c0a8d8d875e1582360061f2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7924c81c674b775478b8025c182fa9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394972ac10f51c93ebded7ffb3660db764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c57ea4f04b2822fc59d299a3242565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a037f8718c77b2ec34b270488eb7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3c2db15282503e12e3905bbf6e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c373b331745dd5c06f7b5f24bd74ee468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ceb8c2c18b0d282812deee32936169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1bb7dec6399714e872d981bc01a8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037be59bc3e333bdca0f9a9a1ea9bca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336b51844e1913fbdd63f5ab70725cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab8b808f8356e2097adc5cc5c38de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4db4c0428ceaa096195e2376fc6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2d297e62f087db7ab7db88782a3e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9ad6d0494c51a0147eca60cb964376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdc8071c73b0e8090784f62771f7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d851f68b0b236f35036cdaa7db1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e33950882f94078f64a3ca6fc1eef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cdd9b4e60a7427c9b9cb27e5e2aff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ee468260e02bc804cbff6bdfdae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c1363e388fe77695fe40ff08252982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e430a9490de17be033ab49765741a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a7b1cbef797d4f061b4e8986e89e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff81cc6357ff8ff5751c18efc4a4d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a04681a58fa9ab497e0b81e336e20286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979edf1eec0059b5c7def2d209d9f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18c56465cbc983d6c91c14795d38788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bed6f77da2d726a35130d5819ccc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6000cfb677bd7151eaae2917a7b5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0733fab78bc07e1318e4c49d0b3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bbd60d4c2cb705fbbed9b6009ac1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c8faff2c1cc6d5cfa7cfd78967dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974fc5f25d69e3130720aa6a96fd73594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522c710cb9cc74d222ba5968e054b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5a5ca0cb2e996ea19787e505a46cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a119618056ee424c2178a15fad9a19d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62b5833e6c6c6f960d2459b08971398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d7530be41072a7a30c951e0fd7e8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f232fe109ed60a737c26e38aa2e8c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40ab4c28cfbf7c28758eccf1eee5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dade6346b12fb719b43a0e9e11af36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc034fca1ff9b159584fd2c7de001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d6312e6d4b24d196514b90d75efc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc7b56f942df4dc5843adcc3e40549105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9cd134b8086e8876d0b2843b985ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecfa9cdd628920ce3697df16334cd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a44e8bb102e4f97b67ce56bc0b40b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e90cc4b4036394bbb179dc07abc22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4110730769658ebeda9f41509c97eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e93e275fdc5bf39e7e40e9f6fb203111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eb820eeb94724bf911530a4d9a482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286c16f4ac2f079fa33a2237b46fcf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3147ea503ba20077e46096992c77e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d517bb9e794603dd655298d78eb9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f829ca54a6d41f23d49c470d416229116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca5823ccb45453e2e44903e04922a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde3e081396e2156da25f51f289c8a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33131ea08029331e26e6b47e41ed4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b90e96da6976c580a76457ca184e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e7b9c21b5a8bfb03b41b675a4f8ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57316ed840e6f40bfd0855e2499607d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2af0763afab459c1aed9f78c3805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d391032d29cbb93775ef289da05714124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be564a32c6b6bbda0964f4722961e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39cda09d552a8cdd1255c1af79fbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e68fdf21499f3d4bf81bc1df827e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf6d238659890c28320f6c22da31d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953b8c5ed472001b838dabb8916f624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba286a690b8ddbcc1557b8da4d1766f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba0cf08a98e32a4b3c2310633d6f06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a7970d49a243c18acdc876e8393e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e0d3186a800b518f27f58f5d82ebe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f3e45a75588a00adc54537a896b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f1878307aea76936614328383bf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b2e82f16a0cc58df6c4c11f0a36f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d9d0c10c2db256a03a30eda0b100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f425b7e344440722d82355ea4a1995d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5d9d5557f894521a3d24b870ff0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd24a8cd0030877f8a5eed77cdee4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1011e1e901fc64294af5be99cf8cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e383fded01d3303682b8784ab13118142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c397b3495f7bb2fa44fbcb43dcf54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d9eeaf212c7745350c993bffbde8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5de51be656684c0b4d9011ef07d13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb2d1ac7d854bf291717f5df1787cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea0d3fdb9aba4840fa7dced327ed9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5ea49409974adf9fff37d6bb6b11d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931443704c9ea05c9ad6b77e3ac65a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44449ad41a8fea9f1f645f37c5b7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404934688bf5bdda658c31b7e92a6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38ce8aca90eb7a9f1e9cfb7dff4d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f23e8135eef9b0d8c075110ac653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b8d29d5a9bdf70910cd407b6c24f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c18721ca32181bd0b3b89403fd8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d52a94c46301b64d7734be39d94b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba2a228b356efdf1972f44427143c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e111af6c916f3127b033a0b2debbdac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b3ddb1690bc5896b28ed4f7e51479159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2520535857d7e1c87b6018eb8b5fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee55ec8adea8e69249fffd0c5236f81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ed3c53ca151efb0ec9edeca902eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ab2523ba727aef102c4453b496731163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333d314c7ebdaac6d6d8033a1eca9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223764dcd679e31caddd04e4767905a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac803a5787c1d483d3a1c010197ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbcdb584c8be61d7cfa58b9a7d577d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811100653add0dcacfeac647e46196c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff4901d1cf04a9e93d0650221de76e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6618a860b7d4e460fcfdd5586b0ed0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cde67c78bcc570d415dc3dcabfed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf5ebf59931216374c1c30a3872c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da3c4b41b6523d9551991c46406748173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08062d42908fa3d4fdd428bc0f4dca8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b393a153eefc1e518c2852e87feb1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209c34a0cee3e601a5bcb9df02f610176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b8e51a21c9fc36838cc283061159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2932ebce72bf67cc5382d080996485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb9703cf29815925f4e1861659a705179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194427dbb346020130b248b3e8dbdb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f2d448fd8ad6ba4d675304fc0af0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc3afce03835a0aa2ee9fdf8cd5fb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659047628b67aeb7aa57165c803a0319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f73e909593c1f062e755485dd001a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f906600d813b41c2e3a5fbddd282446185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e693510169f6aa19169e5d5b7aba94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288845aebbd5ae67c6f4dbb93abb0122187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af59c5e068337650ef542e239b22b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543068fd3bd7fe19dce65c55687ec15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470717da1b95c7ae69c844136e841bed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556174026a9294d8a603e84bcc426d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad272511042adbfba8b91dbe35deb16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5a8f416e9d3bb59cfece69d609bda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb01c4ff03bcbbfa1739c360506a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b08b85851959081e9c07e523bf2a0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532aceadd6c13e814e14026699f2962196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6316f000ddd277dd1ea963092edad3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b73aaf3268b0a4327c2bf299ac1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611d64c1912d32ce7b2a78d52a2e97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a14b2dbbacd25c10fdc0da5ef94c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f6530a7807fbad6839b6ea8d86948201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf534e6a9f7bb25e6c4a3c3d4f29bbe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97962c30111d7542f6d978bcc922aa9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc71487aa89ef5dd7204427517443204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2004c419d38eda29cfd4d1ce1de4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc46b74cfba5b5746870910b276b92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335490f28b668b6fe221f4cb66fb408d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0fa4230ee302b9a8f79ca296e0855208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f9a00c5ff3f2a3419ea292d372668209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b807aa1661b240b969d572f0d5aba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee358b17acc4e69fe472b45de52c36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd23fc26676ed0407941002f2f0414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023417ae09b6f8af828a85557e5598d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506fd1817c838a26c373a3fec9d66e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8a2101dd9bbf2e8c37341d1caef45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958cc8a1b5c411839136ae1234c9884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a9e9dc55b8abb3c519badd31ab9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289592d4b50421a01d0369a8ff631ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54008b92a4639ec14f73aa12ec959219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51276c33b171433f2d5836740d4037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d8fb6eaf65dd7fbb4767d01a633d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990236721cdaf769ad5085b8c6ae45a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8931d3ead6eb8a3d94a404faef8096a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918fb8d2df065e1d8d65dc49868dde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66d3ef04d3e408729749692d78690e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eed9c2d02858faeb070eabea590ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ae93a3273660280eccd20dc5874a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a3f505de51516059d336a26c4d03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff83ffbe09a3e4493ad22a47cbfe44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac550a55b3a4eb37f20ba58114f15c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae68d996a399767650f44d3dcc7dff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e29a042b0264131c07d7b7ffb110232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd642c899e2114d46b855515c3b10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34aab77940166db4a348795d788c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a04eb8b75db5d9926b127f422a206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e50e1e3e888ac0bedf930b63c8aa44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01430e7d307ddb3b99417a98a58e0eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c6f38826debbbfb9ec01d96f4fde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2080744996e69eca61dd33236424e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454f1a2d3b31ef40ea8bd17417876b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cdf456326ec93cca2a8270f9e8d9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097e04b78c4dce4b38e37af78b95c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de950bc5411e12e155e805dd9e909c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024adfafda54fb85255a0d099a6c69fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268151851c5bb132609a4f77abcd1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d6b2a1af5ed677189a07fa14690ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2ddaa0df62bc3d016922d40a678d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9eb35e8c9c60c98729b053a5cdcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a55b7dae068c0d1c45466f7b7e4f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cf57916cbdcede243b6ba28cc0b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a069348907a223e468f2ddece162164251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c128b06377745995223bd61430c4cfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fb6f335da51603c2a937710387461253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b976ace4e222dd6269eb2694abd2b5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2999b812ee5d1f2e8c3941d05fbce5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e534de6362e7474a8597ea9de75720256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885aca9fae671597f5cbe27ea4e745257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b88de514033216d129c15f11f67e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c0de5a0b322769902e168dfa4f2ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8028feae57b6c0966de8c24adca56f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e8d9fc323c4b01a0952c67dfc022261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc23c4a0ab1b996d85439f2e656da7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62e43b8f0227b336b10ebc3f587d10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e385ca212b5f5bbefe3f29a345e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b016d84a984e4acd0a077a5c5cda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be711e518c71baefcf6659d5c0177266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f55b3fea25e74369350bc1760254c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecb1a79eb2029596dda76adfafa457268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c9b6a252b4c82b98f59e23dac5f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d6dc84c44fb2c3e5e0141e34427c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc043e212476d3bbe81b688542e2c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548e4eda4fd632885014b0210896ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121523009b74adc0260908ce733d7be7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0856edbcbe8dc088841fb40d9afb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f74798b6b2a9bba4f4d3160eadd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785a6dc0d4522e00acdb02061d9c57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6110d105ac7878f96da5549d5529f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2af1857f8cd2ce9bdd9f93e16c9cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303f43012c6892a551e0d3e014b3c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cc4e0b44411f9060a78c0c0806d11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d18665a545462fe9c54ba0ba5ea7da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f76e1336bac092c8be78f20d0459282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e551489dd39b33b4a4166140841747a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51af84b17b056e6ea7c49746353575284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe80c1e929c2bc5cb099ebea7b0a2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5634031fbef305d1de32f8dc028169286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea7714c79bfefb44e3244960e35de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390464ac36390664b0653752f400119288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d57cd35f4e72fb76d6b37c7b85d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8cb3d58af1f958c02b2e32a173b31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61165dfc4fb50eb2484fb9f3733bd654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4da8de77b47ccb159f37cd96cfae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db389927efb415834489ba9e55f254293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b9e1b2a74c347c9a73f6103c7616294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea424eae67918428c0b96903250fa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10545b99c1250fd408cda8e1d02d21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560a5a63b5476b94cce534b68c1ecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f356d9f6ba2103f73cb0ebb8769a7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a502e241c44bcc7749544866158f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b33f9060ed6e9014ee3dab756a61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bfa9cd23c22d26f7575ccefc52dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f302e42225196bdfa37e9cc1d44841302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06e96f82f65f3af254d479652c359303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769a19137536f809718f6a468e8a1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a42f45c25d5b4dd50e2a0909f705305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e910336a3a9808c19ecd524c276ca7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7bb3105ed2c0c6ed55dfc89f27102307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f0594635027c89e79bf179c18568308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e24681b1dd2fc26781586c38b58b66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd57282807b6e59c5dca59693dcdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412411690beede63190e497aa292c669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa77bc7fb9b7a52d8de8ded90a5e35a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b66b507d8e9aa278c803d108f1946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4e767e78c41dab15ca5195ae4da2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48fae0d20e553ddcffa24b669f0d72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc570781980ead817ae6fb7b27a101316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf50c71a377ba6c0c7a4378ed6aa40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb436fa2b0d07b73d8d3f65904663ab6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e597d3b9c95552b600a3877049059319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465faa8ceb2a6236c72717d8ee854e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f601269c132aae908e95e5999a4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97edcf9f932951230c644ec4922b24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65788cd0d6996b4d970f9be3836118323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b72bb1ccc29a609de109dd6cd84b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000a11f666a3ff3db3b780ddd833df3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372619441ff0a4980580ce44385af85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224352990f9b15ebfa4319c23440b30d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3231faebbc72adacf97fa3991f2be20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71407fdcc19c1b7076853491064d246b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2e033362f38fdc7209b2e92de2f90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24535d55f481f786cbd9220ebe9551331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bdc668e4bdf59bde6988d9ccef7be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ef10eb3f8dddd28fece9e6190204b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7bcf8524a4fa67ea4367e2ccd696334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056996647606277552128bd7d4b64295335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae55df8d49fee07dd611b3e49cdb2a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692004ad37afc78426de0bd4bd54ccc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb0bc6ffd3b4b7f1bd0fe35380bd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80f0b1b90512d64fc98fe59e321d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6975cef550eda7378410cf15feb49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eabedabb167e7d8e6f858068bd4b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88086ec8386554547c33c46ad3f7bd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ac514a4a63b409ab2b2a21f4c436e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943080e112f3b0209f9086f9598c34d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f591700bc8a399f6bfae110b445a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91e1719f8e3a7eafbda2fcaf630ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded96ca10d5fc1afd562e45a2098c40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6f9b346bae8468b9658fdd014111348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddeb0eae48f601cde699ff357da89b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44619087069fe1f5289d49abf83394ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a035603379102e68e2c246b75fcae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610ab4f482a565ac0dc32f0b3d6633352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec0ef25fd516e59074079d57b44bea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9cc6d2a323e3f9486659dbc86f822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf97d020d2ffc7127ad368238e8b4a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1434e0311391456f7c3924fc02b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2049e739edce9476d444d5ab9e1ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a853a7aa176f6869bd779ef6f458f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f37d6ea68fef9702947055c3b40e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da965729c0a34a994f422921a7a1b51b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd9302b35b12bfbc79d5ff12b9e956361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40c37c86f9397a42ccad131f6b632c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bcd91976ae8f07c4ca42d4ad6cc07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ec8d0b835f7e1fee5e3d0cb27521364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431acd935e4722f9c2ab5a6c4655cd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c2cc3deb5cf92e7e0492b59b223b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5784efada2263ec0d1b3ae3fdb1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e95910cd3aa7150d10281bcd89df55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ece34537b2b3138336ef14232f42a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048511bd5477fa67ef51d3b30ddc24c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6149696f7789cce51fc9bbd707d27c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4b4243686a91f1b3b28b3b74750c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c0a597128def9491201c9d5d3a0bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd28cbea2f36968b6f79d641043db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5744d086d93330592d91ccd2e30384375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed976d9bfb4c5a34519482e32fed2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4007e618ab1704cc2014659981d1bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d4f9329083fc3ffb78b1114303a73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a5dc591e87e323dd34ef9ac145b29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9bc7854572f27b1cd56d4a3aa37b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61fe44f3cfebe5c1ea66000261986381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4cc98f653bb9ef8b26775c86e551a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec52d8c2c7d2defffb1c9f63b26b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc075f82b1cff55d76f9dafdb0d08206384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b14e501bcd880ce144ed7eee29ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b40405141c05a3f1480608ddf0c8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4363721970438decda17228a6ff6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb8826ed9cfe4454f7baf60aa969e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd7e307b38c3f7216806b2e62a916c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4e4d5b292bc6fb215f7a7315f431390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9454678f1796614ad642e04e3774d31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257cc23e8d34019a6fe916f7233f13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdafe0fa7b27ada2f2cae4ccf6a3214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a6f497074ed22e90a4284305e6b1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562004eef43ba926da42e57c5f676c2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a2245ade5ad5968a97c41afef4d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc091790e4200bfd215e21eaa3c10c49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2370a2e3a2a38f735dfb6151a7591f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9c61b56f9df173e12f958a53f8d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa412908c9abb810575ba82b3f8913400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398f28370c6fb68cb385cef10b487bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce37bd7ee987b90a0b04760862d7c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2125a1349882a4271ce2672503543a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d2d923ba67f354df5d064df83cbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aee912eac951c7a334534d9589ba88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cbc35f0ed2d61742ef53c7d28b905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106a844d0647f66e21966f305829a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b536da28f24b72c003036ea49eb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9315d1d12b3aa7a9836db11b6f110409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234119aeccd24455dafd90c1682da73b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715cfa9213a4e012b7cd985f10d90e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb001fae31fb5e6fb787ab9a3c0e0b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2b44180c31a09808e6517d2d787d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852955145be35c66f61a9ffb4a4d727414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e666c2e8b5aaf314d25ea1d2435828415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb6e5e5a93457f40fcb60b9a103600416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab53218ae4a5ed9d71ef76d736b9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d0cb1f360344c4e8421afcbf9e26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bb5295e42f53bc1111a0869c15a22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0e8075455d5ed02848c645c27eb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed946a680b921d7d0989579f89fff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5968c11bbe30474da8e73a2da05b3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3f2a033202d962314c918772fe83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7c8d4199a9f44b047c220a23ce04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e0e15aaeb5a69476bb4225a93170425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e288ca47f37f06af06a62efaff88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194665546fc1894ae49e151858b7112427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb74ec3fd548a0a67e2b3b2c62c1e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551e05ec4dce49db4319d44485bc4bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863988c55adc2f6c05593858bcf14789430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44083b98dc9c68cedf89d3985bf3076431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4531b6c8887bcd795aa155322021ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc206176a50cf1c68808b0e11fbb69a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f787d8f00903791879cfa3c10c12a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb08769fbc6b22ac4c89b8b150cf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878db13fd7827b867c92b33c7fe258436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc01427d76c69b3f21ff0daa4bcdf46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a7aff0d4ff91921d56c851e65364438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357af801792157976df485fa68dcc52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65af46cb01614af21a5ba558ef7c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db774f243d2acba5b916bbad8e1494d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e96a62118950821e9ae6933069e8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0453fdaf84171fd42bfbebc5c6fa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03171ad218b446103737d8381fe07c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e93a7b51c71e12bde696b4ac56a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d73a558dd4ab12488cce8176d59f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f277628baeaaa2b0442e09c31357a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a2eeb443e149705f8d83c7ccef7c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a405857faaaddca003b2b0e2ac16d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962bf880098fb0e5a90959ad06406b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5e460626babca5b669dd6a450bd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e16dd60fa7f55e13f0b109a908e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7f90a7ac572f86706c26facfb8877453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec85659bc6c9a0113e6b3a21c0de86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1de156b1fdabf8f55321b00d17c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648d1d13cdc723d296f375343e9d8d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fb889081364a1dfcefb59c275d4ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dbfd26fada0c1eada6757be16f0ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b79e96545ed7432c56f151cd540de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77e69901880eca5d60f1a3b5e49dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac514657b79f5755c6e65a81a2f88b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f24945fbe41a1d7651506f60e94e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f4e00c829d659184a937f8c958c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af13a0ee29ff630ce27587e1708194c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8caf1b0764be11ef5d25f1958b9ad7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052add5916120a45548b76e4eac3a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fad3f5dadcef8ed4a1a13e149a7c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc29805fb285fd1612ab631c1c179e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb34123d2bc76b84f9a05f1a4b95859469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72660f6913015dc39a4254a75ba4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21f22cccfbf9bafaee52d5e67fb6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4841fc1b266edddf0ec1c4cc80248472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392bf209ad46cea4200f2bf289e98dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a72124af0325fbdd9c59a4e529213474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b8320a5b7680093617555bf74eb43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb95616c224aa75b5e7fd578f7f3c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc67bab44e1039f4c594a1d18f72cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf109e8f839a16f912b81eb312c803c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd322d842fccc9f1f38a5e9b0127421479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ce277cf3604ae6b762da95b59e9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e095ff4df549cd32c2b491963cc50c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ccc8af23d02c06adb81a35f5a5a3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae86107c6f3cc96249f4e9f8850bb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ab18152a1169f4a802388aec213ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13619b01bab05519fa3fde91a04cbbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b08e289804b62742292d65484d45c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e21988d13549498617ba142bb32fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46cf6d952aa8f164e1f5f73aa43ec3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e80a9a1186cbcb239c468b39d0ba6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e20e85a86070346f4054c51c873ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382188560899fce42072b197804c6587491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5dcae32d24c0859652e646dfbeb2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29714f9d844304e51abae5486d6ef8fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f97125533fbf8cbcac5861428d877494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e773e63e7aeee84ea6acac8cc2a0909495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1481333cc5bec2de7cffff7c364e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6dba0cdfb5e77d3cb5bcbadf3bbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540cb7c08f4f648f0f094dbe41e6eb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328767cf4c037a109e8442f0b1cde859499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b9205345e4f95809d106aa4c4ff4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced5f452e2eb433c729f6186038f69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af2169d20ae87d2958d22df5e79c76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c60ccdd489e303ddc11c82a58b9ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880132aad4b6adbc676dfedc8a5c98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351463a7130a1016ed31587c5c8f68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8d39036319650a263d1ed691bca3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8a715f4ce7f4b862f155aa1d5f9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52723992c50275172ef2da7613ab3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf497aa7d9af46d350344f646549c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f62e6ba4f9415d954ba77c52668d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429c6094444836977b8c264d11ad5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bee42f3e5feeb360cfad84863a718512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506cfeba8e3e800e4aae29777bc28a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e1a72a75def6d042c44bb264208d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330c3d710302744e88c4f08d204cda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011faa88a5b73c0ea852c8c8fe10e7a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5227bf58e571117030b1a88920df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b185250f1e8426437bfeffe8c5f6b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93f7cead1a84140b0c979b9a210fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aadb27c0ecf52e51b308f41ccf2f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49770341fc8ebd1690a5da61c0197f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40437da92084f6dc66e55ade526c2ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce73a559fd35401261227cee547e03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5fb75544dce93afb857908d454862524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e1761cf160c85da6a180dc84dc28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e029730f98bbfab504641cfeb60e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f131872412d24c0275846b434b4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2244b4379470b27764cedac83948b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a69bc9a79c313104854196a590eb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a7d68c34b99bf42409c6a6d13883530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee1536b720942d96753c77e5b9fe5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87a338f4c1830cec0b3b341c5c41e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7985c1df9a07fc043f2e3edbb51959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e40504378297b8d743184f68925a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c6182295435fcee731858c45688b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93362cf9bf4e184fb7fc029bf0dfc97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed170ba1b7b6fe90a13271e07da12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217440d9757795601fff2b5ccbb661538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fdd85f3dfd45cfd6514bba4d1afef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46808887dbafdb7aa6e1e0d4f07abbd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a84f3a37c05257cec258f2b54bd84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583bdbd961c5b72aecfad70da4ca2a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa9c0b5fdb3c7274a8a488f1a7a61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074facace76b39fa2cd4d08cbf74e68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6090889d98f254ecc05079880b12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20701297a6cef9d4dec15f549bc4d03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2fba327efa35c2747fa0cf6305a27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6530304bcfa1471d8b009b53ebb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091196bd8e6da6b96dac640d5e0f2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5cb4ac58e7e2e3f1637c917b7dc27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a512b618b98f42567a3c1a31f187551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a039c7e505d6dc26f70486abe703552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d6f950c7c90d8dad9c3097c6c768553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8933877207c28bdb601eab8745dcfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db18b0597c5ce56de28a38896a7a332555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a70867d81f535b2c682b9914dbb77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b77c73a42b88d5415558c396e59a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeffa020cd226b5a4e62825704b739558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847b07d27122b79aa535b4617a5b36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9911524cb4ca2a510eca7794ded7b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f3845cbc734c29c49abe10565edc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f64ad7be88b4d158b84e8de6f7300562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092aa6818cc559654bc0bcc3cce9018563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7a850b63165f7d6f4e762d7040bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a0e4bb77b4f3d4ec303727c8fc15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec653c083b5c50ccb404cc5d99d4a58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048e81a5c9f47d5fc7b78eb708ea92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d4b9b90512b2ea97d55679daf1ed7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8db359252956c1b995ccf5e697ea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dce4c28a5d411ddefaab26a36df94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2262dcefc5e2e52b6b4c0b65d0d6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213814aed6d646e13fa5dc0d1ab2cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320861a5c22d7fd7b1e6f6bae6ea4c24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bda59b414aff43d9084fa680e49bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb8fa4a3e6c20de2e0be71f44dd5f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a0b0c0bdd1cd8020440020e3825e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd582790e7f0d4dee1cc05713bd24c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc4e362b80add9e1577dcd1c3cb75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba7349a244692c1d97d42f46fc797579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebd67a4d0706aa8c31604b443a9ae9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d3cde5efbcdc6769f3596c99cc7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c7db1a77da1b2c4655c27d910d6f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d933fa773eb0ea167c2ab8ac6f639cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50876053d3954dcabfb210df2e0e9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc970b4d54ee39556656ebb75d5d11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1184f4441c2528a81c79bbe29a11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ce2857ba57aaea21c90643db99c2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcb68ce83da64a1d6e13d36685930588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b37f386b2b719f0d8e3363b1d4473589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba2841288bb3bd20d90d10be42d634590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641f858e6cff34cfbee3eaf53755c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50582bebb662994fb94c56d3fa225b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c52c472ecdc6e0c526d89ed3b962d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc52cc31ff19b498a6f5a5c28cbbb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda3a7e6015389933708e2afc61381e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea89f9bde0b349447d84f4a7789db0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a62cde7eb0c974fbcd8435fd249a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8d3f53670dc507accc8e401ff9998598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e008092ac40b3792ab85c3e08284d65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f0f74474f7e11378403cf22c206b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270114798c6edc504d430c1b160462d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2c4822d82a54cfd558b92ae34c078602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dda4170622d10067f85e3b5b329547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db86c5857d40638120c65c8c13bf0d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a0583bf9f122930541570bc70a0d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fac08c38cdd4a8d0d0ea0af535d32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf171f0e1d74d11956fcd7eed4cfab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1def02ec42b221f1c9eee283182ef95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2228d966d66dc089428711e804061609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005fb710e9b15868e9e5eb5244e01e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b375255095be6de702aac02538ad52b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2a8679bec388d8a90bcdc3d96c8ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb81faff6cdde9b9b5f3fed6e4655fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787cdbc47e2d97792ed9b30b1cbced0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddeb924b61ca71aa94a2f6105cf6b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b222e4113fd2e198bcff5da9da4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ddfc2cb6374170f4b4d6b83c13b64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae1ac096f0d64b9e2f56c65ceb2a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577fcef35cb15debea4bf0885abab2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6af2b386ce25df4475a48d2d851035620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f5d93623cf3ed2c389b6cc19b60fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f0e320e01a1fdea1e51b7733440fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d076b191accf1a604b163f54418c02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e457764ca523725258f0c0f526d39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a24bc0fbc6e75e4fccf177a87dc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f26fd1ff185b1647b0cb32cbf2c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c665716990cdba35636f67512a5c34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35af886455542366125042b849d29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc0a4ef434938997e6d72481b1087629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40dcbef5eea9b8786ad5bf7211559630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d890626fc7280895cc4599462a8ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75a17095a1ab15059c07be6fb8c63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b4b1e62571b64e377d4f33256c45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64a21fa3d90b24cbccc8c0099856c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8ba9ffeefc503556b405baab88e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f64d977361d2bec84a835cdf2c9d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4c5bce78106f5f94c92a09fd6e87f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf9e27ec00aa92568762cf619734fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8193726512f53c8e76f577a94fb55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7a01178fa3b122450d8e9ffc80c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bac4105fd5873cdfbf314a60caddd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94fd535b3880bb4103d3e8312f759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcf07555a668df6548f662e935df69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471c5fd1eb2cf66573453aad7d3661644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb56cbd04c51aab6bed3b77a966c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac25c50203abd2456f2fcf36dd66ae646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6d912a6b6f82b2e8910b2166d4951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2436f680cd585744943360a64c944d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3490837fc23b1a4ffdb8d6dcd246b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac4f2688190e5bec21f38d3106c4c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0354357b7266cab75d56ea18b96f8405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7415aba42bc80219abfaad2eaa4e9866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925b2aa1f36ad0bbc17c63445836e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11d90d9536174f637e560f7ebc53e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479d6ea4980ebb3062b11597f6c13a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30446be3c9fc70a1295296d3a43c5eb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3d807f905d970a9bc2f58530dfa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00cd51706f202f0141d5ef9a36b87512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774196cb2040ed92a217ffc1e0f745e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4dfad25e0b6e4231d28c99ff90fe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d9c03e1d5bfee1c4501ec3dfdc4ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5397090ca403d59559836f9e5083316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeca35f0981cbc8461c56f9212da6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1016d35cc3f09dd9a1b9e724736f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4e78a8dcffbbe5b3aeba003f757f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e831c311079431fa1d357dd1329f71d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b697a7810699537a317df35e17e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc585c34e1d250f894db862f89d1ca4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4d08993ada5059615d60cc18991c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4fb90dc71f635609b11cc9ef0dfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7033396fa75ea6231d91a2283c1b1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157f362772c11b8a98adbc591d361e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b67d87dceab2ee36eab4f5b2b7c17a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0c3b64b204ad922fe0d9c1dc430d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36a526721ba79e506e87591a631b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033d7cefe6c547c377f7d1671a49bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb541d25e60179c13815c3655ddc8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51badb14f8c3e3645aa6c7695354032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff19b140cae5ca19719a70dfeb50ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b7b53aff17cf5b7ff1ac9d7b67ab734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad5e1c27e10281fda1c66dd8e84d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe1bf83fb23e1d4eed4f74c751d50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080bb469130f244a63715ef9236ce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c1081fe22e21e3e9c5168601cc6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f85c39982c8deedb704b0fe297296139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c96b6121d1dd4f04ccf53d89f584d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e74ada0686e88d84644dd1992526fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7dbcdd395a6f7b079dba160fe63b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a294f955bf46379274ac8867cf94343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5415f508795f4b1c19b29e6e67dcb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc7f6579c2d9ea866a50f11a657a7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721dfcb2d9a28c198dcfa942333efb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c4b2ace8c33c3ab5dc35abcfedfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0d9b73c52d056f187c5782eedcbbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc461aaa5c806704f73e9881e6e9a19149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580efdd0e1b5fda9accac55df8ba86950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262086c8af6e79ea485e346cc3a1ca2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585d8abd8dcb6c274173bd7635d9d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f42ed0746041d704f1b8f44dae65c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbaf05555709465ad6c3280bc003f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819508bb5c92ecb121e5b4af60999b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf62b124e768e58e0e567866298fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda63c093fa3c261edb6cf5b769b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc936bf37069a96de37ebcd2887c0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b62e94bb559dc10231739887c6e5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c6090ebcea3575f45a8bef0a7d6f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34e6e3d2296852334259a9335b46961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f6ded8486d86bd84eb2220c2458c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207b0521001fbb524a8408955c187263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b376e262ae4ad7da91c5972953bd50464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2531d674d011165cd0e7512ec835feb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970889da5d0def9ca7ea7d4ad5520a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30d7ac853ea039aa80638ebb699ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5c1d49285b611e84ab9b3fed411e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1fdcf7d50f5b06471a8c66c8cff9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe830840a19529613d96925195a9cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f4c31e79f94608b641e7739de3da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703f69c550e654f950b9473ec513f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce561b7f59a2316ffb5620731ddcea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951593b8ac9c086b85e9ba7d3938e27074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d5385e533046759eb7a8f19abb7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815359cca476a940bccd837ce3153576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901ae226e855b06e15b6f6bbfed90477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3226fb962bec5c528ffcc9a69a30d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e36899709f4c332b575ee137f7417379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f3bfba5d7a51aa8d2c0312675ea1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942711d2e7d183ae0631860979fa89481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0485437e5095d6f34ebd5dac47162b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc388e2bae7e82fa7e80d8ad6075638283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb3e310253b337541efa009db1823284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15860009b48e5c85a445c8c2ded08085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53b374482884de6ab6002b56cabf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0010d1fc78338150997ec00939d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a828bbcd37062604727744c1412c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55466ad5b866c910431f1c09adcf4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c623263f45ebf08a002b8acbf886ac690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec64c65f2e6101971a0bf79338b2e2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5038450e0152ad1dc52d32dbd25cdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e93dd56b64f211a845c5794c063993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697f4e87126fe77cbe46319b6f3da0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31941ee309d66d32a6e8a0db55a221995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a905f19985b3267cd564c2f3b31907796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4350a3b1dab0cd5490c2f817e68597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4addcc80486c3123c1dcc9e6250e6ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5aff499088688e9c1e1594431cb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462860f4d5ac279c8168b46a4a4b106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a938cf89936370e97888408be365101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff8a81e7b13c49542448b66fb912d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1a9d73627bb571a112fb09c912c73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c5bbadfcdea856016e1157d5cfac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b82f6c40970c540b0c3e32195a9d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac76b2124c9115a66426b5324e924d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd87ab120ff26081db1e7419200151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677f07096377f5563f803bca1e67954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987cbcfbe32030266ec0d8ab496e2c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b8988c8271b6ad1a8d6ae15d3bcd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204aec181adfe42bca01351835a8b86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6102ed1cd49e79db4cb7c10d41975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec43ad607c4612ad94d077bba8ffdf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7060f9548fc7f65e72cfc35e4876f8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c42eb5edf39e07e059ec6dc6d0fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc1ae160d5b4165eafd793552934e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b748afcd1c018c1039379a7c012e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b8a0e6027b6408dbac556e6af7a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f6fe7d0875c47c68054e98edf5cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edce45cf3b2c1a836e6b315a26e4ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b289c278ef2c418693afef9f56c83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015908f2c0852bed9d40dab74ffa41b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4de4f29c6233902375e3c07df543e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d25d65798294288c4b8f9e474de3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735b6e9b5016db2b033afd338fad836125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ebd531ebf89fdb9a59dd79f5aa20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5756b0e271ef7de7ff239dec6fa45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce03a63e86f27de7c146ddfa8b6be2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e41c31d967db34fabdf8969ddcf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2691bc909d30ca6d43949977be42a3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee83636062494b19bfcaf17ae7675131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36782d03d6ced467a458770a198cfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da71b4a52b42da5fe649acbe1e90a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa159766f3f755cc0ed3163417b693134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a621aabdbf48731b0b94e8c5039c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba3f1d6961be5fef5c58eb0136fc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765e48e3c829395fd7c5cf912d172e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce94a80e0ebd9183fe74b8c135d9d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e007a8b688f084d8948558b3c7a757139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000006d9043d8b45be38a14419b853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65cf9723d618103781405414eb9c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d24d2af25f5f0654392e7839e719142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e0eb72e7c42801231154107d51154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e530641d0ccb751a97d0fe2dd62eb1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31647d417c8641cd02f1428d85a7ad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc96d81152db7adb07bd8947cfb03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34f39ccdcc1d71f9585f1731f870a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35f0b5a181a599ffcf04c4b7c83b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a96bfbb4fd65aa91e2d01bbbd478d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d3f75f4dffe5cfb5898bf16471d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33632ad4346ab991a9e6c628d22064151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e3fcf85633ef5741f74cb9a5f102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a05b0da6e0af91cf4b4db291b1a257153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8132a2851071aa3357af36645ff6a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571154011335826d17fd4ce492cc6ee0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e829744f89199ae2196cb71e3fc1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a91e7208b0faa33ee2a4ad14337e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee65109ccbae58b5f670eb4630f8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2c55b68083632ef49889ba50b0ab6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc642e048ce15b58fa67b77dfbbe5fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c416f53983ab437f6500eb8007852161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11441a9a370fcc39aeb5bad4b04fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930f53da5501a39a6404bf1a3a9c5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502beb77bac04e802ea5f1080a50342f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c879995a3804a339b8eaa27f3dffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29b6f96e4b49bbe3a6ce6413a89036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71537e956ff3845c077a02cafb1c56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d68e88855aa421ecf9ccc2e178a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bca6bb4940ef345020b31e5d05eca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac61ee61c7493a687cfca0d4ef33e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08236b3295eb43d03f6a3dc06277bd04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550817dcd455be91a84b1366b43b867a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d6687c03d7ca5b0406609961d2f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a6f24c05f1d419192e18ea4bd4cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbc8675443a04352a9b53d19a88bd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496084e70b80c6ec869e9c31dc1799176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b787d29b82a59fa822e9069ba2534f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13383d496592d2e2c98c8e104d7517b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd62a34408c58dfea4052126ad7e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1bdcf996269f8ed27293f2f9b058b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d4af0e511563472be859ef2e10e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5a059678f7517e6a1ea8ea761f1ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e603145bc0337ba3103bb3441c840183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9d9a99aa5e5956791f0120a2111e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba132f8bca4646f7ec3ce172d88c96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6000674fbd3868bf953b48466e9a6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a8f1476d5da6f3bda0daa402dc21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad306952c19b1f052fca68428e46b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c7bec093eb44711d9f6fd9dea73d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff97d125c0ec99c72a1a45609fcde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963e77d7d504dc9876a99d5c643fb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beed015167dac4f1e4df8c1d9ef66c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ce5587da6f49301ec8c5f3581a9b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31ec6a7355887a90633c4a99bd584e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf929e0b5dcd8d7721ce8f6d1e075f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b068c5dbefaa07e65d877f1607b5e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1e8310f0c1e9a5861d05dae399af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c4fffec8f447c2d2b0819655e64b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd450289a589343d7fa843b9f2c29261199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f9205461c5885c94ce9b5f3df9be4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfb0ba5d350697b986bcd6ca9c1c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e75797ee6ab78dafb0ed8e16b0cc7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db480aca5a69789a1b4cd4265b08c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2cf730c48ed65ff6d429119d34884204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc8dbcf3efa75aa823bc58225d789205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c5b9b0b7716fe5445c2dbc0839c71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfb85d14d808e6ece28c7bfd6acc85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbbf42bcc11c653c63a227c4858442208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da10cfa412921cd377378d3dca17703209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb716caabb057193a16db1396599c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ff98109fca3a54d45b1bb1ee2974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54719b1be1f9f6d8bf5263c71dfabf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9102cfd280534140c950c3ab4be8056213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6acaf7a56d9d618774d49fd9fac928214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d87f15a69e923172151f0a782b12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb39ef6e23f88a653dfa5c26614c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac751615ee1e2fa7e0f6df04e3a701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949b26f0d3b84724ac0e21cb8dfae6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bde8b73aae8124609f4975b09c8698219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf374cf2bc683c069a3040d306f3c30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52101b8da1049524daa317e034e07c20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ab12dd51e34c817e4b864c16106a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736a7b28c522bedacc122a34c69b2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06695f7c742a9f1a5cfc69167b195224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d42ae45905cbfd7c3483c19bd670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307ccde07f30719e960f3ce1de4b22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c137ba0a15ca46256aa5f414bf8e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c56891ae70a848e35cf18bba5149a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2dc5aea5957f660900e61547de10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098524fe8d06183acc5fd0e5b5a423f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8253de15ad2d360c87bf899e9c3dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543efec79899742860cf380279534ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f61972d0e8c7ca54572aef309ce581233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1b5e39fb17f2326711565c5a636d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa29b78fe17ab61634b17fa8e4d65e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf4344db8c8fb153f6e672a0c65d85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d25252bbed7037ea7f5492d3ca1730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b595f9fb43ca0c36e1eb848e6a47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56dc9ec9aede19dbcb5e4ee3422f82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8810e7ec562aa39606d3a86e21133c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fb1b8d4724ac5d14d66e9ae07fd47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836690028dd5513928acbf2a2246489242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6ca7d415195c4d9a9e9efbca7c9c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ccc6a4f0c3fa3db43f7399ee56022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47b22ec71ac03e585fd51ca84caff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942f4c9c65613828e6a5a67f796ebf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d7e813e860731a5b2142e871d16a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcba033614f21b564094535d655bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054199369db92ec440169a4df88b8a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153a0105fec434e19c4800228b8b467250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae38fa7385ab7d475f52b79e84fff7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d59addbb8788364f06ae4eedaddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31984d581b279e25c5828cda30b3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436cfc4f0e32ef77646f6c5f5ee861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d71ab792bf57a345a664be8c30db6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5394f32c30c3500480ded8692fd4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d080e8bb58c14e8761d4e0ff90d95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607098cd9aade45a02ee262877858ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10c169f023b37e7460812d675d992259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ae3e671d34b7aa0a88ac85ecae2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861ddb6ab3b4ae9484ffd74dd7ea93d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1026d6fa16eff68968640ad229e53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf476e081fcc16402c569becf572ac3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea1e9db734b058011687cfc4ddef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e59f397b2254917913e7482b0c94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c75fb499578a4930101ebecf2998c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf9cacbfffbff8b84c31382f5f9b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1950e9e9ef5edeb559af5ab9be24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2220a687fb80edbdd280d9a6925eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17080225ffbb77799fb92c07a6ad5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847f0af7bea663dfe99019583744a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eacddb65968dbd4a4383c0cea1cb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a26956b90b82516d241954c3374263273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d064f783fb7e04eeab56649e3566274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4100b6e179b272f7d57447bc880fd95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf64c5c340f73667db055568916d2ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b7d56b8174f76cdb58d69a29354ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b2b3a90adbd7c0d7b674198c2d09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616be272e0d705c73e1e019ab5863b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd900952425155bc3bbe6087dfd995280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67b3966db4e1b6312111a2865e72b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d0c8db9a28799f5df7d76cb3e2a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a530efe3ba0f703af117aa379ad2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128605ccdfdb4027c6c05a7c5a3a3574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c033e0e0561e8997032526e1e5221f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5fd92ca019cebfe08e1130d6b734286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51352448da269ee48198f72d9891f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa81588ff74e42e475681efe5c70e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd1cc99867c7b30d714e10266c17e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59214880bf03b48d480486e28282401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2958cdf0efecff1fb9eec22c2fc67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0bbc83ad6d5cf194611a21b3bc5ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa7e8f8cbfa0075c9908cc0c921f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7ab362d16c774ab4a70b3a8afb82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449bd32f22e842da1c65bd98242bcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fd2a90fef74ec04be1809b19738f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17e42f91b514cf7c9a70e9159037e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b201da4ae323120f72e5fff6eaef9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e13513386672afa00b6c5a878fecc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512fa5991daa5fbc83138091a7837bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6516f99b738d286d1de403853366cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1ff72ddb0d91fa54cb4997235bb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058b7c22e4ab0a23255124e8fd987a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2b688ceb5cb2c0b7207b9441306a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c33089c98cd741d6373e77c2dd846305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a780a4e273a5e873665d892fbcc1ae7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959fe67a99eb155e6a9ef3b003fea2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47be95f46cbfec3cf2eb0ca90b4771308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891eaeb77e7a95b3e71ad6ec8544720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2025ee82c49f26c0602276b42563d0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead96fc24ee22003f51acdf0a2725c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64260cb5110cf55af94b238a17f541312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099c32b4ba29a8c09951fed7121a12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404604aa00c932cb9fb9889b9ffdba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0675f8bb3036f9b20c555eb357526315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dda725e42d913e15fc6a4cb7ff33b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf18ef7e94b0fbadcef1d66cd0071317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d631c3e9a36bdd9788447a1355df805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f4833e3e69155ab5ac155f5f9b2cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6cbe28afb8b906c58f23aa68e2aa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a99745f7770d928fa1b1b56e9ded321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86c7de869942947cb66f43ca4d6cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f74eeb5a76618011003174cb7ff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df64cda51813496cc03d1e2154602324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4dabfe71eefc3dab17becdc6c2392325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b44370eea966fa7725a1dc43933d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b0b494f85a55051aa863aa9247802327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a7742a2b4636e9da69534014a992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c999f48950b2ca2682fe170e9ae8e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbbcdd6d22e098ccd0be3e9c9ac768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48a84d62e89ad6fdb98f88413cf1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec22206b5e40734a70045a540f34f3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5297135223eb55f7a537ee4267802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b344f98d10318193793b2dff16b7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4715730ae28d94c381cf63ce5208335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd571008128ac59648b1cc0805af64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8666a41a7bc1d04d97981995bf47ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5324c110be8222fab69e27432923338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4be9b84e987dcfd340e557e800226339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d10bfc4f6a4437bde5501d34a7e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3b8a250bae570e71541d0af2909b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd111c73bc54ce71ec4257e90cfd75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fba2ebe992949b43aac865aa82d599343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c76c1e884fef1e27cfa730bac9b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11122f1102182c03272765acdcecfd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849689c1cde409de313e181e0d8e7d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f0b396fd61121378301ca83ad5136347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa2d69ead1eb7a1c07a794c9f360b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240ae0adc110719e76a7cc913ba92a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747fef67e197eae0046655e210b1c98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbced41450a76c0433c3002e1964d88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59fca61bf67fb4ac94ad8e05fe8dd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761c8466a734b6328a04f3df11ea2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807e5d904e0b73b37a55746114a4eb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0888d4fd20ea0cea8495f1787d6e21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5daed19da6c6a763167f02aae4b7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc64ef61ab4dd590c277ce16d9c501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3878609b0cb884d7593ee90f614b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478cfcf40a323ac3dc91f23cb0fac34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4e98633913a04b6bce510ed64d8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e836bfeb5a5ff9ca1aa47f2fac076361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66942a6441463a240de1a27c3cd5fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f1ac9da59a7d004eaddf480a71e6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6496c35e9a52574b0dc7a8c6614b0f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc27fbd620e60dbaa57a271740e018365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c90611ebaf8491c14ac721c7bd7f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01a80c91da1339604f0baa9c50d3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eb4a7be0971fc29f61b5b646b4c0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b28650499138fe4fb6fa0015a3f2de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf673fd71f8abf836dfe314426f2456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb940d5fbc78b5f1609427e217cf7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365e7dedf7e220e83eaea72156eb46e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbc610c159e5703f9c2aaeba88eb87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5be38f7fb7b3759bcdc1bd4edab4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faca298f29d574c52939444611c2f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f7e82f265489be9387fc510e74940376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402202db80ae55384eb2df96a1fba4d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d92dabcb71087b8732eced31b445d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1fe730e7b614eb478843f9d6a7ab7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c53cccb980878f16136dc630e94637380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b343570d4bd27f7a76252911b09d12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e0b1ea61e523be48ebdb05bf5d724382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cf78f96b77e1e317b0d97d8269226383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a360c6eeb9e4c563512ded639987384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37eabca048b3fbec55c041624de0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d488907ee42e050a415ced92962da0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca5600879b3507f052083cda1a5b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e0afc45e67b9295ce3c9f1f00782388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ef60a6706b9d07d7ff11a8b73fdb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f7720e5008c069c30d28dbca91e9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04744217bcd6ae6b0bf3c7ec33a3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729f4bca3a1186f3a041c2fedcb89e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9aac20e9ed5bfa91366fcfbfccbeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6c6fcde82b13c2088cdf8ce9f75c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1151649bd87f159c1f5577a4bdc88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed07d12f823a60ab3dccb4888b7e57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8246509c8d59401485f190cc5a5d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b005b3316250eee93fa624b611c7001398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2a603e1e52c86dfbe34a74faca61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf64d3cf727dacefb38a078b34809400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77752b56bb5d243c33e7cdac5e92a596401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea8f49aa84c8809dae6519eb63a96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b4a622ca26fce56cb29ca354bf9d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd40793f1ab9dad871cf5d76d687b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6cd0094416cecbd457748a766fc2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac4023e38d57ca44ecf9897df6ea8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f7f2efa3e1abf1660093087dcfe82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12605d1287df0792034ce70b6d9f5f9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf91a067e115eaeaced24e36c1ddb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bade1cea991c7e5b4346c93b0fc46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0dad6f1726cbdb7bf2bd8befb0dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66dbedd3b46612a69026ae6876be08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe210c39df0a47977abd0fe1b387322413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0392cf5dcaf2cac7ccb65351162ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67728755006102d80027f95c47e162415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32cbffda82fb32ff386603f1a1433416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4a25ee87b619602268098c26738c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467fd1005731eb7e332f229ec56456c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2deabd6fad8774f84d1496fc62f5a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e895bbe41afce157c4b30e0eede7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8edcf6b97ab5fd36d5e9f9eaa72568421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f62463114f9b40a7e2ad677ecf47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237647ffe337fd03d29db13b25f7d644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f003a39f64a3f96f58c60f0c71268424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9876bf8c75cd55d8818a6a8b34df48e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d0bfc80073b788084d0d070fb95c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ed6f59a72c930a948810b9599211427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1c374ce66149170795069869cc54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96a8495557aa2f33f3f3ba88a97aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1bdb32a62c9041ec07f3ba4e35571430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c355532411f837ed1cf1a1b8b2d31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1197a06b94d2f47bc211e11eb12746432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1330748b33aebac04b69d806d97cff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24404fc534f9053a9e3508273145503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c272bde21a8f26674a6dcad509f8fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba414494839310586a138e7668f5cc60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74173ef892198d2c6bd1ae68250a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b140f0661d3069e91f59d35f99991438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5e44f6b7cce07c3565ccff021f16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9d40deeafb847d5e340842ab64c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4cdc0e069a38613d79580b02ed890441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dd972a9a6f875fca8210622f472a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac3e5fbe5fbb20e1408d3f716a256443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84891af8ec858d2011d5d4a5c592a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42c6d43d3f37876b8e2c5e4ad5eab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347a5e95eaf4abc81c00eab4b76313b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81816a660a64b7b33ba84c45b6817238447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff385ffa8ee09969a92d46b4b6969a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f629fa5bf7e66cc192f89f85fbc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fffac4590374d3ff0c3d4343f07a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb19938fa35fc605267c80e94b0266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4e19aa70b88b2e0fd042f9852485452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c006d47f40251e3e18c073dffb2937453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1872a1866f96bef40f610e19a1ae61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d137e236270b841a1c2ce76d75ce0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0dd6425e490babc9835243ed8b6fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759f5689644589a39e14fda750c30b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ec8e9047e5848f843014b132b066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b729b31022108f09577ed3e154e23e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4c2d784e101d24855fd2da9fda5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206a901b6548018b9f798e3870a438461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387dd4b522dfa2303cb65de5a3b8909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db6ed74ff23a7e9255f68dd9ed5d5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb4c21b5d6b296a6e76dad960aa1a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155184c074be1f3b485c9baa97c8aef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b50cb7396c0da4476b03fd545a64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a08ff2e32165e68bacd8d3b6b11b9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3bb8588c6629f8738b1d7b41325a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a820d854eaf372a6f70afa8455a59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a165ec7bfbde0ca4d641a169f0df8b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6126d5d565493faf26f9460398cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72311e8fe8e7427d0f7fa03de0df1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3bcbe3d9981a946537b0bec72c51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a9b3e63ee7ee93d251af5bb721aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38322820753f573d79ba674601816929475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f896b6cdecf53e5eaa6430e092682476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9309ce7f62dc748b2b9eca6ec0e3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b23e89896cc471d5bd44eb1a976a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f255524f35763636b0422b1876152479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2090c61a5f0199d75b9c66b1fbe4d48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143ebf2ad10fe8e9fa0da3f3576880481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f97b31eeb45cea0b049ef1e7df80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fc27e27addf2af5be3592fb97dc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5019aae0305c7e6f7827627e7f55f33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a8806941674e2a26abfd4c4aad794485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac351edafe72821a85d37595e707575486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7185767334df977d00b039fd872e1fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4b83f57573550a70a31a1c7fd481488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a58767a1121e7bf60f7a67af3807489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ca9cd51288873bf9f87f45a93eac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7b059da549f2af4cfc729d7c476a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf471386e093703485f7224f5823d1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8a4dff9dd51f200134db2d294de4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884629ad748d449c7ca7762e1dbba27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97967d7d107cd289945d4d4c7098911c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd509a4bd5210a2b413cdd067c718d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dce8ef500a81e9e80c6050fab8b2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f5675760d71538f8a61632fd76f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7de2011b186aab5e249fb42896fd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed0c91ab823298a9c4f07cf74685ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381c308f40e73a8f5e0fac0a9fa540501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eeaaff4e338a1c2f703f725f98192502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8f9ca12467f72262e939fc0eb96b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc23a419d48b2095c9633655b9ece504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03cd084204158ca78df529ff562d36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2764df79babf86e9323dbde4b2191506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb16e53edc0ed3c625ef18da5c6587507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc8a1abd224e501f7fca38db461ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b6e855666535d22d7313374f20ee0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750e249c0d62bd698b10502ccb2107510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6799845759bab3dc4379044b1b941511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0828112038232b54b6faad18f5498a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44d05ab6414df7a50a18fdc130b618513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5ef21a3f4fa13285485b783b0354514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d040fe9aee93e4de8895a1e161af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042fd59ede43b644fc896c51484c975516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2a4d4b1a66e0bf3ee9e1b48cb7bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184deba05f252d694c9f37f13485c5fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99acca51d425ac219ac9d9216455a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef16791b636e0bfba391eeb134cf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8ce25ed39ca3ef23572c48d62f55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79874272ad19015c522774689559f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c53ff519b4da86d60a5235ef6d9df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d6a9ae56f8b2dbc62c8bc22fe470524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8351778be57bf272b21d2314fc8c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c536766745751fa977a131e9e333526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de910ac7c106ca7cf9b74da1c73466bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ace6f8c8900b3a69342de0340804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2506bb1c279d4a059fd950beff956f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d3c7417686374f047efa0d71bc731530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa8792c998c1853ab40690d19c107531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf93de0d576aa4f67cf3125750100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8f78ccb9e4e691870d45889c8daa7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125695303cdaa8c71d4495f041cb5f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8584b839c618ba13b85dd8c03d5497535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7a0d864b3cf72850f067890c012f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c91316190748517aa778a16d3a09e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6b303bc16cdc95c2db131a79c64a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb652387c930bd710d2502a4bc22fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67bd2a866848ba01b35892f8f1add2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e7f728d5f98d7d70514aeca7b8ff9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f141e35d8a88e4fa169bd220c6ef1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08222e9a1ae88ce4a90f77ffb8ec25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5086f1fefb59a8800b9457cae34328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0e8b507784c7fef7baa6b600989a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ec0e2a7e2da6b116cd34512f50baf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e310b824542c9f9ef65f1e2d6c76418547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0d23be3df55c30f84bd0d00dc1f4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a7b82dec03824fd751a604b073c2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71586c6f65884e31f7440d935e525cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3d14ebbc92706e393d6277288fb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7169ddfc169343af5fc6f873441e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f785d98d5ff57742d7ebbf2c3132c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7effc497d3c2253ed55da3b816073e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d3f0d5a5769b5681c4a7bae68d06c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd5f564492486910bbb7c1f9ea06de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11b0428f07a616a0d46d00fac7d7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa327260f30320e52a2326eb04b53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce5c67c7b05287658e705763fd3ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa14b6ff87a167c0fdc6fa8babef54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85d4b1f70d1fbb79b0a4137689b002561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec125bf7295ab1b42b5e572e6200077562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016fba0fa8276046088d9ea5d66e99e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599bb9d06274a097f0df324a50b1b3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d52a26a6e92806e8e66bfcc60253a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c905e382a37ba70bed169c77932bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce5f3b95d2eb53448979cbfd6ea47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758341a7a370cd3f3247a94fea0c601568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0201a3cdd81787d6093cacc8eed4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689971cb70c21f761f021465f2e6936570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a237e063c50c603aecfb6c26fab072571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a561de9934fef15a5fa707c931217c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26031d4e88e2dbceefab4b05db700573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210568f844a89a44751508f27d06fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552dfd0e22706e13be8fed514480432575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a60d47dff3470867acbe2f7666535576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b55ee5cbb5847ddc331869e3ed836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34acdc074131b19afd665d54931d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec3f7b648201c3fa453b44978e4fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6c8df65a24d6fcbd13084612d5e23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec429d2622c5d8deae413af6f879af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae77321bdc91fa83b932b33c145b40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b222743b9fa2fec49dfcd060cb479583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0188f5b922bdcbb4370a251f3b11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc455529a7223485f58ef38e8b21e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85261ca032941a7f5bbb18e58cec894586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a39d14d9d00b91a13c9b91f4a6449587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9b690dc76dae171866dc37b286d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976a1fec66b7f9331bfb94f07526d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31277f39515c2b9763db323a43e1ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e190f16ea5e9ff87b29aaca2624d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f29395ac512d943b217003cbc0e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee794ee6a24e16f035f14e2fb228c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8812bebf0db79339cb0740f51371774594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d96fe5bb5f6091f9ba2c162ddcdac5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83093b69610797c8aca8f7cdabd45f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d3c88a154cc9656cb7f61b4c6aa29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc005ab40eb9ec36c5409277af5aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b76784956cb70c466af5642892735599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34beb427419d37e2a1ef199b97bb0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ebd4cff5f8f8f92b32249e69255a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4764cb0823e19ca9422ba9c79421f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b6bd9f650f2d405d7dbc897a60fa4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df719af97c3771bd12953cfbf605c0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b8654c958bbc8255dc9246fa487e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e580150d285eebe3e143d5253b75a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7d4b4a873fb022f90d78c5759553b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7e20ad87b9e037cbe162b60962131608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96f0d5736a147eb0f4620412a2b79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39694000db6173ea5b0acd32a0661610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600ac9443b7e2a55701a736c29ca54f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3c71c7be20e09141dc65069b3e92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ad2e7f7c59f7511ff415b22350b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145795e2745aedc1aff96647f4a36d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e63ee0479874f73a2bd25a32c44c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ffbe15383fceffcb27805e367e45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a06e281f9151feeb0f7aeaa719e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df093e9b3842da7a74516b95cfd4963618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a129444458d95fc82e0b4e8de3a8a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0934c3d8d1909ea761e4a4f51b488620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee5c58206f259c430ee4323140761621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6d9b5ecc98dc327c08dbba191f2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9112a87d444f418e65347c2cf39e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33421d85dbcfb5fc078c5845d325fdcc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729e830504eca63909d1890f662478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75823bab2ccb1aaeec64f2f525b835fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47034f8bb1e32f3ff4abda19f75ead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51244a1f4b57f741f1b57c45719e8b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c377926abc6aec98b376be45ba7e4f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5fef1c10606d22058921df6652e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb87e8c3b64dbe11164e4bbde66b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c511cc30cef5f920ddd51aa4c92fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ac19b23613673286ba127c1daba4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe70229f9d71da4e17a90e54b2a6a62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a33a009c2bcf22d8748d209a8e32c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe17d0b61910ecb8ec31e67f1cfbf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cee983abc79bde9f002fd68d14b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5953ed17dc7f3fbffa279dac7f6fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91127cbeacf2ddf0d6007c5d990403639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de193d76da68ec8520cd56a5c1b2c1cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804cae37aadd178487a8b2c338f29cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeea5c64fdbd13101369278db5c71fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f38b0b8e041c1c4635dcd95fb383643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f2cfbc0d919366801bf28e291128644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c1527f576de1b2737ed599214aa3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8757c32923470cd8fbf14b2ab265646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>