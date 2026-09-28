--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ded9e44727703529538e537aec481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1656f2e13d47411fe2b9e2a90560d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42097335ba000025ee9edba3e2f0ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5eb7f82bb046ba4de6abded57a9084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c2c88d68c1c177209332972f368b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a723f37334e331a5225d21f8804b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c65e63a502756263cebef5757a0477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362297b26a663d515d90c2e27b9291d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9e6a622dbc405164751a474d5e3f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e024829eb8704ef37c1b288d96288c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea77a47e08f8c159526ec3527af9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9340baa1187b7586f64b88fdee77612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10613a1609e8ba9e6cc465a3ca9290213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c16c822358a27be2929ed7574fefb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb63a0729f338c5c92b7a2f8042fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319d4ed01bf2785f01dc3284d1b31a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93fc156e8b7d9995783a71fc9d179f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49b534bee2f4696296f1a608b4d7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab276c70c8ae0b54c1ad62f29d7cd39919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd615716e877452b734cc334c858e9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef413caa2472684c18435b604fbe2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3268155e9f8ceba46f1c664fa00a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770876799063efc43ae88c483b1a2a5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de63003025e2493d88fbef63bc0d1c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466bd8f207b48cd1685abfc7839dde325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e115667e1b1fbd3e930a47a52831626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc5cdf1e1c5002198ae3cadb6486c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c64ac21135ef00d9b494282c1db7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bcf35f009555ecb460578f54f6d2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1472a9b7e2485757d3aed0030234430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1c9b2515676808ddfc0f865a7ae4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45a48b9ba7730ec706a1ffc13dfd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96163d5411693788d4c46671adfb96d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19727746898027563665fb2875977634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5370eb0f21bf73fedbaf039801796835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6e44ec8a2793c7e5ac467883e125036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbbde47101e9ead74b160da7fe241b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e56ed2b3ded53833cda00aca153f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7f4aad362cd0d60ae05d10878ec6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a0f3855b41bb459e7e1daa6abadc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5631e3c653ce804a3100391d6cfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97c95811c4d28854624195bb05b6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120434346706388e7ce0ae13c4b9cd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4256445fe16afc6fd99252edc5326444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a665262aee743bd4518e66b37ada645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de29c1dda0b9c8d308e6b8745a9a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14361487e44f6ca5857a2ac6da130f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee5221e352399fe8a04edeb2fed1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a465c1bb87adfe541fc4b462364cb5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e76892af1066ee4e09dc1ab430db150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af659fb36de09d1f6c201a476180e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6172d103973cbd1042d70255c5bf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bea4829046430d7ec082bf038a5fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a51f1897c4721cf23754f6dedfd9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27136eddb24d310872172d2cc4d4a56055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ec2b28f0c0e07cb2369e710cd4f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad9b12fa74045baba9798756beca5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dfe5060e779fb278d0415d473ac1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707455dd97ccffbc41e6a0d8fec623a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee345e0aeb109621c292af9468deb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c19f77df3a915abbe33639ebe06d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ef2c71fb8af11089a2738ce77e5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb271ccb37c45fc6dfe0563486c09263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e9301af42a189a1b2e6f6ad8ace4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de801cf4d796e1d63f56c1b033d42e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1b6910435da3be087dc6a991d9fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d07c675395ecbb074adfe3a01b27267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0773b06b5bbe780c5aafb6e69f30c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3799d455d7af371bcc23df0f494fdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d222389e5631073fec5a154a4298d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332873674ac34e0382d230bdf24430b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6daec95cfa479308af5cafb9916c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396082441634f7dc4bc6c0e4ad822b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab12dbab9c3ae14fad848f784fcae974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5456dd39073de82728e456018b3ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67dc58f3a47634dac49f2eca19eabe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec5886177b8a04c10952fe5f11fc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c14339c8f3b95b1c7ea667a7c53478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de57345f99e897b11272337e43a7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857bf0f072548869fe3b384095b4bff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5bfb6c76798640a6cb0a0ca341a8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b986f0fdcd841742490b33fd27bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362424c6d9f854f8816115c0e22ac2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5a59e9719bd8669715d6f3fbe54d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e381447ae282433b604390c744d1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56f2e0d229f14b2e445134c60597486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c0f181bdcb2cb16f83fa4209838787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf75e71aa4fe88bbb70cf3c08dcbd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb740e2405a09969729835dbcf5db20f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18073df8e752e5aa3eb6caf4f3dcafc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2f1279d9a95caf6c71682f1e75c0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c50ae7f2a1eb8bb60511edc0db619f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d6446522c0a7b5455ca308ecf39d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a6fd11e520d1af4aa78b844fbf7ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddcbeb3c4145ae9187d9af3adc130395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bbc42cbb2a6dfd889ea778f0c8c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c8702efbc3e0dd4f37596b10bf9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091712b554c297c80bd9e75d1c5e4e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c31c7fb6bc3d1a1c8545af72d2dd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea39adab5edb43a7f76e222006268100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94d98249da3189a93a3becc2e40d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f4a5778b226a481b7023028a7e1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79114e488415838ea69586404bc72fa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe6d456c017d3c6ca4dbe5296d7038104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e956c41993cfb15fe5e1ff4ffb98a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d236a5ee3c2e89028dd0d0262bbbbeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db83fd5f5e4b56a6169b9428667ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88322451ab6723c99cedc01a8c1c55f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b1b69fd08a8bff638e0495bd5fae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48bb10ffcd4d3b539e84e4431b9a12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7beed9bd23a2ff5f8ae95bfc6251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d06ae4e06713ff0ecfb3a12ed87e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed176780e21ff752676ce3aef023b06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec44f9bf69554299025ce9a97ad17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a39993c3221f730841e35745ea787115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cccd78428818130d20ef690690636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6c59ee99200cc01e8550771c18832117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c940fa0f85e79ea783f7ca5ee6bddc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd96ab223769a506d860f2ba47f23f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d2783ef2076aeb7ddb9d045e9311e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7c0a1ca32bb44a2fbc799e75a05f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf651133ff5f6d01b2935f71f0cd87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402012877f8494a28a6fa07bc609170b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f35a17547bc44d7dd6b5a37a945d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ae05a309661bfae5ae5dd76807e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822133e5666c18e7d985469b2e96796126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36120f65af108e47c6709dfb1efb6bc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80f8675d44bd474793cf0520faa3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d949395144041ed65b4c2ff1d043129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfd526081db0ce5f4e47818744e925130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d226c1dc4f36660e02f5e40db287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5c66d5d57859bb1499ada88082e82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557a455ea660f51711b675c27a6dfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac8ba87941e930ecae2f679a08d5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2af03ad05ccd1fb0a7f89e217920135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e62c03ea8f961ec0bc9ed5604487136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b7e0bc8aaf305bf4dbb41caa6f2a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a68704c9bda029710749739bc0ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38169977f7bb595e0b6ef28b0fff38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d60977e6194730a061f0ca40def8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da17cdd9c704a9a4c7c63b08621901141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40633879445fc9117703ef23c01bf893142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533c254bd63249a0ce81a9fde62437143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148601128d69706c6851afa1ff55e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da971adb2a107905723c4d3ce03f56d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb21e07033e11afc9c5f4bcd988e406146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf21d44aaa708b51951eb1c29cc23a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708fd8a3e2c1d4015dd33bc7aba1320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9810651129aaa5e17c64d00c315ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5665d7889368b0ac24438282412f2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc939b6696d3f5e637b4e8c9dc871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d0858e8c0675ce5d71338e1556980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9432ba063e4fddc2c53a29392d423e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dda18b49176385582d1deaf12ace3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234f92c5898ad18ee473a8e42ccce71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea216c2bfcea801a7b1b2033fb1ab54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087287a1b369f41abe6505ed5252c3ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a255649d88070da3d5c2cfd01b75c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3dedcb3e6537c59fe11589f69f5f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6790a1b039390fec5f44d306e1ff1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62683d9323b9bd6c3aa7e72f6136972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffbfdd9a3fc82bf7c5f8909dd7cbea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508eeeacd6af9aef2a46436f1f9b25b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b04a34aa85818178953740bd01fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423791776419dbd97a756ff110559131165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21fb2681e33602eecd25305c80113166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea698b5313da7bec08728897a27297b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507b616153457e6faeb8a3912d157b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd1fe1f150ee60c219be4d0788904169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99f85c083c0621b274ae38131b606170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513c81b60e76b294364743906f9940171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abab8235259e7a45832e336d8423fe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48fef9c9ecad4b31ba0d7ea6e7a48c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a48041f42e893f9e4dd8d2e74f7b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c133268e5b935a2310c637156807da4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5783f986cc2ecf491e8e28f9a2fe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba6a412bec23525f3a50172fd58404177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08969d5fa02c9abb38f43d13384ca92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171c7e17357762ce5bfe5b8699aa5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df54d686525b849fb33201ac9cde4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8108367eb4696874ca42196f5774181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079ef67746b16effb0c79c50c9ccbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434470c961450c77322ea50f333b33b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29ee2c82daf7547edba51043b3a5ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56417723c8b4b018dd6381c3f0c07fbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b507e4ec23ee8f116cb1831e4532d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3f13d45808b2e126430e4be231ae5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78d0ca72e4f924bb3969377afb05a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1349d30b1524c857c4d5ae0380c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b9dfdd469cb094494049531e01f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329d11a9d4cfaa646800d26f9f1de4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534752ecf79e193cdf1bf3fd71384f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19559284cf5c2a7972bf57f21a256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb6d4b9a89b1c4ac1c507412b65aa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f63e1cefc2fc220f41c3a0ffcbe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ecd1916ec44bba4aedafcda7280a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6ab829c3d371bd03d27f61908d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72e9bd90fcb6becda7426ac6dc237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce3bd8d17dc0aa04b405e7d62e6bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c5ba9f7f0a16edd1078d789558cbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e883d43fa7a8c67dbd6568751e75c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bf42782b08b5d8da471dd8db7398e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d92d5c5b73f167107e463f24b13b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee14eaef9628d39c0d28fb17d63bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d732dba4bfc6995c94236a9093c5e58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b68148b9c23eefb7b88563c1a6256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f76d2caa8dbf03f01ba6d3cd50fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a8eb120f447fa5f55ffd5a998c298208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61620386635cc4e02acf66ff1a66f61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f0a969ee03d3afc134903ca63e34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c37f3704d704f2fdffa57d198797211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002622bb49f2d0f4c5fc86b72d07c7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0608d1f434147dfb10ca3e78996db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1384f92f18ca34eed46298b0f8f7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e92f81c7f6a647046ce829a6d29c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f783468bd226106902d7c5a6e2855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb657120629362db1861efc99be457217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d05d19d599ad2ffe6f2b1b850c82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64fc06d844dd1ed2d99967df728171219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a284d64e0af1648a5bf7e4b27865220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a3655cc66890d89e59d04278c511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e8603a5e409241151bebb1f2a9fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1bc351850be645fff1590e9fa00b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd7bf396227207324ab5022d9e13e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca3dcdfae9355427c3fe2eb8ebb22d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb27f43fc2415ca62c0a15dd23740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f43dd6e6f8367eab7285fe93249b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef223733e60eb754d8e64d51e8c670228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc6c20b2b260adf4843b8c7951b082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6415fb8e466428e3f6f96cae680a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd2f01d0fdcf8e26eea12d46523df3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd59bf09ed255a47e72da5b0afc53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9745ddc2b1ff17c0619783d6e3126b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb82389a30e2423b974360510f2abe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151c268d57ce88966932f7f3e03c325235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455783a86d6ace7df5bf843ce0dfc36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835bc7d3642dc8d7157587fc7cd3ac2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f182bdc967e73282362765ad0fd90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4439df9e759bde9b66b1fbb475a7df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ad18ea22dddb617e4958bd69852c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b07c6af34a95719bca5786f3da5d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ebcad7b4c0583de369d0c061b3af4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995624fcb7f3a8a82e95ed6f9223ae92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae193a3ff34952cdf8b53deaf230a13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc059176ee2a7110a8bcb9441a3bc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9de5ccc87e707dcd41aac536f5db8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdb646b5242e52752654d8c02ce25d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbdda1fa4a09606fc25d14113e7a81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400483b24053008e27d0e414db9b9f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec803812dd94218947c1a2f5041f5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c485b267459a88e7c7ea1113515075f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09112fa0969a5f174d3aaf76a0319e39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759308fa38d2ae31cfe6810143e3c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75802e27730d90780c97d6e08e73873254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f5fcea8f610d7725c1d1cb4bdc93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7922c66f53a6ac3ac864da133e18a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3aabe8a97b9a768704d3944e09ade257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584b9126de1f6a690635102dd40a071258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd66cf24378136aa85e0b59d40c9ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfbb1cb74894366f02cf032e5a4659260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023308066e24667fe9ba4cda32d99eef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a6f77bb629f71c0ec71f987334ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb4bf4f84bc0f3e5799a9f6f6f92d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced118c886147fd6ca5b4f63c2015577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bca499b69957ca6e222321a3603f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110afb8c2051a7b0d5f608fce2f453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e556005908873a331bbf551c3e00ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094c86a4fcfe6d23da257df49728162268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff65fa112bc13f29ffef8e533f037a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e37e7eadbe93ae825461973167d6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a11b32d51a48593360d2e4dcea656271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5a5d3a4605c2adca27521d3194ad4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee52548249a8340486c87c8a35ad4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037800918efeb38a10f943ee37796d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3794cccc5dc469742bd93f30d34ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18612a071a9d56e87a8e8b361883862f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4f188b3183aa99d288130c4b357d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862385f50eaa3426162baa2c0ddfc6cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548dfc15dc80d607f1a86ca3548e69e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf953b5511e1e58f9040dd44a9b02e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178b56ab7bd565c30ecaef3d2838d5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60370464ef0e0b1381b3a7d9efc9181282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44523c943417269e23c2028a54cdbd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12b5d481dda77de4c8f1fbdc4b776284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09092a8b9fff55e93ee8d5169834b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9eb3a8f85418479dc86cf85086e36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96176d275bbdbe2ded790c69888ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6628a3bc1ce5da4549c1d930bc46c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6ef31f02ad3f52eabb160dfb9ac88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3f10da696ae1ab981b4edf2061b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151428e18b0851d6f66123e8e3a40a11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5cf45a11a21e79a73a543cbd69de3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2321e6f4b2299169bb31a90c1b4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c2080b4883b03d65ebedc1b4390d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0963b688c305465ab7eeef78598db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641e38238173f57372d868127f92a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a10efbe00087b35d67de8e3382bdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8436160bdd6c8f3b7f93201074b3273298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d63f05d9d27e153e913006989deed4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7ce17094a8640316730399f0380a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea998e30c9e5d2950ccddae2bb78b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af96aa6857f15b892ce413b6dc3e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b97c7da4cfd4f1e3e18b4390faba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45c590cb3d0bfadefc5003317f5eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e41703232a48713e5d0bb4346a971305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7949b8775f56462da8d95ca2548a10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4495b3102368e6fafe212f7b853061307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d0b2d9e88daa72287656d420cd235308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5c2c21a25d0ceddbb3da8d6ca690309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68fb24fec69b0dd3aa16ede29fac91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9d561ab7c1549bea572f439d483f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea118f9fbc31117d46957abdd1b3360312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4406e4ca11b904ff18c29a67967f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01168b2403f7240f3998e774cdd14381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a94dd760501cd1dcc9dbbb432ad859315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5407eac255dd4f3be852c72be2dc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ea84543ace92b35627a22825de701317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb97e1b2b9bccca1df1640f0b2edba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6c300d83547ba8459d3d9a45a39b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad1e0e41ce8b1d735be6eaea6c869320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951888b0db731e0daf411449eaaef15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbaa709ac26599c1c1905a3deae96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e23d8685f06e819374964915bc85e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c91f56c90fcbf4f2ac4ff00888e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d67fcc6e16ed6a24acbab93d8c155325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647a36d7fc5f6d6bb883052e570355e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7ca6bb86920f8d20422077eb703cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6bf35352a7d63c9633429851e7a80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5e089cf8e81f8bd38aa7229fde28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e28bbbcc3980ade6b3cf23d6b0f36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad057a5c0a7b625d6c1f766d682f26e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420d39b1bc60f1ae661ee08062de6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b4c8f099b22c73f752cc685d33715333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738d294a599af5c9830a5e1d0f86fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a826268cbb278e18145b5197fdadd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a74a71a5963fc2b0e800d1fab6c6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113c7e234847c98d8409ca507f4fcfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6422c92cefc02ae72d755eecdb23fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403dedf23049c476dc0d5fd772540f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c01fe7c21334c08d1733011b9b33e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac1327125c2eefae71030a236062f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed3c6c1b1de6488e2e19012f6d09a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9298f37595338e394a32f647c0e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ca465509f84de083bc3a544c519bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d666743e26f2995ed402add0bbfc51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b3d8368773708a7e7a8657e546139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac25c101203246fde2a06f13e8af75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bce6be1739bb540273931eb60c69b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad7aed869720114d46ae1f14e8f2f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14bc95a2086429d2bd5d7d4557cd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d5e05350a0cee3d951a9a5e9a3d43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb70127bc9ff2929d90d1e78a846e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7b55381df5fe9bbe56945ee06212353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d214565b633172ea7c00304595520354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49b85fbba98962e3c7aef5fd05e71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338e5734fd49b01e7f49b9eac21049b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e7f6eacf399fd558ab1b9ac0f48ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d164bb205230dc5d978fdf3ebd179a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903994c483d049089e9f244f07eefd45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965741ebf3827b21d3a62ebbb27912d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da4ff0e80289212f007f3f2019c9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dbf3f5549c6baf0214dbfde49890c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc50b1d0642bb2d05b203cd6ee2782363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb31bc3dd2f4de9e3a81af16205cb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d43cd2743cd7b9bf8ffe519299036365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219a350c3becbd5c6257521a53b4a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0a690f11648db0261980bc7c1750367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212974c22d3765b94961de33bb01a51a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926e7395d0d3c053420aa7acc330de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7785564fd185a97e3039245622d3fe2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291db78ef5a24af7787a856f74a57d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483fd81777532f60fe6a92298af140372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b10484ba719d940d6137e5e97b0e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e3b579f7e15202c141b8738206c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9da51fb46d0885316be9fc62eeabbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297e17282d0acc68d2af798dc1af12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292360b1747de16e6fb33183010b3d0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc7ef8746fdb81f3e5893d15097eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290bbcb7c1e813d12e3fa6863db318d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6fe4f864aeff85de38be2fd833a50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d31e7dfc7d62b869d034710fc4c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f7e07486056e8a23404fe5eeecbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801a04fcc35c7d15ef1eadf9476676383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae84c276c1b173a581e3471c5f65431384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2ac48324edb1e0d0b893987b8c3bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192290fcccb6bdf3029a223df092a5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db74f690064e78ce625882b81a9834a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ec0475f0a0de8533e9fc7666939c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049aaab1e950ed681af9dc07067264c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dacbd0be62a2c9ab870335d813c64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24eccc51adeb5e915543afce230c7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd975729f02c0d922f380da6edc6a65d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e93c04b2282248187d7cac2f7b2bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ceb3feddad1e0295aee340caed605394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8e3be1c3002b3a7d3b601f6f0ff6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b51d20fa1ccb2db6f352f36132d779396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d1a7d3b007aacbbba9e0dad9c0f99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995107101e08272ea6171c900e956c6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af689d90733823c6b42df306e5c1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285c3055b6afc8e02300182205aa86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43a9a8f58cf7183cab240eeb1d98d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25321d864fd0bbe88dfc397dcc75f6d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dac8d5fade26b4a349d1e40e29fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031b4c9ff79acad814afcbf7a08504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a1e5cf223cca4c8de8772f727e2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8fedfae649d0eb65302f5f174652a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c0ae0e6432993ba56356626f9fbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd87974a3ed7eb07e5082c4cc3f38f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e5ee42c4ee9d38d3cb59d3536153a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d80999880eed66844c724bb1fefacf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04e5379f485afe647241db89287b0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d72c8b8b1a53c87ef1689b8105099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd220a335052dabc8df6738b62d871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c218408dbb4c031312776bcb65158414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5914323670c325ff32d535234b9b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1085944d98687541610e1aea0ad83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d00a05a377cde15396748a49147ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db9c79dbf06ea58d8d3835ee3dcf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10105d696412cb976c3f84f18ffa923419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f648f9af896a6e7394a31b59a958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5fc86f26ffe6b19cde9493c0b0377421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b1497f819b712ca2f25c448df4cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61134cea96918413420d04778faab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561dba51fbaab36b0a7a540dafd0eb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd12bd44aadab045e4901425efe2ba3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cd6985fe930facd65947e4b5f8245426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d83d350e874dba25dd7112fbeb4dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598134dc21eafb06aa8f0bbc49d10c7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d30fbd7ad96fd03313acf3544bcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190bf11cdee41f5825192cff5b4804b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4a994f5aa049b17727bcbee72544431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcce3e2a690c7f69911163f41bc46a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7f8b225de5d50181011f5a87a534433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691bd7e07cced58c720d78778623c9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c2613b0eee3c7d06fc28caf08e15c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2fbcf668149cf798a7228039906b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd47ca01babac46eccc5146c1abdf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a1a1d03c4c2cf759f9545ddb7287438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339243f3809fc4382370d784f5f77f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db1e6521c2b7c3e5bf4bbf35f3e88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee9847177828f3526f5bdeb66b8ea5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecefecb01edb4ad0e9b0fb73ebab0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b732c05c4bcf28d704397f768e9bbac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e46148aa5a2fc62bf461dbd45fa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f207c943a605895525f1687593d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e357330689c23643c8cad78417f639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4fe3a6ff8a010bd7b10b95175f53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113b465943ef8ffa78d071ea82bad53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c160df1ebfb86fc5378c8213ca6549449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e57fe918deefa9d0151eb3250d2350450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d90083c815656656e07615ca425ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d6f2df69a0053063e350a4a0c0d9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17b009574f2a445a1a2553261f9b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649f218cff43c374e443e16e91eebf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a18e715217154a8629461dd0061d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a7f42fd8706c72faae6121c3bc97d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b76c0c90deeb14665c48b76cc0cb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a627f5bd8ab9e3121c8a806b2956bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba4e590b1418544e5ce22b2b0630a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca026a0db3707e958968ab034fc5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb01f12985da76120dd4de91fa4ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22658d490fa0fe66c8730320dc288473462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682f5282a38f5b83753d10193c63f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86919178531b9b5cff5cd80a0bd10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de795bee3fd1f426fd084adf920bd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7385913b2f6c8cd7e14ef81c03b83b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ace80a2025ded1bbfcc4fc18691a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1311fea086d83ceeafb6c7e3e2f34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c9b135dba6349869f86bbc763f0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d91c5a60502165b0d9228c73f3ad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568fac6e3d65f99f187de7005d91d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3702288b0c5efa9b543caa7958cc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f56b5d03323f4a473af732d273f1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc380c07d593c7f0baf3d877cbd957474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1e2041652ba582dcd3a18c865bd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0ba324139c48c7445104c696963e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c64731e4465f4a08c4d26d7acb269477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f417b35e720bc8793e6980ac61844478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be269245e4f88244ca7a2f7faf630b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed72214c77731d407b2ea3855a0b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be623844e7c03ee6f1261c9cc0a6be85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c22532e25a9ba6a71be996b9f0a8a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f931946c5355bc85b02c4806cd77c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2c79fcaad9e5c213a7ef2fe631b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888cb3d957d111d353e36050642d5fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f56f4646e77a043ff7d827b153ac6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdae08ba84e37ed2e7fb85c60aeac94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3bd2862e1fe6c10b8a492534f8fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ab78ade1b18df15e72ccd2624e84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956dabb36027c889cbcc0d39667b65b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfd12ba062a4fcd025ce38e19f2648491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8513be2b1be0c3f13ef32d9ef6858492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb26014736a648fed8bfcca3682441493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eed5be2cf7f94f32471fc698dd1c2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614823e1009e16311a6df701cfad1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478920117a413a7ded826befc99939e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9a7e4344f8fa45d11493aa41d16d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3bbf167247d71271fff0463a3e0f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600881539b327450acd41635ceffb43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5948df187725f0f14e10ae316fefed7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb33a93fc69c00a63e1e4b3e4052a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f084baaf5046af631292d6eb75fb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b4f24eb057190d4bc0f8c5bef47e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae5f990a7d3cfdb9a14bfd7f05723504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2035f1330e4a1b586c9884c406d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb462e03818e36cf5f7667b741120506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09817f7e29a98f33f0cda03046849dfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ecf6acbec84929f1d3ae05dd8675f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55808bb97c31adce1bf542da9b9e4e4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abea1b6ac518c00d794b55c5e875b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5faf075f1d1b014f3706d636087b33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01140db85b477fd650a56cee97d8ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33baa8abfa2b94fe7f9f331e03613b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b0ba2b85da6c3d6fc91c426869a05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21956e222d238b7337a9ee20f390dc19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86bb8a9ef065b6458638d92b84ea3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09026da59035ea70c6a8346ba93bc39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8d97207c5cfcf506c8a7c9c43ebe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c14ee6f67c2c4122b812f6db0ff4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e82beb222c18892f6ceca12e1618520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1ab58d7c55277e439699a612bbe58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7e4b1436e329a89c265e83f5734a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dbc3bdbda0f468ab66565ad5faca4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce1163c69215646596c8ab0991568a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1867b744bc574b08c09035136895f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a65cd37eb1484de24b0b15f10a9f91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc94e647e4a4543d0dfb116be0d049b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5887a625d1cd504b8d9eb21203e55f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389d2f2342152b6370c490937d59776529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc8c372d7696e4c6b3ad848287fb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965909ab3730673ae66a24d114a075a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029672942fd598f45da390714b00993532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc8542da984667ee70f8b4cb92362a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17224b93df3b6fdbc154583e5679b2a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44476b298022a44efb2c132deb075f71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43112a6ce7e017be31951de2ec38c4a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4c2831333e2a6c7fb8bbc2adf7b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed5de1f6f8f4f8722aa3ccf2f206bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53358514511e61ced88e7e8c44e3f960539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b305fcb287b632821cc8d1c04ef9b03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06758112e5fa20b99212326305cab6a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f184a5e794051d8d57ef84ea39328d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736d2bd87c4bdda9f3feaea48f65de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3202a1e4dc253e038373f6b6279f80d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5957e2694c85304a7cc2f7c231e429e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585387de410a08ecd74c91fbcf3179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de748925a495ad780962f68e3969c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc4f05861bc4af6822765f5edc9203548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d59b7cbe0bc66ece965ae7a4aee75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c72f10e38804e777a8150be8babdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd49303c186368381fbb0852c1dad2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741180a5f0419b38d8f94f86ca380e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096c30231de0252ee8d2969247719a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7ede4ea45b091df18cbda8152fcc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e5aff693de0dfe179e873612ed46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0225ecabe666e32e012f87957057556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958fbb982aa7123028e0ca06354674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11778c5bcd285f413cc8c231552931d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82323e1c5b286e7631f9f0249dc7355559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f20c88c5a240d3bb52bafb9787d88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80753e3b46f2d5cdc67f742d060ddf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0408f9288e2e0099d5e3dc7bba3dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19166c633847457d59f87101cdad8c13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828ed69d827489d5f3bf406eb5e43b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9c0db19628215b16e0670e2947a67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca500c32f1e3f78a58572c0d984b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c7cfa3a2b8827cb063d73fd99209567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e42deceb8c7c53bd09b606fda0c339568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c42ff661ab8130d3d71877f5aedd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b6c3becc69bacbf06c2b6479b47cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084657da12aa2b628aa37821266353e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34065246b6b1a7d6537df2c9986dd813572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fef4636ac56b76dcbd700c1f02712573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adbc7c438270e8a69b36d3426240a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a137b9195a638ff4270f69cd3e580c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33899df7b0a6f63f01bdd4eff20282e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe37cbbf969c8b1ef510535b79fa92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5126c72e030b9cadb91c6e244f73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e85415692b826c501ccc914bd815b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733083e0d85dfe87e0250c986c9d2294580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f3a55c29f4ebec92d10e98edc4c1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc42ae641a0edfc7c638ef4fd6928582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd3374ce92f27d77bedf259f40de6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae3de44b71b99c63dbaccd3a5b8d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61f1b42a8957a62029310b7e7c6082585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf8b99aff968d2c8bfbf2c6d00f0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3718217dbeaaff2a3a484ea0cc26b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f82feca871ba481e47a05590dc0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8added6d934f03cae0aa174dff744d83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0776d1a28792fb3f4abc8c41e22129590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025366a866408ed5736fd45e2de33072591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c658305a932082f0758aba8ba2da90e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd56457648acf8cc3106cd3926cf74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0151b5e6d13e55f7e506e71ae0256594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54105ca0df083b1145879b27d560a986595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d86a48f76d5c16dbc1f4005af8f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c82e7a612732b6dc06d5684da6d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a835ef3382b33d1d78346d1a889b120598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e827e8a9ad83bff73d1951c7ceeb0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff50ecd57daa1c655f9f136d86ad3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768b6342ae4fa9e1069f0e0dd0de216601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c5e2ed716f1f9da271698c369612602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a97316f119a69ede40cc12d42d200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851275da871aee6ae419193c9e8b655604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf21f407777bb24d8d06e54736e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9561c2be23fbd0bf3ad8a2b8305b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea0e9d6110cd1818f5546aeb5391a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f4693303d89d56597f368fc6ae89a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4342bdfe6b622bcc2b9acb7377aaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02f53b015ee595e8197be4b666241b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94bf48c7b8cc48b21a0f58d2100c0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa1223627cbfbc4a6ab72d039a109612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4550cdea6a978ff639fb423435759613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31fdd1dde48f870b93aa8ae900e8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c527f47734380bb5f8af35764ddb83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd87f815ed5e8ad7a3671ab93c1d95a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1f7692550bc5fc80b395da82d9f6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89413c923a53575d5876ccbacbc64ff6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3373a7bc1bf25971c1b4f217440164619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d166208d5f11dca3558afef8f3dfe5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a72517186f42be004c48e29b3f81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45c5f71cef9458f1ccb7c0700535b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9b2d24299d3ea63984a3e7215fc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d74a529ecf760c461f1c8bb8272f3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4391fb0244dd08eec71f6214c8ffb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90b9ca6a5b1c96e697f1fc4156cf3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ac5b55a66646a9ab92efd003281c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf8a8e4834ca761d782a5227b211a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db1689ef4a380628cfc1551f89f7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6969cb3b0a18896bb218ae6e060c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87a0ce4e86aa89a57187ad053cac27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a82ccfef4b4cc91428e288e49627f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1dbdebf6fe1b9efb20bb6b54a6276633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a1c124a08c40af7e8d0277b5748b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc47f6e2be8384fc0ed2c2e7e87f611635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd23187f53d19909675dc024cbe75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3789cf4564963b8d8cba685dd1f8b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75fa1b387b8750f36278a9f203c7d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa21af606b6cf82204bf7e7b4b588639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ff6073d3e0f10a2f9c57fa14a044640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5778cb8856c25c68785fce91718c1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab8ca42e16eeb61eaca73b911817ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594814ddae60c323ea7ca1aaa6b845b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed2405abd2295d22aa721a32d373f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badefa493a4957a686621096fe80998a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d9e77947d98a96bdf06119cd8ce1646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0307980642b64a99916db0e2de76a9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfaf53fdbeb1af3811f4945c739052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdae9ca68f68a1758f1b67d93590e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465c2dc82e23bcbfeb61be80c6fbe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee529852972678a94b566fefe29e8795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe0af4f6e5de50ac93b613eb26b8406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192677b693f709ac87fe2b5b93f9de37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0766998640d3aaf62ed1a728bdb308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96109fb0d408534dc853362edff60ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fafef8112d55f28b1a0d1adc07d5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f247441ccff14de4191f24d761e17411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d5c4a0e48d9a7d3cc632158df90612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8845a326953d39181ad1a7509a01113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717dda9c6476817005376272eda78c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017e2898803446eca37df0baeb72c0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e32396823d9c2273beb66de4efb1d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c762d429aac2e7a497ccb856ecde617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe31813d4da8f5d4283bc67240275c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f2d9249ca72b614210eb7ff7c979619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88c678df56ee96c5b8476a4e41a5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d028446158f2ec736fb462f212191221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278afff129dc839281193a3e631f61222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af225f4cd7d8e8586e256ffd05700c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299c611a21a42ddd64a7dd3a4097b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6946b60d3caafbf7d8ae9a95219de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508661dfdcdfe79f87366cc9a4e6a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd79723f24de05866e381a58bbe63227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f49499f64113357f9c757628b739dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f443ca7014eeab0c1c2ee49d1ff3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aa862eeb4576cc45f1edcdb5584fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a3fcb3ba42c719ccefc7be69443c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07818f1c56a863a4c20946e45bed6b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be9b7527f619af26530b19dc0433b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0ba993c54889701fc93425852b37634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e7ddb5cd7c36b1723e50a475110d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0538472a7f6c45e80cf2c3f92520b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3dfaa92e011f4e3d4fe0f3a1cde9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5255e7b42c3e5357bbde8090d9c5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d39515e7e54d705add53b7e79d80439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ea468cfac09236536433d784669140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea4cc384f22e9d1ec51c2c2b9c86b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf89a88da2955bb965fdb16cfb8fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d44f5d9139f202c20e800d6165a78b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9758aec8a15ee9fa02ddbe44e7148744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b71739bdb999cc77354e7debdc2d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad26bd12ff01f1e25c043de38108b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c74ee1ab8b8e18b6240f503fb6134c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47d24354ff456d0cdb5fa288d923748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56063a590d9ee261c94c95003b2eb30049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7df921b53a32d48a1c033d5e6f6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af5178053928c907fc7b8d0ca48f3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe23fc50cae093924719b7bc3a6ff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569f766fa452cc9790701d80cca0e1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9e95a812236dca4654844342e8ff754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d08745ea803467fd3def84c74bc8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c007b7cd15f5a515fada1a77635ccb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994a422a54bdcbd480ee82cf4ee5de157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134520fd77586c2e294ccc65e70015ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc626fca28f5e03bc1546b44a4dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f0da92643611543f50fd98d9906e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5da36160106ae1573c5cd09ab94161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185235bd8f3b6ed030b6106b5771f2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f45261f5a38b3f93ee067ab4b04f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf18538b8827c56ad5151ab15d93b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cecbd78fd37180db79647cf19fd2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9075252605478154a8497ccbd6f98d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a5edb3e9e7996112b1edc9cf2b3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d53aaa732164bd59bf0c8f1d641468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf93469372467ab46d2094d3e21a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a6d653089e14d9eadfecdf3dcfc6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26d93cee80bdce802f51e59f2669d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88487274a6f377c02edeb47bd988832f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba5bce371794c0f28b33b3357f6af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09654a20a389bcb5733ae80bf967474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801268168c8dba65a94b602a4b7c94675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e920db70936d129f43fe15a72753a7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1426de2f96b01cfad848c84ab11a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2578e43137db57e503b7c0ceb9aa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce757552c42fa40d5cae67adb97a63b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927243762e20ec6908a423647724d3b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5a60463ab63cc2f4df62a5cb7e3b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a80efb089ceab8c18c3d037e07ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072bdcd4631466c5f275ed5d8e353883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a396aac7638dbef0b0b6634590ce084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c8c9168e558b65dd2b6ec5da4f1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351fab73383b91a1e36d7d782f2b15886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7a1afcd0637531e6fd4dfe31d62187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f746e41f98a650e78e0200e92b33b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2cf063f04409c9ed11172e34e113189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c3fb0c2625c98e1ba6e1aa3108e5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41770eeb0b681bf51a07b7c6e26cae7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca73e37c210266a6ba30b3aede344292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca234f0a1ff23f6ad18f8467eadda4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91724e603bfa0e4377a1d85ccbb8f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063eb766cbb78c3dd5dea6793b37d1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0522ce8e5d7e4f3539b72b08d389aff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c715e95e765fba5afe4e81322c32597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e590ab45657ab307a4c0247b660098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc91134e749934a474cdd58f5279f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bce026d5b75da6477838c7b84643f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9820e5b7ecbb55e25c35a72e978bcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9baf30c067b2a3807b530ead471d2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27dff3595b2471618f55d1e18c8618103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6b8bd7d4b8ecae8b37bd4f810367c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ba14a1a4bdf5d97db01a4ee363c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cde6049b193bd8101a395fdac777d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7784693856fb52cdd99924a32afe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58d059a87fd5f0d73bbd68d7fd3cd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae47aec91d24b645076d8b7e862a71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077499096d35022a72b6c8d46b85be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094cad4d188bc08ff695c58d542bf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e1bf10aba6410b45a3e860cd887c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bc48fa77736094c59d069453872c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5684c97ffa203c404e30cf4463941114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97188fef350ff578f0a72c41d720cc37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18ff4cef54b5f6eb92fae91e97430a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8efb3ceaf5bfdbaa439da64363d460117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4a9a0d9d6d340b4c40ef5a2e72958118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d1adc85f9dfcdca83728533a0146a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474d2dc2aaa262e73bb953f6d3ef26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b4dba85a1838e0cc82476066ed55d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a7ca8ac0abd7c0cbb667a6bd58cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136d44711120d9e6e2fe5422760d17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9f1058574f268891f967a729bd8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3b99cd9d49aa05294ba00aeb89cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9cfca5ef8913dea97badaef18ba4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb11a75e64a44d733c057fc646f686127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc032dc1b605e810507b705c364b5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c087150802850f72b5ffd23227fea87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d73bb4e39b1a69d2e5dc3123e4494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feef366bcf4894a968f10256b07984131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a06f123486584a57794b7e92c5558132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8054d316f0285d54cda4587a93b036133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a14b4d156fe5e641cac648f7cc7f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801afbaca69728eef9938af29276347135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f02f208ad6115f01f0fef6b0a1e731136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b032444663b2f87a4f7361270391137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20551fbabb5aef72885b3ba828f74b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9179cba9af65eb31f115b26d3b4bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae62d2553d888cdc36a7ed5499429b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb7aee4b53f96c15c27959e0ed4f0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1b6db5dfd602e125be9af592a511142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe45d1289c7812ae68f57fc346cd57d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac465632fe96b386412aea608c1e24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1829bf0a2d7523361624d37df8433a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eb3aa57e1c39309dd8bd9cee83f3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bfbf0f8d5de51d918b6fa1d733342147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625d30e3e98e2202814a323e5d0175a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1b1bafe1eebf7c47e72885ef3183149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e1949a51ec680fe96d4f43b18809150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a108dc9662465e1f19542aca9d5531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7194ada84bd1c6573153dbf436f45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9d37cb9ab8dad7ed3e74879796e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bad0c05eb0e323654ed549765d032154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678246c708f411fc0655a9fdbd45ced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b19b37c691870427c9f074d44a21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836886fb8390167bee8de8aab986857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036108bedc2703e9151b1cfe69b98c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a348f89d9110e1606e07b1426390bf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71852ac437ec6c3f3213c7084a0c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb069bbfbe6909ebaad53ee6425d3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69beaf52aeca944c8d332f81cd2b7cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae9e84941f39ecbe3c726ad114cb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd1dda099c994de4ea92e6b6e7b48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84eae808c584be06906596b4f36c03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a2d1efe8ca805312b3c48c4e1c759166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19433f47fad30f7442e4f29e5829ec0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672290400106ef32e47bdbe1148fc054168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5249bb951fa466ef5a6b04234ee5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9dcb145d832c22fd0bffb6d031ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ca28438908f429a6578385f802de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4eab0eeb0977546007fd9e0527cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2e4112d154b46411a83ab9cc3525173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67a43204b5e0ac9c23f61f81003e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e12965e5b9835295728e6ff531c402175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7edba3a8aba59a9e8e25092c5953c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f92d3dce74013e9012c73194231c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f21dea908f2ff1353dc8b6f14d391178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd51aefe204237bfeccd12ca6aa0c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa171b52cf16ffc88cb61e57474863e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee58a414044891c9ffdf61a735ba9ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcd8fccb8e1c7c2097668f21f3ba3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d4681e099e77bc0b2855a769e89a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3043268547be39a4516f8f3590eef0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742608aa97071c5d2e06fdfe147dec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7e0ccbe0dd5de6fd54f6591f6aeb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d88430103bbb45f7b56bc48567be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878ff390056b255bad0afc9168c7f17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612dd256e8071686b0d0a74fefc2b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073bfdc5b0342c8b88b6dc3c81fc60e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b6aeee98648ed19d1ccad37c3804191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca4ca0ab4cc22d8dd87050f7860668192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5d81cf103889e2255e192ec037bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6962cd72ccf9c63d5fa9708360c69c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda52718d8a6b1f7ae1d3d1b27fbab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2626152fa18f3eb502578042d4076196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872cf73ed50f0c352bd4ce12856db9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517ca8aa816ea4d7f7873926f00485198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d97f77266725b2b61b99ddb16788f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9763eb694effb933629eaa656db2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c851e588409479d387e11aa41d4b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987ed2965bb51de225042cb2d8ddd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc63e46b4150cfd0cc0043a6f086bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d372fdb8f3d533104a16fddd1114bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4989e893eac7c4b4d64929bc5890c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd57462c1a8928782bcc433d29c8fa2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e563e2b26db2b335a217510d0796207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b42a64f0ea8fdce9714812a58f6a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9a22a55ca96839a6b57f4d3cd83a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d37edea3394c8bfee731a3d1408aef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3684c837262621b1c4bfec46882a2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048949246df15bdc12a9137f80c92d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dda18d907ca426e60180b497256f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013913025f53a75b67c13f6d8b10e5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd2c84785cce909dc7bb8f246a6f25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d6668cab83460b6241a09160cb6c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7fb33f0547d37166f6ae4744d925c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64e4a4e223fe433c0ba8f98829e22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa1160a680345289a4344e931793ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc3f8552da4b9d3f50370c1584f5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04848716a0bf5fe8aece08c459199a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf18cd94794d3148cee9cfd0a0a58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068371c47b795ee90ca453e5bb5a57b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697b9205a7d9c79e3dd29ac1ca77ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf35916d6d6aa4b3ca90a237ff0bf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1c14c984d6d54e2dddd58a383305226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33c477b296bf78d4e4ced89e8c5655227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b67df94e6051b2b45cf6c1d3512f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75744b5560c288685087c4c26fbc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b41e07f0fbf51527992247159177230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f02fddb2556a03465f5277a09b9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed6f6b9c9e00775c414e1920331b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa0e3a5301310bf9eabf2b7cd85cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0914946cc76de4c7cfe82a6f85a8a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765afeb00062d955600e2ad46b46adec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b5e3a56741492afd33376b9b689b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1c8886576b5485be34de83800f65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c497a609a7128aaa97bf27a00ca14da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89017b36f0029fcf0c66e4a4745c418d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e7fa17d5143464313874f4b3501c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f20930b81ad8a9091cbe7a97fbbb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd7174c2714cfc75947b641bde802a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7be8d47f313d5b44f8bdcdfbef021243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0bb226b6ae41f4a72b23d02efb09c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655be936faca2575ff98f420f9bb995a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6232b3d02e420505b846c5ac83a750246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58436bdf71a638fdd12e0878395ad10b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b6bf852d4b4fe06a1ba3d6188555248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b04d0250ef5212a68f2558301548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fa7c2ee8f43c8e200969119e1d816250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152dcbd40335721f9c2c6f896e20b71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904f24daabb078b8d7fb94aad35a7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41301a03a49c9637752e51efab33d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8313b94d12774e3443989b0f20eaaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dfb3232e742043dc942d5876d1da5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b7d8a7797e0900099956f5da7a18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b6b970c77d481e5012ccbb7e54ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e8216d82ef47ab801986f1fce4a42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feccaa1183a365e8138b713aab1b9f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41345e2cab839c18a86e7c107452bf54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17733e3b4283ce8fd4fc1eba30945b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d3fa1c747ea2b959339c74449392262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98874ca78f2613146f329263bfed67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642df16f62ab6983b32c976ec05bfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22aa110125e6a7edc66309af1b4f67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b656d4f1706371d5c834bcb3559c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b37b0451912f7bfe65c341de7438267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ea8b700e04da562110b8f73b9b3d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d531cc001f8ff3a2d6127edb280d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b489aeb8e25ae9ce554d3f4b01f21b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f599ed9636039c5cd020e7348e56ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c2a67ccc2c488ef7f94653dd6cfc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5667e8ffe724245bd9c5f986a7efae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073f80b290e4016cc98d73e7004486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c17104eb80eab3bb14da5af87cdcb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd0b29e52255f707b31b28e0181038276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1c8e2caef91d6615558509f96e36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4d30fd30e6eedbd06b8db71c29cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841c2f5bdb6b038b06823373d89975279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c61201bb4fe2dae809cee37e3f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581668e8e4ef3f36ba38a24ac4b699ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27a068e58db1c5dcde651fb4c1284282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f6c2f7ddc7e20de1ee3a9414a933283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee9226c76889de4d6590dc172da00b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44993add7da580b051d0fa40279c41b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a05494f7c390cc3de98181765478286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0cf216bf8ba0dd2eb464476b4bb4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04311ae17225a22ec2de575c014ae66e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb90ab2700bd6070dbb5e6aaa6cec1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004105c61c1f2314d9848616613c0891290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af29e058caa200848fc9b9dbeebdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1fd787e25c11dfaa1821885d44dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b910acdef63d32a86c4139f03c171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662325c5fa162091caf9dbe91630715294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11204844cea6586b98e49ca663959c56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d71d37fb12788e76aa6833d1ec027296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac6dceb4820845b29b693de1ef9cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3f17ca77cfef251b6055d102ea55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1314791ddb7fe66690f0f5dbc0f8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdbf98325f819bf08b0dc170eecfc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae103f1e3a9d738075afc59a00692a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052de4b51e0c080f5dacd44d475f4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41265adc7b1d31a0b5a45547ec9fbab6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29c54e59616990016a773afdd58f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176c5ecfd006a7ba626c6ba770ed41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa9f50fbfa4a7a14c02a0898599f7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c09f3d2123c7b4c77264a6f1dc4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f08e5aca0cb867d13547cb01d2062308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ade1210c4f284b422d51bfe75600c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8d1aad4d82323e8a6ad6e356bd79d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960723e8559ab586f55461eaf632ea14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbefc6913736b4858c9fc9b3661791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d5d5b9d2d967da1907f9b179cbd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22395f6f218aa1c37e2344eab086f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ee04b0f8c325455fdecefd2baac06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3876c16ae4bafa7226ce8b47923c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a271d61f322710a8c3809371a45029317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bda93a83c37831c59257ef9775461318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2af17e07bbd443a63a2e29b36cb10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b2d86ec1f4b827bcf1dcdad178dee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a93e2d0f1bfdbbc05f822dcceddc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a39047f740efb2a0e3910ec19721322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50623a4b99bdb929d1ccb0239ea231323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04e9b2b5996241b8f2955f96217382324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff7a025ac5509519ee928aa8b55d7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad0c001161813b29085ff847d130b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76ce7ec8ddae756e1b329a0ac8178327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350d8edc838b2c5f6f41912a42597e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84f0ffb4b1b37ab0096b22c590837a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c5e5df83972fc73b8b1b7883b0ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2253f723a0ebf22cddf960a07cfe90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f89a23ddf0e6c82667268ba7fc078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b3bf150ca9b92e83ed2fe38e5729333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c542c29a414ca337976177a96fdcd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b561ace8812f711fbc7782830d9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa55d5416dc0d80b8fe44917ce923a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966efa17d31c064e1310a19103e56aae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffb85dadbf0e45dbc252ede984b8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151249532095adf593fcba33de76d9fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0bf3d50c8249df276cc7b31298a13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf0c7c411d7e2e923616bce47477c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b211cf0f08e24945c04a4bc037f4943342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49287593e70d809663a68b0d4c20fc7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d9166b39ab7730f68b418a3031a52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c6750e1557f6cd0309c48df00d10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d484ee7acce0a33fb262413b67b30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e79d54b8441d7e64e8152bc37842d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82c74efaeae646052e5bfd806082af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48d20ae750402f0b68da40a5fb0ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d6746cb2ce394b77a20366266852350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd3135a594705a03ef9817dd5ce6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce479878b08488df5af23f5a0e29bf7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ea66fc0e3efd70462ea095697155353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160e00c86e1ab2beb45ffcba7a3d57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8d62f0ed1bc69a17f078cf51a31e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc562aa6dcca268becf89ff8809b637356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39948cb9d8294a39b1ae25edd24c0dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ad6fc7e28a799428c96faf29ed00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2640274ff1f2b6132323e45e2026f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc899b845f6ab2801747f2a686c2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd60ead2d5396d2336fe52cafb3462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef5a943b2ac0564ed8e172f4db8b96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e55ec568109678b8d76329b9a825363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054c0263f954be7a36241133aecd4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcaf010dec8f5c24fbcadca57d2c7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202b64a6014c031b3146b2c0de9cf5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc671167ffa429e66956d549fd87a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993abcbbe5c544c3c2f1ee46049aee9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b66b95cfe5d705238207bd68f00e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d38d9e8a33120f151fcd37f0c419f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0307768ac89f1e60529c83e5af1309371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cff9de05a47984a6904b9c0a9b5ae6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a806e9017972a7de874f30b54aeab8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e64d68b32fbc675634fcd8e53701374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5806db9e693e3c68933cbb9e8b001375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9069ece04b5fcee8f5d37822db89a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022415762b1978d82e6b2ba9728113b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a064a2c6b52a4fa703de71f3dd1c49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc3dc4113814fe860073f122aa4fec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae503bba385d6bf496ea31cb9c96dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537a8932c4bc3b2e390e5caee1d71f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c75f822f912110806926252db1667382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a41a1212a50b89a4cdb024c94c77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15746f58864562962881d9eed5276f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30450334917c0ca197fb05849770b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7450f8e654d4db220dad26e96d0a70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04e79b8e2665a7eb39f9ef265b1f67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d0a1c991c848c2838bb656523416d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43efb89cda77054c43c11c3906bbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfcc6392e36e990f2cfc315c88a72e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17764334361e40f3f0696f44fe70be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fcf8b1c29bf62b736e8e8dd17b978392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95239eebca0f5070c68d2b1ae98ce1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73695a27d79ad2874d8d5761dab9f1c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b303ae2ab138fb1755b4010380be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c7d284ab51a738c2971192c22847396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e2d90f854fdb2725a0bfe2e3f56a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc5d9cb7cd1d96a78a71a54ddeff6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6cd91e1d1ab35c7e7dc7a94b60ca5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac95efd98b58d074a2756f64f5587400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cdbe92d0c9404954e841763183ee0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967911cd30ddebbaecf929c9e343611402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad3e86ab0ae02cb72c54f407230c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660005b1db554b9fbef082ac28868be7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16400e79216424b96ba107baa2c112a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f2e2805631439638ab4088250e8a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88356407b93547a6922f87fd1eb13a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ab3debecf91d6948d32916932b1cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff562cae83f6f5c88bd654d9876d33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115487b6faabaddd717fa718ae267cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201833d98b430e62b07bfcdf5e2be9f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b822afedbd70cc48b002d152a35a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa2a8e3412d067067d1d986579c65a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e49a7772e6fb92be71ef9ecf59d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39f22cd3227b57a87b8ddb0bda457e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900309666f979f7de5ec6acfb30df88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd92f6cb65cd6d2d0fca5e674c6300417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8f9a80c0b475011c4cd9dbe13b13f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10b15a7112d3073e9536e1788b36e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f30f14c27750a39114c86f059ca0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190540609c965f29408f1c241a706ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b446fe830c7d01986455a8b25d7c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6b9dd2308326b51b1135a5b02c59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a959bcf4b4425e600c7ff413ea71ca0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d4f5f8c3b3ae842efc5fae2f02507425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1a2544c7b0c6767e64de3997bdc31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f0c9971f558c2dada65a1e08919be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a28b3612e499c89fd199ca38ece09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039feb6bb02424f57ab628c1bfb71de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b6a880942e95c8309b3dc65e51b31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfeccfc2030a7522b5d1e16082b09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dec75bfeccbf12aee49db7256bf2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733640f529db6c93f6d3a3a63f45572433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf19a036d2f6bb0fb403aa118fa5e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f6dc4332098320ce6213b47befa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309edf639f59bb3c1b743e203a42702436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d1d48bd7c2a0374e656a85a88109437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158c706be1c5eef130cba488a7f9bf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218978424e48af7e41624f4846f626f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647254396b5882340da0807768a440d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3ba032aa197081dad9e96c775391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d13591c8d9fc3e4406569529e80be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d42e705940a10fec8aae3a62fe504443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d37b9e7097f400d6ae8487789db2ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977ebb1938cb4ad94f129f366cd262445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc5ee519a8972a3111b401feba6fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a501eb4b54159b15747922456b5f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef8cff297322879174495eadab96c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab00890b89671694cb1cc75174422e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d40f3a7f9377f3e31140c19bd179b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034b687db455bc16489f2f67dba06e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5075e424be398b9794622bc572ecc82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c8787a03a002865e336dce7e6d082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c884cc0d1f241f8bf7919f8d4ef196454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dd998da96e7358b80ae5ad5ce9370455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553c114c44b953a9cc3eff40a9bbbf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bfc72e64995b1bbbbb33e4abded93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0cdbe835fe33a30ae7a4e1858454a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb917ed0571d5b23c62ae98f0866576459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf45565b58c1acd15d725ebb68690c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729881206b72fe86fa5d44e99667d26f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f4aef48e12b050ceea68dbbd11c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e87164e63ad781bf89addd52e1cc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eceb4a908c17ef06eafbb07b08d72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680faafc84d78adebf4ddac5a20c50be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7977aef7fbbbd258d745542169bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5610eb65236f6a88040940ab36e0ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e37f894d4dca74db763b416d652e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5943cea15c66dd49cd5ca0dff09f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b279f4c6fa1683c91038f1e5c3617470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043e9387fc13a6e6ca32a62d5b7818c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8cc03e79a74b5ef1becac43cf1ae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2dc33a3ae98845ac0911cf8b7a6a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cda9bced1374bdee61c32a24eac82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20ee25995079583c677eb8969a1f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df86c34c57bcdecc1398390ab1c673c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677e7dd3314968007e00d5875f5412477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c0db62e9c17215abcd46ae3f81814478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ffadbabd87780d8ff4e0775a537d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc0c7cb37f21be5fd82a2078dce49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e4c3babf99a9cf2010dd8a0e285da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc984ec6de181ed193237c7669e2c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d814d33274fb35b7a28715a5da77a04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6407e534a2dc0352b5aa8e4523c36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508032ed77eb1549b93827528dbaabc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f3c443181aa888527c7306705c21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1dc6552fcd1614a73f9875839f381487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e170a5f53902f333c652085090285488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192ba17df0a83ad65947f5e1a04840f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3929b4776b4ae091d259529d333e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6316cab59f5ecac7b941058fc57ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad60716b3b13fe208d4db99f697b6a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c24f5fa3354f8a589145b494c966e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223aee87045340704e4a9edd5a6c67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0d20274b2a19b9a081188dc0c4dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a24ab57135b61a5bea26babab58e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cf24f27c2acc16d4551b29294e694497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47baa46a4ceff6f6a8d3d662e736fdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d4a7eaf77cc9d3ba39a7d04fe7ac8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c788207002626e3bd9851c733d0b6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd70fdf4824fe8f4b0e346cb1ee3d8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40eb00bd8331013182653ac559b91b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957f3b0b87672ac7ce42058119d1c0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc935d033bb30c34dba38cc53d145f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123aacfa25ded27f292ebeca53a47f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a417386944cc2953a5ecac72792d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea282ff072fc31c85d5f24c147554a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ebb601e8108d0eafe4d9eba9be2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee941a65e160e0f0b851e31cfeb4e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bed24b98deb7d5a8495be8e71ae19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eedf0b7b61787f6048302f384c164511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64987bea7c1ee166372dcf62cfd215bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cd9e3d07e65bb35b01297422a159f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c25f48232c751fc3ae760f768101eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927951b73da36f074c787e347ec1d4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818578f0cb335504a0ae329fe6eb29b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a4d17af09afa1f650945d49d5258517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369868d31615b115d252e05c8c45df9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb064b06616cb59849050f4c7dde2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39dfef2149953a065b51082f651593520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfb5f4c338752637f21dd2539970e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c98dbfab23ce2f389ecb0ba43bd00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b37ba91939a997b2645fdc871f41c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55117e3046c647aba7e37d220a5183524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da32ec4e7d67f1cfda0fe303cc827f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa376fa0c9ee32b1cd16cb8423c1063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000efe14844e2c78af781fa001869f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df4b0501a93d96190a8431c46b298528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057cee136095caf6cf04530930a4314529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0620bfa46f1ec2a3adbb2ee820320de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145439630af6f6d5be3895c5456a08a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc84b1e748b4fdb2a54ea5b496ca7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b55506e53d83f1b7715d18c81aeb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fc80426b13051dfd2ab1c7525c922534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4bc582f529da7947ce0df6450bd81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209cfd9bf8c468ab80edcb804097fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bc853176da513aa1086f7662a5f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3764dd459934c57ee2e8240a6a4dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77d479affa704cce635107e40855b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5494bf476a82f269e4cc5eee446a80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cade11b77b1149e8b530e9d54d4dab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da97963b2ea060be08d797ad6ffa11e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd749c4594c9edeb13302bebdee9dab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53877c28e7fded2fb5f0f46f734543ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849e4678eb735e3dd6637a6e1492ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9545515154499be5bef99fc26e6ab4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390a83ae641f17d88c7e206fc50b1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191311c671c33294e89b3b96ad84c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a48307de19ceac97f62f959b9c779549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ffdf830f92bde79208eb13affba21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83460b2adc3a782bbb4c3b96f3fcd169551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0d95f4b60251b81a8fffafa5c50c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e7b54e93cdaa4fcf9cde1bb44594553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89676a038960dde7ce7d4a364a8c8b33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ea26fa7347fad24192a122f7f9b8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69742ea9377c7755a3d435003686d1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de4d686ff5e132227a83a89d28154557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46957a55521c2ce59bee84dcdd3ac23a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f9fdf5bdccbb58ac7dbfda789403559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa1d79eb6e0da7dd26d540b185ba7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be5ebed3fe1d1a64fd54424785e20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c074a7e32667ccfe0b0a6bbc57b42d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1264e8cea2f0e97c3a8a5fe47b0461563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e1fe27c92f2d426e07893e2ed2da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf1d88a79a180c7692bbe499527b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b756f238b452f8ff3254f8bdf1dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96392b2b11f87aa39acd1612c195a2b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539848c3e18d5c6aed2200d95f80fd40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1cc953453a931dfe6f15c7a2bb72d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dbae3963f893305d1acc8894f25e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48358cfaf0fe02823f4dbfa4f173b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94e298c3be39ae6f16721ccb0cc986572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977e22529553ac6e035db7af4cd06c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c3c7794cc7daf06e4513989b5b59e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b4ebd953bae21d9fa3f8f730f37d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f266f881fbef5918629f4ada1b1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2260677b3864fe6defe040e78dc650577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a38e4ff740829f626f070fdacebe9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcb4d768f3b50bf9aa7a3359f9af69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db1fd8dbc0576e6fd0b71527e5e2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b30c929dacf043f369b6bd5bee8e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b51e29b65837fd4cdee9181b2fc54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610168a108fee27a39a2fd3ba96a8c18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92411a01e9887032c9758b27b09d03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc34449596a9cce145ff2738e11bf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c25741051863d41fc551a25b010c23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c30b900a3027242bd5295be33e082587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62bb24c505a154a2a35e3adb2f630f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d20365277daca5a9771caeabef9fac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88945652dbf6ac5c6611e0f0e9d2a17f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a188a7d59d72af25d77f0de55df77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008281c498d76e3eb24e7abf6ee31c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d67ad06a1ef04f5da689fb1cd03a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227328005345e26b2e08fe0c745c2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9391f8788a482aa38f0bf6feea5c49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2288ce331b505452ea833fc021515596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf94624f668908236ad517dc9bcd35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea77008b0753af5b5f8afb687e346a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde44782918db7d3c2134b7df8bac3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac417cd9f32e6a0c9c72b238d94732600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d57241c39fa9a24756bdfd2388816f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d461b87a473a054f1c1de8c33b49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210b704cff9b1b3d1c0162d0bb5f7a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ef592e9e9b83e79a40555095418c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b4be2e5c504d5d60b94bf341dc10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d89e26c9307c4e47ba41fade2dd5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c07344e147e7a04280c299d5eb16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37033095d67ed51db4d50ff93130cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87898793c77f21b58dbfd388ff2c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be521af6e1014254bfb5a516a8d26b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d5efd8b32761a4c8ea4640ffef4df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4a3f9d00f35870fbd9172ba32905612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747bba570b5d5e403a56c8016961ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5912430d04a83cb79d434ff4a7fd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82dcc851a839e5919bf871abcebd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c80de5720e22f8fc861240502c9400616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbabfb249fc491e06a74b02057f7619617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e9854b3f185001bffe15a11654f9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e9ba343c8cb9ad5f8d3e9dcd5174619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a40e29ad7f3805d75f2d0ed95b32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaebc186fb1afbce32e1b9555700ffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e0252ef066c8b4d4a9a519c09575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98edde9f75534eacedcaebc15fd4ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14637d2458d05b53d42c2bbd2e6520e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2113bc42ec0bae25b0c2ca5ad5c10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcdcc1072f8f68d94e1438ac45e8f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02e4d2242de45a1b7e1c109e937e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23139667bffeda007aa7364bd25b62d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf531b1105277a9e74cf153583c20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62d58e14e02588ee105efab45cbb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02e8ad606541a61b5c5fa05fc124f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f2769b55faf970a1090461f7b578f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84f65b166c2a44556be4770ca897d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4951483e58dc4b3c86fd03a96fac3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf56830ee06cdaa71a4e18d59fbec1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee1b20486dfc680afedee604df4c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b79280fb17d5647704495713054c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0041812888b035f04c9e52de2643965638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa694fe35f8051edf32919b4486b651e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcdc5998bd32d379cd9a7865f82448640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce68f62ad744a7f78410a91cd7899f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc871c903742e85e31abf26e28690642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a8dc50a7f7fbea9b026479407d63e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb76c8519a2f22884c46d3c375075d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac28b2fcd3fb3c1d6f081509a44462645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641d363d21e71adc914c19098752776646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>