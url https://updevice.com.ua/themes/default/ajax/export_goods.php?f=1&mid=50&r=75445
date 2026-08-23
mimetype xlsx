--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408de8ad6e8146a5c5ebc25ea4fd9981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3062cc50e010f480c56c443c6d8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c855e1792e61d9fdf2789396c8b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d6da834f068d27f1e411478357b564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ea6057825750b95cbad6e6de07a1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bf206ab3d957e5248b3c480c308736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192c0f59f62d9d6a4e7e4947560bc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8fe4d227c8322ad3fd2dc0d45f108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553275cadc1536b56bba10486e99f979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd0e9bf746586ae1a9af5c05c8e0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a232c8a08c9b153989fd5bc5002411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab37a824de07bb3a425a137d90d29c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310da6a80b4c136b483d1d3726bc2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eccf5240d9279d01ce2d3fea713f3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ac11b53efff3e3da3b3f90f72d0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15367a21f76898c556839511516e7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181de853362154340eecd7327ddc8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabd67e889be28be2812b88dae1c57918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21570fb8340871ebbcfb6240dafce919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a3e566565d5ed029722570f8fe04b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79b2b5116877b5c633931789c032421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce8025727ffa9369f96c2915f4db2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff602ef547cc7cd1c1a376dd4c462123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b946f73503c7f6779e30e9fa29b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdf09047d76eb6948ff27f3cbd071125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd727db0a354958f41e513ab0b00426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3c7257ce83ce33a9d673b492d1a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5263e47120b48f5d12452d667fa1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd49583c66b5b6d43ed890f47b792129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4736177cefeba82fd3b97beefc48530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e85be0987a9c4e3d2dcf4075d86f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1941b507080120e71d8953d9e0db57232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ffd29c2c93d05b2df350879fdb9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5104ae5954a73a9019fbdbd9bcab00634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c0a97b612cac199146f07704f40e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62fbd75fadbe2259437cfb58251f5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5bebfdda0542965e46fb4e52afa837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b82e97c99bf19a2b868d24f30345e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ee70609f36d27d0b8ea83b6a35d8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f080b1d3a3f0425794612d67073ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d996a6b39701172f0cc4854e41dc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054964f917a460476607602389fb4d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3237286d0c49abbfcc47fc39261d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334b7e304ab6667ce066acc39e8cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42cbfd02ecc019a4616218fb3fa6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5d2e7194cf7367b5a01c45b74292646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb06313e48df2f912ff4b43f6a237a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069bcf3d71b7686c989aa9425a1e9b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab8d178bd7b014d5bbac366956070149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a7db068b0369cadf35d238feac0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c49e3960f0285af0b254525149c4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80657d8cedff2cd14427315d9446bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0681eef7fc38202ffb9d475b061053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5e5d2109ef2032c2f6ca0d3d482754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821bc503a47a51d6eed021cc889bd0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e920f64eb3a99878858cfd058f2fb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde78a590b852104e0489a8ed2cb5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef785d102a3b1f8c426f270cc6dc6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922481f49262b4292511479f5c3be09459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1a68ce9e352acc8845da47f0775260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd454b4bf50678ea7130668e438b73f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc43896bc9f1ad2a9ab068ca06acc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5488800d2684e18690fa5597190963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752547e691bcbc44863310a62fb61464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f0cf2c068f46a48cab20c89b0c2a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87108e33ee346cc9631cf6f2364fee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d63159f27e29e068955a82d2540f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bb6b2a7427614f2905502e5c8e9ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0faa49c35f7834f848ba9ff64ffee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7aec11648e3e28880e45b3b1cf68070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728607be208dfd37b2da42e0b6deb7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef4416793415d942d22b3ade4af9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110873f2ae1e854f0170062dc2ffbf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdc7eed06bb17f59f2390b5244f73f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165b24bc8455f83e61b0c61047efd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36689f0d8fe18c3adfb343681deffcec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cfd07faff891f122651d106c5c0d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33a85c5445cf188a4321d848630b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5ccd4876abb81b31dceb7ebdc5e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2663959ec3ba0e1afd082b00ba13a9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ef11103e8cef23bfdf7280360cb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0e92215b244453ccfd8bcd11728c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3063fbe6fb6da9f8d3c2c510a206183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5edf09853ed4e32a60884eaa7ad50184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0122f5b8279748bf0112a89c256f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797184ce75c2f96517dd665ac19efe2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373e6131f96592cd1455d352e6271c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3451d94bf1ac04994d2ab09ffd61788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a02e5adf83cb2c8278150375b93789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73e7539e231c174019537593c84a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb797483a41d6a39167e69de29b4f2c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca2e2d7b6b3ad3242cf04da5c40c6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a6d7eff4848afb22f355d7bf63d2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e66ba8c7af9bcb91a4901eebc1677894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0478e8f5fa3dba473244968557fc1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c3057b48765b861fb659703fbd9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9edcc5f5b13db04c5675f88134bbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090876a24b0c82627e70614c5e9d52bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650e2e99202caefbbe399a57e7b8e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be9a874623d62bf054ee702076acf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8441f5b823bf5e6fefda02c44976101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1fe9f611877ca7678d6e519bbd320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059aca1e72ce50758db103567a650a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b425125f3038a98a5387c1d3740930104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e193cbb3612ad0a1d27cd67e89495df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d24903dbfc72003d360b5087bb1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9f7c99ae4c43543d2c0a25219455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdffb9dbccbf1f310db4b70db2f2a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9970499a2ea77c32cb8066dcdbd2cad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5035cc18255da7b10479e37e839e09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e6f1c3d020c74aa0623cac623b530111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5cfb9a0592bbd606076d1478bccf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93fe1f6231c1d76d0733986ff7f06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7e7a4a3b5c75181c9977600f4cfe9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3b78e0e1e176d8cd9a97d40ffea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ad6332656f846feba3cccf72dc60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3336c299c8ea43832b28de9ab3e8c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343aca4ad029f0b1ec2b6662815b18b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a09ccaf7706d2c7403652d55c84f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3acfd568c57a371df80419c99f72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77628f2494666d8f2f06b53c20898e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7626e59a7b25d3e030b36ac11ebd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da65387955cd9008a9f886724f377123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f51522806dda5aecb9585aafea634124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dab02f0f8da78d22cc3a4e4368ff5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac50d51d12773fe5ece8de7a69f424126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4dbe7f47edbe72a13c9c4c52b2bb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03124f8336a5918b22998fa85f4c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493eafae72f6b00f34dd99e90968545129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c12a3b3ece9914ca107ede1954c8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb142bf91d6158b95ece15a138741a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6385c8250d80978f208c87848fb8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94ac37bfa83feb86ec77c397039195133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81b5b02754bea95f4a9ebf6e648a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b8e04da32a986a465b67c311197b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062a721e73b79023f1b525851f63ca1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040ce26f59108c8a087db85ec3108d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7739a0983fe2e753bc8244e763e45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2b44d462991cdd4f8f4289ae8296139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0506fde2e382985c66aace8dd80641140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b02cd3d36a096a7670b5709ac07eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73266716da2042f2811dad198a8cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef81e4ec94910d395ffc5f8ca8c1e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c2ca5824693bf114257bfcd97f6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec812e3e071a09459661749bdf6472145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16aa3912220284992060ed5f751ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f2ff152bd1bb953554726ebfe2d74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc962346c355367ece788582b93ea76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89e9df72bf41e5058c00d904fdfda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f43a03b72287b973a35aef4b4a468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b35692f2421801dd690aa2827314f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778da1c5074361584cb3e8fda20123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e93512a30bf37b85efa33eaf72e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b267e2604a3031b19146765a7ae6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe060cdcb269775bb854fa56724ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe572b177f3f35ae0797f25c5ce6ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec40c26f9e111268a9f42d6429ae20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414329a2c3b70ccd93e3a56ffb4eef9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9db8f716269a4951ac356cb0eb5ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384866ac5c8b31e4cce7f4838ea849160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a65b9599d1625bedbc2a33b0cba4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1c80dbc1ecb62f2c70d32802ebdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf9e1c6fdb04a2cc75290940ba9cd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d77be20e9a97c007683742e83afd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f1da0b6260d5753a16abd84b5297165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b44c13a35d6e349b55c49f4d5a472166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa191a0e981891b77fba220aec33c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dd0d2e9e55ca380f59296cf48c719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8edca1aa48a91749918397cdb257d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe6e02626e6d18c4a6d06c61433ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb73a6a554e1841ac21e68c4e9839c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a60af78621b8d98fe9dc902328d09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063c3ed7977be9f199097f230e427a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfaea4207661ae973158db62c572d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec242e978b67b82806fed3ea0a9c80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf841c4c422f9dceee21ebae583ebd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7815b2e7077d3d74eaded61ac2f3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c208bb185c3ba2820479f9e680de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd56f927ecec455986072ddc417b144179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147168b49e43b515135b61e2a6d7c01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601e9c3d8192b40e5a466c1c4829f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9d4752ed972fed7e94fbdb3b2652182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44439d526a85ee47779249b370e5bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d959fd97b66a9a91fd8cec76a7a0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848614babb2bd3f7255ebfe19f367f33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e81f8406112a38dfa9e54bcf8d4188186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4e18b3329d8910b7fea815d9876d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25fd0a9b826f0fec4a5b84eaa874c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ada6e569fe8a61f68f043609cc9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feda802e66eaf237f1a8cf3f33dfa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4888c4954c2ac927a73e0b5d0f91fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed71e5bcd00898987031f29a155407192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eea4573afbc21f0cb8c12533af182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf4493b0e42955ceb0a34c8e10996194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f7be4e7dd1faf40acee8ef4903c8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fbf6a9e5ce70a12125ff38a7386e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895189c817e8a1c6a8a98532d7d51b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc0d91d724e5a37f320ac893a01ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f8384c7bfe76a592d19e64d77d41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb04b3ce6dd66eac90d3a9d680096b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8025c4c2fc10db8ee72e8e0fca7672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee18634e8ced2b69bf52d52444e8ca9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dbfc38190dd27490deb9eb3f1a0df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4a51a186b5d1cf771915c83145a04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd6be92e68bcf2f7fb6294710370f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241851a81a5f6491b4231b7ede3cbd5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0bd820c437c870c4e8465b0ff43a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b28943849506410d724fb4d5890ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e22bb47f8ed6b82e601f252f87a681209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168064c5e2c93f77e2d8b906a6f07ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753f76944802809dcc6bf09e6a08d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b69cf5a6ff9ad347f350cb618d40e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89089400d789ae7392643d70f03150213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c024de76943bc0d1e56df8fef2941c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459bee689ea311560681465f6a7d16c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb4b1c0308157a687134f7c786b45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b0af0b9aaf661f2d742ded459ffbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0715a9d00fd7a0462618e689f50315d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054529189216d2549a36856741dc405d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff703b728dd26904706f4009f257b69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1542fb223622c47cb2010f8407528221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72080a8a77f5e13f71cf99e7249ce75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25fa8d48a05303806d27390cb49239223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200bbde561d0ae921809acf407ebba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ce0a8779dd83876756e715424395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3897a5b04e5d2c50bb2a91ce91956226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce35d4e992b069b9c823ae41006af9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f12bd1c5c8c618aa1160e9feffd90b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf01ed27f938530895dae13007b2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb0e335af0e83dd3a969e9e4079cd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4409c0a27a9264df54566b3f005fe21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdba743cd86c7073c7a9d655528292232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726ad5a785c4e52293584d6105800e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2489696e53360120b5788312e8f67a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62482397c803ecf194ea0b0961c7d1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdabcdf08b9526d000dd2d22f087ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c22f0c8a608306c84d25db178f20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e46455bef0fef15dceff1aabd18d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d565d063c3b4fe6e989070b7685d1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e347afe3b039108602ef9bc140bcc83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dfcd1675ce572d54bbe0545be6093241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9195872b01119283741b1943adaeba0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4191aca9704f15d6250787ed45874243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913dc07133e4a5190009f30aa141baa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd00a424308d8446a29d6da442bb499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e034d96c80be2e773ba7e5213e0a57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1dad345ac1741635cf753a88a307e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd11a525aaa04be288cdbd3691e5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e04ae094c55fbdf9ae9dcd8e31d719249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006303201834ec20c0e9d54d4354238250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4776051f8d8865da409ac474372ae5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a9869130f2640d5facebfcbcf2aa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e8d69219eee203f40b0cf00f6f1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ce538fd5d8167aca64352de85c88c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ad1cbe68349f700929396160bcd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b40f2527fc115851f11458eb6b183256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c8c00a43e480b0adb28439733457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476915c1f9a0f13f5b74c3bc3066a458258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de064f5f6f36161e2e62f2def08bdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329026094e6313066c55aff26ce5923f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dab8c0d71852dd30e15d11aa0f603261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca1dbeefe64573c81828a040ba0fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad424bf650c650a0c90a986a144fbc24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661e50e457753db7fbb06d65d0d67d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722fe7f1f7ca97613876d9c43061c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4175d7920d188de7353fa1e9aa5cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceb8a0db88963f8e2cb3a6b0df3e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a8167a00baa4297bd911f510cd9a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10cff4cbb7d2a0b25c0050e4e1356c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7610fcc66c391c8e22bbde0751ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60471519b3913a009f597c4f9aa199271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ef532e5e88d10fff2b645ead9230272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812dec3486e9e6b45aad45c310be2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514eda118ccf475e91321ad266b17c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d0b12afe69c2238dde0d19bac11d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906de6d4ca428fa9a53f1f026f4f1d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621106799e7d66114608c66aacc12c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146655b7d01cf8afedb1138d2c2746e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f94530911e5a64d991805098859e0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f742ae3f5a4505dbc0e8465c52239280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4de5f3e4a726783d5ab19ece45c16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c481c91addd0ac9d0c99fb0ee5dad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d444fe0b6da4fafb240da54c08760b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a2447260f39b34f97d886c18cc4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a5ee4c1a661f05196fe77afac841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0999b9d7f85a24888c2a4e3f98b208286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c2759230fd9ba2101762e4e349bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f861134e2525206c694482151272b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644e2629dccca93c02b0c07600f4b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc0ff448578124a59eb0dd0891ba3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584fcdd31e21e69b7c27b1eebbd28c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a405c2067f20c7b2ee35ebf0fea4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276435f29877f86f2e520cdc46ec8613293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856fc24999a735c5165fb5b2118846d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de1948963e0e2f5d4a3bd2aa1ce3ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c211b7c87c75f333145a0004b7c09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e8a592d3bf23e10906746601e983297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce53ec6449a676929b2c0fce0a836298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b8e8e9703a7d16079baac43271c54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd5cd1aa0139b6874343b6ecbdd113300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8c2ed296ebd1bd4cec4ccd690f459301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33384b70ae0d9f2e876c094d5daa3f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1677d968ff2fe41fc5c1a668862612303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd642b66d63670127ffed273f6a9e1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49758cd7be72b813833e2bef1b9b775c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b91c3222ced5fdebbf845bd46ce78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d634faec4a31191d93d769e7b055b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21521bfede5a7ddba0a3875e5bd51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74d86b5bfd0f45faa257b6c672933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f922f8e0090a6585aa5205dd0c80f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb41577675efa3b3836874f3b56d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4aff6c96dd25a2a5896e4c942d762312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef6e3e970488bfe29065072e66022313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac98d7614c3e334ce52cb4f134887a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f81a3c16a2d2c2a5a5be10da0b2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c3ca019d5214e7aadfa7b74566ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0922413c8323d4cab4a78d8d74f1e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20653570f5284ec13b72404a5df15069318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda72c41daa58e499682e64fa5176f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a261d234fca5e8dab816a04aadfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2810ab44a8a6953cd9f78a110ce710321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f22fe5cab0640ca3be20fcadea994322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a5c1774d027d0d7bf7f7a6963b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b158efdd8d5fa9eeb5bdae7b0cd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb74c1b64e9be457452e9a75ab70f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf988e662b3dcb3e09106af59b3839326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb5ed30d957e9aac0895089157b8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc308907a7522868d17a84e6bdf6fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc82c752ccc962131e7defa0b542b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af664c3649186aefa6471e5eaac87d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b83eb378d29fc5ae5e1042a528b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679a30228e83a7e435a8a75f799025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8dea3e51be138fcd8f37b7aee4d3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5005d07e9525c57a0fcc055b91101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9480f3b7b303d39fed61e4e71baf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef64d0071704d003a63bd9ab93422336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b53694da2c0c0b2b897336ce4dd70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e029b20ed26e6107229d16bcdd1ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c5ca2cfd96c7a24f1fb3608ce86f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36e432d8c743943ad2d6bb80c4e17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aadad744f313f12d543d8f4ad58fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5d422eb7b9a3193c295757877412342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d6ef2ace5e60d3a4df1f8135901cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0e5876bad8ed2329c00be0c9698e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66efd7ab2ad1931348e76a7a9197f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4bbee788070c1ac4996b6e26c5b3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5f0705e06a479196af6f012bc4dd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a43d605dafe3d39f64f46150058e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82413b31902f1922d46bffd828e32c9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40104b77985159d395cea38cb9296350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d15e7b9bea1b86e845688d1deecccb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe174470b87167ad4a159ffc6a2d8c80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c3ef96f2a1b2ce6fa34e29ca130d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a125198fe99bd04ba8dea04599199354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f880d40fa13cff299dad64b854c33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffd09830ad6683457c9c34b7f37725356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200efd1de678aedb440651de39b9e498357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f831491a651e404966d2f2caba9a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63a070eab628fa45ae946bf7f588e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3420e1978f31000f06f6f6f110c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40cac4d5adef8424af818a5b5584c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdfbea4c5d81a11f09bdd11115c4c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c48280e4bf30bcea4f44e6ec21ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68923eac0c56a81b33d5fb3e1b6236364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b57011871361475799d40a64e94f5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528192fcf64e1e88ac469fd18e14e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ad5bbe5439d58ec03b2e0dd16cea1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74863be8945d0d24b6a5727570d57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f185e3b2b00de40f57612a57d01f6f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7741f3f266d06df24a85ca002411c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfa4351c5ed13d3c5182eda868f904371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3754ed8fa46e4b323b592596d574b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82d58b2a565a1c5d985dbd9c779e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9799538d097686ea13a48763511b413374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f54b9dcbf765be422cfae8bff4df2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa133ceb7c4ee8403a716153682034376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be262b49acd4dead0849ca9e2ea182ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf1702c0d162479fa6847e41a78a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff400c839e24054edc8fc2a1d64c38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af4dae40f3b591e25b1cd0eb4b827c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc280fefea911ccdfebb2ac43e31f82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78030c1bf599a817f9199df003638382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9a86b4a9836f7423921759ab9ede383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c996383d5cc5cb4141f69072c88a3f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb630ebabdb6bfabf2a25e0f54bc4b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f136713a1131c18ccbdd271c458f320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0265b6c032273f12f51ffa71a5ad5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cdd92a1cd2617ab9e7ac524f84cd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccebea5db65d6c44432d1316e2baec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff2b897739d645caead440226ac6b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de190fc6ba9c09d61b6f320901e4864391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c117b8cb8156b9c464d2906d8bb85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de4f5ec05ce9aca8684b4799a5be2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a3c85788549facdde8d4dd138629394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469bd903a1bc2777b0292fe76cbe515395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08203c7574de22108e4e0214fa3fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73951a105b61b520b2c01201869fa745397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0da10894f7e72b7fa11e573e835f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607a65f0b237e5a5acb8d42ad904760399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7613c2dba9609ee8d2e04b11010dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e2a1d8c90806ea9100072f470e060401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb74791a237343414a1af74738a817b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b067fe55488dd6cd74f62f2bbb9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a520c2651e4f6be72388378931fb75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d3784de07817900b144c7a15230b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ababa1e5e2ce1566f53d63821f62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145452f5b531ef4e33cbdd9e80a3dd36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044b93fca2d83aa21e54b6fa6b6cee2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72779a7bb935e7d7b891ca908bf3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ad429b2159961381977db31fe0d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a34d38119849def57dadb50dfe65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa162e15e687bbb32e0f8fcfa395f19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62516d03b49b9a242f7ffbd2027463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b228fd48de458490e108db5fd94cdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1fe77cac3e5c563538e834b44085d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322de5f7224a14c6dc9f5c6a30d19e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d040991b3f2232b6848d1f83572d34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d147693aee23fd84bff5fe745b3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716514ef20f17756743b22cbfbafe920419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8447f1077b05bbf943054635300f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a9db9897f8a18d16920501354bf7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83bffcb463280537abfe4ee0935ee1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6bd95a9afd3e50638aee455ae37d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f236e3a38e001fc28553c48ae81ec4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e5ff8f44d90c56b9234676b3c6db4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a5511c92485f6275181362de600c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4084a9ec356bc979a0f06e5163f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f932fb1c2afb0a41b2e998ba43495428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a954933e5e3eb9ffc49cd52b2f5c103429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885c1db0429c7e65562e46eb840329430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a698e72a92e20e58c01f8db0e5b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992be62814a3dcf1e2cac067437699432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df40fcd0e05457a412683953198049a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ae74d7216546268b38b46e3bdfed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4893698673cff03ae282894e115ed6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f82650fb039cbe91d084af294ca78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5ee76a24413b98699088cb3afd279437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ee62530a82d4bd29f64725e14c02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbfe34f17751b2dd1db4be57c5617c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c6ce62091643bb3ac34f694cc6d39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05e49a98fabddd992927574a96cd1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c28f63ffef6188fd97b11e942d79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea8956bbe679c9a3552173a43ad04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8852a41caac53fb46c7cfbdbdc5297444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecf4dffae3977a60f193776e93772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f0a815fc21ace269f55d8b42df8a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7438446d09b3bd5af76b4949a64a50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a90f71a8c363124c30d1a9c72202448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c49b55353b59332516fb5fb0990c4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581232c27ce8cd0c8a0d1f5de93486450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5dd8420038461c4867b0b24b75633451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81677804df559b2d613171b6d61d67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4021ee8de4231262a0fa03717e89d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c67e8f3e1ff4542476877a4c6ea081454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840ae60ab7e23ffc9f1fba7a4a87c98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66015ca680076ef91ee54ebb246ff4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a74278e2438804172638fffc3d46c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee844a194fe6cabd4d101a4d0115f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc3cb7c74e4e788c22da9b44dff41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5b6b3639c80bd89abebe88c8c564f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8175a1f7b24a64fe5362135e0c41b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196b6ee35a33d69f53e2cfcecb69b29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0087a89c65b6afca3b9f5c7ccf2e046463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f071618fdfe01d8d56e8dafd273639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503e50fb5745250fed1118cbd3f49f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67bd9adb2084c38d63b0fc0ae2c6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be718731dcd98d4247da2976cf9e9b49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110d587e2289223534ae150677aadd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c85893e2b49a64d1d2600dc682a20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754dbce6a4a9e35116c8bc2d7cd0b4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156da3ee4a322ad1e526244375ef4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de35343f6d0e3577146b5e851af206472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b87db41b1dd98210ada9f2204c8318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dda666c3be4f1dd0861313d87cc63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e40af289b86245ac85ad472ac163b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6884a0e1fba916b325f11500027b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb641306aabe4898e5d27d72605bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352e5c21742e77f4af6560eb5a7c677478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854da4cf76dded6691cd621434c780479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c559af15862fd2cd10d6d9cecdd40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa101ee5ffa098bd4ce385f6e1b1fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30187e6a12c9f6796fd55a08a0189e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7570b1c8efd233e12bf8818ea4a661483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67ff072e7b330f874e2424e090bb1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c64cfef07986f654eae97b118ebad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850c2a9816143dc1be3ef66f6b3b95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188f7b0e5c4f182f3bb4bb827ec89c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da50ae5494ad688b924ac52256f6d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7f8f8a1710fa1ba01330eea313eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7d088aca8160657290db21e3b260490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4912149d701bd491298216e511511491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed89eaa16a6ad4226feca167da59806492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b14c97fe23760c5235ba290b85609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac18153ed13968198ad772e98cbabba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818d6dbe1d73ac80d938f03d3693b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37bfe386af936d16e8a35f0fdb466c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec8d12de555fb8dae3359b78d357c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a49ad4a05c1ad782c49eab8572d8ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e361eae865410cb2a376c83476ac7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aed32e2fa3f94757b86f36f9350fc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274538e82c95aa63e484913174c3627f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc478a361ccd60dd36a406ff69b7f54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267d1fcb8c6f7da3854db9d4be4cccb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360774459348bd758e196d3ab22518e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29e3ac5e2f803807a4aef1f54230a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e43256f1a6a8ee2c0f11a97d3546c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3c862ec6d72b9be77cb797d0896d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78700db5e67a09002dcda52b88a6e0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f21bd492965daab7b933db1fd6754f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0eee3f61322705e15abec4c01d29f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704cc2d44ef1d322fc8397cc611a1f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fabc5cc6ae67e3b05c0456c81fafe8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ed8398c1ea5158ed6b193a7d020cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a928c6f9ab3c92802dfa781eab74c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce2e952ce0cde584588d5b75f4396515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949ae64ed88dbb46ed6d6ee995ad44d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c091944d9f943ba0baf6ebf0fbfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed98b3db0be507e229aaa831cc8460518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07038f0eb8d776f824c0e014c9e1ea39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466db52e3b3ea069e9adf48345c982520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372868a013c20017fa52aed008a70951521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f602e4987f5ba3fb8c530d1cdd5ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00020c2a7b2098a1a23e44d82b2b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f222e59f44f8f163bc3208665f6d77b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e03b0efcfe065780b5b36e2d07a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef590538ce132d61305dc5bc417d97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450b108bc23ab32df545797e0a4181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2fa6dfee86598471f7240742833f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac86973f6fde4a47ffd49f6b222cb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae75bee835a2436d045031061d11a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56750505a37340a59aef6832084dc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb314c1fcf31f23d5fe9be56cc22b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfc52550e508d07c4a066b212d07db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c316de0f82efe32cd010332df07c31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b6f71cb6a440c173824829dd80b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca20cd994cc725605ca2907289c55b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416a57f8efc41de20fbebbeeb062ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc46723e7ebdc32acf0ba56f0c506538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba295b502f890c757410b1f31c3a2b68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7219a449202c544d7d3f875363a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc17f5edfa501f0f40ebfe19ec8e73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd83cd2b6d2e99524de6583c8140815542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9de2fff3c3fa6ccafcb465cc78ffb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd508c83258112664ed48a5392f82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187135ac170f05ae3a95cc6a2b3ddbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34389de780141526a7d6f92ac5d84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b99e590785c52b02592d8ae4a0b16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b177fdde4f84a48dba4b7300408f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa51213380bb024baf8321beccaf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e20071c0ed5727d29fe296c22936550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734007346d401be86fe85836c440dfaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a390808dacbcacdba341f1bf23bad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56143745087e5d9eb50b45e78c5a525553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957e1c4e93ea1ef2af519efbc7e9f46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967da4fa2ed99006ce4aab5baf5ff3c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af31b25447f38fa66f6553e12ec2e6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661f78b02f3ff6350b3e7a6015b936557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735dae35c81e631e64637a41cee252558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78e0b4023335b88d99f0ff3569c513559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd71abf45a4c5aa33561edba39c6145560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673210492ea82946c05d629fd8a9db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bb947e7248adb2ee126c036ab7275562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3d0a1720f72988d212696ade53b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1371f1707b9f3848af782c39e51efc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659e8e29e2b8605379321dfc43f510565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d992d225a7eba0e49a22b399e658566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e344571c199f1ec83b4ec344928518567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461cef28c20374e9c0b959372fea08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ea7bf53c0365c725895b2a8425b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d22fce30aaeb533ff8a2b10fc1f3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283eb58d0649baaab65bba2f327981571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38d2b88c4a3e63d2dab9a779c31d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53ad158316631a7b53c838f7e2a1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc12e3d5424f09488858e4608ba397574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c7d56924830afa4222b1e35bd47b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd44100a9a2b6dd83cf6a552e38f953576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a133d4b3d550fada98ae527548e9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d61137eb01b297eadb7b1f726b53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40878040a155494cb011fdbb48154579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c36322adf86a29e2ae9aa9b69a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c22aa87556d95784d3a86a7e07f85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88c8fe461e4b691ff1fa5ce3b477a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e0dafd06313d0daed62f9d3e0885583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046856adf65feab24fe366976b689e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335bccbd9d78b1f0c535fa7544fed4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c197ee5ab40d2d72dcc88e062847f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bad2fd48f7fd017a2e390511dd308587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a0f1c96e120d9dc9064878463565a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716a122806f63cf5abcbf99e9a8873589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7266be4f849359cc5a52d201c60714b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2e09831335d88403236b8d2fabca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04ef6131c0068aa256d215f890ac78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7259f41dd1f826863953a689a912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5a42ad464b72dd528bba904d9b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a736e8c60a3d91243dd40ae7405aebc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4700b3d79afecf2ba2a5d80b3030c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b35f6d1cac8da162ef9576dcc3b24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7984f750d604309f33859e3b1817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76127b4b377cf5e815eae2f032469599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c10b20fb8f266bdc3cc465ac528b8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448356a0f0e4c627ad7a4c2db041283601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398d0b1b02e52eebfa1293780d70c5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d9f81f77ab68dfe65e9ba11a8371603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5617703f17eca6cd888eed13d2c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6e8a3963dba849656081e7716000605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4743e84ab6a7c1c578bd0a83b3279a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd356895df7b2c40c44fdde350f80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268816cacf7f2cd641be468b5ea7ca4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844b4e3104de6444010ac746118d33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022c341ed508ad0b1aac21589a76889610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52821f4c8c1acaea64cdd2368189b81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6784d4fffd8fec1a3d2a268a202636612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054aa6ff087e6c216860d579c3e4a5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f8e62e9eb2ef6524d0153728eeeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa7ecfda1a32eecb117134ecc0468615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18073197306964e662f69e03bbe077616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6f9847e449cf9656d144d51d97fbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eccefe5382246b5a1e5bf6283ec45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e2b061a65713e3c4405ab782c8cba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217baa4d4887672c1b25573887f746b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277f016e720700c32a97366694b7ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24025e95f215e7d4504cdf8122541a0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86a4c69c32ca1ff74b92f9f944fe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c254ca8c9e5403897b9fb776f72d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60974f92b732c4baf8914676de7d3a11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f34f5514620660cd190de72e5f019626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc6a27ac6753e3af90da96b83117aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd526e0a331231fe28854ce209a5c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6275d3bab30e15bce0a4d1bedd55ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9132e85736c0ad66df38552d0e837630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5a474f41c98fe38f06e8919e6c66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44cc057b51a731b244b03ee0acafe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337a68c7824b3be79da5764e0009832633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39bd081b72586a3357483df0d13cc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170fc48ac52062ddaac4311c1a0e68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4605520f0f5dab155a6929ea906002636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062eddaeb367271e8396c65bd926e11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895624f60a85bb4b69244e50d177ce9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6624bdab02760fe3c91dd89be34574b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8b1ad5807c5136553108fa68be28e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c84f2e7466ba72fadc3845bb35430641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181253066733f2e3989e906f9b2128642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a8082928c83fd386ec8276917761643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5dfada9201182a44e9467caab6b29644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192236878b7e90f84500239716bc3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874b8a255075bfafb24db06fa905f772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f38f3758d28dc8611b7e5dcf46b173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158a1170ea2a7a9331cf4f73a90bca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e549fe4b53c0cffcf7ea46b6135c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3497a27b597ac37c7ba1a15a2b3946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a5157a8dee9bb2365ec700cf76ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316e338eec0d65d470ff3e1556b5cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa80262855f042eeb6fbe050bce4e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ea0c7a0df84a246bf1aeca5f5b4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef660846a3ec027a69a7502a238a26b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da853113ad0eb8520a4c046b3a18677912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e3f48ab011f0c3529c899060601c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc6f86427ad5d0dcd0e239f6b38f1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c21b50aa882abb1b366a8fbebbfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83392d9b6fa958e64679014f3b6439e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c4429689dd51eb5272b815e410f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d00247e03db807ba59395b038ffa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649e59cf15e9f61e2bc539be698e0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df6eae7fac827825709309952468920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca210a5b1f8ab452d2cf85a71de1dc4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1549f94f399a896d744bcb06bf690722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17691c1a89b5bb04d5dceed82e2f7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846a3313ffb929de3e37cb6a4f797e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032de68b2fa905199c3472dc8dd35c0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415420e20c9346ae8c60ac18d0389e8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe21fd481a3f8eb66f52b8569b2bde827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d6c734452aba037112de32c37feb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fa32a3aefa8dcbf9a59fba2967c0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ef4c83acfd8031b91d69f0679274530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd0a13c471fef360a821ee0b2db8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96568342cfeeee5ac4d47d3319394932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcff257e4ccf7d9d937c16b87f09633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49e8c7f1134574e37e74f323b0ef034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61fe1beea2bd3f1e67e64146fdadac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4981619bc85299c904c924333ffe9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df590189c44f1995299f655ccc7d93e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5742887557983bbd8ecfabf72d67738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9264c2217222fdd4e4cd9e436e87f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61973ecd3868b15200b88a342c6c17240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d28375ccaa0304c4d0ccf6cae191441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e8635eccf0192fb41c7e6288def8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222709c44a62e35ba0769a6fb867b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ceb9f3767243fb5a7d49f2ca99b6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d343995ef93c14a4153a84f27b3be9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e8c6de3e3cfce7f110e9106ae8d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c619124208e770275b55cf0af2fd9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976997945914b7458c690730a128241f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28db2909be477aa397556d87b3a7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b33d6b48cfbb1298db9074b6cdeea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d41207eec6d87d6d598a34d66fde251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93a643e66feea6898220245ee8a7b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77ec592e477cf7df79153e5bf438d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d62d0a4eef0e8da9c7870faf14a7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483e828feae10e3a3a27d48e489888255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc43717aa0122acb7ea2eb2a44f65bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090efbeeae65a5883e53574d8e7471057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f009254ad16f8317e05b11b817a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd30a92d90e3304ecec854831c455ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb5879e8451880a643f1523f83fd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48207752698c27a258b2de7654d5cd8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa576a49b79fe587f61d0e1fa35ca662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2def9c35e9c9f748cce11f152444c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cc9348f5647d7a3ea03a93e65c71a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ceaf1d69ab503249eff76f75727965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5e0f48114b876b83c32a4cd6173d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7cdf132606d2fbff8720598a03bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a93f831998f0fee8c4e53a2c06d6b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6c4e157efb81c791938093cd28b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402b93edf1f4b98bb2ef3d6acdcbdde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747dc44d0513c49180c2ff1e183fc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c54a7909d1dfea3dfd2d4a0a056672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebacc95f35399741e91769d197f76a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540d1e2c745236adb232bb19ce536e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687ade99dc51be364a1ae136b0da9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3002e3e6c0b00554d54be390009f9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549498dbb9a18e1cbb445f88512143777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d87810e0414d366cc5886c9f51f2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c6612542776e37b0813a5799c693979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095fc6fec72bb5199e8fe477851771380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f2fd2b51beb1b473f8472ca932ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124c829fbfb72ad466a11a73da564e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a3493f03768533b672a4ded45f0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e10caceae33781db49da59e4ce34284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013731a7da22e25f6c7196866fe8fff485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87459f6d9f730eecf22002fee4698386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8621907bd699b88ca1d33e276362987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0564396b90795726c0a056124f5f0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15f614d1b9876ca02878bb8fdca8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04799334e2ae46123535c6e678a1cf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01497c34d84ea237a143ca504df55c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f5d6eef70f11527e5c450dfa30f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6e7bf0b1241ecc3dcc7205fd6ed5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b9955602a76c54259c687f4696cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bb84e67d0381abf23fb3190c4edc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baacba4e308882eac9eebaa9509137896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb4422ec75db1d97452d945ca2ce0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9da8434065dcd17db8b461f70dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4649fe2ab2f2216c596aa4659f6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ffbfeff9d3ceac487867d9ce5c96a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d61e76868aa1b7a08df3743cc9c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985afaf02b3e1ee151f5573f9872024e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d46a248704c67fdd9e21b6a631e57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefb1a246b8914a8f1113e38466737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441cd1db9dc28aab21804a988b9262d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d493d066b63e5f1c1e967b165e568106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b79eccf163648d1f4ed0ae6fd23606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090c59998060308c1b10d6ad5915d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fbd63fdc48d9f686a3f40976fa5ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fa4db3b2a7a42230169cbee46895d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232f903d26901396114c9e7397127f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee1acf63008e3e17095e24bb7f0bd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b0e06e4d7e767ba3612def6abcaa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47af875ebc1f62196354567194b85e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e440a60c955527e3506e9bb01da7cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264bba779afb775bdccfaded8aaa11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac2959cd38cf4de91a4e7191792da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cfb4ccfe84ceb36a6c20c974105cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074bd5bc6f3bb8bc31da3432e3bdeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5054ba853ac6bd050575f1285f2ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38b9d9e05e74cec3f295f63894ee0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c98a978a5247c69b98d164dad1dae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9578e54f8a6826f1c1e27a3c17fb61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f383cd633b91ca482b1e46ea11e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19b95a06e71e87400899685a10582125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6ce679f73e3ef56630621c5465edf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a26c63784103572876ed628d0935127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40b1ddcc175d8c5c5cbe72cb1d25f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32cbad78c8bd1a46526acea69daf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443f9fa17c29cad2f5379305a64e27f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae34ca7fcb11833aa8bc3fe72185c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07e19416a0fb2d1e46596c8094b47b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bfd24fbf1ec5301ea53633cc73ded133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b52a9c7ed72799202558a208cff11a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02625a526272bc755e35bb8b24b1882e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ffa57a65a9e6d43c4be174f0541b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadead8544f8746a4882ad9d8922b75e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7930c8dec523f42f5a61cb0e842069138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976a5f630422aac75b14378446cd3b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13a37ef7a4e70d4d37c2240b421d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896585df4318421afad47cdb9e3026cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130d44d631b55b36ab80f5e8a938ee9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e7a4ac1be7c2ede4b509c83e82e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee126180cc5d9fbe2f39d9c3581b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5b6c8438c940dde358b44af7d420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6502d80ba0f5690cec66d4c49cee8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688e3070017f90388f6ec0915dbdb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e8ffc98cd735fdc9dbc310e58ea38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b21f17f9986e2520999589e97991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ffa6e80b59e633a1a7b3069fa6630150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f83baf4798c80ec1f6c0cae0169363151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6ee08524ca2c10f829f35e6660ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dff87f4ee0f1b7109d72da34aaf0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b5296f358f9499f01063bdf724493154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e131ac9eeafbb32dc98602923e31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58117deba09eb186aba032fffff0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4472b7cbe58d66a1c4589717bc79ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f844d27ffdef008812b894a8d2362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a787d3614be73f75c28d6dd2ae814159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1802c7bf1fbdaa02c462cb8aa9c78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d21978bbb2d715f638264c2c9a52f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b86a50effeaec77152b4f1b79dd7c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06ac77b6dc721859251ddaaf0971e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d2091719006b3f1f1f65b0df64ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00fb86a032f153da31f28e519a95de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea8c5ed8c814286717f3393c793903166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406b2a34b23d1b683934bad4b6070b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce509014b9bfdc02bca970d7f114fc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090c40421120498ea352df97798aea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c5e6532b0b8f14ca3302eb97607e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0abf6d219f07262c301c9e60dcf57c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02624922cf6ff4f9f7d6d3bf94c21cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc8fb70407a83876e4a6f727c1640173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228c8f0f035a4fb4c978218aa0598ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b758d94064e711aeff34ce308f25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb7d4c9f0397222af804d7bcb5de5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b5d10dbc57ac243f6c1d8b7db02b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6089edeed2791937d1cffcca129de67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddef66362cacfedcb13b568a6e834c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fa3fe71b2cb7e5de1d34be38a784c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e8e7498920dbe3811d5ab6c651ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30789f833fdecb0b029bab0f34ae0353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9cce09b09c20c8ea1c2d8b8261f4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f564a87c6881d57b65c7d1a22ec1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bde51e5ffbd5ae2097229e41bc3a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87616f802bc67349b7633a2732a2ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf443b10d675e1f7f0c4ceee863b348187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98456af630491fbd4cde145017165f40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20191edd33646f53f597e1faa906819189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91da76095e970d6d5b2e01bda7ddf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b58e4ab77ef85698477c872c685e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc580d9f1e301321be8729356526289b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981c30aeaee7ee29e3079a6c1a07e5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee736c17dc5de578ec809e0e0e093194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b8726c2ca40bc7c7059b946e819e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec826647061368b0e73d524cb8df57f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e57139dbcc1f881f6de94f24d751ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf91dcb6c98d0c35d217a540fd50bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffed361bc6b0ba75aa530abb4cc8af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc16d148674646e787126f9fd5d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11e457c97db751b009575d5c796fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e3b15dd5b6c5489282c3bf4b6701202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2526a615e52247cef6b59313f2ef45a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f6bc470ae56af30ef553110455555204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb1bd64a7a4daae7fdfe5cd23517e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32749274ac6f12886bfb74205f2a52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575c1ba645c6635f8c8eb4a3da0a02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79568f8cddde1be188f6a4909082cb42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766632c93bef944dad76109cb06e2ea3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db662fb1edbb3920982e357099208210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ef5e1d2a9d6bf94627e67b915ea52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b4e329463ccd9a1e53ce8dadfdf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62733dd7ea300c619c837d3c5f36d3a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430a7d924d245b2d3c078cb1e4e956e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52062e741ea5bb6484d2e6652ed52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc2c968a160ef0dd1ce8e520237874216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d99ef386648bbf4b2d4fa36961a63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6057775b22676d35cd1e514ec20f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb7a3b630dd7316bc6f4f989dabd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989137404c2ef6da89afa943cd65ab0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d760333412a76b03e19343cfe8f6f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c03a6ea934e0cee685f2a9293644f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb18b7e82d4ac1caffaa1d3cd932b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d0d956358ec2a930bca2a24f24014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d87ad45f35c0ba63c709ac545e86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd65b170b2d045bac4ef6d8741c1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ade4b38123271abee1ba44998fe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bd9137c5696be798383579dca4630228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3c97feff57a3aa165393951651b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13148f8a4b367936379e78e4ace4c40f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504072adc6a07f1c790a7031a3b203231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b47e9ccdc9e6333889322185628668232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e605835a99cbbaa25126f16524b71d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c1a21326ce8a5b1034b404e3b0e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67079598a8dda6ffff61c34ddc67797f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a67522199e0f224d539b4f4759a14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251772824ad373e7eeb5d0760d15199237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba88658c8b90287762ad3d6bb686e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60ac99419a487c0984d778e0d6b38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ad1cff45466d08f1cc51da56a6f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2586019c3152b7a469141cc91c57f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577f8fbdb6fb127eacfb8dd502a8fb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cbc85cc012769087beb1c0dd68cf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be98535e03b20d27fb8b34ad35315c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946f1d7123185cd55583977edc5c30e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44761a022801657b30ac408ea05c95f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389008e1e886e3e59d9de3011f149b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c55c171c8784ea96b5e2f0c6d51cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123204db501e028abb50718c6807285249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c976bd779c66201cf278ca9421ffb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8886036f259a9be0bb8e87f0728d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb97dc68acab0503503d177f1ea8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56876180d42820bfad1b6f3bd2314dee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1f388bb1f2978c567e7aec9c5fd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3792264dcab96bafb279f0e2d0f88d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf3f54a882101110fbbba346272e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff83f0f44140ab5ca9ae5d87505d15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3665935db9657e1d95b628410851c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43968f03c7b1d4b891baff1c55988eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf01a0f373def45dba30f7ca5e0586a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7a78f88956ffcd7857c49fce0e60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfd162e18c480d6a40299222ee3187262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28be2c4172971a869d2e4f2fd33e06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a782a65aa00cb456386b8cdd79a28c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091145badca10693071764447691513265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3af4d67329d01d391466b30abdac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeabfe18fd19cfa95e832193511fcc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842fef383918e45d24f723044989275268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6130a1525b4b93625eeed6958bac70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd131bc96840b1d1b789f05694f645270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31635e278674059560b6d1fc239b57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e62e257a9398bcae8cd3e4ae0a1ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7aacd1762152d28b9b1822937b202273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7fd330602690f419548aab011e53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337d52f540c6e6c1d993fe6fb041bd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67fe5cf6e3256398c3c5f371863392276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd3202aae30e0668fc286e83044d89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711decdc99385f44b8802e068e4ec788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b40ac1a381df6813615d6e910e6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efde9e43869ccbcc4815f48d35b70b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda380e71bcdd5f2cd39069d8806aeca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef7760ed8d01ac8c1a080726dfd826282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e13f6d89a59325b0e9cde1e28cd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53705e428e1019ddf45195790e9672284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9cae0cce616a7c617690aad50061285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957d4c9b8cdb93c9e1940cc38af1ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9471b420721fdedbf135c3ab039f911287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014dca3601ab203e219f69b1b98255288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cb726ee2051a2a8c6e401ac186514289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24f0a58f31eb4804aafead70915a49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260558c9e4413d5531c5315e7878f769291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01e6df2c080181676baefbb62e76a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ac4f8359ad11ca73a51d920f2883293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f331f8ae446092a113790c88ec441c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d11adf02ad5a9b34580948c940554295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c66bb6925b95d97089172f2a7322ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8860e183ba945568f6bdd70ddace68d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd20bec39c48cbe560d01699e3ecc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22422c8f9e8f7ee6057ae755fa169be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f5d64e8d2cc684e9642bd611efc7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca7011bbc4e482a2e447ee768aa39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc0a02fdb80a3846e7b727b319556302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294af424c90c6a7743184262f47d4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec991ce06f27434ea487e2dffaa86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f488366746bd54575fb0afba9a7d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd9fd93492064217bdf4c70173b89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719375936b10745a15e9be1bcf194735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a5b55a16e2ab14a281180b61f44d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d490faaf71e8b5ffc02c58608edd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1c144076cf8b48ffe21792ab0296310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c21555193264af22ba95b6bce484b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd243f9097c4f1a7f1d8f7bbe320f59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8763530095206d87a7e7b507aeff47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d1b023096408dd7f54dcf933a8874314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9be7cc0677a2f302f356571ff37bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a4cceeec58afc6cdf2688a389e1d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bc469c3efe5a1b459cc55950500f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa835c1c0db26fa590e74de9a065d930318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213187cb58c6dcc31dca63ab113583319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d63ae321372f5313f44f1cc6d30b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb454794be79fbe0ac97907a729c035321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209b7643629cfae11f748fe76f2261322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd8a8ae2e76cde74b5970d8fc7676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7bba7e2e5501ea67881d87cb77345324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038108504325304e8df0bf149b03949b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b4b19829d43ea8b7b244d2581522326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a80c5a2bbf37123100ac96c5f192327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8f83a989e00f92c47700b7bcd81ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758884137d75e244d9a7c1d0ca43c7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceae82b09799569d8a372312d06d4d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3efa12d499580169046a1a7b4dc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae9283c5c02775080267400b49879332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adea0375da0b794b82b10617f37c42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840422dcb3947ee39f4e7fa6f8b4f4b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e6278db11711f0517ceccbb3c1435335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae1cb4a5052ec85e9e0a480ac32946336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039b3cd22cd6c6be2b26a1f5dbb1fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c5bd9d946e72c18e300f5bff4dbc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614ee6d9f007b4db58b75d14f506900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21645a8012ca4fda38ab4f757df01e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924b986fde3059f755e118f14e8b0a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4d491988c41a812b2b6ebd97c921342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b1b69e86467220427556a283a0b70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558669237c3a4d2a28c39b664a494c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1739f9effeaa946c1d581fb0463861345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95e62d2f27ac013357afaf91cc1a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54e80e36832e05fc4d22488082fc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8e8c735decee3f423a3a93989a80d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ccbdb787313bab9e8ccb65c1ebfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf6573bf04d1bbea85cdcc5cb842f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb95d7ac50cbcb04de3aeeac8ca34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb73c80f6f12f5e457857a9dec60536352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef33ab4ec03331ca17dc7fc25ea786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636b2e10b5c69ae645de5b8a843f286354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40f24fd173c71af6fd5eafdf0e2c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8512f455b3eb835473052091fcd496356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1fc93ef0bda65cc14cf29981471bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567989a47f00e8b89fa3159f7fc09343358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c8c5576bdbbab686cd97ce9c3a311359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b7b1fc615b6ee893b8a987bc45f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513581836bbf9d0a89ab30257fe7b3c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89bcf91678a28c380bd419ecbe167362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec65729309d213fa6cb77acb00e883363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796aa90cc129b55d9036d71f550a354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247731e39c9afed5518b3b7b4ed84d5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637386c3704e1bc81565eb1e77490729366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a69f3b19b98ef670627646df9a2eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552776f6a3d5211353c5ee6f4591e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ec0f685ccd0152b7e3f6da5b24d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a621a391ce0b3acf060f9f02dbc4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc3a5eef2418c0b5927ebf613ad82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4783379f6789fee297651cb33f350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1993e690a5b9626cedb15c068077e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f868f097a5b4d345f5e435f961ebf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1945c499fa8719dac31d6dedb25eab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a33702cc76c83f6dd50168881811d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8fd9afac210a346e13a1d8edd3d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137dc901259f9854d0014495f63667378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ef850a96bf6cdc73d065ecd6ed9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01187133b5137cdc9b1a9575de865d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e035d245fe30829958d1bf4cd3be5a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ff6cf0b08a4e9f262ce9f3928a0fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da02901a5b7d48510d7366c02be1bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132041235538ec99f7b6f6dee5b95cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91eb58011dae3c5b21d03bf532f979385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4dddb2a415bdb2db0bc5ce818ae9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7904e46100b8972dc5558ccac7d19c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ba570f0306f0870080e51f3125bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332498b3adb981eed9ccf7f4056fa6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db02e30e182998bfb5bf9ab1274f37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e9e810a2fcfd436cdb96a98a0e7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf085f3cacfab3ef0d6eadfae231481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2088218454446510dac3d179314d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5acfb64d44499cd3c854e823aabf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff33cb4fc218413f422d48bd05a2ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4348b0bbe05f6fbd10b0b817524a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7b68823c88831aa00c6cb0bb7a0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f265ec2379b92978816f2451126b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdf69b03de25fb691408de0e000368399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4b7c01600330dd71a2551a4ce067400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dba21a77e0de11d9b92475150e78e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee35ec226656d4eeaae3956bcb9bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b50bb063292d86da77f45cc522a92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1043c85da9115a435f8ae104df75c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1dcad523c8c3f72149e997cb712f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478339b4472fe2081e15636added3e61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca0297d4c4f47def8c6cfe26f8c72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52124286e1ba8c4214edf3d40896a89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87daf6e58c08e6a4aa644c10675c5e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f407f69a4fae7136dfafd9d1f65591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce090131af708c03532b1838d3a41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af3ae27a9f948f8eee838c533a2bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d3bae3e5ea0f50f4b30c9fb4fecc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c4b903f58bf18deda6e1da241802414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dc07c49d87bcbccca486083ec7aa5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07bcfc758c7f54b750c49cee4ccf25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f6dcae2568239f46083a84ce193f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3b2aac70cc1473c9b8e74cd182fc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16cca8017144448aa815fcbb7127f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afaeb4518e01ad68359d26b58a778f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb2ff72178329491a6555d6c7cb52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6812b097b479f6b20690e9d574d3cf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e1d87036e068236f9b260805e10d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b30350bb80bfcfeb2bcda3eaf7cc31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef66f84354821c987a35f59ceaad9f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4317a12f9eaf3969245e4f2c8881c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ef1890ef5585407734e1fd228c23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27481e730952c7d34b4a2eb5ca7d3629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed61ad0d7787ca066e6a3885a7a65d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd2f2b412ac0b0d4cf46abd313edf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028e4505d4c1008637e0222b60f8c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b848154ea178a3171b19ccca6a9269432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0cdee253c06f910a8bbf2e3b6757433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16fd98859f32b68c34e9e68dcd63a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061c43b0dc227a9ec4dc1567344a3f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071118f4b6a5ce304fb2d9cfc3e04f1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a0ab86fd35cdad36e11fb78baa2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7397df90f549cd849ac65fc6adf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30484d34f5b05caa88b7785cac51f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf031875ce6d6f57626424400c5f0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b742dca0065318de63c55131b22d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b8cc67e432accd530d636e8467469442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe4da5f2c03dbbc6342e6398c5481443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804b23fdce94f006f1f79eedb5ea920444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef2141a315e51dfa5046171f7fccd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716261f96a00d49e5342a69cdc1dda4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a7abe3acb1e82de3ff4138ccf57d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fce5a6edcbf69d3f9b5760f2e3bf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a9909dd89aae707e9e33d994912d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc9e60473ff27785313def4fe772f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f0a81322f4ced1831caf025d45f1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cbc703bf93ef59f08a29a1f35693452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5c22ad215c2be4be20204b61b411453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddaa785168ca762f03504ac9430492454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb75e6e9fec1c2a6e0084960bfa26ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e030648a176cc668c78313b0ab91a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc8dfc971af50d560c3bec225c171b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64393e20b89318dee92a562f9c130f9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ff97c512f133f8402520383cb00b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fcc5727348e4df83b7b9768df2ec2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d446769cdd4ca68eb93c1cc91888ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ca0e6589acfda90afddefd3714040462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c230f6a04f9368d53f2f302f601a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773afc82c629e79bffa1450dc7d79410464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcacc08751bb9aca8c4502cfc01ef45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63156a663a0707007809ad6d06902917466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe72475bc3954d40918e7ccbc0509467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2deb59fe19ea68f6aeb029781042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd09ae81273272e53d8da625aead5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1b485f89dc41efce3586bd367e909470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f771039d818be00fcb2d943f80fb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1be3a7ad72c96802869091fd7975a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbf483c8e26cfcda62244038c0d283473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b35338e336d00d8a3f4d01f3a3010474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac619d2b200b6d3e204cfdc88d952475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37d29ae1252a0c588d45bfe7bb7085476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9974ef9a085e54f7c6d407ec53a9f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278503bbc11b1099d53da3635c6a9a0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c08c935d983b4037740a2624c7ff4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081994371c7b14987eebf19a64a5d4fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e68d21b1c8fb82edca4b5aca893552481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c706f67bf38e7ab7b2f3cd19291b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b745350afc741dc675fff5af8bcc558483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85051ff1e146f2d05b5e5e1e4a421604484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4acfb27e8af51816514ccabab5e18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d9aa7bb98bd2a00d76e56dffca9b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b07b465faeb0525547c304b434d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a17f39987c387acb1217e288f045c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bcd2b9288bb70bd9cf3f1e0ebe6c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f174cc44feaafb4da467bfbab1677490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e950cf4abf6273a678a9c2d943b31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af941c63d3f38e8511f7a4da701e751492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b014ad6835f40ab3610e71a16b33cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5981fef1ec9232678ddbc49012daab2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbe1ef4a212acb316448611971327495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee642b7383e88f9e53630d92f1c6686496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa7a68a59c0c080dd38985f986ea0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a6d371f663dde1cf94bed3fea73f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e533eb3ca7220cb6073a62ecfee496499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7524367e89d258c4114652adf99f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48122f2baf028184a919a880c12c5532501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd287690959e18c654daa2a048ca26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0da590653ecfed24af3617871c4cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6485e1b16947727ee774804e200614d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9c4fdd4fb3ab821b2d26b6572af9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d88e14694d7058eb6be4295a1dac5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5911b62bce7fb51c1306812556284d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b729de22549f233afd09e686be971b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906dbd67bb87c2ab836f5bedc759f79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d82a5ce924f17bfc652265f077464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945af5d4713eb16a8da795cdbb772f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321f49446c4c3a51c962175d1c7b5be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b453168cd6779812ae61cc7b5aed33a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4753cb160d9df659622a33b7822b03e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b5b2115c85332015ae43cd77eb9f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2328a4ff5e1ee42ba788f75e0937a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411e922e539f843008c25b603db964e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69ffd3535ad2467bbb4a1643a54ba1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21089d143d00d6dbe778d541bcedec4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0781c54c972ac9d042e409e5dce12c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846e16d5f8a7e5f296b99477b7ff4c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4686f8fa01d9e11d39c838e66cd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba2ebcd837924dacd96b545c8d2bb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc68ae6a0e2017662530e3471cf366524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d27f9881c428587822de18fa2913525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd143204a8650763e5bfcd82fa6543bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adbb73ccb0af2856c352e4ab6ca9a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5bcd11a57a1446d5113a5cc684d4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669e5cbcecd4e3aad3306e0b9fad8e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225588516272d12759aa0622ace4a5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea4aab4f9a7e3e8dfe948ac79618f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abb849169ebc1020d91b2a70cb413532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68451edfce571552aa8194a4cc8436cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13697c4a77472d13868dfe6be36be2a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a8e88c0ac9d051f4952025a4cb986535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac4cd9a4cc647b2c84effdcff1c601536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eee50e3a3ea94cbe2ff295209ad98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618f8cd3939cba82409061333e0516538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10e29c2825067480914e7f7695ac39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451a536aae53aed5c71a7f8e29f8ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c5087dfa3be55fc47147b5b8a65b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80980039c8ac4d7ec0e7d05d3727ab67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff8faefe9b8ea257276c71edf838e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c55e13870821fdd30ed72b18e73280544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab5ea3b758fcb5741e16f83a25499545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a685a5b3208a9bda8762999df016546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ca06fc126285955c3af285a33cd69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f70a692eef6f9fd4d6e43ad522c589548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26f187092e6ec5a3a2f35235981515549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4d158543add70d455802789c14d27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9669c5944acad0163d60d44379c45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c6e0ac0b5961bcfffad9cbf73dc49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4cb8dd32c8bd1eaafccf9383a612553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf62eb0084ab9c64cbe2053bcdc02d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5891a19c0b98456c79d35eb35b8192555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4ff4a17bde1d58b7f9391e9ec851556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a766482b64b6f8242fcb9b1f2282b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097ed689607af933981bcf88d8f928558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3ceb754b325bebe4fb797d6891d04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31331ba5dad9f0d9e095624c3989c495560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf11185d79a6650052d0e05fd17306561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932dea8da8a5391e0fa9f888d963198562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee0223319f1d0803f26e823802bcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f0adcb5497b41b7b74d54a70d7609564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee513d5cbcbafb883a513e53f19c789565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525733e9fb5061d9b790d229894014e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6ac324919a63db55abcfff618bdc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d64ad3afde0745abcfcab474f590568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf228a320ad600a2eaae15c26dcba35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f31a081eccdf49560a462341c128c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c26f30595724852f9fa6c264c4ccff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b966d2bc3a9f1df53a97aa1738f8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0039956c47ca4cde4bf8b68730bf3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49891135595053034a0bfe20cce3f091574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a587ee606c112cc2dd8d8e79c893c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349dc369eca774f3216c7371b32d003576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470611181b57d16080a340e4d2b7ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1496f8fbec4f5af8ab5bafe1cb1f8a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e5ca48ccdb97fdbfdf6cb6610a059579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d626e2486aebdd37e94c7242fcda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191f8791ad2203ebb075febb6450e84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601ac1b09093f36a7388067ab9d444582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90571956f7d344156c0527607e766b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6cb19fa13cc5352f8803fc78e125584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997259a0a8735fe5660a3d8a163552b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271f41964b7a6b693c1e87b9b32883586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f2d7b5602eba907e25c6c776777a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea05746d0d265ffd15908edbc6a9b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8728b49171fb2952dbcbdc5965e812f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610cff31e70eede354b006af770134b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc8648d50cd4127810ea902eec8cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b4fbe5742525d62e8bcfbcf448fd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3734982f30d4ed1da17377caf027b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e71045993df42d6896a3c6ae6d35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c47c0851fdfd414087b0db824e96d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565d2ddabb9efe26b181fa6bebe70a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0dd5c3e18bf4aa2defb00c11fcc17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8729cf603635c275072c82adb8cb731598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44174d9e48fb694fccf18930b26bc34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef7f556507947570beeee36752d15f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a40c755c1e68413fe17a84aff632c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30bfba01b8a1436c21dc47ea41adcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38efae470489984b5fe53ef342aa680603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4f9ebcce5632416e33caeb25d8fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e50fb587d67cf9e6e12e0248300a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54542d7faeb61cdd8583c86e7d0f7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b16017d771e0d2674f5b1d85f36e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f973ee3be36e1a3de4ecade7ad3b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9cb2e7cd2845122fd7a79a13fde21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c658a8bb8cf599c584e99bb4e45b2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa6510dd4878eb7cd91ee5a3f004ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab35af38e28f069623517df2bdc02e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9479fbe04170139f33ab375a3503613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93080e88abe640815c8dd7db6a8be5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e26b56116a5443b4dac600916a33d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f09ce49cc645f4f65d420001d405f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79528fc959fad840c5cd7ca183678e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b737d592683e80c6ccfd1337d84b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db5ba7cc9876ca3f9c002561e8be9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e35536bca50ea90db010271b4e4a30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49aded65698d326906bac61a9e1a49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40da41e89b514242bfd822647d1c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9cec64b42b68c3361f8a3f039d2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd96ef2245068bc4efb9c4370ec6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5f19e9fc790a5ee71b6b3e757314625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326a0f1eb62ca527adc31f83bdcec3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dae10498276a850be57df99065f52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66560cd842a9d1cc2b219ac629751b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf503c92cfb3fbc4cef02816cd0d7f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01af64e1c36365e27aa8f8b1929493630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c270e0cd9813dd5353cf0eadf1123631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1dfd86770f4e17dffc5ce2be52b21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7c4abc249ba0655608928db458219633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4407896813c5d2ed59a023002c01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcfa1b77dc4e12776580a1db408d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e8b31c41e62ca5992f16a69bd7eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ea12260f9e9004042777f255a480637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e80bae8b613499d85fda3168e49f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecbc7e6dbf917c32148c9cf7b9a0a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d27fc9602d4591e43aba3edd99c1db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671ca94b256393e73758b30ab1e0785641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd260942e370d5858eaffd78e3b664642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313663fc1318aa76453b2c54e8ce02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b9492bdad90138b6ac579355c7021644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>