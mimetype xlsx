--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353459f1ab3e60ee3fde66eaa93ed031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df569aca852ca15d1df4bff0fa81b6652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577cc491960ed7c76a461989b393903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4dcf7e46b17cb9b551010d88b22ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce111be5488b255cc5f0b8887fbe05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97a2a93176f8f22992a0f3ade0f816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012055955137aac981c619539f7a3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec68bee362425326044aae4499c5178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620df1cda01b761f29ff44021def23d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc1b34cda15a3164eafa74eb55024f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578fd21970a7a5db3acae77647ce3d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5d63b56da96bf3e0bba8933127d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d86c5eac340b7477e9e48bb057dab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798e54c3fb6cf5c4edb3fe9c18f6f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7f0dfc12c8f981199a990cefd87815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d10ed8cce0b1dc1dfe4dab9f4ae5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4117462bfa9b8997cfebb31e9d5690a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a746324da1fea93b782556d766ca0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fdfd9461d92fdc195f069db50d4ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53032c2376e21b093acf172fc4a1d3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f6e04c6dfc10ee48cd86f5cd6bd3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3c4af5a6cba03fb63aacb693e01222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e5809ed1c4462f73eab2b5768e6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a50b58a5a55d7308ef2b64fe054b0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7266a5095cf86b20407f7c3fc4de4c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13457d2e526b23122df677e8729d2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ccff51743534f792acc3a5b7f225927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3cc0418354cb2b1affac8a1a8eb2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3763e7d79e62ea6fd81c7d6cf4d4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf945fa93c1a7b34243cb799964475e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38184c62ad96a80ad71b748e58b353531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb6f2a9fb0a0b3413042892eb17f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b93796f78fb1459bed0e99d7453f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278900e514d35ce35fcda4b63e04bec134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098750c8ba361ffa5148581b9a561cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f780ff531cc5c26c073261c69628b8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cedbab489ebae7cae3c261f548ba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed4d262063b64ddab3527eb9419b0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68679330a433785114d31c5edc70339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267d3ea19c7dce3fb303ad7011817ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cee95cc4945843509b6b7d1adeda7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d3af632bf50e496ad8208705d6b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf756b32b2fc51cc75d1b2d4af673943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6af9aa49185404f96239f2dcb2d6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16106e0021253a1d631b186021da3ecc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd680545db935530226eda93d29fc1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2479ee114817deb5bb2d263ce59e7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da54968674855d37caa930c03c95648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f2f682d9999d0e9c16c757c76fad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494462056717f1b648285be5a983c3cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aca95f181a55a9ebcc6b60c0ae20751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa374550a823275d49018d188bc1b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153d9348b1bec5167e61149e8a7b2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa97a87bb8fa613c2c5c94adac513254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6faf800a2aafe498889e5c6a87886755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95f042a178549379730546fd7ee3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1950393a1a6e01a59bae96f019d4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca52a7e601a161540ba53353ead522858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a91e5a77f53fe25af6c69f273c1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a949f2d9b2e56b6340602473454860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe41613f3381e1a0a00419893d453461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810756451fc66f0311d8203ad7e810c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf7cb616e668bd2cccb4996b3ad6b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd027ada398d884a231662d1ba8c7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b22dfea558d22d323edc647cd03765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf27addcd48066f29f1547b2f0ef3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf6af1c3594417f5a4f836c45569a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697130ced45feae60af4a851cce9569168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140eedc54588d4ace45eb751f3c57a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75792c903ed28ebd462b8532663bb9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5274262f76a72993dce4d7b8ed1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96b942c3e1f0b7b115a6c0185801072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d1b97ed7ac0333c78162b1cfa70ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5524f1e84068df607fbcc85e6da51e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647f9699dcbed5d3637eb2d7fd806275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901d573c97553666e123f45f504f8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307357e4033164d8fb25bf8d5ade33277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5deb41a683b7203a70a4b68357e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d80af98ed997f48e10d410556ac479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f17ee099aae8bc5bf3aef2222951680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76036c01ef0ee9d9a09a415af3a218b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc596c95c6d71bcbe93e760ea6146682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7925469533410e380706ddb53a25c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1d7169900bb7741f8da419e3973e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8d085b1af615c6f8543d9355e8fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f4e64d48fe9d32d9c1d8746bfe9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f15e726b8d3ff9b52e771914f248f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2921a64942bf42d5a93f74fcf4a0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edde3b4ec291cd22a5f5f92fa8019289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0ebe3bfa7fd936bd247f2f2f8e6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad21dc06a1c84b41f112553f0848e0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a3a235689cb9414ee20f002d16f0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795627612ab45c09cd18596c0f01695c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea16cab41212fe39d0947d6fdbba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39865ce3880410521d3e7208f91af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd33beae53ad46f02e12242e4c04d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486701c21ca24875ca5cc2f898f308e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516243ba3a196ff589b8445e398eb10598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae71030253201a7ed6585c6ff06dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef62b8b1b6e174afa919aa378caaee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc85e6c2efd99039ab22973127264cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889ad0a777f6dea4db5100ffbde9b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef1e2c203436c2683260c41c7e1ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036a8c78259beeee4ceea955e7adb77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b3da7b9dde51802483e5c5eaaeb54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b41fa9fc1d4969a9f1585613cc8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1c9a197f82c232a29313e2925ba8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446260eb95153246e69fa663cf61e3bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5586311a8f0e99747663a8126be1a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121af7889751b77c7a76ee98635530c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fabc945c87e1849443a717719fed6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4064b86b0aeb3d8914fdc8c27a7eaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e987c8c014cf69c8af53bcca3b32b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7cdfc5c7cc7334375dcb76636a7be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa993fcd993357dbbc8597b9cde5ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba33454ae225331fff7205bce6aa895116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36c19ca88dc6fa96a23e2cb72d1fc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28318732eea4847f37e765a8ada4b82c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3786a6c3aa22289710aed0ecef41b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff3ec660a0a09986566ace4475d07d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f959e0e6650b86a4fe38782623acf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2d394bf1f638636f2fc7628e35b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c02e61d32c09c4dd6222ad4102416123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721306ac46fac0f970d65359a6a7d6d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c63e6d8bf0819cb7f2da0f6ce55ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362532d4732331e63ce80241c0e7ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad4c34360e5889b0cd3a18ad082de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcaf07c56400b67010385691dfeb2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695e2dc3ccd19dc81de22fc61e648b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8ec63ed9b3bb3e040df892e7d9f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a44996d6259b3478a51fa669cc2ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c622dcbaf9dcdfea93068feec9e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6454ee354e766fefa105ea546ea557133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01613e2aceb01c7fa53c648a0799a1d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb358632082ea055bb13da8693c8d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d11a89fe7d372560a986c320ea406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a184f93a92048cd1a33e920da623137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718649e31f9e1183ca0911dc6b5a3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38cb1c38f78957f90537cec22132e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef557d5aabd5ac1235ed9b85b5ecf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7013ae8a966f9baea8b973c9bc87c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233553113ef78bd78088b1a5a4ed6c37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2247cc9d1adb90952a276ff14c6b5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d69aedff6a4b8e4ac49f91a115b7d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594c094475835a7a834c1c308ff803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f147cce52164fa90be910c4e089d14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a374ff946fffd4fa04b69720e7a841147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2da5d886f35d869288c849b67ab5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc4071c7bee301722495c72cf99d34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432cea9cc78044fb59fa1e77f36756150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1584e26b533fca76e249e42841f53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab211bacf7e0c2411dfa21db4d0299152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178de4c47477c01e9e827c4ec942fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952a58d2f97886dff55c523f9f26304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7dd639a75582f333027f7a6e6d0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b4fc8b16a2fef1b38a9c9d8c04a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0df66157acd80dbd7f8e987a763c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12015e65c09146bdbc180a78ba0248158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865661611d826f937ac91a171584fea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fc5af5dd314ed42de9380ebf7024b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5353aa6bee63dd23f4712bd52551728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca0b3fe9c2a715d6215ed83ce80d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d450775e266aece35f47ae6aa5be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c92b75452f97f5291e3a35cf495c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a60c07e49f0f24529f09db9b625d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea393468207400fe160c5a2bbc5df99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b4c9f7ce1152ba6eb04091b98c7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6104b24ab9f669fc9186bb8612cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e83f4beb02bc00fb9c25733624dc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b6bb11af03e80ab57f46d7dfd863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32193eda86504bb831c51279d28d55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9fb47b21a184d0ec47ffa2ec4715172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7283823d294006c8ff5fe09c76df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fbc8a994f845e8e60b7dfd4035c5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0b0345737ae0be8e34f55339b8c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b0e87210f6e9d06b58c64e77012fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364375bcf7cd86b77a86126bb770f3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92202d3e2766360cd504d60c0409bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c62fab98d290434c8aa4a49799d8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb6491e41e2c8fb4466d6cec29ae6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eac3874e11f7aca1fcee60ac0d5b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d657028b3a0fe5ef74d467211de813182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51fa5037cf56565dd765b256ba3a5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239df53188fd5fc682a2d87759c8383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05228ba5ff4c06c9975f9f6529a235cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106db8ec74c7067b302995c249a15f9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657701328fdec98a6aa63cbcc4918e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327e3d4f281323cda108081491a071188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135ad6637bb7ea4c6abf66f7132a32c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387a4447d4cae1e9f7fea17ba8880f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57582ff16a945271edbabd650edd4b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f9fcecb12b29c09688054cb0f162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd8403740124fb2ee0c462a355c28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db78167ccbced4259aa83c30237b55b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6033553f3418b23cbcb80ea8caeb0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20260bc9cae258ec7ef110b5814d3780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e140705ff65f7c34732731ea340b536197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5735c4120acc8f381090445cdf6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d73e7d2522cb93e268bb2c2be001e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715fcee66174c8bfb03e06fd78dfc97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ededf94c8df7f41634bd68ee8f231201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d5bab432d208feb3e793a0bafd84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14d475212cc4829ca89a75322cf01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b53cd33e3673facf8efc9f81e0c0a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3bfc572a00f8308c0dcececb6687c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf00994929f9eab110cde3c55af082206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9bfb10fd044b968d0c1fa554a1d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff65d714285428bd2ac505745c3fadc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c704dc3b4902567d5b8e9aa56084e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d5a01e24c4e4c69aba3395e49da27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4da949b564516a17c4eec4dbb6d08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1053a5a7bf47855f0351b8320612054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdcac1c2e30981f61fa8af94f56d3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd013f8177af512d6178e5aa18571f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374b96a4e2c282505d96c1132e02c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280124f706488e7d44e91a4aba50e69f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84411febd5adf05334496ff1ce1d6b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd9f4d8cef18321c15e5df1dba086218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63853e0845541e89a3742a13a1e50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b7354c4d8bdfb0b29138cbd2196e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ec3edd4a8683d84a981fbcac4ef8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79378e584b1bffb26b4e91c43fceaef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe193f6c2c1cc35e751158374a734b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6ccd1f9a613b3ea36124d7ae5fb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d944498172ffb927fa900fb56be4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070b2d83acb7cbbd5ba2f64fb4d8d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e90c675a036240b1e0ddcd6f0ab82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b16fb2f57e0b13c6de155d3b7be0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06b405213b54400515f2223d77e84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f565fa621cc7a182b6d982993c34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0db284d76e1f66a0d223e2c794ba2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b466a94d0e6eead4f76597a3772f92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f2b164ccb6437279f125cef352626233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4684f431187b7d596fe96321b9f1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2ccda87c2db132f6f0a3fc2b91e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f00ebab51282c96e889f2063b7c210236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb11286c518e5bbac14f4ddfca22ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736898741cbc77bdf15ba94c2fb7553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fbbaa4edb304b5a743c0c4724b156239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ca0c246acd6a55300477cd60ee01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2315192f3b72ff3a7ba8216f37a4ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f2dfc9d0a0dc53acc4e1cee21f3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddcc50578337c90794a04d0fcee8d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2a40a23dd78ae558bcadda3e85cd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac3bf272fccde298e3fc429a2097c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7095da75f8c2a46e76bed5c9ed21f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb299168b4d2a50b6c7b3eb85f243e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe8d2c52e7e1b00ff6119498ccfb6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66756d6d15f91998160b96529205715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6afe6f3d86a185cf1e8e0bb3ec9d90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407a5c0f3af0557489cb864ba15f48c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f320fca8e32860d721552d46465a82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba723595c3122b9c5f37e5a5d3cd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69042b20d39e21e8d096b19e7b298d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b068953edc6f5f65db568e032055c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404965bd80ebee42974e87e360c2d41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c84704222f35851fa62942a932d24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1441fda29547f402e89a4b05b8048d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99c4f456a1ee221e93f09d200fcf72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac495a3e365932edb15b6264f6fd93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c0399eefb5767cf9d73953320f43d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa699fccd18e07728caa020817289262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e999862634885dea510ccb20d931e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6207c2064baf21dc6576c072eda2c7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77454fb5d7fb9b95247f57fc20b09a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e11fed5e81c6de4aebae992a203b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a90bb1996050bf0ef0c25f79c3d2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a5960832bb9e1f050c6cb3a53439268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832fe030f31c38151e19c257ad0ce38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4681ad47881f83a69ec25533adb8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0e41daaa082a14bc946cd60a18e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebc3555295bd85b04a41eb4fddcbba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719786e936b88b3692ccc5e9cdf7ee7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e53aece1cf863120b1d2d476d39572274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1a3722cab0672f46613db35b89730275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f3fdf43bde715aa73c0290d7cbb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857278b8e278161f20ad1a11e3f2ae13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daef40139cad265bb116b96f2d8ef7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0526aafd7d785e7814d68aa758134279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa83ea23e5212ce9f9af7eb68de446280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c8b6a9be3b2fa8b93cfaa10b1db5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead12a466657163809f4e76131cee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a03ddea63f8ad1241b0fcfd24685d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9eed5bfa259b50e67c50035f32b25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fdda390218c01585d99b6f87fc537285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41a262426167f3d5207327747be608286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe2e4e0ed0179333961f20c03f4e78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52a24158e1c6d2a404425b0670b044288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e33c6eb05422f181f39b841d8a54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41befb2f1491934991e4370e93962c4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e47c1eee181a9b81f89d5ba177385291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d10b4fab60a148e49da3a5fd92ba5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa014d637e6e027a19f16e1fb6b33b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e9d42fef882c852471675cddecf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a48e9e0fdc0379ea5879fdba7b4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aef334a67ad9392c3ba117db142509296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384b415148e44c3742290ea70e5b76a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026322cf0cccb4910a49de7c2568eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c393a91dc698c8a7ac3830c89e2142299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e3fb334f760ed01fd6a66264c5a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965cd5658ce7d165d5a66b163aa3653301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06752b8102730d1ef3f5f94e89aa4aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f66e63ee31aa6eb5e840877edfb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44713197a2a4d22ee5ce5b3f662d9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f4824a6d510e2c45dd3cbf8eb3c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e71df54aa73c2b412fcb582d52517306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702176d2809cdb47cabc3d3f59e90fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22d80c362232ae15cdf19017e9a2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653e32fc4ee793879fef00416ecefd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c8e28337568cd39130fe233bc8dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0cd7002eeaccffc6a3a8499b79cc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9fa5e52f420c7e69915600751753312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554019288f95db4c092aa1cbadea256313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448062e1f6961e04e10b6471c2c08a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b885c72968b71e04a8fcd6e4067a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a396149155bc402407cd05b5145e81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90755a69c9d60818c45fb37b4573d9f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878fd7325ee4f677c59c44cfd14828318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7923073b1cd00c348fd7414258744319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9d5782a066cbb0573467024ea4846320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa6d520820480a751b2d23b73faa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27fd03253f3e02bce248f977bea6e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147328692d4c5436151f9568a8b84437323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a3ebe5237698fac16d3a79342b7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a09abe65018c92f227ab78cab1cda0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd2737cb9b82973c54c111914a7ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7fe13b188a70ad27d5ec83d938875327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881086bd5e1a7334edae32e1c3196421328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093682543580b90cf0c031e242282fbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf21e6f6f6c86de4f55bfc78875567330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de415abe95b1b355e8fd3cf534a591331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826ef9197d76a04dc22187b3950a953332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd241849cc0e1b87847e75cacc320333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca49ae0bb7fbd7ce53d37fdd503d60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2a1e8fcbd39ed3a61a5e36afa4e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d06c8f776905dd0248b1ee384b42dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7fb47fc8137dd161b697e289fdd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcdb04ac9bd6b876122ca64b8647ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aedde534b76bf4a54f95ae95c83429339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddbee310eb551710feb18e3710e7f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262be7ee14451d590c00ec558a52288341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28306e0aba4cf1275048c2a64970c0d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325d732ffb33f687a17957742ecdfde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec06f625eced08c001878893c97e81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9a3550a6c80dde04c980b8c27acac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db3ce722dc3e3b5949656fccf6c03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396c2806da90619a2de7b18d4b02f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3359dce0487067459bd0e901d46a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae851ad2edaa896101798aab961327349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981945775cc2cc863b9802ada842f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752019b99ed2db22dc733eafda81bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fc3f5a24acae921152c8216d40c34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e1337b993e29ad9815098e0c8e33e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34536573be05b8efe2dffd7322edc24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc299b46b38cb9974e0e0d843ab7ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c456cc7f00cc345e2d605dd78eeca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77745c13d7f9a1b9baf83ab10732b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390572e3ff73da60449d529909f19c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299a3dc01f069e6e28c070dfdbcf3b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71433be9ecc154fd6fc63ef185693f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bbc4830a265b2874ea915213dfc4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b7252a604255be717bceafb89da3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe6c8723734ffeb1c6290d6c5f609363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9eaac604d611a941f08fdbcea9770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bb43d3444eb31ffc1a4d2d481b27a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be03ca9985f732dd4126617003025366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46621e1269dc054de825ce5c7a50a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be11701e4993d67dc5f2fff3133db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a8b8d91ea46513be30b9a17f5813369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca401238c71fe71d8cc52c259beb16e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a7c2feeed9615bfbb15453e3b6a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77cdd275d9687e3752415e5a7ba835372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62e2b09086f64173a19f75ced03c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1332ee86f3688875ad37fc9c53f7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9586e820c583bd6209d02fa3c34dfa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980329acd0c389e9af7f69b8aeb1f8be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef085ef4384d665e007a88ee6b3abc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4e5a6f236ac536d0d19af1fdd826378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914176afc4c763ecf2ad7402fcaf010c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ee8b28c33715f2225f49b440fd66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9469d2baf3884e5349f2ddc04028c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae09acc7a0bf3afa44a476f4b5c1413382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de65f60cfaad3c48efc00555d2006383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec934be9ef3f930b5b73ae97b380b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5b9e1a391531e5f52844f7cb5629e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414232c6a87bc85032d3db6f47d638f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d75691c2d5523104f9fb6e0bce2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc453f1ef391262e63612aa4fb2ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e80774dc366ddd993c7cd73ee084389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8732120f93737c456a1bc4ad11a8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5e5bcb2e1acefef1d7d9404e76c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae913bd2f8d307622fef3795921328a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1d17e9ed2bd8db73ec82cdad7214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee7b1a31b403854fc142258abfbda3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9bf95fe6a90153f02993ceee2425d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ccd9c0408d7600cfdfd0778335d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e562e1e839e21fc256e97467499a72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7152e38eb947a00917808b55ef0536398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f761a3844e2ad7940d36871a8e75fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d38debaf2dc21da258c6e24690ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b785c3764229cc0ae4b90a23dcafc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338cfcb58f92a9d75a24481ee6d05a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854051d9f18236afadaf0e5d2dfd0f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de337cec36bc41cde7a367d1c948896e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e051c6b91c6ef9143191df49bcca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c31a3ee78b6073fa9cb499ad85a0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308f5fffbe62407dea9b6d55d14b3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d5399b70a7f0fe000d31dc96cc23f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b48b4ef26df36eb3f30620abfa522409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa62c49688e7d040f101c72f6d2f382410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef3dd08a6de09395192ed04e9a87ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9061d8523d31a3601fbce4ad32dbca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8dfdd97001b5e39d93aa5dbc83b8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ec8613edc9af8654467276be8fec0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd84d0a680925fdb00192c1a951fce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e293fbca120a98a05a13c618642edc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e6b20f06832396b43f333dbb56903417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617eb796edc83479cbbefed6f150aeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374574b7150a80c278b539530851774419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbef7f52a3cd1ed60420819dfea09c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb72383537a8fca3cb9c51bdb97b8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef7d64eb0af295cf8097a5a6d4f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17719c3b0ab253e2b0487bc9c97531423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3fed10012df394b9ab0718bad6f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8380584487a2d12119e2a5fe9eb6ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f2e47c8fd34026b18d779f85c16cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb74879b645ae8708ca97599810852427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb9395b969991b7230f8b8d614305e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3d0b7c39e72348aa7a9ee377c87f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130cf44a86bfd9cb39c4bcb1146b24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ad9cd50c222d284028abb32a40e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3bd9f510a03db37398f82efdc452d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382715d4b3f621837f7f9e3421efd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587f15fe01e3b287512f25ee1d9799434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffc968eaa6eba888b1f4ec9415917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e03e0e831377a33c785489bd02fcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb665d2435502110ae1145a4027c191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a103bef9559176fbf12d6bc0d6bd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a6f5b781d761700ca2e3f9656b61c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07cd346122ca371f6630708568f671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e12d2297f5252d2485145611e04f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0469e8cbb737976e279bde096669d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa3ee6d9563a829a81b8d765fa403e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eedef1b922471603a8d5af978854a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974faeb7815d5d91e248441594d2122445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d529ce6d75e424fcf47f74f258327446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97646c4159eede75f57f45b0893404447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537166379b76736d9064ef2446738299448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f809255b41b331f9b25a0d23678007449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238914b46ea7d2f85840d6d10aaf99f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d1e7e84d336a17fd601b7a4664477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d103f2c579e0ab95cfcb093bb9ba8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f294ed5be1a8b4f819339f04c770453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934b63bbd84d172ebc07572222a104454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288873e914f8ec1899d7c6ee933b9e54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe18167eead01f1326b724a499718456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc566107addf64e4044071ff090d398457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f2d11952548563cee5670afdb93f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a44f623a5b0c38538056150a58f7be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc28e2ebfd32c30f64ae1568cac84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb987589f1fafd5d1c94830076e4640b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7ddd76f4047dfc703d459d0d59ff7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff41f60fe0caf0cdbc4cf41dc866a7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7027cb4d80a24db9a7e0805320a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54156ad95eb64c9e0c600fc80be314465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83a56c040d7801b36c2d4b382d4cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e9fde6b1fdbf17c700b9c451a7be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1e2a194c853607e4116b2c0c58c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915fca6cc57c4ca88f674396ba6da2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2a5bc4e28ffed63c1e5727208d21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888a581bc25be630e2700b0c341cead471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b5bfc9b93b67466fcc3a6a5fcd677472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611571e0232700317137942e7f99c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d397b78f1b5be29351714a14069ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d781889e710a85aaae41f7f747049b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d37997d3b7ebdb9c7ae2af07262cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2181c7a00e7b55dab898b99075b2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece64903ffa8491f794331937999034e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4d255deb39e751001a8fb679b73c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846dfdc52f4eadf0790991753ca2101480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf2bbfe439ef3a3535e3a82b0700e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450acf615a12d53939941c69ada135d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf434b990898417a5f2bcc110ee3a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb143992ed38dac56761066d92222e05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b055f9068763feae8e156ced282b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78978a78d32e572b53c0036044b37b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a833cc5268686cab38d742f06f103487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e311d60d710652edac2b471fd3a3fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfb7a51aa614b8415f5f292602ee8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc404fcf631d8e8fb9e6ca1cb60eff26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70263b853c4b5de6a0ff7937bf967b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27783b47d183323d121814309e55697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85273c0fda7b3b2dc3297e537975ac6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad77c615d70468b4b42df0304bbe7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc0cbd0f869dfc0725acf57d554dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e26f6cc3a084161a871ccf15cadeb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8839868a56e99f64d402999dce0ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff700b15c16fadef831b250c7d31eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45c953d9d3d5ff63f2fc5a8cc3759499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f601a5b844324a853000169a8610500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df132a5b9cbb598d574b36626e699c7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525473e743bf748337f48fb8cf57bcb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34035998d6ffa1ca8b2ec039ad372f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d89a76a1639cee4644e5340b0fe1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab0e0873864479239f7f42af5a1a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41995ec3927a19b607a15f93bd57ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde040112d2ba8e6b17d91599b1699b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1186999168801787139780aefdb1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912b712a4590be09730e9c556766e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f8a9f04ace72ca3c34f0da2f0f1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179732db0b8a4e516d9aa51ec189c4eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2df1392d0b7a48dfc6a266b71ac3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aaabb95766aaf46fff6644ab1a770513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15337e11bf753151b7815fcbd4cba46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8575e39d4265ee92dfe6fccc7d07b9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956b3c14240c42637b2bfb7a50335c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9a75b9e5349eb72689ab8b196f06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589037a960a7b3b8be1264cd250fed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcef72892e07ca66883026028f9dbde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc580e67a368a5e7ae6765cc976958520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54492fdf32e66271642a635372fe743c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140467df5490f0591432e0f2e4318a61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd7ea0206474c61f77daf95b8382a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09a2783f138baf7b0e4e2bfc681d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f735b45c94c36926da3e9f7e3384d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa132ac2f0ae28c0bee82b8a4b00ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ebb57ada00f54d29816eec16def2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87251a674ed52b0f546a981df2710405528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b30c8cc74a44ffc1b8767b21c410f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2751d9d73db3fb39529c7e71cd67c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d230afb45f398f883dfe3d300e506c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e988b8a6a1005afa7096e7bb42e117532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8836d0286ee49b9b1f08dccb4d36939533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05db2e4568c96067fce1baeae34cc73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d539cdd6cee03719145ebb3cccef3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47317dbf03bd08a532fd4c9bfe573c27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee30c631c419847fd67b47c937e1fce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1d2745e4781b6af37130f12d5b9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd88d17b345360a54273cf3b89e0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76077b6ece067a56d940b470d786874540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ddf3de7d546bdabd9e5ca7798cfce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc4c10d02985529cb0e8433db46200542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85700fcd32ae05d6966c38f631de40ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1917e3d530f6280f6d4355066e90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ba5ad7817a522cc2c42c9dd301e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c414a9b0d7b21bc4e5fd968a04b0f88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cd69dd5a9008133476676b087ec6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7fbe72945b896c0b04dd12a9c29f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998f3a745847c19cbc521ce333ebcbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe32dbe02d594bfcce147f6c213e28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea7234205fea146527c5ed1902005551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb6d2c3f77f8b81c306a6c24d4cabb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d420dc70734159847448bfcf7eedb26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386205b747ef9905dd3cf036f77bf88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361426c6f7d480199ec9c76e8e91b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf53fbfd8a444f0c23dcb36c8cda3c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de0f1ee02c5f7534dd6a0f4b9983f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ecf3637e4f2d84c111e55d18d48d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d25a620ad4905517c37a2b0784c5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec86074ffe9b1c141335eedc76a70b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568ceff67aa492730020e1f4c496d68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03672c160239f887a981d0b6d389af4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1133ab748438827c3fa8654eb24969563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d377ceae9a1bc1821f53ef0f0f6971f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8560ffcc3c03c1001f25d1e74717da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609250f94c06320ad0f9023fa60642566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07dc002b62c6ecdaa5807374ae04a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173c20b1046f96da5d69dacb9c6bcb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb898ad7c1a77e8cb622629d2b18d1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989cfb95d2821ce315ab9937a966ad1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928313b4453c3cbc9e4d9a55d0e254c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c05ca914e932756637ee0d2a215661572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb2585af608b50306f5db02fc6ed0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40441acb1d17c36aafc838e814268c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674270a9eaf8c65c20a7749f4a6cd222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a5797c3562ce5e347511553e9aea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d35343e75a25a5dccc9e425a8356d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424af7c07acc1f5e232a5d3de1285f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871099bce9343e6ae76fe2277079d0fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e29d557da76bc65ee821a8391b8ed4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ed14c92e105901e43d40b8963626581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f878ea798d4f8df666dbb9f42999e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64327deb1fb3c2b72e7722b0da0aad4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeadde395152e67dfa4b860eb2eec91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e218d1c24d4ed6a5386cacc57a7f7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad505a402701bca270aafb5695907e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19f9e7c6146a7b0b615e7423e778c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af73e388126aaef3a0c2864c0b4d814588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7df34757d960da8a33969b84182de8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089820ee9e1b918a6acac0f8a3fd89c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6d6c55d90cb7d1d55f642d28bf351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16229b8197c26c7b991310396760803c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83b60f7af7e26abc95dae8e69973e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559169c9ebbf2cd8667fb5529e6967d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429940632a606acff7d5b24ab7c3d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906a75f7392c30b1876aac6cfd57dde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b6a2919350a6bea5de524acf9f49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b96354be77c6e4a11f218c20b83f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af34720ed1ce93445e0e31fbf0bdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11528622ab4c39cc347211e7a8d73fa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809881454635a9c7b32dde6f23cd30b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cfe4dddeba2b55ca5a870b1daf315602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabff85c8fc6ffa11d3b529e8c75750603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecd494a53264f89ddc048d1d601bd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8e5a62d9137f55aca025a7aa382d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817773ef313e7d01c1b248cb2af7c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e31bdc46d0222abad2794be1bb58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c90d57da0cf338117025877ef1fe4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f512bc6857034f459f72e885be664f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d3d8e6e69568df310172dcbd1572610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9281341c5d5a74540596b94364d9453611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ff3bc78fe505f439e62012cbe0eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd74f79323603e0d18b000c89c9d9f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f2e3c22fa21b697015bcd1e18bcf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f857b1feac841dd4a79707ff5badec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365823dba60b07a13482b445f49186616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e5a4396c6421202a7a71f0ddc866617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49049d0cf0043bbc347cd35ac56f688618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a463ec62f774749953527bb21f3643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb36c0790e81e603bce972dbd1030b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97871c4313f969179995ef292b734d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec77fc6f7f4bca17018b214c977eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2449a57a558b6bafde5ab8f664c2cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea544bd3ce988f71eb6b4c0ed141839624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afbaf7138ab28032d940d4f6cc3c36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ea99a3ceec1938bc094f6314320a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c098c869db88986bb3c20a4611c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8395aa54a8bb6b103f94eaf5308ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597aac2e79b67c054957a37ffecba3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e45ac0809f20f43c0c3d8958792a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfa9cbb98eede07ddecd5655d9339631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9640a4bf4a031267adc55611737bf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff37df21318c4509c532fbdd65735633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba91b1fba1f8d8cc8b00a1ac638819634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c1342a40e17faff0d2f49c006aa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be6e31c233b2336afcdc4391d095ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f18f29291ebecf5be739188acb6bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d06af3954fd3be83599043e4d7bfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c7b24f40d25af8bdeac3e6e10afa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d60af3eb55b9923a1aa45f565e1d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e04c73a9c2ceae8213ab60408aed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8cd996062ae378da52ffeae28a98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629685a7419462e1d78a2436114db96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3d96cefa8fb5fe224ce13336d67a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3514f282f82052386132d46da0ac8b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b8a25740eb1b8061057f95dc61b9646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ae0418002805ca7a1fad09fbf07c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a3f40ca0b7c395290706b7cf491702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab5b35a5387d69f85e36e85576f7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355c05eae50676fc882c9495a65b204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5278797ddca4328d89d729ce2cd51095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3cbba0004e1976d969fd765672066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515a6f227ba226d517fec4e8b0aca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632eb68c01847d8fbbdac1fe6fe5658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208586e71e50d6937994d5ac0333343d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547f7b67b636a3eaecf66184f433b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5137f31990ca700f7caad7eaa2e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656651700cf470d33bf5ab04659275112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba45a999bdfb19ee3e848600f00044a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81964cd815a3b7d5411daf28c96b1a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb054a24a7f272d965fd4f9bb330ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7f63d282c0d98adb044afe29c67316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b9599a91918a247f092a2d85da53817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b294a3a7c7bb06aa5cc06879923618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d6e7c999b54d98920b2b8d33683e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed944abd18b44ba27e4d7d9499f036620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a82ff130538cf3cc813db10fe19a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261bab310a1bdd1942519a5499448bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24522cc50974900d4fa61b331d84c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad14dd2090d811a2f223f50ebb368524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa78a95ef2d412583569607a6476cd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78905213a461e3f3e6c977d3e3346026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db5b5897d3693b53ba59f409f14f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330c8391c41af2ed505af9ab25b05b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285331036f115695847fee78f5ca3e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d41228f054f050ff5e7ca5e34231330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da2c585417ca0bf51746f0649ac45f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21b049a5a4bd434f75fab3bb5b23632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf3d1253ca515091a3fb1166a1cebc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca1a364ba9b196cfd568a91293bd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64255d5eeb2e9fe1a0ddcde43809f36d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc25d748b1b8135a412b2f5274631636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b606e7eb43328dd7001557c563d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f8a22a17bf2e7db582e0daa0b80b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9192111ee64d4db7123482636a54d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd029d4a69eafff8644b5bef4d69240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef2875e9578720bdbec48ba2f626141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0202b83939a9115aed76f80985ad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541f2f2a3d9b497f1f413ebc66b81443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf617bfbc3d19624ec61ded1946d3af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d99b8269f39868de2793a428e4b03945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44891a15f2fc22bc4b1fdeb4df862446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6752148a3dbfd6f92317bbfebec747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d8ef1be091e690b50aa5d77d2cfef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934be4e258a0554f08b3a33e6df78d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a0175ed0914e9d61538e921a6ab950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f7e484884e02b3c21835eda3dded051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9ac2654a999fed7add0d8c25a96752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa61f3f573e4fea86cb6bf63f02b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e8464cf85737339bd37e9a27ce2db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed793e8e651bf15809118b06ccd3d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d09ec326a0eb7f2d5ca4faeddd098156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac64d161509f43cac3b05d4243d99857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d031b8cc27e82d33a96dcc7ab05a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19da127d1afe5b530363b4e8cd4a1d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb565f6d6b2874d40fcff463fdcde460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec2b07e7f06eaf1c1bed7da7fadc5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f9c3c923fdddd6bc918271f0c1a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222e4f97cd8cbf4f2e65fd06f29d7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0affcc5edafd5b33dfc30e938452e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcdaf5e4e4e210edbeee93b2a2d9cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90d2c5c2cb43aeae2fcc5a263347266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d887ab0c10c79d7fe74e6eed689367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480431827f1ffe060619bc76840bfd4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c547af173aabaca3ebfa75c1a55d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f394afc89127d937146ae61c5224f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d43e76a2a9e047cf3bfd5e27877171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867fae86e5693cef468d02e8c9c26b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3ab98380007cf4853b29534aa816873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563e7fe3284d12dd12e04cfbd4c2f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66f26236d0b525aa697dbde5cb9b2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624c948bba83e9e54ca3736e5b89c5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea4d7919fa40f93ec8b67092e692777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28944184b86a6df2074262530bb18e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb7f16c7591ff6c5cdda59dea906e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647f66a6755a5914d016d15f85245380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b8197e190b72f134775a2c41746681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b43440d2be6c6e300b2fc8e91df282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a2c919b03485223427d301cc551a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332165818a3b58e4bfbc5e734fcf04584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b846656896df81eb5544aeeed3da285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1559e1acf1a81c9ccf4c0abaedeea4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4611a8b408f1a8a0565a591511af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba58abe6e61e5247a606f8a9742837a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101c204c7b323b983d6f1eb64f405089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b986b0685144f0138b7e9deec2f2b2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a8169f4061c5c7afb3669a36e7c2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2581a8702a5e40d411ae44a64ae392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58aa77e68ea8c5d68f522a5033eab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e318255e9880c443b20462ee017a7b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d241d0b24a69351fee907bff197a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936eaae851e9c5a45b53059e33507e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e92e2ed670e0502accfd5269b6b7c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03250d31e340dfb335bffdec9905e7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7581bd6a45401ad37da33bbf1b1613999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a14937dd6886de599be976d5fcf23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a28dbf75cde12ff1d8b24fbd1485101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b029379e158bd4ce4c81a445b2c0ff1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fabff4ea63f7e3b646fec306f8daa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9318bfe113b4185f26b2138248d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e783863e0e3ce8ea4dfabcdff5d405105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13f3716eccbdbae88b38343404631c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b15afae66a17710de220442bbba45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865f9314c2fb9cdf00401138bae603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ce83b1d6d859e3e15b0a3f545a17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f60be91ae44c6bbf7f36329759bcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e04d3a7631c44c4c31ef225b9887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60930b0f72f1f3fab175412c81f4da6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2171b1ba18c686403a88a25427d4f5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627366cfa1588fcd828b4c15e954fe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d25d17d87b1e5fde2d87cf22c851e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ed2d17a2b2cb1751767e36a9ed0fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37c8db54c331f1e2958383078ceae4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09e40f5be51153a7c1ecee712342f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117595e74c8f95e887e4df247c54745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf93362a09fe274d2dee44da8f677d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba9c4930313fa32b393b23db722317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dd3b8a303ca59205eeeb7847c0274122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412bc97304ffc58fa2caf4f923ac5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8703eb94e5955e190571758a49b02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557230f14ae68380b250ee07bb61d67c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc6408865cdc9374e4002142c3bf16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21d1e9951a2285d798271e1dbb99b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96d26f43ffcad3c6d547eb8517410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403bb95d91908f5a5c90d39c21b1926129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498efff803889d7ed74ce4176946c81a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab130063ce426fa6e372cf977326241131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f88b7bd8a5f36f3b3e58d5cacde8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52d60b8d893c35af4c65c4f3194f15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab958ddd16817d8647ffbd713468f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdde9414ab48c65f827220f0a466e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761d6c58a7ff0930fc125240c4903d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce772fb63c1dbfdc15a54db4d2a906c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f1274ebc7dff99feebfdea771915138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d725f270a648fa8ddbe173e84ca40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484957edcb815c41deba3a98b220836d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a2b2e1608a62291edd8ee16d0d38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0db8390ec6198c0ddc59a57ff5ad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1b3cc412c12da64170450e02a43a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14213e0f5bff8734aa1727f2c37c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a585d3670a31b6126b8152c4d5c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba837204d12f1614ae09e694a1d96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7f1d5f64f76cac3e31b1d2e2ee461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d6aec91c3e428f8c31d161592b2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda7d211fe0cc581ec042ddb6ae8d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b256570f02bae4997ac5fb8adda593150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e1fc4e1a49502ec6461480da73b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4ef41c5dcf083ed30a11930f76a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27996395e9ea75477c4b102b912344f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2fd56d9b093f55abbe10ecd12d885154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6abdfd66ea5ca23ad3baef815b8b1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929290d5aa3b7b1becb93bc27847f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adff44086bae46ba83937d1188274a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a95e193daf62ec5e8a239b1bbbd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f08848fc417b35906b451c98674a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14c74ae6b7af32a764eabae479c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a1eac6780271ce13ab3e442ab7046161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c41415739651bbcf2c252b82f1fc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061642497c44cb85987aefab52f4f5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429cb04d82a50a24e50b559c2e6c10b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17935227a0dbb0c0996e2ae778f42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940dd975319c2a4989fa381fff63ea4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f9d28f445cf7db0ee9cf7a0e05b43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d7f190a1a8ea0f5c0bc65aa3a1d6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af83d2bd4302f3bebfa3bb6644f0497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9086053a132d7b6b9d6b8f7263d27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c785dc80c06e8d26495cdb5817f72e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b53d5d5c23dfc1f5c958ae5aa39f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca31755348b981de019006db53669173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dcfb6aba7e642d6aff056682b7b3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020dfcf4ebc9e7b5cde9c31d9016afe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9fdd22a7332a5f724571d52e6763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf12a781537ca3538b85100bd04d7e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de09fea089b42f3284a93af32188e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a62c426365528d9ad518eed42cd66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631a28c1866bc69467ecb5130935b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99ef8efe2ef3eb6fdd0b16c9687b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b9d571896922e77d66b6470773a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbabff0882e4a2b6f37a06a071465d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c5bf832f7ff3852e83ce78eebceea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23106c20c3fea82083625d77d339fd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86b8696212d6b613de2b6d4f3c7d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fda1e76914e8cbdd492178f91365187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656ab40d69528059fbfde65666bc3ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d588feabf2e582db8028c9e738477a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cc861fc670eab05c8bb6c41e3a906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233736c723dab7d04b754b4b95e5c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e2e828d877266033476f63331ef8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e878cc242e2b90e30a63e7e9255571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46621cf8cc7ad5b9499dc72aeeacf4c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6078115889f1b3d1d1f93acc50d924195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebd4b9843970d638602f74b4e51208196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3346a75e6d92b97ea0de75cec24f8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22543c0395aea1cd6dcb1ee7e04b8fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91952caebf7186c060bf0c7b622ec1f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29832e348132c1650c1b46d12a9c3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86fe030193567061fce50e6831db4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983bd9ecf0f039717e1c6d5204ba776202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1076539036b992e1530d13c209ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254108e3ef9574d631d38d342bcfa76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11123895c863c9c55441b11da5830a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419793d41c070096961bbaf8ed0d44b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae98032cd11e255be6e2b486c100c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159e2f2f622d058e9e2a47abce97f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd400fa0a16a86cf815ad713d71322209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c732c8376a806b01854451fdccf015210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b08a11f2127d1da5b8a4b24fa2d0f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9aa14c042dc40f5fd8c56538a0c2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee46c7d40b3114f177fd73587772c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985bf451b737e864cb4df6ae510a9e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d78ea50877235a26f039b7ea5d09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343566c2245da57a38c420ea4849e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac36446af5551de1091714c290ae7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167ebe4c83f8b3a9ac00ccab9b0495218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166c247ccc2a56239f2f1d578562cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b43b38965a5cffba63d723afc33a1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224ec3594ed8d3ee4028368cf2fc902221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d399eb5a2032e98fa8c7d980b4b8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f32cecf2cff63c51490b3e3e054d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b29012de79238d9bdf5a264bb49bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a68341a619855c63077da97ea0dab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086287b492530a3d37d5397f331777dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ad2e77a68f09dd58948da49d3975227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde732ab30e1c6f85a7ced3143e04de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a9cba463712b147a2b61afdc5e0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ccee9427d68eddbe59e0e058c48c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7b07028b698cc242c4f278c08cf35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d03b1b9e5859f3dbb52da16086dacc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb60c70dbafb0c24495d06850d6d9b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d655f4b7782a9570a581feea3d83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0129543c24d4c22ed86a74d18039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f97ae33503910972ad25e39ea63f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b14f9ac7f1a3a0c6049f5b09c35cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5929779b6ae661aa2a7a8fe542026e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b545928e3d99da562331ec918f38e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae443997336353c2079eb375320d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58207e99cb11f834c1fe48585ddfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c48b9ba847ce514c4ab38184a595e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f57e1fc08593847980c4c1ac272627243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657430425a912abd7b878cf32d3ebd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a63935aaa766b98130c1b591f524245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424d6af449a3ebce9efe1ec43bae5a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae431470079066c58bbe92d1e66091247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ade8c2369993abfeeae04e6ed2b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65355b9e568f4731c4067ddad8cf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fb4d74ab43d4901bd62108baf3ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a12a31f75bc0b5f36ff845d2d6f3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551a98638c2e65bddada0d7551d947252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143eee3bfd051088ff812148f7ac55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0c85ef0ae9bba9b581b09c5fdc5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726d24d3265614634c8610a0877511255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac2ea9c34237572984c41be8abf9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b677add1e24ef0ead9c677a71e70bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb95cee09356204cc6e42e053eaa0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471fb58d18aeb0176c55e87b30bcdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834bb6625fd6f7f1ad8756aa7426a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cf964ae8d321359c8a374c8c3f6e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5404f9c90538eff38941b45a23828262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7fac62b93131a6bd16d4a7170eb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b98f1db84350ee091170a13698641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5402a4cf98beb0c53b95b47bc037007265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1929aa026fad6c84393a88eb0c7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa0547865cb20ee21b26a1a124611a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510269201c41c4c857e7ab3ff52535a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9eb1138c29b61419fb67be5f7c84a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc27d6718e99dadd79d44892f4de2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43163664c319b508fad60b56b1b905f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847f64f953a6a9b6d1de8b0da4babd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ef1e9f426ed6a40eea39374a86ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e85c1d32af7cacc6472b09271429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e9fc6ac02807193ee5109278c7d2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ed47c2f7a46f2aeabeeccc93fdcbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d0ccf076e89eb2a20cc324c179d9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ef59d503f3b77da4c746ee759a2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5c38d49793e8f21a100c864d5c031279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1291c849ff96c2e69496219ff90d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56c8193366ea3877f54286aceb2f6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a89ad5e441f0d687a081368a8847282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f8934bc6560e1c2584694319ddf22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b898320c9ec5e5745869f05d4077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5a48832709cd2a421f8d1aa138dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3091b9177bae9d2eb2ffe4cc39c21a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a322ad4aae0b337096eee4aca3758287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56510087d3bf79cdfd4ed7c34e25e516288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1877a8ef5a8f10b79cadb5b8675085289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887842c2612b6d5ed13643b49626b802290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd6bf0156b4ad322df11cb400bcaae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d92930df96441f96e0a90ea3af6499292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac485541d2a15fae13883afbbc2c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe649845dc4090c3d0af48e9168559294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d39c8a9044bc62cf9c819f8931d86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc612f294df1238614789d6cdfbff3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480798d2d006d2b4fc4fde3c4af7ff09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a0768bae916b4439a02361ce5d23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb19e7aaa898249c37ff89f28ca5968299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1dcb63e40c229a8c41166a8f16f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322be88b6819af28e1e355af6b8d9ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa72f747298ae53e24ee270a6b4809302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f9d4ab9f2e1ebe5596cfec27fa211303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c14d9a3ae9c8cbd105d3ec4883b9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a0acb36ddfd68b2529f7059e84839305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5fafd3cc1afc2a02d1f6e4e0c4a68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9196c99d74944b4a4e5a6ceda2e8d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b69d25bd883934bfb4d68718478d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c30e5f9fc42d45eaaec75514e3959309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a697924d2f2846fc1b014c8c9e5df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856a89e113e722d0a9aff0f41e35e48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a802a6de775967554303ba2ec7c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e7f6406d7ae3b9fb10d3e721f8ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece79db991b02f90d06bcf2a6aca91c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb9e0e9fe5b98de3699712cdf6465315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0555828acaf0ca27e20c5ef3662622316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cea8f24e8b7a462e962778746f155317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bdc24adcab0d314799345e77251c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff02a42b389de31a7e7e50819c4c1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d5941f6daf99edd333c83c56936fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea747d5cdea40aea7924920f91638b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326359526def4c0383cffc2a7511556322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66380df919044a83d921119293c0188f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616306e665af9b3da73f103445536fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f2e21bf80d9da5dcb5bfc0d3c1ecd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a641dd4927070c5e0b494de6b6d976326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade38f9d54da0d03f4606955728cbf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c768df813ff12e475874ed3b5c70e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c41b76a9f0a789f4726250bfaae374329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342fc3c01e3145de44e023e8b484513330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32305222863d647a0d78c7049c6a132331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc8a18bc4fe3794c5582425ac4e64a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67392642b910ed9d05063ddebf52ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bb2167e935e0765d98c3a147b3ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beed1bb70e41f06b112d0529563188335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb35630a5cd355229702e1d2ff8af7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1403fbd28acb2a0f03ad6d2561ff71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c893a152eac2545ebd713d283b5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec49ddadafc223a4aab8f9ccadacf15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4060638a29a0d91c40985052efcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e2f2c8e9645e257fc5a1179135467341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06922c6674ca5545d27dbc6c3923e09e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd93ad3d4cdb5f82f19e398a453e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c4c4d682da740f59fab9def761369344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab9d29be6dbedd616aa0d122e1fb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e586e1cb1198d7df62bd95b281fb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9c5431f1f0b08235fd23cd54ca0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9dc9d945fe5089b8e3576425d50d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7481d052096443d36c0a0b7a80194349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c14409d14cdef3b51fed329ad718d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f98e282f9db57647ebb27d59c7a35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5ff45ec7a40188cb90a04bb899f87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eeca29e6921e3650521ed733b2c4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622622e53f7401063c5d19e5b9649b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ef5d8de94f51e73bdf847f28a6ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2c220c4ca7657ad10418f60a535bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a371128dbfcebac1cabdfd46620940357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d78986856009f62487c7710b35327c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52609fd629c88cbf82fa639a92d0586359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb99ab3cee811d9f3a0097b7868a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a59c7d965f7d4e26c4710f1be15187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609fde494f0ee6e12fce3d4552dd1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2b7a83c14710a6c359e6b6ea2c0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755002465ba732a084396125539acfe7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925767e8f989908663ded08aff665e58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f88e29bf32a96b578f0ff12d84784366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512df4bd70fc3f373467f9a1433869cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099d028d5f10734fd96863992e2b0ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cd4ddc4df01604795068370bff959369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c5064f2d8c6f3e506f6eaf7811c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dacf4182103de670c2b5dd6416f249371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64598b08b91cfa3a02e172ae8adbeee1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29526a4a237cd742002f7b6555fe86e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278dc1966cce0f281bf16699d90ba3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4292373d6443f41bfddc6c42a9fb00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60116947933d3a1b79cf871e0c61e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a648807007928042e0cd30d200a1887377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f05846ab017fd6e7396e5b37effd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cae135f890885af27d825f56f6e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c6c9064bba9468f1b0e9f30c3099380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23e015b7c82976cf19d9cd251ac6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cdccdaab493f6d34f8b516d27e7bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983cf08500e06adc87485e3f16b06c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802d641e01650960406d9637b6c1f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740681e6f4c808bae437a0f76db40f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe895c252f0dfc07610f6dc52e291386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87dd10c8c44f2323eb76992d0519b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8f69018f4cf8c8670245350d34909388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f3450f2a494764aadf08873fadf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4083a49a9a8d10e535cdc85f571330390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4b86e842c8bba5a84575a55befcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fc2689362c305921fb5c2f2529d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ffa173250ceb4dea1198017534d4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defdb6d4a9066bc926429010c12506f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40ede778c15951ddc48c79843f57b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f500c5d58465ffb11345e0d295e7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8eb53fd8f7080db819cf8f41fc1cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37c9498957158e32e19325c877940398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed055d4099c3a6481a085796a0a07cc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c90dc921a334b10020db8de866824400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e2fa1f6a61e2c906f554721ceb23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f95ee967dc8859baf0f1d49807561d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2facb50b91e072e9468f54a11eaa6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1711481dc3cb123096fd35dc6fbc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66d1d9996b41b857910eaf93144cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac70248d60ebc139fe4f0e10dd210bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af29401042c7646f1d18498785bc72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c6d6f33973a18303bde11142db87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc1431a7b037af36154ef019cd91f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333e9a9773d45105ebdfe04de225f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94e17571a64c778be1a6a23e2364d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476811bda4c2e5d93a4664f514590e5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c77bf2d08fc403369b158be6c99d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228b7303e68222360e4efc9efde10fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc57a403c87a47fff873f5cf0037a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5a00d1b5faf2812dab47c410136d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f908c4a1081a8783ebb006adfeae98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357881e36a6695977ad61f3c67c610a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20e5d352f937c7fe37323d8ace7ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1b33541ce3b6500e2092483c1faa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c441b2837b239a4c87c28422afedcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791284ce745c8a5116528b3fea318bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a60c2ef248199a17d99fd8be3a3c35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac01b87f0aa4053b45b2ac44a2db1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a17941af95b96873256cc6385ed88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f953d5b049c6374a13947923cfb444426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c325581b34f04942d553e30a71c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720fd33945cffa159e5ce02b56585bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8a1441b7217e84a5db886f14bc4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501e120f6d7ca7cab2f669591e5bbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899847d60cb839a52996ad66d562d828431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf4255a7068441531446f81af5b18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d541c60fe9cb9807cf3491b18fa4f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71700d72b13415ec441ba6c1cfec5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529686d32bd6075e40a838ef3103127435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339420f519f7ee1cd973f25c94e5fe9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f978da6b53f786956fc629b8703b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980780be895802fa3cce514ecf58f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c54d5de38813ec5da73c0fa1e2a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b45377929b18607a364c4a4a6f613440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05965c3cfecd542ae01a089f69e043ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55db2f1f87b69eacac907392d9077442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2378a5a3f98084c643ef8d3de67cc28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cd56d973dbb613f41684fd277e433444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f4dc6261fbba6a2c09961975add4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedcf67f66c28831da3ca9148ea4d91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328374a955f6b97fd7baa9ea513f8d41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589081b2de99279b0e14b3fce0b18c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf638d206cd7af3ddfbc3f92fc9608449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ccd2c3efaa26fdc576bb97629917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c818d1c54c2f7888e1e8a7745215825451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190effe80c924c76d1b0cb50d5e4020d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668bf03ffc6712f4c87e362132ee8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882619146c2fe705eb874577dc1bbeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12185ad582ac6c9191bb59b62b9d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4739b19e9da01b7188b36b13203754456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380cbd9162018e835de1ee12f9c2757457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368b92518fc12a07d143a2bd426cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84b681fdb8d06e72063c46add5f55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f63e8fa086a9cd207ca1f18f63109b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f073dd3bacd177c42e451c198023cc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7697ba0f1ce3e9e91f2af7f9d59f4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187baa46352af091736db77ed294b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae1b97d41032d8f3b523ab2e10691464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20185fb7df49ffe2ce07674057410e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a490f2246eb58729ddc51f82b51580466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d30253fb887ae9cb1e10f58190f264467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec31635b7f9967f1c494c9caf417e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e86aa5bd56332f060bcae9d5e443a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e3446ce9a74f0d752de4aea50e5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be7a21cc92a9560dacf22fc7f1497c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68729502e9bb282836c25c4768bd66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef153861d9cc4b5360ee68481f2aed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82567c540d815cb7975e4ad61692101474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73857225d6754ebd15af767773549279475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e948746dbb911609211de780e0103c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc05af91a2715468568123af61b4a39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d97ff20bec71def931c088e969025478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eff74a9f4391a9f6685fcd386557c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ca482586393267b68c414a7682b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1858ac412a8b558ec461999d7cd0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadceaba31feae1100f3c7d04668daba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646b942db22db1688d1ba16ab26b4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8feaa482f54fa246c83de01eaef00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b4b632021323439642f74c26e65eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813f1e0a30d22d9f710cbbfc42f2ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c876535d51af346013ff8e767fed2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f70a49c689aaec67cdaf41139d0c60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b46b31b9690a45fca862131baae69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665344854e25bb77c9555943f07a440490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b900203449c89266b0c3cd49dcf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd405efd9089dc4720bf000541d052492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d0d67ee700a50c077a7f647279dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f12bba661b4110ad5a94c0c1632b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163cfae83514fe00c30e938f71ffff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d065d5c575943c6ed37b68f5d891a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0323668c7bd4c8fb4013b3054abc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3395d1eed1caa8e87c8013d55d87b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d47f2c20fa07b1c0ef4e6c6711631499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4831ac6eeb346a58023c77bf6ad3f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab06b92d88fb8cba73db0d319f735501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa53cea6476fc387843cc41927930f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f36e0b3174c0de1d962d6b502e6ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadae9ee9c388a217aec363e1e7568f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268587eab575fe258277064f17d65f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039e7ca7e49e80e84679452d8f82074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c92208f4a97a43002c6db16f57f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648ba613e853c4e30969f3073e4777508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f877ece75559ce02cbbc2a3713c26d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d120267b4c63cb613d9b581e065e8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03777a4a5ac9411c7c1421049758b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f841b07cd5e501bce22fe135eb130e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da830a9b774f7de08411f527cc8db813513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7f360de4a8782f876179208d8ed7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c210b106f1fb564ddd80dca51b6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7adfb637d39f13d0dae0ef180e976516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84da2c54034cbf9eecd92a2950bcdb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d237a30c74a3d1bddb17098a70922d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a5afe452a9d87886541ed24567f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd5499bd48911c54791e0d4f2778c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96240085fc2d0f44f172b1b940922521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e980893aa8fe5f783ee69e1724b92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3b09e1907c5650bcd04901c81ac45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c59d63f3c9a4c1eca000f8a3c0350e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4cd3bf2b1e920ae0362884088ba5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4a0bfe8f78b4d428918d6bece3de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f8cc1b42c95ee0964cf15b6bf54c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea260684ec5d7f8dd5a06917ee0d7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b071aad91ea5a3e71c1709afe0471529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd7e6a528306ccb3ac068ee7a72ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750036533c3aa9ff13311a9c7a6136c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636a82bfa430b2623989863146d186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77644729c8934de72fed9f9007ab1c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9937a175b545a1a83b3f4c2a1fa921534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb480ae9fb6a3945db9e8103d512a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f538d927064eab2fae9351a9230fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb3df2b08682826282efd54d63210537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aea205ab51905f8dc31d33af5cda57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0a2c82dd8ba91bd84ff01623596f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377960e0f567783bcee96670fd14bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae41780996c5588845d15aa251630541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cdcf866e863284d3e0f6394c15b78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e4216544786e045eadedee6bd2ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457e07772951d39fec3f7c52406e27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd582292afffb91dcd1db96f7245b49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a82e86bb24c7c8f33633f1bf9224546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157902881c38dfa045f27ebf9051aecd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e75b4b5f7ea328f643c5612963b99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974ce8404f06dd28dd604a6da2f43f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876af1383566109e5ae26a475cfd85a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5adf3283e894ecb5dffb49bf8aafe0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55d8a579d13971dad692a4a5a3dee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa90c7c0880121bb3bb1c7147b8dd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278961902abe4be070a89b80a279fcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c164652035e72eeaa10e28884286555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65123df89b5161493beaa3f41a53e82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147efee3bb16aaba413c6f7972462ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3da075d6150f4e4e447eca8ca4052558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739100d14425cf89f5aca5443def3a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b3603529e0fc0d1809f582d4e4fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d1bbe8020228bb3d630ce5878dd31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3649905764043707f5ec35b0df762562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1764af31f4a6890c468e398318ce3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2156f5da211e1ed3fb2f777de5ac6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a427913eeefe6d4214ca980419a8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e469022051f9181e5907d0c479d19d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65abc1d0db726cc08fa92ae87cf8fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7ac416d4ee75cb772279943e89c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad89b874f3a560e704154153b91775569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a8be5be92b435a5abb42f588f16a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a0d1f28facbf4685e5ec825885e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b6700c6def7f5b90814bcf5fb824e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68fdd9c69d61e13556b514a8deb20d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec74191d3a585c2cee7c9343546fc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90612afe61863120e090a43982c1fa92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e8c57fcf0c880dc06bfafabd9c1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e113401da99ff3edbffefdea1745577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959c18b42d772ececb41b34428877b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a6820a4c5daa9c6176f6f9c3d5a28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709023d2e273a85f7cda6de3c3b0d5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fd55db61b0d56148906c51c79d4c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7bcceb0fa3565ac970bfbf96361c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059f4769b44b6b6a8325d2a9fc39396583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec33f8f10a60be98198123714bcc54b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43724d1143d4db24e626f6d88be82dee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60aac1c1774c02dfa9e3ffdfa2809c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff6046eac74c7136a62d82a632430587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff34932bdd4221d7ee1e5891fdccfdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ba8070e0905ac7cc133fb008e6d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c954cfc085b42c61910dccd3134207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419093c2bb9e966877e73716d8d1771a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a5ba35f3cb1a14862c0ce2dc69ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b2a0c218725c4bbe58878131e030593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5407ea8d5dcff6d6ce27466c9ad0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5045c1c8ea0873464c1714a8bfcc99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36402639c7b5dc42dc05c607e414e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc274695eacb2f6e3917559eb01eb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db8e97bed3b764c5d7e364ec261b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7a2143fc4be85f8405bbbcc89c6fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90117b1d91de44e376e2101cffdb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cca44ee41a2546550df9abb46e6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c055365e441d878498d6f4e25dc39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c6d94b9575df4cbe9a46753798f65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75204cd0d70bf53fcbe8266a3490b638604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87194302df729bfda342c59db035ff2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e71b7f983daa20a3e34cd4eb541fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a8aa0705cd11a8b532c4fe3bc7c13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c00a4735b3bffbada1e03c66eeb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2654d8fc568dcf9ce5c8995c8914427609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c31f4925682f879f1bb70274d4d32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e1f44609e98676eee5cd2c39a675611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d8089b20ceda8d75dc00b66012785612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d0436162309309c5fd9a5cd778b37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311ce9b30731893e5cbe776e1c1b5df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de87290b4754542d3bfc492b874d3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ac5340d6a630dadf0b9f646a5861616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90d7d1ec9ca023d46b881a9cdc36d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410023e4926ff7cb3a9573e4752f32ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1826cbf2c7cb04e33632627242110e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7928a48791f49338cca1452a4456d5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7033bb6545774911f1c3e604ebf39d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d826ce718a6aefeb41c3fe8e30bd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e923b9863570dda2ae28d9a2c86bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b739b6178ff1bc19fe428091d9e495624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e747c77c2a9f8d54860c5b23d54aae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d09304b6fc202154097b5bb1b94e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ad231fa6718af8850629158c7386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8caed28b2d5ad75719aa4e94a9504628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e2ae666a0d1e3c7000397a6f201c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd15ebacdeb751ce7a7b0ee7def23d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce19275a56430baa44ff2577bbaec0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8673b6698911af3897e49b717f9b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1db773932e5a210ba5c314cf1e19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65699fc6c9a7510691bdc2e56facf89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea511d0ddc358a2f49c1d1b884bb36e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c8c9c0ebcb3970a1d6cb4a042589636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1761fa29b11614cd2e990eee4a400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b08863decb9157ea180a49db0d07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5e105e0c51ae86ff72f20c21e895f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d8066d1fd3ca3850b6ff580c08ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72357f30c0119119b304c1f7b03a77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a22c69b0325defb59365ba29edbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064874be107f327d1a7bedfe1c639b1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3db312ff514fe119c827db020d185644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0059aaa5f0849439720fb5f9f24ee6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586101a38cb1a6cf4c3264d7c250b2e646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>