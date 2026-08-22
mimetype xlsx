--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3765e68a59acc9b66071e2ff93108cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e775c7c2c23dc93f68dd57612e3c1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb58c425dfb16fd83fda9753b10f9e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7557ed79cf86000eb42823932d8b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77118fd8eb92bebb99a1cf721a80da25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff48cf33289653965a37a02fc67cbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ac4bb4ffdaa6b11127372973477797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44491e3e2633f6a6ba29e1497aa6468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654f73d9c3cb6a34177a2fbc9c32159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9936a4362d1d94b2832b04e71d47db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e18ffe74beafb83562b6dcfdc3018e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e28c167f7ac9e3eeaf242e48eb010b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e11175f6146c2ab02fdd98ed39e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f952b7045897f6c9b17c535a6971a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d0fa1c74dcf37ecf124d5ac6b48f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe83f3261c8bcdb1791f448b208402c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e910e387396fc009337af2dc2e06017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11bf554723b51369b40c2b63afa7ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2df4850dd81ac9713c8b55bd88855719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec3e88c005c7af18257d724aebbe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f4090a6a28977873a78863f245ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe3cbdb77985008021036cdce749dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe9e2fed9183f1fc07f2e30f4d129623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4bc2ecb831695b41b3aa829d309024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c63c118e7ba0eea8aa6713120f2a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205aaaa956e364b6d5d9958c5d6c74b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125787143ded3e29f97af6b9e74fda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737484b405a07a48dd99446b36a8b7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a07639ec7315fea2d67c66cfd04d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a695d4314fe980a2c20b5596f03afa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e94d94347f1e678c4f991005652fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308929c79c25350c9f5944eeca84eed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34356d2229458f78f01a4060587ef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dfffa49e6c4db649d898be777566e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb400e9213f5048ebe7010d497f80935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d2d5fd6f73e6fe078e2516eb91d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d69ca7e48eb30a58d1bbd9608c61437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec934d0a1373ab8ef6b155a9394b6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660c5065aaa8ccc781ea6a36e3d5ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a6403b9a50463b2e8387e064655340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d177ed3baa2f07d62195f1bcee7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4cbf901dc3316f23244b081f0947d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32adab8f0b6d1646bfeefe4f11005043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552df2a61acea61591672bbe71efad744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d0940c8fb301b4fba47b6c22d15f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3b921db3fd16d9d5dbe88cac82ab346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246cd1a4d65422cd786730bf8a1ee5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3b78faf338e952f65e1011df5cf7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41516041e629738416308b9535acd1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e99c15a7fc2beaedf3cff0401a0b3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2b16f3a4e617e415914300f03ba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9f54e16c9f5663e713ea3364a50152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632f7749d4e3991811d3c99c976e9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ad028d14c206bc5f3ea5acab8e89854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d7a8aa3b03fe8e14443859d7be5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801dbf1ea88606a4e0bdff8f6fa3c0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214016b86b4822ce3e30bd3b7b851aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758e526615e38f9886148426dd225358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac770abd57349d234c696728393216b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c3f668289b14da188e18f9fa3e82760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a255c7a55c8b38bd785e55e700e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438dddb469781f9d1dd9566aa62d8c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2794a6ad092fe10702f033d1cbf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8550b8548a242451435421c9e875b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba644c8486bc7005f8572236662d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b29a1f66d678be4b7db31c751130566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c02cbd98902c1244f619249e33d0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82314339b29806a6614e6b31598b29268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200742a3fcdee0175d474234fe5f4b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033abcaa8c6aba0147b58fd648d30ae170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7120e24d5511383eb0b07231891771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1f52b4f708a503557f293c0331bc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60631a27befae5f51d09d0d392e2217173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94c1fa47a56d2f83ed61dc7cbd21674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15976e1fc950ccff210b5986793106275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527bae5450b94f071bdf658356ee0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85977c4524137ef05ae481a0bb62dcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394560c86fa2beb434ef130d364901cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f00a4eea77bed5d765371513af88279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f8cd99645bd4d6900209fbd4d58b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d789e848418c8a423a22fcb9bf576681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b65e6039f9e032e696b8a2589e63182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cebef27bae9568aaf9e851e5abb40a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359555a07b5555a30afb5cc61c059b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20688147511939ec32e43204744ded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f513c2e303ddb3428fb103378d70a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47622ed24b3923f82c7c37aabcea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630afb7b121fbce80afe844f2990ac6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa7914f5563a316a986f49229b50389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41078acea0e6f21799befadf1e2e9cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bbe1ac16016e4df86f26a36295f6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8bdfb3f670b2ae5da93e0fabecce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54d26a4bce8317c61715285f2335b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711e3e49d9bea649a2103dbd7fd055994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b7b6a573836fe6149698e879a13a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d113b51a73423e07efcce1037c25096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e004d18f5ad6d22e2c8613784431d4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c28229fecf52e30de7f51997400598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea34cff8770bb87d8dc3d0a3d30a35199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a9537cf5fc811566de90378d17c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2b74cc32ef38f72a817dbb7e0162f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06d9806dea776dfbbfea6c28f40f5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb1b578087ae8e574d5e698953506103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be2e89747259197328361a356e19cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150976e416e0ff0f468906ca6060bd43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccacc6d76bf670b31ce1363c36cd99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05827a8629812e76653f0850f9c7801a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de8309e530084398c530f638df227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d6d9200feb96b9c54ac3d52041e5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f123538337ff40058da56aba968f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073e1669de2785c5050684f088582e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa79628d44fd1e86fd4b21bb8ec30e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24fa2e3a524abb8b3108da409111ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc3d0f2b492c9f23949f14b717b8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71ac94de4ff46512c1af1bb71aeef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed454154cfd4f07cba912fc404a22b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd054729e93e7104b8d824fd99019b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e4386739abe3115679a8643002e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa0dfb8ed00d9cfd08fd79b15d767119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66133ddebce83e780ea50047004a7f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44bce22547aab32a86abf6e106b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f821dfe6dce33dd19038892f8031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f04a5793a87167cd76f675640b53e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f2fc7660dc89b875188cdd9e36f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d68e229969f6f157707da044d7fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a7e08726e8b4d445ba84edd4dad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0512c2582d65d493f0261382d551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae241e1a9f0553fede674087e3513128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882393f5b392dc03929bd735d872ca5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434366da483b333f32b6a90363291353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be61f608e16ac440b60856381669f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f094fe2aa4e5ccb3ca5152cc724e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c0f79357c967ac50730f03c621d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc108742e818b7af0347b783f36992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b66a476fae62989785a3ac0955cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18b0c81926b256f824fa7869113d45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14744735e9e29a3f956ca9c8eb1e73df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db121c8b6d73f00ef9c8ed81392c0e32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ade85286263c4bd04480f4643c8f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a3cea3cd02fb1ce4aa54c032af1b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2199a0cc4b860ff4e52ac5e8dc78d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bb18ee1fb008788dfb17e0893c17a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7ac0e1187c45e520e28cecd68f321143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3153e73770a3244472ec91aa63d97b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157acca24911633df5cbd81fc19d85e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71b70f46a714cdde0e1f08b550344e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0d9cb9f87bea6faad632cba99a95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237dfca086ca7e025cd29007fcce120148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b49042add5d6de03299c1a47cb4738149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7788c00bce589699435fa36a4535ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63eaad4f5ef374dfa13fb75bb5b5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2db9d7595ed8849051d9d1e0551320152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c3b2aa14d175113a8ce26f44c9997153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642c8d158ff3bdd724f326b34165471154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7365e4c96cfd979cc87c51eb756a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6d5236b0be7d63b0e07880916785d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619838f04ad4f276cdbcee7243a8e768157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe2bf0b79725a864106cfdc82cd25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc996128b59a6df06fb63aaf8e830f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70b29497b0f1890f272aa5c82b761160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6789a7864a164fe9f6ca943dd8415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d52273d47d48857c8447b97c8ccc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3080c51dd5423eda38dd6058769758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a37c1a641836c14ff572b345faa96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e5a7c304eb0761ca4b29f7f561664165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ff25b7371d2397edbecd36c7ea6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c31f24be86354a34d58bf03f1b11c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db2db3c51040aad12cfef78c839b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c332b9eea451b78ba211ea9576bad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93ae8682979e996f5d74e47f1d3b68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c4512296e8864293725f45f20431171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa97425319208c3409c31e34e75f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f2d2fbc1e7306bd2ae2a653c63d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9c7850a359e063d87c80bb5da18ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f323eb9359f052cfc62ed1ab6a92fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5861497a433b89ba50b9631edf76c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602665e08a3fce2fc64a699b7bfcd30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b4edbc13c8c5862c16ee0f8bae10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d273f352fe8e926a1228e70295ad9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffe7ceb349af1049e77dc6903985a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca9f13810eeb159f14b78d3fbab3a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06863420f4b79bce7f151b884f336b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a4d58341457b23f75ac5ce352166183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c5746f8a0b0c99e67d2c5c035118184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a864dc0726a7b61b34821bb7dd1b994185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28838b9bffd053bf18b7fa1fa52eb123186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00325ace093a5c9b6e7c3cc983ada187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb90902fec047a2e3093f0c9336143188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541bc6bc3b8ca124ef03181ec92461189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50c9de7187b3a7c5dbd376eb11af2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434757ae6b5d7e6cbc332b9df9fab4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80e3f94d5793b3adae1b1891706b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33b9ed371de29e1875d14894f99dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748066b66243d39bc2188f7c0128bcfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009d41bf186b071a52f005360e2f24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd37a75a0892ce9d2ae2455e5adec2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660533fe55fa47bb7153c40ecd1e51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762272756ec1e04d4155d679945e6d6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18fe4d28861009b77054b8f9ed50ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab0ae838ae4337fe60ed92774d921e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207351eba1c288d369139d616ab88e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3e93b8e624f6483413523fadc07f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4d2a86fbbb208d5a8d9d8e8d35fed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ccfb9ad2ea8ae26977ffee23008b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f026b0d9d47e54130e6076b1fc9aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b51047d27c987057573b688c8578ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d469449ef18de54cb2026e8d73640f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19535ef829c2ce840f67ec02cbc850208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443f34dc332e445c4d7d770e6f3c0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b5f745984a6f8971371322718985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8947bb08e1af5680d32845392a32dae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce6ea1667efa0242a80a9f7b63ec2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b823e9083d9dd0d6dea7c1190614213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a942d6b4461c26a3d6ac6a02254129214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c81cd1c6f6337a8f023ed82bfc970d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc055a92ecca62fad3af8dd9b9e42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64aa5088a227fd33b30694e4f70daf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fe51c7c058721094bf3801094f48c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca859c38f1190ed5b048c69123ec1af3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79874420261cdc1e471ab6366a47b7a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d20de264e5deb66a1a5e222d2b8015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865205f7fb8ce520e2b54472851d49a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40971d6325d24dd97fb19b0853fee228223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf74956da76c5daf5345de0506c06c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1780e757503c7e00541177957e9f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d36a663c7080b82bcf02b51b22cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee8fce9680aaa28094e7220b14e657227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545baad884bcef924abfed7fa0a2c98c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab75d3636fc3ef15c06e5180dee1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e545cf5b20385ca948b4f803098bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306457db46d3eef2241c36a26bb916231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122389a4835bfdbf6a060206002c692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2e28cba892e68af1668a735233ad8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2426f093e6c2e50884c10e9081dcf5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abea4a8beb01cc4404d636d09b9386235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579528b0d7b4ba0ec5e185b90872b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ccc6039c346700b54f07aa55b047a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dff1fd76563a99dff2744fab3d8fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a1aaaf477862d26ddce3e4de073d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc930a12808e4207b70a6e71674cf65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb546abb164765b974dc18e61a7ff5b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb028c337d8c1acdfb66ae1144323242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a7e7d47126fb96dcd98c17d3ed7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b666a90d6357f09a7f768339dc264244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a567e224374663dee747c2c896a750245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebbf70c526a7baa2de08356b8c9ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30f6b6fb90d967eb666ed260b967d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93821939ca21f17a52b1fdbbbd72981248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac17b7f133126b79eb35be15f94f957249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46270fb34aad81515430a0ba8105da5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92ebe501cf8a060af3c8b19f720ebf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750518719f06e14534676af2f5c6a89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f2a85870c8127968e786dfebde8c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a0be8cae1103ab9589f73c3d1d38b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f5fb27ef93b6bd707351bc5d89a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8b26a41c9d884a2a2fea0449e5704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d42a06d2aa835146525d07ec1ba3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f6efbdf0e2784dd5c42bc13ed3801258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4032d9c0983aa6cde64127c4492771259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d472aceb42fbc6ac787065911ebf2c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443d343b72739023939cb5396b33299261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812c2e4939a7e50b46f2b24b5b427c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0dd1828e2b26a291840b25982ff5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377884aa694c11c6789aa4198c2405264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8c0087f47f9ae1886b506ea893384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878969951d82a6dc2163df8ad353108266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6478e6256f1387e7d48bbb702c5e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ac1f3ec8be35218746da899c508fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9ca9a185f20c0cc6c9c4bba9dd7ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff424949d6648750f623476f8ed9e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b34e19e7047a8e7fd3feab9a32262c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8feaebf95ea6c3cd07f23a89b5a82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f8a89fb46c6bcdcb20780e411e9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01eed732a08e009007ce18c4cb6c82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a254511b7ad366e57e95919b0c083b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffcd6dd1fc6637e417c17daf77c955276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad346e12a83f2cdb83f98dd1eceaea1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabedc17cb8b6a3ac72f7a952c59fb8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b0d7e1957dd455a468c9e6bb5da0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e4b2b3858f14863ce6c13d118fa7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01864390a221b1f411d405f500b0c248281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643a18f6b8e051f387b56975e3bf78a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f616cfb8e08f46738bcf1c210da23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd743fae2473a4836fb58c6618502284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db51a9e398e7f67c8e253bdb941fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a42ff6dc3a15b4510905760dc0000c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e879d9693d1bc0a7bc2dd965e3827c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c653cadace314d3284725f8d6797d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d695c251c774a70fa73959ee31d78f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e111bbb0db92af94647ad22030aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988ff7fa09774551b6ed0c235c61a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba7a33f0ab847066896ad91e44a4ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba962ce4b25b1b03ecd949ab6e2e4ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ee68a00c76a2065fb8323c235035294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf1b419677e01c5be34947fc14b5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e92ff9ee9bbc5b0b301617ae57fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab731dc626bfd4ab88e59c682d2a66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6005b6655c3115508413fe3e6fc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbf0ae9c1614e88ab6b65a1976f3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a18ee8b6347d039ceb8fcd511fc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c75caeb3ec16fd0f1e091bb10abd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124699b552629aa59029631c34af7d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56e00a07d0c1279882147a660a442303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb64a2f3c892945994c6f90f8c81be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb650353195ad53b69fd451e34b95e84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed769dd51adf3e9ef76d099f464750306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122191eb1c4f46a8d5869704ef4aff5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4de6ebc2dba7d54e919c79090e769308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7e4f27e07400e8a71cd31fee5556c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a4e3ca75d82cc96bf5f0c69b7ea12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d78c3ca401e3ba47ae543d34d5ae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e74f50b2336b10c81c13cd78395c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c320583b5ba5259cb42b1b17fff800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e70a9bc7a5bd371679962ef4ab30b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c575eccfc3bbb87a9becd6b9cd9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900ea74cc5af03d1ec26ac28b24c63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e132387433d01a6fd62bf5f2598903317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a5dc5c4c288815e0ac9e716e4c265318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1274592e87981b012ce6bdd731f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63963608ea99d771956b7cb6ce54815320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3944b3cd098cf68684b75d985430b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9807f0b626cc53ac458e9901f411b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14861ecaa70673db38c42411d59a81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d4883e4f8064457f1da2e24b4cba5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f6a1e182559c024554b35a5907cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6cb81ea5ba20e032865fb67824cbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0bc452fa55317aa5ccd50da82abaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04349cffb6ac9c27dd0ee1d032a29fb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cee6b524bce0fb9450d24de3f90b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eb419dcb701e7bbe3de9670d95909330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1410427d70ed04478d81bc0100971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd40bf30194691fdb543bd248654bf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af5aa2c2de3b280b24779f845f4aee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917228fc54a24769bd339ff05b8f7ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ede29cba221c7ab297fa0fca1fce0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a35b274b9231784df8a7c5aedb83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd894b791b7888ff439ac2c9dac0b14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87901c344cf21f6e639654ccfeab4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb847ef352bcaebe18568720063e9dbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eea50ffca30b091188a529714c2d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8346fa34eef45afad117be8d64e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e8e9581e73eab441b07967df25ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a034061e8635b4c8bea441eea0ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fce69d3526558e746ea54a3930c80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1fc902094e983c7265d6737ba6de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3307f0ec071332c1bade999642beba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70bd88bc8b68db7d1b0b85299ef9b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc812398739a1af264469e089eb4523348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de129507b2fe96842b65da73bd460349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb7ab1c87290e3ad5fb3251621ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773936a6036e455491e4f0b121c86f19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05e38f1bc120448fcf7d13e720ea67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e35c5e9ed2c4a333adee6db942153d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9334abb03d8b5b01a712fda644d843354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa873d9101818c4dc65dad17fe4741355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f1fc248670de469e32ee197dff18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298f5ccea6e122771621c5aa23e227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b61368dd8c3db774df53d3329982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe52f0bbe9f339349998b87b7f14769359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aff11b465d063dd78481952467bfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8fe0ef39308bbd9d29c4e0ce1f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82ac7d59450be47da409a1d9dda784362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1745b03d960d7b9e84397bd54cb58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406c62191a824b00981169a2566451364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d748195c09c9f379ebfd1edfcfd6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe19fd3ec8409baa1740b9ed34b4f6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2188157eeabcc9586ad555f4f4e225367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a25803a62dcb59e53f49badcca30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf8377f8bdedabb33196129452a35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca3883e777dbdf4f95a8f134385c59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb5ed10f739483a378ed9955d12be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f4051b50729a5650ce7e105b6e23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626af6c6b52dd9be7514767b8474d5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a371ec70b080725b127bd382e0e11d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57b63f3a2ab9007149c0634ee62412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd3ff87948390eb37a0eb0877420c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc42af66583cc3a181c080ca4ba3f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711f341d4847cc5bfa23e131c13388378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439af44d301892a6f8bc851294e8eec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e0ca0d3796804876a6c1393284f70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db83e8db74b87be4f96091b443eb33b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb39bb38462d7597a0f1b791a63b55a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f568c2147194f3a5cdbd618217fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131782324398dae248408d81934cbfbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797db17076a1baebc59dc76960fed5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066b9a38d181e34cb7dd70a043417b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcf7fa967717ff9474cba57bccf9d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec0efb6a72e17d1d3911988239ef5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b39f67324e59ae8e948a635caddea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026c68a4eb5eea076ffe0b92832f1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb039fbdc151daa0a43ae3653e1bee8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebe480aaf759e4494baca141eee5bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa497d89765947c0f84009d3b646e58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09988fa38ae12e9dd9bb981288821d2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa3e2995058d51774572b21102d203395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc08fc4396add91b8489db1e286942b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc553ef96f4d4b6316963454c02e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab52c572199453bcd202fd2c5291ae6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a3eb040b8e26602f56965da388dc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48590bbb9d0771a89feb720ea953f1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520cb475f1e617114970834a944ca7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f3f2567477b5779de8ffc7c791e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9904b993cbcebcec0bca7955de1b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5c7e7d5d495c191497174713b7d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69cebb98c77a72eb74e7f1cb07fa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3099d1dc057ee192cf55eea4d709406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ac35f1e53660de4053f49a5d44ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c2713ae6274cf9bbcadaab88d3698408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f474f1b2049f8c90e373a0dcb1f9129409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e52c3fff59006fa27918f3d53b15a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840d50edbbd1e4f337ce13c1e71da6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79852e2be2db1b3767464ee3c9b5b54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cea1ac3e98c7e0eac6216792e7a3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdc711ae4caaf2f931acd514529ccb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41b8ef007207e45c78a6f10e15ea7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c4adf3d2c02ae05c2fa06502c99d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30425f06b38c217bb9f37504ee1c5231417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569204f406de87981af484c66598857418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18cdde9b03f98e80cb50c19781013419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c910c410cbb10ec9df06c0f2ed270c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475ec52ec49acefa02c954a828a45a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f19ebb0a43d6280aa6959e1012e7fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ce9b08e33327df6dbea717c5e5f17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226144068fc30b43507ee3e8b9d48f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3c4c2c48fed1771864bd537942ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533879ff6a0a26c23892929c20be5ad4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf91c45fd4f8efaa7f2e28d0e7d14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d9de3b440819f77b38bd71bb1795428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585baf36f47271d9acddbc7cbacf48e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1bd68cebbb189c3b3665d1ea8dd1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c351849d096ba6d2c42c5aa07c8687431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b753a841bb73c7b93e123c76e52755432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebc19b0da058c3fc8bb487cbda95f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c82dab58fb35677e4a05d352f3144434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d9deaffed56cface8306f4dafce27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07856aefdae39d9bf5c11c578c2daa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098d45f1645ac7d91f9d334fe94138437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8719d23766e502483ffb5d6078e16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8aef5316a4f532ba589ad4d483b0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c99b5cee50ffffb947151826af7eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9510c6aae1a05ec3ef619f411d6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdfc6ff0fb042dc9669a042665eb34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb3cc8356219b6c501dcf049cecdb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26295631fa017914ab849b59f51dfad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004313effc39c1b4d4dfd77a2eae84cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca27fcdaac6fcdf26d0fb11e7394e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262bf7ab6296ca08ddbd9d5048e1c10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99b9a06507e79b17f82ad21ff7854448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171dbc97b8ed29770a1382087957d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f93a53dcf669891569666ed5bbea8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117a39778c7cd0f41333b7f528351d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a04ba5b04d25d90b812963290bd52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35eb730a751d60ff3b8b70a40c58b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9990e2c6fdf749f848276a153792e67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2567731c814b6a2b78da65f7c81dea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fdc0350ae24efa491c345a602bc49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334ce24a10609ffcdd053f4ea15e78f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f464f0c0e4a8969a237db354a60808458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc631022968225cbdf085dabdee8c4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5d176f553cd3e04dd13bdd7fddcc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067b3feb65ebba571e59093481e591461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508acafd712effc78327bc3537801c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b34da6724986e3821cffdeab4921463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34f4fb7a6fb3dfc2ad7fbaf00da684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3dc34e938412e2f27cf99638c05f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cacdad7b9bb02643f7b7126779453466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc2682ccf02822516bf5b7764c985c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e49db9fc21905a2a50d12dea8f53fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eeaf5b2c8b7dcbac2022a23b26057469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a9d76e9ad47ed0ed62916fa762184470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333224b3bf76c4cc25209923e8e2d83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f5d94c17778ba6c264a4e9099d4b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824148e4a32637eed2d68c0bf0ad31f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e608c2b716cbf17ed68625204887f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c89610feb21e10b8260483f4251d86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72038072b6fc994a03be28f2e928b23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a774059c835f2e8bfa915e62b8fdaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ca47358374161a6ac4cc0f7d0b25e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad3f4765813cd794b75667273809d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44229e96f6d645c0371b14c6e9d89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4bd7aae1b8a9fd806eaf9d3c8651481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd438ec2172a53c53b7c5b3fece9db1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6df5246d0c5ff1e3c5d977f05cbcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e672499e9ab46b6c7f10cc3af224bb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9809b4084be7a254e9d0b67c4d7a2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944f6a124fb6cb9b72616c46157bf16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9bea6cc3c6db19887e8dc906ed78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e73510ad2922057b78699050b386fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd343326a044ece959faaf92ce88a13b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0d47555330e5e46478eae05ae4655490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e723c48bfda8b6c59e70f3d7fa9121491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc859b333a63b752d36a2323e0872492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f6a00228b8d1cf470586a9a7927a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a707a32ebaa3daaca02d1831aa24f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bc09a89f62b2359377110bf9bcffd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f30bcbd1234214c3bfb620adb8719496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad703cbd072e1079a5360d79aef5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919400783fb4e459d65126be949e22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc29eed54f591fd54bbbcd415c77b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7d2d3a952b54ec310da6088e0b5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0fb6979654549dfd827c5e1eb2d00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bdd46f8943d43ecb940c5717f3825502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a42cb5d9302736310b178b737f5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdea103d55128e3e8f493245aa98b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ed562f59e59cbdd4b2e99e9aec3dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623c9a2023057791f606fce9360e0b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb04278b85d23ff367378d471c498c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044beb215d126a3b5c9d59c2da5c642508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961eda1d8db532e2d4ec1fa314925aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7b8dcf9c9661964e08b918c395a29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287976b4e7e473513049e55f278e1335511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d801be14a0439bcd07ddbcb2ac75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1231176ea5b5d30d7d84dc25a5002f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560337f70e6b9e4f62a099154efa658514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99285b26f6d4d08f282b345d0b42220b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc8e5afee134de20806b49c01ce8cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b587b64dee7c95cc7e784de0f223f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8853c2ea37a1883525582a9f4c339518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b5c90b5066ae39b3236591f9e1c72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe2fe61c9c646667f1bbc91c0767e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05898c99cf1216840c1e3d431c09e6fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459d0f0f13e5418b1a4a2de18f37b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e8c157d9631e4491a35dc3f02beab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c63ec72c343f6de098d71ac5166f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a559672b5c5dd70fdf7d3c6e8e958e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaef99560f27098063f75b3022f42dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a217b60b5187c3f030385f5d15acb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f71051f8e962ec2ec53db9a90995a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60b0c712fc936fd9faebfedf89d5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2644c580b03621c2069821a9512f6a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d8f2cc571fc8e2c7ffe731b437156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe8b2504dbe99e115b0e5458f411e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2c4befb48d96e6df8d7715934873533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d5807f8a64da541c9b1a7ca7e7b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0decec6c815655692cf36183973b48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b514ff2157e4cf9b0fe73d44d02cab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bde1ab1ab7f2a8d0095a60ed0e104537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650cddc6c53d2928644a5c934de040538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3627051f2171b423908a42bf4d5cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28ceaaac85f8b29cf346165973a34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd482a12ae810be11c2d880898aa4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b05922bd2237b75e7c55d1a59134542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f7885d3e97fc5d5f5a374711cb6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f556f5fc98b1a2ecec4a098d5a49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a4dd48a89b4fd9de9a1462e9292c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0a3b6e0ccbb3c0e4a20f1c7f5236546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e616b2f15a4a895974c8b16f3cf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a7e93a98c4aa09deb664cebc4a64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88516121b86d225c1ad765623c27bcbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee1171bbc409d203f462c68fd6458550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65776560079d11e1fc06d998adcc47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f820c2e736d31f4c6f5875691141552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536184d1e13c5332199cb0c3f93e522553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1a4ac9bc46789dae863c7ac4298c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e13e642d63f87629684f88b1f53ccb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275c63b61f7131a6ed4e50deffea899556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b515d7c6d34ed1e837e178e8f638e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656ca7f3c4af55d36aac1bd76889758558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced290cbf3de54a44b1299b1a8cbe91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1240bf6071cb39226a46c76bddee6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4cdea3c465daf2fb859e00e603078561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985af53e03319c795b5dfd89c256b0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc224706235ccb363a8003b80cc5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70275b4e102c463599dd0e2b03afaed1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e42f9a554bfccc062dde8ae0d39a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde151e99b27673748effc530ccc0ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06057e9c6ef57bc9c58b86dab4800704567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794395184b3c02a776222a352086c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87064dff2a47e3e0ca325f32f8e1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e3b9df51a89b761f95ddd7722c95f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a0fd3ea962affd7a8f0613344c954571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9ef5a3fe4ce12f32374965349e35c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f26d877f30018d8fd53869aaa418573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa21661d281d50f028ec6fa673b53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb997a2aa4633fe6868b4442b5c8a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d18087363e5dd928996a45f8ef99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dabcaadf577a78d28eb5ac573cf58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf7fa7cb91a996c0c33aa08713e423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9440fb673bf08475d464d2aa9999579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122845e72238371b1b895aa34ac31a44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63274723fa3a54a2bebd72febebcbe5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cedef78bd3945305ffb8f12b84c66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b09c7777b4e6c5c11fd2fba8047db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7c877d11047d08e26ce3804fa39c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c5587635cdc662d2e85738c2865c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba324abf2976cf7befc8bef5b33cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6310f8610e0316b5ffafb3798624c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeebb6fe4213830775748c2ad6d8ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792975df9338963507f2048ece5e579589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc043f16e57709452d9e4892284aaa7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255d6c5abaca23c967d1eaf6032c295591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6042d73377315e83d9757f26a8f12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2cd6873c8607cf9516e39bf4f8fcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270484d251f423d75601d987b83cfab8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aceaf1b1015010ae31bd9b47da6a35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b876f61bf335ec8360ff4e8a701713596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5d28e047807e0b70e01b2a26b1e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34d2c25ac4f601f052300912788c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a59940854baed17a5b11053f8272de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025ac62fe6f8034059883e34604229600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798ed58dab7c22daaab7eb2505e411601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ad0b9a1806078b48e04c6ea32c67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f80df56b8208fda4b391b091cd2a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a89d5a71056eb69c289be7efb534604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd18875bd69ed2a35e1fc6990c1ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29f298312406f009a2faf5bc83a82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c2ed689cab455e3d407d71d0e790607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777881dafa778878b2e6d0ee8cc8892608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e08b04bb2a23759efa727130fc895609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc3e5cedb41e1a56c1e60ca5d3040e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0484b3db404da461a4e001d6779b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef48f49db4a91d8723b84b64f92237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da64025360039c8c25eb7b6d8c7acf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650791769a3467d81ae7c803ec45c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e9570bcac13492a62371cd649597615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1c99681832f7d0c879688150c6b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85cc42f8b33636d0a0172aaae4372617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e128637679b3bf9701d433d0179f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3a87fd529b3583dc5e9ed2013cc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200508667542bacff0c5df178c59a3ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850528805bf3849da439faccdd5bd75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb13280d3e9846bc48861e199bd118622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431070c96ddf13021586ecb4b52fa66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf8177e2ec5c59f7eb32b09593e57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d79475de9f4dd63f4358a4b242151c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec102db3681b3dd15c284c5508052626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637add01a7a499542b619dbe3dcb9c31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc3028057ef7a944db8c7266bbc1f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9add1845b27de86794f64df6f0b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a17e5b1f205b81879a06cf0aa1dec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1917315782b0a5c68ee717f21d7ad2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828044b9b3531ab29f8c9ffde2bb282632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9facc8f3c37b080526f88b5dede252633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ff3f5c33062dac3a2dc8750ac1d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c923de89d6a6b7f7fe4e8c04af3dbb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb713ddc1756e5a7f42ddf14255d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bfa7361c6c9f56873b9068d9ab43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7e805adfa9744c6749f92e0cea0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39fd73295f62fcbf664f7b7384600639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa31bbe582d70eb682df7254d43f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2837b2983616e358338886c6ae2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9efe354bd2965eeec2928bd367d90f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe257acf2fc3d1e5c904f73698f6919643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbfba7008c8c3c4339bcad4b4a2b7d644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48981618c667dfdf18d8068305ca8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055fd353c8128b0ee46c415873bb9002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12403e79066c7430254f67f770b3543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94362e12e37ac1372af87f6ef182f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b0edd9fb6b99da6a20a46be04b375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9268da4ad7f3f25d176c8c4ec3146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bcd3d2f789c3e2437eb34ab7af7357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8cefc600039497dba98d129488c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c90b00828c9613bfb3e71b6f8b2869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54d7abac5338b9b6c0f70e4c9f5da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d61d7f75ebe3fcb68271c78f05baa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac485ca214f2583d39df81fc59806c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3013b9ff7ba56836d715786bd20e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b039dc71e5e7bf6053540c2cdf5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4bf8b99fa278c1b457720e55f5cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d7c0b38454fc26e9145e94c104f4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413a067255e80d11c398ff2b5f0b1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf2353ae274b136d149a743b69b44418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ff1e110627988f826ac95a5ec08719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e8219b5d35982557cd65d0d0146620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f6286303a697f519ae7a16e8567f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb73488de648330649bdaed943e71d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187d87105bdf1460363fd144e864c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c8d761abff47bb9eea06d51ce39ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c7eb959ae0587dd0ffad27b45ef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0050e70dd761907f20d1dc253378bfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ad990f07e39e4616d66db9958a28127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9189e9c6b53a77b54031d4b11661928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e113ae13e9c511d2568510d69d9f39029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e421b953d1ad2eca8ffc821103ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c31bb07b686658f3ced873215c485431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d24c292cd6aa30fa184ca97e73f3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c905a38e1f94242f75a901095443633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7669dedb4e6276512d3034a83bf48934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201b10675d28fbf6ab743bab975059135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862141fbbbe8a207067ecc36e68ccb9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114001b0ac88edb9f8906d0c4055b7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52976504f3540a47dbecec8e299e0c3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b219c4faf57b1c93e3e2f72b42162039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2309df0db8b44bbad14f9b32cc0fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7e5bbf892d0d65239c3f423a0ac9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6e807c4ee2e0602109d84344cbc4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46331facf245994b64228d4699a3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951367266b3a8c2d10ad142546d80c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df600d0d5594350e307998f2190ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98ed8306d4820b0601c703238f92f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b979302e59e685e55677e675279847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10398770cea11796a927643a1a1b95048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31636547100a95fd19360547ddbf294c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9831cb5873eddca68dd9e5b5d5e8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2606494644233446c4fca08c84976451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee9025171f1ca19e9ccf39c5f11ecd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716ad15c3ff752001202e5c740abfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf3438fa045ba6f6ccdf5e7900297954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110037e08e8e6683d1ee691cc03781655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa595c24efb6229394616ef0ed72c63256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432aa1e1c3080beafc126526d2327a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446f34b5b5ce0f19db9c96bd111aef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7736c4567e2a2645d5353619b18eec259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9eb5ca3edd106882b17aa791eeeda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cbb496704acac265659144cca485361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12459490ed970f5e856ded831dcff5c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364284bd8fcf388ea2f0f38dca7ee37963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41190de5a3db6285ab112c9b172ee1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2857ae8ef30204031ba091d58cbb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca7235dbfb70e0e47ab7a1e0b5366e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26feaee6e00a11355e689af8c8748767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e995dea5ebb0f554ccc163de21d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9256e43c1f76b6052b064a7ff121369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408ebc9aed81b03122e9b821c27c1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da51b4a590bf024a35b05d5530e29371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bed6cab6a48fd60895a0cb546c2e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ce9f5fafca1e3a4ed6ca13eedc5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760223cdf823eebd699d6d07c7abe974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c5fc542f609d4f3a61852946f32f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2dc558bbc0112441e5e9b98aabca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c47807bf004718b053f3c5d41dfdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e62d38f1ab24f256cce419599c25b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8b618ef680940f5832bed6ab9f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf9fcc6fc8817ace0eb8cb130879380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd2a4254a8799aa8e5f843ccb965c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c583bb01fe4975556edcf11a4a60b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6490697c918bbfe0da06e3ade6f0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4209d66b9df36a96108bfe78195f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9862690e66ffd3270b8cd7b4b2529085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620340a954d70bbd5b96b3a580237986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feafc03a18efedea7bdd90ddd0e75187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766f90fae6ea357f42b9e0dae0ef2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f61e8eca87d6a502cbf6a68303fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5509019ffba2cb295ae095b9eaf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c1190cd9d2b6df2e62cb5efffe0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffbbd2cc58abf9ed8669b049f86cad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8559e44bc256e57d7b45e293322b8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765319c61ab45964751ce06f1d01d4a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16c770d35de9f4859b6ecf7329cd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9462396084346642544c008de78496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d277b568b211cf753f30edf220d06097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839480a6c63f96b5a3abb961a075842a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d6bbac273ce081cb4ab555e63b53999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8a735014e684b43c448a68a58efd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75807967eabe0620f7fd3367a815c669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92a5a60158323ac277de5e6e8b8ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df0a3014afe97e3ff397fb3201b0a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8f042c7c7ecdb14a1ba07d08ddac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d7485c2d5b7f81904ff30e8454eb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0356d668430346b4043308913077d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7809ed09361aea2dcb92df4fd80cc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe68eca8e33f5e52bb658aba163c2d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce720a8cf11044031b90c7991ddaa8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62256cbd07908dc30065b8e24172b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcef805b53f3cbd65fb07a89398160a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990b8153f57025a1f471cae7974481112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb027f9aa23cf62e6aa71a897d86767113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc26a2d4f4a38340a9d2bb935dbb9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d932e1191bb105044eaf1dfd2979e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73301c463b1e3b802f1ca15de485cdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f57adef531cb12ef684157311e66a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dbc5474842cfaad4c9651921d8f98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ea0f6b7dca2c426127d87509976d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47548b06d63da0d1b941a3b9e8452ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757130f000fec70a959cd60ec79bfbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec42234438907c9e571d87dc9aed2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc6bf04afcbb5eb70b8a237e00797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf6f2a45fdd71d0aa5fc109bb42c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91429a9d32ff1f824592f32a90f9008125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245ef71e2f2c4951a8efb0359bae0b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a35176b3097fb05c12cc0cff14426127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc457741257d5da316e043b4a50d54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c259e6a58544ad6f9fb57a22aef49c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c07bb9eedf396fb2117c126883e65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf73b36a21ade5245bb96ef632812131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d7a973e4b9f27b24c945602c9c0b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfda3a8b1fc6a0b8e229b8706445c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc4d61626f31ff4abebb157bbdffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60711e33c86b43b41e94b3289a90fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ac200c4c84d7874d08b8b6b166d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f83231d8e6dccba090bce2370b413137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a966c059206f245edebc5601e982965138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9fbbd991738b74c198940976e3472139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ce3690d558353908f35427311bcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f71d818b8c68c71f43354b22a8e3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c1a87cb5ca0fea73ded17f1675cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af67e213c659e2a1903d3c7b9808813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf58d0382f7da4134db85d17b3743e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a68dc729b50e6931ca12ad59d74d0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82190a5c77aba08aa0dc38fe5fc2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df650b97b32ff54ad4984449ae7eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a305d952b9a8f7d83b143099f7a508e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba634c8fe191876d5847da449c0c73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d8973c732e5c005929fbde753340150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb2d3ddc8c9a8556c67225ddbffff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56f233311d078f893fb39f964ff7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8506065b4a7e030bb24d541e051640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c609d1dbc538771b6fd57014f797154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32f2507ca36bcf694fba1c9834afe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4975bb9d2e7213c327f530c9f57fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f71caf13e40658c6f079acd4dcdfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2775664c24d86b1e3597b074794a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55421525044836a983546ada13065ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853910f0c440b78aa42016e07288b2fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231338208dee627573cf79b0dd49449161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9003aacc98c03ccce1edd19fbc54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc055ef116d01bfab20decff043420163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f4d041f4a1ab679a165ae01bdffa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed8ab926ee94251e11dbe2fc2452a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17a5db5734e5dcc5307c46b93e269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680fd73c38a93b76ea6f9bd77a7b60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74659f4e33ef2b505293ada63568ca8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252459c0312eec8ca14191d4476a2155169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58daf609ae09f1db6ead707777b30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d166d00f1e2d9c33dd2c71492aa034171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6edb43f34a477db19062998033dfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd065a4b426d73d0b33cdc338ff9ba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a92fd9c89015ec69f6b0fe021abac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d037e7a3ea833adfb7cd2a37084cbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c12faa7076110de4036dcbe5fedb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c0f8f55211221194b723cacfe9ef9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69e7c45db71bbc02aa105f3715e73c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfcfbabcafb9d369517a10c6666d5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a10f1aa7048d8de128e6fb04ad5cd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218d216a9bd4a53198eb6af3abfaf4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760363b8ad136263456b96ca6e40d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f8e0d3d952eb71344f470894c240183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a162fe6ca37e5fa07da3d361d8be2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd0f1b13167566f797a3b62564a73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df92334eccd6edd360316bcf5e8f330186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3e4786c1cb14a99911ec7149e592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d79b88d166ff860ddf1e83610605a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3412da0fc2a3a43d00e68cfbd734ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd60afe9cd3df21e4f8ec7290fc465190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a9c4051e956d8c71748627f846b16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27029c2254369851b570cd6c75690a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b59bdf9e27c15703cd7e243d5619f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2827c6ce9d0f843065d62d426a31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31717e2060cb244f4d31fd743119e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4e5705743bd948316c9ae71755ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827371fc664159236708f7c1d7892178197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee71aa1d75098ddb922e497978f760198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c18f4e0bccd8117bd7d5695160134199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cb4e5b9b2c82ded48b054862b166c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf40ecf7eb2482510c4f154793f2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2cc0624a7a0b9ba73b483c53e8fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1d9f437c422433a4498fb9538e56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5210301201e7390beac792c6975c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924fe21f4f20539f7a419ff88ca9d64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde6cc35170278e77b4251a8fe796ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdf5c95b0cae91d9c022c6302c9d87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8328fa27fc46399f1bd5f838f63d6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fc4d2117e2ff102fe5787e5f980d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1604e55f3d9c7a3dc71896586fc912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d05158d13555bfa23f91d188302f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c80e94c968448e0482b40dbf00d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2c78f8aef627ca5274686e66dff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf9d0232d1a43d5c615aabf44a49f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95dbabb047d4196dc1d1fa7f2ae85a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea64c7be4b56fd0bc3bbd2087492ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963cb880f230d29b10c06e94d10ef7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0f894d30accfe7aacd12a5463994218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428376dba7621060395586cc5ca36b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1cd5852a1006e16c3947bc5dbf30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9498ba33eb4168b97cf59a1d1ded3f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c65de888600347d8787384decfe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a07b626faa2d49cb7654de86fbff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109fcbd761d4660832dc0baa8f034a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5f95160f91c3ea00fc6342faa75b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c9e662f60d282b582caa40ddbf329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640d8a98bb5022f63fb85261394646f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097991578b245254b52e234476b72ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34ee9bc3b25b2236ae4b4517f2b5e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc6648e16a040f0d4fe2c752a3de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1966b20c8d8548def753ee41034a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9042d8ef925e1cd98bbce8c02a510af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9962ff2243e251a966491c4f16c3027233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c0ffae52d916e5fafc636aacb645234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32764589dcfef17d4309c05c75c6afc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b12480a801094be161da2633418a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee46747a7544223757ef1b7667ef4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd5f0f867a4caef2000c0d8febdb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43920d87615f52b5332dfb93856e78b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bc24591583272b907d3549243f8f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590866f26206dba75621bc8a36a02ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594237e0f500592b3a304517d0c85bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bed994e3c2ec10d71efe4c3763a88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42519ad5c4c1edbef630663091b0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cdfb4313adb6c97478289c8d07982245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d7e40e96255c09ff7f8d7499d747e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214ecc0c6045bef773726c0966dc78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e570526d14df5a8419cc5f4cdf26aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aad320dffc57c637437ee3353cd9fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95009ba985d914a0aa1870893bffe79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e0e0159b490af244ae76e77295c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56667a93b40256926980a222b9eca33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b174ff1d6cef9f704d0c5f91916675253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc74d1ca35e99f49e8de7ba794a196254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06370c5fc008562e8465751df35a2eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f0ccc07382888bc3afb194b949e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94151b11f5fabd0e0a021bf05409963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004905f06346e3346ca6e9335c06eaf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e8f36051fc8c72370d7139a21a72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb589431651befdb41000d05ddc92c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366415797a64433cf723252994e4bb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612403cc00991539e848072904e8e246262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004e487a197a52394a8671f7e441e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf7686d0ddb26d3e28c90efa3d9dc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17c3c101ec7d7bfeeffdc5b81d99b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952034ba073077d23d92273e1fe5c4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed203fcdba6bf9098b61e65d2930d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b0a9c2410356b9aae187689ef917e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2474b5aa4c968fca072dc533b5a4e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d022ca50b1f9a68e0fc5ef4a58c643f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d4d5451f5b37834f1d7f8147143b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cba8577ef82bde37c7b254fee9476272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a215577d63a8766705a430b6ba219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f94b77adcc8ddd46650d7e01ebc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a852d47a52bbc55a161163715f60d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea704d8dbc5664f053facc9a4818b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7037479f578e79a19b2eded83d94a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085431c94e214a11f674522106cc6ad9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438b852af1d2ae7b3b1bf9c5afb5cae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa022f3df0282e1c3c4d742ce91666f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81edb2b9eb57e3b71d4607b352a1fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52096db2651850f870cb4d486e7d8b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e78d453b7b60f152bec929ea5789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc3c596fad2e0c239cc89c71bd2c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456cf81af3a244ec8d6186b1dec80c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a915cc3ae30cc0680579860d73dec07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e112ae2ebf51773010a3122ec9d7b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1fbf85d225048d404233510f591c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd4bfe48c0db41b9db5909906f557289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c70b0d67cf737c50b7f044ab4498c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48927e128771c48036ded83087fe3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d953b68ef0e6985e4fe660f1baeeb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fec90474dd854e9c02f6927998252293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8b711d83952e4738bc0dd6b14dd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3264180eafdbeffe2f6ddad8e45cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76464251cdcea809cba5f13e5247ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799151e51d331e224883d59b608610f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c247d1b962dbc2ba4101a7463af2a0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322596cb6b8c47d7a0d3ab2a99a38c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15d32ddab853467ee4a96c64da6ef5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416bbd9269b738713bbed10a1e41a9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f651116da29ecd1c6779b76002a5e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d91bca534bfb05171e22b225ade0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a40aa136d6f676a74841452f741b5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd136e767a554518bdef40c9f7b9d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2628da2076f6cd6d1fafb67feea69e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340057da24394de008f7fb6c2fbcd05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949c1040e20d542f18f52c4b94a2c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5977e9423292a732a8091bfaa93d5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cffe01390b7b1765f249ea28778a2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa89ac2ba2ae23c983f566947a8d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce5063a43bf2edb8ea18f98b5e9e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8f8b99b37b36ba83c3d6ab136e97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292445a1c2634659c944aca9618f126a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f635a6d76dc1a23dc5f13a4088137315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ed52aa6d401f88f91e697aaaf23f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d7be7452c83580a905353872594f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b632a0f4c959594d6b282e526c352318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88795f854cd475b3cb8cc39ffeeb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfb2d12dbedea439adbea46dc601a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c49d857afe6475116f0751ebf0637321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da98baa6644f9d64c230fd73402789f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2196e8cf0eb6c7de7edfadab6454f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9649152dcab452b7ae67995e82bbd86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b83cd5f1ecfb010c1973d391491fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cb30724b4980f25442d9f7742234f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cbd57df451a565c47d24ad8738e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de21af2770a80e1eaf00303ffb14bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14a4003aa20d74c5c020c403028a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806f20da815b4f96d091dda1aeb206330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d99df46f66cfc4d20c67568b1e3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa022650429449d0fc5ced1f777db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066761c38c78fe151da05e7925f964333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd258d85cb6eadd61b744fdd5ffe4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cea141942338f21802eed06520b0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97120cde095da9fbb607633271475e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff1296ac979a0d18617075cdb0f73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8167e847aa1285bcb8a968541e188338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe410a80cdd5903f3e980555a4bb80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ccc31c81dd770a9201346299e4a7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e95d8fd44be93fc7c12dec511c49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab49bacecb6f9a47cf5d69ea606f3d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197f9a9ec9130393be29e4c084c583343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452b7ec31e26c3a15c59ea747f8fb55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c8ef781f9179f314771d61a28dde6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbe486db645bc8dd052a6500d2f6ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885041f225d9d1c1665c8c224da45d38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d0ec337003e73c29e88e534ce59c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee93b23a527bd03377977389bc6d934349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f9b7803d54f4e66231535237e96e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2273130f8e244c1825b6883fda75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15b96dbfdddd4efeb60d8714539cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5b9b1028dc620618a424d80f78d9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d16803155fb366e5200e0f539dee20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2dc93e6f22f615e4f44f65b0b2e87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bee9f4cbaea17607401ec02889cf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc488e959d331052f604732746ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4bfb8d595deadbe0ca9cb95f0076b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a99ef10d3fcc824a09cf07551cda0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b06f1659d9c9196e2c84150e3418360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70987f335fb50a9d2a1ad939ebf7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b6496f35925935eb59f3ed23d5579362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880ee10da25fa11a7b3701347dbaaf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cbf0c1aaace4ab25cfeabd762c6a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33cc42c632e08018d461fe66701641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15685a7b51f989dc17a38d24c6670c49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c6d2afd0fd09eb33209c518f124b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f658dc7e8dde7e99d9deda335985d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53765a8d37d70f2c909e9b137b708168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1817ed6e12e2ad178006d29d79dd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca7f6a108930143c29871fd0a0f5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce64139c54771951c36c421289a705372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f1e30f2fc454d0b3ef8d60a67375373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386a5ec2b9232258f15c90cfa06e07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87999a54fedb2c4eb797209fa7bfa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f51a1f0d14c2bce9955edd56192ba6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea9f48c521095aa73965e0b46d6ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad3fd8209f85dcd12ddb8cd1de447378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413513148824016c9bb7d688af7a348d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed6c3f8ef4e38cffab280dc7739b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df423cc3a3782f4311ecabe2255a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada02252313e10760a0511c2f4e8387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241234476fbb08cecc3bd76927e759383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a39c118796f694276ef67208cb0fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5d2b734b36797d8586967154fa93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989926b57179158d4a9d6f2f01fad504386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d90b4ca62ba7dcbd178b637f2e413b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40176777799dc3546cc7a832cf833b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7936b991e13ba3cb993e399852822389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1049f90f38ee268899adcce1ac5dc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf765309813f06ba1dea13ad1c6b2e97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc0478d0cc8dfd6a0311ddd517fef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad839b4b49dd803dc0e9e0674d6dc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87046d1a24c2954c09656ab01ae1b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead150acac71d5cc2084c873bf3779395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccddf0284cbc4a9f86c0f97b4d7477396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a87787d6cd7f4ae9d10bd90ce552397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bad515f2ee9fe0628525a1cc75973398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abffc3f88c4d2d30573779ad482e52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647996fb25143bdf6994feadb362c4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f688431ddceb54458beed3b9b8572401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c399fb849c28f367484c7a187a5c01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1016a4ebc993ab7f59c26fbe169678403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c9f5a10cf9740f77bdd6956677f78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54c960489f0b385299d2713c6178a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a6f87a6f87e445deff9a136b6788406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da5614cb2b692a2a8e346822919c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d01abf5ca0e64f022e18944f5169aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a8d4e9e53b37ccde080aef9f4d41c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c194b6f9c1bd0501b3725312b928410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf7501679aa52da8393f5e4e197efb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c5f53c47d6cbb6fb96bda55ea1390412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5fc06e5d5e88d8609b106aaaa32d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc76f7d64a6b7a8ecac6a1e370098414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1a1d38d251c606b9179ba58a54146415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3254ff0892a2655141cbbe94faf3789416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a7cadf57a41bc284168210858d607417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58e6d35edf92554fdcae203cff46b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c1463bd43edf651f983136ba4f588419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bf01106114aad0aedec84e4e6663420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135176850f80031e65a14a9f281fa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbddc69443a5f8ddd74f1deaeb9256422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e0e51cee424cc706560f119cc750f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a168e83c0869405563fd5d734cfb05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a793f56df10546bf646c49eca92a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d2c1967ab0056ab75d2df2944ae0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf9c472b3804946430dfc3a56a071427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7119dd4fac5cb9059e68cd0dad928fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c8558cc67f9e7942f25449d15c407429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60160a9822e323b904c19e7526f9129430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c09de73d05a3408d5db74024bc618431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730789ccb1bba9b6f43718d70909b60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbd244ac0b8042f73d7e79a85f41b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a463e381ea3a9b6e4b41cac0e955434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507cc958145f2e6c0deaced31cac18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f60478511e4d846cba6e22f3ca2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062026d9c785b51c31b790cf67adb9e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982ed86eb2c56d868833150793110f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3bb12d9c6bba951358754627d7e08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8259c643ea1afc45bdee59169f8666c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d7c890ce9cf09c8af8421d817779441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811164b459f31ada3e03551a9bcec122442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96d485734972448d569a6ef289773443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240de6d9df70b0d47409790fc677605e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4fc0e2d96e27d710ab6d4536639d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689af1d2249a7a4a11333827db1eb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60292740d93a09b1b4051a88230927447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e790f5bb58cdee806d6c2b43c2d92e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34111f767c47ff20de59d93a5c02eff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35447b06a8ee95edc217d5935fe27720450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedee9e16a561cb963a3d80d42221b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa140230bb2a90978c55e3f460012eb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0421b26e76c25f5f704474a5ed38a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208b30f9b277abcdb617255afdf4e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151ca65a67f10d86cca89764184fcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c27af0232525ac4d83717860bef4c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ae2bda46d4ad126db070b4f3ee17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18758f46fddaf4c227d3c6b63c3536bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8df9c8222c5932b7b36fb74d4570459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592fd44a7e08154d40d5f0fbbf45022460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2f6a358103182ccecd3f21c3b845f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7d8259529dc18178bb3ae6d2da77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3bea15e18ba43425d7345204febd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f5a67bec5ceb421547c55ca19d0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b2d5696909a21dd122fbbbcba912465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b8c2eb45c7f4fa55a4b36616173d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb3e8bc7e8d39a22631ab65505f89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943267587a0f46939b1c8c62a31ad3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100410b89adb93fff6f5f1d15764856469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a939450599076bb471adaa2131500470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05783a074cd2dce1b9d53d1a70c0d8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714aa5557954ef424e94ef1c43f06cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8be3dcf306d2579582af5fcff68ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9245e2ebb8cd55ad2770271b2a448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c52444e6c1fbeb9d5fbba43b7215b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c612056ced4980476652120a9013e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19645ac97b61d731ef8d6126551353c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21461e4f4d9d40bc408ed0e4be6ba9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af20eaf259bc596a18ea62c304c098479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd952cd70cef3c2e2c0effff1f6c659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91c20649bd167e5aa1218146ae0c2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769cfb9d7bd67ad5c492d43b0116bd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c83ad0c0c8e83df5b4f8a665f2345483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a231269b82a5a37e9f9f321054010b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19363df0dfae3597248d1d4093ab14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ef26ac2660c706c9b5d62bfafaae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799c9a5b4a0d2e4744c204bc9c922dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16205a14848a4bbafecd2dae6a2b6b46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b695161ac9cb6835d5cd34085f53f0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0311a5d3b4e8e8d164b0ab42b1fc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573596b1c56e2f2930c92f87797f1311491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2439f5d44764d1a0b9a84d1a96149492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62111a6e66f600d6889732be173b9231493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097394c9bf303406b3ff1572a73f2c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54bd00cd6b2c32b110071803c3380c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115a58e1e70bcd06faf7070f569e79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1349580c52bdcf4a0f697c03a8e9ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401502e5e48a1f8fd7f650224893945498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aedc38c45d0194213525c75b205794499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1f198ee6e524a3feabb835f90e252500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa57553feabe1a085413f14c9384d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe51b9eab388d7ce455dc585f3aa2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae835c049466dd85a056a52b1d96d5bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffecba177c45f5d5ac9486b5fc04b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6cd3a289d8c46d207021f343730e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b4c88d366b67db502e9f214d404c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3134624f4ccdc0cf8a382f53e6b3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9d4908f85e2bd572aeca43a2714f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b5ec17daf3701c98fa5de381c5552509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67135670b57de073800bdfde756c8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fcfb34122d6840e5025f99daecbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2e543d3535b459b9f1cf7f9713204512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7780a20fe3e5720918621366c8aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c5356615e6b46ee3392f6f915198b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf9d91272a097c268c59fcfd0c226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd97472efb3d7fde6246d629e2e5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f3da54a6d07bec8225058f3fb1bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe6478894f4dc71f44d68cf2380181518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbdfc2f620ff8e303ebbbe2d0d983519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f28bcf16e7815fdf9dd6c993b87a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523dd474f543b4a3868f59ecbbbbaca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1053d4c119129df72d33fa3720c4dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f92f99d0141db5acefac93745fb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e751797c89f14183c031648753e03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4868652cdb1f733ceb4d60f59f6b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0251d34bfef40f29a6fbb479f0310526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b76fc43f51bd6b7cc227158e42499527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e066e804183dbcd5dbcab4b363d8c7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743740b4f1d779f1a09b8ca8d352a672529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07761dc5c4eeb36af4d03d20a2b949530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44816713c851f4b658f88d3d1d49b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ce77d111ec5b3b3d1264789b6c9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4147ec360d315a4ec32f6880ee1a93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175271fb2e5d57b95ebd6cae2045ccb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e79eeae91e969688f439e7095ee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e46b16a69dd5655c54d6b41b8bd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7035c925dd807b426111a4b314440537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cacc036858edd16262d1f095f63edf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2def774b9440d6e9816e506cbecfb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2c3cc5b8cb4107052708939005b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da764023224653c2b78b75f5eb337565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb0e9c29751663dd3f58caeb40cc94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc1381f1ba2c95f14c709d209cbb14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d136ea3aed0e8912c6eb4a4f383b34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58392693094587d4e64b8ca909a3b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b782a0dfb32c1293155ef0ce435e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215bd11eefeae6dfe374048c3a7b63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c873d55171797b8c26cb5bc4e8994548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d10bfe55db37a41dcc363cd6f8b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8013c650c0fcf4f0a2bccc2ba1799550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db486aec77790cff98a5f2e1662c1ce1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bfdac15643d63e8d04f398332e0bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d870625148a6f3d732d809fbf15c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbadbdc5fa4064e07a1c033d4b7a6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564e7abb137acf81080b7453322701555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990757d06d5d77a19160c6567737c8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c385fcd663b4a08d2f635bc73b3be7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d146c4b4775937cc6422ada400b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2310913a4e94c15f775e47281ef72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271200434f9c1e9b41217a5cca043ae4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1b31111cbabdfa2757bc5804b0d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb6a773bb6fdea639ffba5d3903939562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1706326618b658e291fa61d5ed15dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c8fc19f4f65e0fc91cde37eefa0be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1858c66affa2bef5eb96015561a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd4245571643df491abfdb8ee708f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b104449aad97fef251c0b5b26937567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ec6107bbbbdbe109120800286ed9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ee696063be70f096cc3c77092d062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76cb150ae1dbf2970fbc0f2fe2d0d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e35c5f97016b61e828afbbfd239b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9b2f4aa62e3676e07434ce90c170572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17168c3209fe490a0d6fddaa1104b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c380b8cefc1e43d8851ff7c55b404574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f6d7cd5ef1654ea2f0c2cdebc2b91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872e5db3dbfe477601ba21bc521729576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f48f9ad1d4212e07f9722efc3975577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e955c6f92b03be76de513f4309e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc77c271d46c599458178b24717177579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d33db78f27119615925bd9e35ecb6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf109a79ec2204891c09872c94490202581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f54d9a06c2a5f771fb1b91f426c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886da89371e2cd61c08c41945fb6fb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11382dfd019e79a0528b63944362ab76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce62001c7360868129b72d74496d803585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eff6c27776fd5c9f79d82b586c5c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa32addf65e5071a6915e6ebab7619587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52dbc9c25a3dffa06dc6ea43f2c4d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1792b048953fed8a1cfcea40c5462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d98be0d030764dcc6b67358ac23a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654b87270422c6f5074ca430e5ea91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3de6f4abed9a3cf9baaf3ae4f930f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8628d9b9f36129918da39171e38024593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c1b74fb9e72a2a4186fc6ef367c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16acb3f406e999d345e4fcf1435b1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb72da3f181add6b7078e80546c22c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a65503714afd11ffa451e6929795597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10edfca448ce1fd178b59a44641c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479085bd1880665abfb64ba7dd4ca77f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59767867bcdb93c3cfb5a82b3f5f0536600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94a6197892dacc30a5ec0e4538530601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d9fd24a57d3e696c15e6c59dae64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566be78fb3ea0d7615b0a8012ed4dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c0f872a0e6c26f18c323067cea624604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76872988e3280e9675b2303766202a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710fd4c8e731ebf4ce63044ba3de68f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d62f4222e9d8a460e79ee844cbdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55473230738f0f67808434c0dfebc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ec657442580168dc953ea692b7f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240837acc0ada3a2527345394cd9150b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f008a9e8ec4e29399e5b62d41451611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ce04282a34927718dbce46909cbc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162fde0d426522bdb0f58cd2cd5017b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55fd3bf1001c979a618cc72cd5adc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888514ea60bfdd843752b5a850a1051615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762471b2ae517a5434f608dd28c24b58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41274d3615b06b1ea8e736ad76657f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846554722817e7de1b8754c6020aa9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da894c0eb527bc52b93ff1dd797ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46c8766f9744df900c3acd3506db70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb69c815a9024dc105f7127a3bba06a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228933e608ee66af62f17bdda71298622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23385a77d88ce7e2c72d997594361623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb133e849dff40c2b585d6eacbff565624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba4608d52930843c37ad7c5d2af61e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d320118affd5dd2064e3a5c8e5b12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b13396fd5c9fad04a45d3f8354a37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde4491af56b9b82f02b9f4db192e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca317057debc62d9c666ef30a65bbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a968351351fe1f41ddc4cff7d17f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff3f37a35f30974928c96c8b03667631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6051a19e9735b3836b1174cd27a9c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de52b12976dbb2bb9de41971e095ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109dac4402bbaa118e9f4f80c65d3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef313e641af2e92a6f7fc36d259ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3641b32c3f884d9ceb794c09617117636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a6bfb029ee3f655d6059ae94b2c5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2974e14db18ac22ffbfa824a5b70c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00a0539e7ce26cd67b7417ff38d1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63463a512748e95160028eae6b80b72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136589c92ae359ac6f2d8bb30aad2c6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13aa016d0e003624709d06c12bb3b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aafbcbe82314321c0aa8d345aee5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7d3012c3c08397052c584c38f4f58644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>