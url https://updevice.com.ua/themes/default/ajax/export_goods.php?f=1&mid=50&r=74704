--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4471c00f67920d896beaca89321478e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43487e40a8964b36798088365444aed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638f7ab09eb64f79f15e5a70733ba53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd1cb9190b0961f3d5ea6da82e8344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095d71d3ade73e34ac7d09f606f71755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51a05ff168a888a184b6896e59a8bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1a3b962e842537c3def9aff8b5c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78789db193ea0e48bbc70b910e956698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e0266bbd9a807c34e709b75fbe2419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d911be6d0f74fd455e9b07c7ed8c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066762000219c207e70a2f8dc00f2a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2cfc0133c16117b4e12b8224969312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0b21b5de99117fffe3aeab5dda7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663273ce1db46abd45db789b4ddd4b3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157bd2719915d78e8ad1e79064fb4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae72fbede47ae0f68819148481e6f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca340ccd97738516e4044013c5804917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad4c5cf24e3680da9d0b693b16d4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314737aaef8c2a249982a31c3fde97819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088f19bd96f181c264f66fd88afa20d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08b1187be7827ce426ef0bc45754f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531bf22dc499fe400e9250af6a49bcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e852bb5a362a2661ea8f9a7fdf431b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61836531569d56bc07bb35784210630b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac0e69de5492aea326c3ec0c92648225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5614373f57a3b6fb6d73b2af045ed026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264fd3ebd39746d471e6e6931e2993b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187541eb9f37e2271b7fda0849e0a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073483bb664b613210c6a338e1e1af629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10703176da8290cbf4e19a31688ae37630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8ee5df926ae1c79826c623d3b6df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452867330f163d5b38e41790f21bd7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040444d6b160e530caf0b7d496aa79933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf2fdc00b6a5f15ecb86222077ceb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b915a93e42e61456171f477929623135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d3c22db5a667f64cc38eb1215ef836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c595318c5858aba21b47f07ae0d9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d93a2441076041cef8c6301412b22a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d7912998d8445f602e46e7431e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0082b34565aff58253cdba703329b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f340e606184ab5ae2232fe0bd6223241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e591d200ade026b3ff5815b4f6efd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58538c7891f2364aa8b741312238fb2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72dad9bb0b372b5b76fd3cf72f1cb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aab262f57ae45b4031238c186bf97945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948b43c676f0d23251a947498fc14f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5982e9a9588258f1276fc090a6e155347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a761a7bd35325c2dfe0cca8beef912e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807df4c1010ce7cabcf2586769ace449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca16c21a7f5e4abfcadb34cc3b6a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71576eb1f5f78d900320be954f3fca051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a466cbd7fe03bb6afcffd4796810a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7b1e88c4a92ac5daead5b12d643253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cc22d0777c1b4eb4b3ba89023f07854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4bc22fb1d2fe6682fe7a8538ecd7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1227f16ab08f68202fbeace77ccb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843071a43f2c449a5a0b159fb84d93457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae2c6f4b5e62050cdc63c9e0f8a5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573d56e8541efb7054c51feca5324759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63383badb7fd8665104f09d9f8d2ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe77852f0b2827cd21f4b27c981abb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f25f57a53185e5f262eb8a098ecf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6147f5e5ce4024abb62b63f0ad9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca76ae3c27062a6a98124b57280d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f36a6da8195ce3f558ffd4b2258c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b7bd1d15ba7bb75c0f36604a877d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f1631192df789850c2a0852fe1dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db475e773d5b4f91e642871b99a1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a86de79663ddb4601468d2163bc0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff57a44e5e74387be8559886e7775570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7fcbc79e0740a84726ad4dc5c740271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828186e107190e789026511b7e3c02372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe74f5d4b217002dcdacba680072a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82ac6ac8c8e2ad594202e386098bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b802fba066b087db66853c2d75f9d2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9352bfd001ddb9f930551071155776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64bd02b30c785aca64020e3de12a2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a5c215ba4ec28612adcf850b468e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f70d1226a5b15cdcbb1b0caae40379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1542054e940d7365b2abfcbeee6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cfb3048cbf42bee8153b938162a8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f0d3374d448752f6653211a9e37582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935cd9e7989e460637f7fa70eb9505283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecdbfdcc783ff80cfcd7ef7d74e3b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e5bda1f94e932dd0e12c6731eafb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75528b8786ac8bc4cea8e99b94e0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4b498427d9eae21c9a6b4884b66a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180231765b1bc872ab0c1892bec7bba688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c860db8f39a13aabbb8eeef49c62b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb4f2f41b002fe02eb76325e49b6e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0527f21f88b0088c8f808a892ec89a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dabab5a32e626cb0bf4102011222292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e902848f7f2c4c306f6252f7b3b7f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8328d54673429581a2d60ee3560294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b7e0eb94c22d0ce1f977c4affba495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc179538e16d2dad82ba497ffa1b3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3d436436c15d01c165caa0db38e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b82c858585a3cda7814e3d2a0988e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f923d14e990b212a4bb46ba63a635899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c23609fac72d292d65749da936850100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a96c091cd2c9f40d3e33ffdfb988fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499365f0dcd5520a63f51723eee5d00d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbd8c85351af0c641e8fb9388ffa82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8c97d88ea17d652ecd7c34dc89424104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779c42e8a10c8d0295e9169c2e8c36f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37004c98433089cfa54df20e3d558c28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b58c6b472758aa962478b2e954fc38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e8189e1c7fd59b14a9e5e3367367108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5863a199c5b0a36c3d977549faf4c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374bea1e30e156e32ce336b82a87b92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24654ff88f3fa6de4164d1f00923ab5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d036081e2ac08231e9dccbd9b7b61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49237b33e44e962235cbf8a4bf0f77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153c56d40eb296e6569b9424867cc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143a55036ab889281f2211e19740d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e55f02af175ecae96fe91aa16257a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184ab960ea644c53191a97efdff021117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007396b0dedb5b1c0732ecf8e9e82c56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbd3b17e09692e749db7c36dcc9e0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb40ad8fc46f98cc2d5c48fe724a358120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989185b4c5d186e245b9a7187399522e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad4808760dfb3dd0a1ee7f9f0c3884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26fb8061a90880184935c828a30caf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd13452ed0819452bcacb3b273661124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f4d1d277f8f7d5c12828f3b7bbb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0534875416f364190b2b1fd8261ce0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbdd7a355567c409065f91f5218eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0e24209d900ee2d8c82ae90d6540128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e12bdc080d8595e419935c546feef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180720fbe043fc7f49aeaf9f465295f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2cfc8ada0591adaf959cdd9c7a4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c774500b8c49a847e2840cbc361d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b72aa34a68ebbf0a9d77d55b4dcd14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db287afb948224c247789ac70cc91a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b478466ab9d5614c7e9192322c5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912de88cecc634cca1e1a1235d6c015136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455afcf9200180b329c0dfbfb0883416137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce4c8991b6dc2d3632c6c6d6888b17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a56830d54eff6308e494e3fa0b81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e9fb9b4b8d05ed5933c454567170140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991705b75e38b65e5f36ba2b5a7f7123141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed3b941fb600694b4b6e6d41e6f6f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cb99f54b30500215b877c60aab993143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bde2ea14fa0cba31316bceb9744b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461b5b9d3c7600b7478837a8ba84bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9439a934599007f7f121d09fabd23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8f252163fc4370c9547ef444681ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e636357b319f820025886871ae6a92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11260def7ae1aa452067e5d3bc66d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecdcc0dff5eebf24c145cd1816575a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4d69bbf73b1ad9b3fca44ae129dc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a12c87ca1b1327691a0d17659277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fee7c74d8d9ba1cef3c36f5f043aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19880fc05c0c290c5dc4a9c4b6b0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ecc180bb9363e65429172ab150c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdcfe8783c4bde08401618aa8ff79b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5f9bb9e03f10ad0bb09ff4fa8499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f2505368f213cf2c3ab8f9c14e3a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dd66fe4cf244f936774aaf353c20f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776059a79705f3f1da6f05e422ac3c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030246e31ec008bfc4518d0af595065f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1818d8d50620aa38a11f7bb259db32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c99835b3a4a335fa68af79e4d97f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ab1d40508161bb255e9a994196d3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50425c77e4b9b632c1aa94a3dc28ad03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ebe700384da3ca07f3593c2494d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879978705d8dafd1b5dd04c3bc2fcd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f08b33ee5013bcd1372929790852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d909c27c9e6b7a80ac89972644c5a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e4f3c8a4e02fec6206759c263765c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236caa8b90468074ca3a1ab554ad616171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b743c2cc8c7d9842448e7341117f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b592f1b5092ae690212577dbb5efe2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd9ec7e5a4942ecad93e1d505ba79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb38904bc708d0d01f3024b173c5d0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1894a30466b3a5a8a8feadb859c77f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3418058013eaa1ed0234274dc8d722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbcdf973446392b7b8bcf2f12340b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a91deec2093589be15a99833fe38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b12b6002b3c544ff154704442da8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43531474d1b45f749656abaa8954f71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918901ea6d564ea5fdd758af096fe82c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d037120da93c5371605d3511e3b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d893a822b7f083bbde77e37d98fb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b799dd22b4a238991eca45f90869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02feda7762cc86a6c1c465e8a1ae359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1e434efa7a1fbcb86c470d4c2141187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aad0e0d598f7a6f95b5330cf8819d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65320b280dc3b81ac4e211ed5cdd5b28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201511843c46ceb10c2db1476148c375190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1e79ea1b6e97bc488c021343cb26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ef9c3951552a52a85217e57d7466192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1aa8ea420cde098f7634a5c346feb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4e4222bd891436a0625c3dd28d6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ecce5088f0a0c155c7cc28a68d08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ce4667714b9e5b2ba4bed5f4c76b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cce33d086b50638aef974a47364b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81afa378bcff9f445fd39dc8835e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3e797cc268cdbcabf64754f382c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0063517093906fd4a2e6b4b1b956bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f565e7a6c1eb3ff37c051d4c84a71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab3479a5f97615c0fd0a05f749d53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37f1b7aab234959dda054e63e4aab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff45e5be568c4a7ffebcd9c9dd83bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5409ad7b8d3bc3436edb89fa321da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935339995830e362da6da0860322ab3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e0b1cd78a6e1a6918863644f52633207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed897d47d449dd73c1a9cb02afc8c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc6831a5d7e1a92fa4289e397066f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b2bf439cc496522c1bec7e1c0d28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9256e9f407bc496c131d13dc918174211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa186ff40e51f27483e4dae4bacd99c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352059c9e723cecf0fc7e70450a09b86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2fa550c421bf9e7dd29fb9b414c00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a5f35be67ee4193e24cc591ed530e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86281c3722fc8cdb84f08bc7b36308e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6fb6176651558988012caf5dc1c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b607bded62cf86ce2f0cde8e116e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9ac4b427221350cd3e38686ba83f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fec7c3cf838a0f4c2a43759808f85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34498061baf3fcf86c33e09ab982cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db15d3428575b7334aa4600309ff237222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d776e9e3599dae5a7662916749b01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c49e1bb4328cbc89026c9ae9d514224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81f7978ad6a40ea6f4cef6d1dc94c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934a1be18796fac7dcb3daca56b4e86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af46d1b8211b011a795cc091a5d5e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf490a5978955f13a9916fccc03222228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea824875ca5a46ffa0cc41e7d900296229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343115d451fee812444b735cccd4c51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ef2c6b838553c939522a0beaee9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7aa70fa37766cab6dfb2f4f724e46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e93d7ac532b7d29bf11b2221e20af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d925cf8e9deebf34f40f74a0351d1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4aeed50258b49b0e08cc786496e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965fae38eaf409217a4900f12ebe2b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1ed2539c38dba5fb6764b1c3744bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f6ea5682ceab9208a0b95d516ed0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e5fd9506bce774ea2a6695c773f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9903c97b8561858401d1b51481df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6586d07a00626e67bd4d33eb2043c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070810f24a17a74ffe24212d023f022242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e95d27194351490f876198739a5a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61027ae4d60e3629c2131c0ae6843ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930635d026a6bd89c8f58b49483af91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde78012e42cca95692fddb266f24d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bec2892fa07d6ec7be721e881d4d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d919c27eadba0d7756910c5ce06286248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba2339b879fb3a4b740242ab76e296249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d194f120bdef3209db58292524da5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5cc23019d48da8b498986806c53e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52e86359000c91ade6de26d6b9cea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec098fd6418513c6da5aaa1b060dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb200b3673edd4d7da2c57035753a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71000a56ba885a08dfc23d8f2a8465255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ff4eecb360ef8c1bc42fdc226ae42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d98558692118d2f9c1404f3156a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b263c2628a892b773072232e1009d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209ea7097532750b714ccb5c24335a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd72a67a65c2e03527ed92f8e55f4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27906999b3d7198451d4f1afb70a745a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef8a27642a5700a3f1bc96c9d6903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20118711f632439b8ec4e42506bb58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca52f649d780d0fa6668fd594d545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00883beebac24ea39327183821b1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590e65757209319e7e804bb6da71562266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28d7f22a938fbdadbdb87c29ea135267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a600e84d6edfc6586573bbec45bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8bb530566128eaaeec9aa17895a79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd413040df09d0dbf6f91830749db94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf95ca46ded7505576bdf7b7f91ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f25b5f85abb88782b7198ac017060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707628c3a025ae9c5cd13cf9f6c166f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465dc6bdaecacde0b4924f84949cfc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7fe135f36861e2ac7f682e6b9d891275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b2ca747a3aecc25cde6c8418335ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445863ba3c39750f6b7320e2fa0f5e73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf10dc3b0c533b997887bcc94672ae0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a529a064f40318d07889012af7a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b399aa9204f227d6afb426f5801a781280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902a4abf3d8c51cfd8a875f9b4dac5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59c3e02579aabd360245cb9f695f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7c9eb37c6c34b5141aba3db36b3c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35351c9c78f558d3354f7023a5f76ce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd29eb05eb264fafcce0dab73b668c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b44cfc390b2fcfc24558a1d36b3de7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775455d8d62cf20bd174f27e4305977f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7276af7dc21718bcce9083c478d5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb5f63bbde1bed68925ef6224e38b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01b08014307aea06c3a97c63095227290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d70fe4e8d2e0e15bf50b70d482333e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1461114d0289a0f94c006b137f43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb60ebbc46ec6726ad27e45c9b0d22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f57241b472c87854f7bd0d5002b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba44ea14ac286ff5fce395de088d20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cba7c0d7f9fad2f2694acf3e75c24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db3a8bc74772f39da5160366bd1e39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef01cf3f4f702c7545fb3ea68a71bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd81d12326a7fb333dce202358ff2d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb24ee82e4d4f53901856f007fbf444300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b75f13268f039380bf80be4230a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29a36ec86528ad969c766e8fc031d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ec885104277a04d5e21f5d2a71dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2c3cf6637bc349a80ae7e124e05b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38185d1d1d977329f3a8547ccedbd11c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64c4c0ad14c4b8e5ca022c656e4c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d027772944a4bd4078fee799ee8d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb9ff9d76a915efebcfa1015743f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d22c79bda964fb9b93b18b55159c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ab577d51dbf50e056fa260c78dd52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f3c1f19c85dc3fd07d19bbc79665311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3ce6b542675ed25cd02ec98cf79f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d893f58b53cd08fe1b9aaa0989a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77410963d97a421c75d9e86d98c38f01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008046b3badeda794c1090bf5f5266cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d784a84fb9ca596f7a66c61482a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d3aea91afcc63ed3d95250068970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7258e1724e25a1913ada72f03b40a73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a58a98d4bb9b77767c204e00343e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6e3780c5249e9eb43c0bedaf7b26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da846e3aeda5e9a268bac82a37e026321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9917572390bc772f2075b23edc1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0ef25189bf7152115c4a13de2850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedb932bf6435fff37045b8d59cd28e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284990fc9732828169d66493ec34042325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4bfc7aa3e6d781a751b97a1e96fab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90c6854f85b95f3064687329bf6f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075387f6c6ed9f865f78b0855db23df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e602f40c5e1b9f094f7290da3c920d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8d8bc6b5b58b17bbba6fb31a2ac6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3ef40929ecd298026fcdb55206e58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c173d311b7666e98f7abad24bcfa70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844a2e11c9a095da989b69029305e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c27f1950cefa1a517d72b8e9b6bc1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81e925b495f3bde56c0e9b54a251d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de1327aa9f1427b975e4476acfabee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24205da3121e239f7b444c66a45c804337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90810af9351ee3b823fd9aa20bfed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1d8737ed62c21d85cb2980af777b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4259b4529271bf2e944b41c0a0dd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc68eb41d28635a011c41d7a1c7d21e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d34d037192310666809911a4ad45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff403c0760f59571dadead77a8e92f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b06053e8b014845dc561092b0d2ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b6d65c90b97d7d615d90ec2b571d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a52ded4607956ce409c54a065cf7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614cdd87dfd33ab6952101b4e54ce78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97bb506c670275fd81ffd1f108eab2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780acb3a3c0de29e761980f85247811349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0543434c74a5f8491f852afef537e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab134b9cc4a964e5c40c70e88e8bf50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe56893b6a444c06232757eaa986b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803668d2d72f39130bfdc5ce190d93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00edb02ee4210dcbe195d7d6d7b325354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b3235d265a5f5f49a27b903e200e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25d43a1dff9902a6aba3397e5c91cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f65228d094e59373c535ac2db2d09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6e1f6e81c7ce519dd1a4796a66364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50def9b5180ce4716ff5ea34f25e48c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c220a3888b448bce795e21386e57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13c08e6425e24c3940d025db6ea2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd048e33fbd6740db862f525b807fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e27cc7e3246126e22ea9ac00ccd665363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277ec801743605f4d9c5999d48cf10b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463c8928b1e1d0136919f43f41a0c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038f68d8d9edbb69c70708c9409da91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfde7b4fb3a647431502ab7e46a3d06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a65ac283088828d2972e1455210d1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef69165663db565f2d3431c7437248369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886904d57c571330985fd82017d47dc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1adc5613c73d1a3f4a03ec615fe6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe02a36d3d61ab56e61ab34204cb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ec9e153f8ed89be172b2d375ccb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2887c52843999c1da088f0e060f075374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26319c4b9a1928a264d8874d9c5874375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6694c74ad5e2bc57134cda6f74189376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069f8f96a45cc0c80c7e2bcc55af52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aa101c84b6f8a4aa7731848bef243378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f40d74f450e32f8825fedacc7bbd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5045a7d81bfab7cd8d43ecc6a715d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66a63164ff19269f1110d56ec90aea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfef1611b564c0e6833b57155069ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c0a3ccd5835d1763dc43ac91dc5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49250d3f634b9ce7ecba819b8be01d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d82ce2f67cb696a5c3a84f77475f4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542a601aede06af56d34f9f771d261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95d5a57ee3ac4aff8c118517c630b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becaf0b980f4c1896c31688a5b0485f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3b1a5243b6c36a95556e749eb5eae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250434f06a37c6de805317d720e82f2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b72e8df8d3179a48ffd418763d503e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d25fa053696766f7322bbecfdc0ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653964d8882f0f50b153fe6f9f5a9ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26622da2376e53214b01ebc9bc616ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bff20be3d48af5092d2362eb68481c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82dcaf4da5b9bbf810102803b33ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6e42617d6b3c5deea677fb0c9b17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dec4d9c219069e5a64a65a8f60b127398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19839a119df68af5b6c31e168265ba66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f862ddd103a3b972d3b70ca154d6f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ff9c7255aa514934e26357905140401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e516cde73d13b52a7f11372047374a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c41759d315308e44ef45c4c2657a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23862ff290b646bd3a085959f5f9ec4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ad7db25c96ee383e052148fa6914405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8be8c9a6ee60b421998a5ba3e9ba4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb90b1dbeef293dd21c0c88539f6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78cbc8af46d63517a3509aff30d722408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caba21226f00080c6ba2727969c76b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad08572874d3238b209e2ba7da0bff5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9045f4730af5d4cf6f37acdc1e758d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0cd3abc911de9ce3eb1ac187f64e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78ff3a57bb64f652af884ccfa7e85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a1c9d65150f91856be9d6ace4623414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a566654d280aea7568411f97b8c366415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6d05c3fd6bd1f55d5dbd4aadf4e44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da16f4ba4da23957a5916df9f89132417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42ea53ca93c57f266ecd061603d12a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079a4d0876389092a35098d0ba2d55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579d8e3e583209db7b71833e0b58bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2121ee47065109d2c8a62ee623bbe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68430bbe69765a6eb9b65658ae8893e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527af67f945333527a84a764da9cf5b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca3b62fa07d4537478b4d08431c70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dee50d7a31c5ab716a79ff26fa4ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c973618a29fa7179610b02dbd82ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f3f63ac634154b979d2fedc8fb01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f35051061e10132f74da85e16369428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6365a783821c3c2db980f206c7a06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697594f9ea18b55791b70b6ac1d1011430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd509303870b0289222fdab4e0ebaa1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577b76164fbc1f58044b4b690103a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996bc84830eb3a3a9aad99db1d8d198433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f52c9ee52d92e466624be7b8ea082434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65519c973b04c5c12abdd07fa3da7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8156942e531ae2d4e6855b36dbfe81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a4038bee8807cff92144ed19e59e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8cd30ec6589659686a10576b59a70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333116f453634f3847a1cd4bcf1f8bab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0815825167ba5bab0bfc5e9b6ee7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beeea1035a28cb95bd65535768c19f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bbc07c1b5c0226c5537b32e17e6fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cf155f5645b79a453544f56311460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec9932dd5d4d956f6ca6280ffb365f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d274072dabd321a5bc64202881a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c183b1666f767076f4ca2a7a256601446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c0f675c6aa27329866b149ded15d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cfd14fbf1bf03809efe9b36de90b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f06e0d5bbcfe0360180f3f3294a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462984b060b1c6323e02c95597d70ea1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb8f583abce2ccc0488518c0fff23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7c7c41b2c0a075819e1733155f24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c05b3a173a3708c351343cbba5144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599e6a10c25d84eeb3bc79f41e86c04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5bcea29e7a8c4e137341f88556b19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc382d3ba962e20064b79d734c42e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c77efc2ea2213110a7ce4c02037c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ae77e2d08b9aa51f928fcd5f3840f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b66ae55b23f652abd924f0d943dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400f450afd63bd10f6833b939d2623460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49db2d6065343aa9af6961b50f564c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd03784fec9667655f2d779b8ceca2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38e1a1c07ef5677998bd1af33ce8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb362f45bc0f9f1b0934b4979b3308464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708842cf42d56cdbc903e4f7754fc2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af417597f9d153061b7df7b39f93cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b4807e87b20d7182fecba815de193467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a92aeb66e98b048dc17b4303bd558468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee61e2c6ed4ffb8970c4c145d2abc4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67610aeceb80d8ff5bb9904c1c1e77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963eebd91fc4c1f408365cf80eac2ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f0dc2f397ea45f0de847e7d1879b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59814361a0d783b41931c8daf128a1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c16efc89515ece12126b8be03358b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902dd2ec7be2ce669e8f67c1aaf2930475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130d18ace9a1a37942a5adbcebd56d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4442923f465ecf5abcb1440f56c05a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829aed0936b01d1a914b6b4d01eaf6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b491eeee45bb82b2ffb0b526675a07b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc63ac65aa772198bbe72af553eaf92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745601c3f8b9e58b7036f41a28ea36c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55945be8ff149b53760542c2e5c08f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce8f3f6943ee34a46f719f018e3bbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536272676b60e50ae067ec328b1d0cfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2097b5c2e3239f12944b0f4506f5652485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d97014b08173ef74fdb6d2eb963e1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c530da4e6d6629c763a59a95b46c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ef8066a00e91ade6968822d6d3d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f391816a5d661578b70928375c2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355bdbbe1b3b8ff824009ac6a3b92c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcbb4cd24f2f3fe25ecc3f3cd7d5f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e025d0c113782d3ee0aa4a6658d4357492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00064aba573219d3429577f4b182a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43af9c00a4fc1f95012f5654306a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed24baf3a8eff090d01ded828b55e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9ba3c13e4d2f259b9227ac372f11a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb183ec9078047446dfdf78d8d9f18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60372a7535bad88be9fe20c6242eda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff9d3882453c2ece55c9fca0bc2ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa37e8966c45432db9e63f57ee59db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57f7257de4b5f12a28ea65ceb70ac4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea30a0c52cde4eda07f31998cffd89a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06d2fe04519a835af206f33441517503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b946f2044ab590c17f1a26d3de94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352f0a48f23b26d9d9e701e6fa4f39f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc07b5a7f80a4af8a5836068ae52123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81538732644cc4fbbe28f002d8f34832507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d44a5ec48ddac3e9f170ea8e349fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627c08dec212ff5784fb21463b6fbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03a237f8a286005d0d11e92efdf988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc5e24c56a7691a1cd0db35db1341511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e61860a675d8efc0f981e68ad0bf9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6c76615cc36e6b4d7f7b8aff0e1a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f52359800d1ded6474e61b18e0980514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd4a8ec3776f355ff52ec38af154e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b18bb84ae2c2f4ef09103ddbe936516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5542c889227d0986b6350ade5e244517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc7a5461d659878c86fd8d23b958b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a239338891d72437cc99ff5d5e7eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af53d086359897b9309d24d02d47eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ecd90db65386b3258868c9709be6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b987876695f2dd1b11de5fcff0bfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0b5cfd2b55f4569db0ab85d8dd4f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0508cbfacb9944a892ea1c1bb40746524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217614d47dcf7bdc83cc44dc680f0c0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058c2f27a0b5f664f854a88ed2c45ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5af6f9000f77835890d471d46cb0cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60818dcb06bdc981c7cf227664f9c2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aefb6a02dda747c54b5cdf09b87d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439983bfffc4becee3853acd1bb28c6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3eaf0b8db53a997651866c3359a1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b25a1e64df7db6a4718d1f0f8f5404532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ffa605da6639417fdddcedfd33b37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f514bc95922ad7ba68b04b69c3386534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d09c70a40eef80f510643c19be092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba634cb1593361db9bce0f94c0ef215536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60586e9e0e4693eb1efc4598352b7bdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70164cfe85f392573f205045d4c1a684538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b9197586fbf49d7b164db4ff1171539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf69f9d5149143a5a17341c192783a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e5057e16a3ec7602a0351f21c2b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612eb53ebed19cb575e8c053dfddb7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c1d9c256e4645132ce8264ce6272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff310b542ed1f9c2047002ed0aa2755544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f989ec9cf5ec4f130cb0ed08a7586545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819609e426c77853039006590daa3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575670b922617f32476a547e4f399de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b068f77fa53707747f740f7e3a763548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d75988a8c2243533fdf4644d8d71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6143744ba4d1611b27d644e538b79e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20b493886b48f4e034eaeeca8a41f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdca9bc256209bb1e4d84a0d7ac098552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51117908b7132abd49ae5fcc69ed5e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe35f2694744addfaa121927aa74d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84574919c1d4bdfc134311ecff8bdc6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d4e7d75a0b0291be66de673e3485a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b59889e7c5bc9ac8c6600490ce8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5af8708ec34c256d6559e0688f74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7a608bb28d619e2faf8b62d07fc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6371a4c82db8d2602dddbcb50a47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d140e153aa5ca9792200176d8c4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538918b17b2fd5862c16b6f91d7014b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfcd6a641a1125383dcece24ef8cc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398be3618fd8e626e84484a2210c7b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296248f371f949efb598755c107a51e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f0338bcedeb7b98c3e6e17823ec96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbbdef356340bc672c00cb99119c32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333691d22fa61546a38c128dbf4cb62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da3d53f72f0278cce2ff2cef14c9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f96e79f94b09c9a33a3acfea8c347570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec4e54dc76d537a9720e550f7cfad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397050b1623656952a21a20779273d10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4836a1b942a4b08560cf82424e70d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbebfed1d10b8fa944dce221ee440a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ee80696d278f2a6d1405222796a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484bdcc567b287c3c66099c2dc542e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1f1510c7ebed14953741554b5b5c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1090eecf86c0cc5381ebcd4b481951578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d072e220d5762b3170289afa906984b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee01351b87f79704eedd5207218d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d60b0633f51195e6bf69f38a8657f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165e996c6b7e806725ccab4f94cd423582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399bf120a839da1030fe0541ed746a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0872a0b602975eba941c195502776f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627655f6ee441d14fb29630c757638d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273de765a66be6794ca060f021f223586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aaff533ec97886f83104f4d524af6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb1016906c1ab4cd766d325ebc5d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147de94fa935ef68552168173f434c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff653c42e7289553162ba06d9e92551590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18847e3fb1c047cfd0d9523b30345a26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db48da9c22db00abc2b079d84dd6c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd500bd0d23821673b5515944b951593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39732f7a1c465a14fd68831642852364594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7351250601e295b823b12a38f3270595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5e51ff77bac2c82dd442e8149826d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107604cae092453f992d68ad524c41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e56d28f43e4bcea700dc3dd68823e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165573da95ce04b5c609ef1fee62d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308266dd5793bf452b3a11c666b72495600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c8a9c221c83e9528a350fa0c34a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d86a1fe631a0549e813d94dcd70d1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303195a0948148f0554d41d3b8621f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a04e8bfd5601be9b47254a68f664a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521f39f79f188b4c19d6706b55e1df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e224eef1656a3c3e42ebe1932540606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea24d1166999a2a64e0e98d29ce50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be69410aec18934b903f4a0de55dbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb180b98c7bd7a9b0bdff02ae3da63d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb913cc045e36ef615694454a0419a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427cb449e1988d24dd39aa556a86f99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2539be9f4863fde0915de0e1e0d62b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be04b145a349a684a4327e53373272613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76833795195e9bbb85d8d994b2a065614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30fa8bbeb58abcfebb16b978bd9875615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7937c81f78916d2c8fe99dafc149f89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f02749b880732b58c8cb0c63ce9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc926b38771f6fb889de362d3a281618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447589131680ef03b081157daaf069619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d4be2b7fa9beff7d850cdad7672c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68539d3be6eb801f4599a34f36092b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c83ca337d2b1edc5c05d83de8cfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20eb15cc0785d3c64c7e45f34cb8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6340d466bb704f016fd64eefb55d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eecf97d98cf929a53d1c690ba7989625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b4ebe79be7dadd6e8654a01785e06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736f4bf055860e81a5c77960ed84f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e278343ad9851653287e2d0f7ace8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763e0fc8e9d5fb028ab6193b53265e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ca9702a96d466b9ace6f46399b05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96793d4de83fa6336361b06a101cb981631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcda8ea5af9c7f7b1df1998c9a6b82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601c5514de48af988bcd653047db699633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6ba888c7ef6725030bfddac0da134634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4681567580d273c021c917324699635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc498130649be4474b68fee7e6276636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ac15036c4582def82af0f219ee355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb621483736c5b7914bf403b137ef2bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ff8a0b750c7671dc7091629222888639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb565b1a1be0f595b7801e9d15fa83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038d1c97f90dc543bf681cbbd5c6ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f0b0af2208a645d9d1897b5670e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12171b04db97f2372e9b649c22b3ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502fddbb102b0c54e601bcf07e3828c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d239b2b2fd04630352b7839ffcca6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a1abb6b4399e76c138d3e08b799c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d9652ca751517db6054285dcdb2c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b0e91bdb8f7ba6142150b1248f062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa02df31b53a8da872d87f58682e3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244f4b35cf432aab643d1b7048ab284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bce9868cfbcee2712d495843fc09b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7f864e3bd19341b6cd9181db97f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e12918f61a58bd79fd06023627807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f745064c0c9b8d7aa5b066b346e19a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413fe7a78eef2e069dbb48495b907299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc887ceca123fbc2e5dbbb19b559c1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68b3313aa4aad3d0496577e326dd5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77affb4df33d6c1743ab31463e53d3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb25ed89ccffcfde20b58b19d299ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa66b30fdf7363041a6a3a726b97f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ccd6691b48502bcc1aeef2b03d34215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e6d9b7d11acecb23f6e862e62a1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc982cbed5097ded038d88934eba9ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7751291ccd4a7c3107bfc9dadf267b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac849c874d40303caba3397a99f7b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cdca6f920a9ce6f9843a88df5fc9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dfc01fae5c0317c0751c92ffbdc6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f823a0d5bf676fc6152a2f240fd1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431a132c56b88d8af5b8733393da7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e26790258c4ed12ea0e8731b4c6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8738ff096311a8d4ca0683018cf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ae25cc18373d8a8922f7beee42f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c653f40fe40b74e7384d8f06f6f45c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced11772c6ebb3e866f3c7f97af17bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51bb89b902d48f0724e19c0167d56329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98cfb1efc24607abbd01478306e2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc125c847f49bbe2a8de4f9841f2ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba780b56993b5d229457c18e04a1c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4faaf3daa1db73f120457abbeaa03233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2041ee2bd87ddc0948cf6aec3c49134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539336c1c79f81625d2a3445b14b05f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d434449276efd0e7db0a08189177bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f053907457b3ef95c4d2b90f0fc7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dfd89f0928ab2dfba3bb2b85508b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90960f629d108431947950ad8bbf190439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7217be22939e11be28c31781306d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77df0762f9ad3ee3a49e4bbf77a0fd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85fef17393332f1222ab584223dcdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704561c1963132f24eb53bd4b0fb96843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a624aade00e25756fe6a03bd04d67644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa3ff7d624ecb954b8a356dba335a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968c941b611b2c86e6ade244b5d68846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965b3fff600df66d110384d48cb2c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e4e68dbe24649b11346adb65f955348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb0acedb07882cd2827f17651d97349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda918dbd0d630ca2d5cb4d919133f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef42231626e0fcbbc5bde3032ff0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476779a1e457ea6fb6bb46f20ba4dfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd28765fca7d421d1956783f14a7bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd9e7e96e9bf3dc217e896e3224ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0ff52b7c0f6bbfb28d0069aa8bf9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998e572eeb1cd46e632409c5205130d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a731ff3bd15a4276a7ee0a8d25c88e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b45b4e8e9af4edd5add9a4d38803558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd7fecd4c6aafe356eb7edfbe923d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c431745864df202c3e86a87d666460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66366a8e07afde1d8935f2841f69c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a00cf3b47f414545e3f8a4db688b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c89808a1596fc81d10781d75753e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa1273daf512eb4a56447085d7a52564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b1f47f2c4ccb72edd8289d93aef4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72cd18fbd8c5bb7244265a5c9581766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482889c6850e1e2ad00f202a3cc2577567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a1ec2db19a80751cfd8a8259f49a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ed4907b0f16718fdefb80ede5b7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab45582cc7858f2c98b904971203c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2d3441204807865eb30cd612f33271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bcc10e1483fb882ee68bfa910536172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d0d2cef3dbf4c5d8b5ae1a45b1f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5574dfdb8dd1337125567fd9cb11b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001a874cf580ababf3e7942ec8498775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aea624224cb4b11179123f5640b6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4ce70192454b970727af8310132977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04b418f032e832e07d757503212ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8a637ffead195985643f9c1b69cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07f69dcd4a5ab0139a8091eadbfa2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff099f3efde0fac6062f39f781a2404d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddafad02537410d1da912cae33825282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3214cd6605135ca2161bb6a00edd1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e020204cfb58ddb031dc4a0d5fcc3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65bab3e69b0eba41173ed29f4dc5e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dff1e9ac1da3a70ccf86febd24aa9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87a7a14f7154ea5aab11db523fa6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced743b1e7431356d9a27941f56faf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0abbca63c70d61e8c447d57992d7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7216422d86491f77d4214d6af440790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e4c2200045ff7b099423ed3ced3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6c4c29d43fe7eebccc8eb0fcf50f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215e1b57216b1948aabfd3cad0cf65993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875fc33d1eaf5897d8a52dc3221b20f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd683154653b0f9ce45396a4b9794bd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d74fa7eec3f5d0e7a8652329faa4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2117763ace1d87be9d29d7d92943197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a83891b53a746ae16868f500975898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2213851a6b6692483b032c6ebd72399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a6feb9c127709f2fbf8c92086b32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e96e39792a81f73905aae88092313101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a2a26505fb7ac2a76a60299de5c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7761f05492303dc91abc33a77f50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875cd904db21b1de72b2712973f991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93555eac186b0121152e5e4c3a6d961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322292cad4e937d9a709848a709e2de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bce7c997aea0b0fc664d8683a9185107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479d3bc23f822f89fde6ac1d4d2986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe14466ba07c27b06da90c0c8020a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0eecef626287a023e2d2b8867238f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b3d2580b07f2070aefb650aa022b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5a33093bcd410452cc4af49abd97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2480f45c77a5d5ef74d528e3b2909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb1f167a54b6718af3e90c5bcc9ee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ccd49e10c8adb8fc6cee83a8f7948115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9037fda52c201cea0260aab0cdd8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780a6c648dfad935d5dba85d2747d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bf35b54f72a20373d60abf3a6c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae193367d22b0f181d4520e6bad769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045f5ce87e1260437a6701f4e9a8cc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405093f83189f3ced07c080b1fcddcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919deacf60985aa4810104e32565e93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3997b7cc13511d31a510071d073ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f61a475f767c0d11902ea3c3e53f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ed712292e8b06e0d4144ba05dc76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb450e8a465c87a05db02e8b3ed0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7211f7ff7e3586e2dcb9e8fffb4959b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d065e4a71cb8feb5ebff18e11a78c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252407fcd9b241fefb5b35e0b3c41cd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c59cd83a51a489b45f35c39f7aa9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078399db862b41a145be1220a50b2c33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79078d8ac43e9db403b3e7cff44db5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ce840048569015b98668556cd29a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0949da84dcb656fbea7d312fd7c9eee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b2068280878e356819f0f5c978278135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db8273b0593765f916b9c59763e20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a20f8e72b2f84dfd9b51dea3ac3c08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42518b7e4b91def69ce58d840588d701138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1421a4c715ba113e6b2621f988311c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c720f77870806eb75d043f7c7d871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606b86df73adc9f9ceb5e082db82f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27977589522f16f2b7e74c8d4f04e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf42b4e9a2b9a2f4f4cdf7fb7bcfa88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d577a14c9e5649ba4f872f309f607144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012d34d1699f9e1b8f244516bbbe79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d83da1119cc6ed72ce2f24757b45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf313aacf9dfee13aa86ccf0db845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f89888071addf121a7512583d01e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2eba4c72d45ed56a9ac8cbdbeecf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd3f09ca9044ee0335973bd51b6a6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b708768fcf165b1e1e6c368fff44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6662986209f7ba68e80b18e2a4bd0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e4b1a243e5324a76c5b5fa7017bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c69913b987fe6a6e90d7bbe70929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58386b66bab6edea188ff5b49e7801155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1dd0892eea15d84eac4a40fba2bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffb62da53252d3a834ea43ff71716157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea8b9eff02199c8a827cf0ca8e3ad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd73672f4f4c6af2b9ce62338b713159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187d05adedb685ec52928aa4b5358df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a5bd0d3c6376e9666d19d25cc9ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812533a11b1167556db0c8f2bd05dc06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7507a9951fbc8ec6c7929bfe06cb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4ed5e18ff4eefcb74ccf49d82774164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da4a9c619fbe5387113e76b5bba1ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb0877e641ea0feff35466ef2a9f15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c18d586d57ecd925e5e7e49b5d5c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60697ccb5f7669e36f998b605d3dd187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a343bab899fc7866ad22c8676b2b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f702e20ff7d2a2d6c179488126b661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459012d1c3d75302fc18538b2df333171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484290fabae9129e02b4551458e9f79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea976d763ed5daf14de52ea3f23c15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e8bc671f5c8eb5ba271860a4d659f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69203b44a22b887990b07dbdf5bc31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d281eb7f2b871367762870bcf9632176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0a5d3492258a832338c6995ef3202177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee660501a879edd0e6d9e04da03825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd087311e42f5a38fd20d2d565e14e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75621da5c2fade7ceeb48429ee93f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5124a4e9515213f012783c1cbaf0620181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b505c2593c84b552304b01dfcf3d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca0205df489fca7844c0232b48e3b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15018a600a1b32ed0533db5f9ef1fa17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880715fdbada96e55de35d61860372d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f62b3ce33cbe0cd8f879957236d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13b7f09f37c84cdac7376af980742a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce9efa1f194c9d2b015f0c40f86123188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c19aab19a4f132b36b86200dfa270189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390d26284dd7d9f357ebe0ec24b4997190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1475f5c94648abb5172107dda22c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67a78ff0d764ff8bc1ab46fd9e80d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4f7b814d34e914082fc4fa551f39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c887caa6483f9fffda7c04013e99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4cd9eb4d444ab6cdfaf8eaf458fdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803b40a02f5b4a5b1d41d09b209cc90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234556e3e4d835da1b6839c5db71b57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd18d6b6ba20afa9e98641e219c34b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301618aa03578a5d0ef9b903a601732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5315a33a08540195798fc12cba47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614669995742d3658a30cdee9ce98a76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa27dcc0eecfc4e1cbe16e9256137a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014644d407434ee6945dd27145f315b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a2f5538bc072b87e00e154a9ebf2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724ade6e2eb1c1d050bf20588c0ac14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e53054cb68f1c58c419f32f15ad4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fe60133f125cc835ebc6aa58c2995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d8de3f63b593bd2d131dd39701d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d1eef07f18ba23d96481842627f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de17ff74e9fb4974999e9e04cd82f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f493192abfe257b7c76dc54bc7d62f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbab12a672e1a8ce935c414d90bc0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf841ccf23e17d8e46a2d38b917c4f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529682e16315a68c27f6a941b105ab8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04252d0e536fab731fe2cf80c4961f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ce3b3d0421cb8876b22e38c9ed3c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663227c532568cbe4774922ed956f8fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18130cb0008f44ff50e4325f9f0b6a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13e82ff1ff161971933372f2770232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd66f97a28dc1680319579a80d6037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2692158a221c65b4f4c66ba5ef8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e33420f5d574a5db2e2feda336486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cffc52e1c171dd8f631fc822c82701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ed3d6553c25a931085a0477569a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcf372ccfac44faccea61621b41624225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db4fd5c24161ec3f8dd2e86d689ed3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7449169a55cdd3ecd29c8e4550091227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b71174d63f0347c754628907a47a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a17de3ebedeb08299a1a4d324752229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fb2d9428f00e1465906aab9b80243230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb58b9f04058b8fe09613982d4218231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54730ce550fbd5eff0c3baf2dfd19a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099975656f0e9559b61d573fc98c26d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059260c44a86c372f63f0ad808140e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0adba9052426d5ad22c2ec7f9f0fa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03113f14188a4df64761bf9fcc7b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf043abab54997e6869da377c592f4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb4db792b1d439f4c2a7821ef032d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38328d452f745621c1929c9597066a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac4a820e068ca735f5d6920d1571f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761983c04a35d83be4416b137153e3f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45869ae3be07a9adf11b9d19d1311bb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a551f5cf31d32e6ca0929ed6081d07f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50dfeea39488fcd696385341e2ef00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5300772821ac2226fe656960a4f6b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2cf20899363e0e471df7807fc56d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e649860da74d437f0c4d8f5cfbcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06da261261c4e08853d027aedf05d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf89ac9a8f03def16ac4f60add2272249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f7c91a5807ac2217b0d9ec2c5cbce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cc5538aded806c98cce6a61f1ccc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaee0df36fa684d2225ec11a533843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae67a2cdefbe3edbace90940cc2c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dc2683cb1e7b97e999759c45d7f73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d7be1055df5e61475f66b9fe12c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0fa77d3fb82d783be9546dce1bbf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800158ed55a61d0a098dbd40c49e29a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d3e37bdbeadce96de7f176fe11ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354daeb0e9446a9ed37b64ab279f439259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf989acc83bbce576005901a523f6ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d273bbb67e59ebc12e87a88a9b868261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb3501269e2916ed8740a9e34c58f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313e35028720ca4e60390ba9747b85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a0c9e41caed9e4a02b9a73a9f1f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791f72bc6d47210e0205b12ad98127265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0fff020cc4e4c6b53a49f0da99609266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154846ebe83a38131268e09123c461c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e55abce5f91dfbc903c90f8c5b40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1004474a57771596442ec3aacc9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef07abbe6602a41ab46edc0b971429270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8425f8df53f1d9ed401c4de457c3d75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79040c2dca4c5c4201b36c8bdc017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a0b5c260d851aab5c2212b7f2967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94518f8b659b5758c0c5afc13649d5f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fdd9683f59743de94b563ea9bd06b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf88dc2813c86593dd842737c3c4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5438ba116f62832c9fc436f945d0edb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ffb1aecd88bca4de5fcd11daf6164278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241649ee5b4eebe3dd3ce5b2c57b659279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21eb799a4218fcd07ffa24269171a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7190865bbf26424da1205edc3dda57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05343ce25ce47cec8685f38b794a13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f85fdcb8a183e97ea2721df11bf55a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa0aee0ac95c95a3cb2326921df5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923cd872df4100afe5f4f1ca7be1fc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f44d0f0f9865e1f3ad9180feb4c90c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469a8314aa5390b810009629eb3660287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b30ffc843cbc02d0c0b2cf43e4e87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c92fee095f29e9c2a95e960aa7202289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c1502edfe3df6b2e0e91c09295812290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990863ab458861e02cf12b3c823332ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec43d923c7040a66901a0a94041e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7d22d4eaebb2dc978ff99e67b81a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb5d128d2054f0717838995a32390f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147a07658cce94efc53be870b92bac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e4ac2fbbe0a4bb1ba6c5560bd083296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb6eb3c2decdae2337eca48caa48af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dc630c2ce51f42f46ef1d9e262d13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f42ae7a2bf42b04db88288ca3b027299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535c226a00cc4938e61acea5984780300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8b2704e8d0b13d688b26c8ec424a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b2b7c43fb9a02c472fa6a538e363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357ce25e200f3da9362564afe3b583303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd916c3207976e64a878f821c46e72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d94f4ed0d16ea7e1dfd5f429bb978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22dabaed53e8ce929d4fdf1b2848f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72630458c4218a4f772bc1b7554b6d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065b5b13e589711e97194086d289d9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538c1b66bdcb7988d4bd28a48a9424309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd0fb2ac8c5e4c6199fe3dc7d2941310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbdd498b7615ae92db37bcf191f2da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbdce2bb09a7dff6b583fa80cb120a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2402daa2527f11b51076ffc07da71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8200024beaef073d2b14c0fea6f4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859573dcd231adedfd4077dc7787b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232bc51acecdec566796eca40db8508316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7da08fc0bc68470224edb9c757a59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38bae06d4c765ff547ca7be5b59ea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284fd019b6edeaf21013523f5ec2bab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8d73ed5bd9b874cd3d911e389e62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e9879c700e39d630780b25999b491321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac062fb471d3f31e1000ddc6c4db98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b661ebbc2038a887539ca16a354356323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c677d6b99aae43bf7e33eecb31ead7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de19c2a0bc01df6bf2fa5ce5a3f9d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5a445b4923ec868b1f9b6e024cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8fd79f0b670d307a9e5c7d817baf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25c52970576f6774a25767144e38a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cd4962ff67b33ebf233e37be25d1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c888a25033c1d628e3cf650ec9ed9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d2229f38889c6005b7e55a0956b25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7574c9d728733208c17e4504dfa09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed10dba18a935e0fa545a60195cee86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c47f81cb6a4a9523211f90e2a20bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb584debe0a78b9b3161031ca2c14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256521d4350778a2ee0ba8559966e5cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905486452ab8e4edec155b1a424e7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb121ed8ffb2dd573a0c62fdb2023338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f62243e679d1b7750e3fe575ee69a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a42b689145a7f5b8814aa355025e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23233cd42677706bbafffcf20fac7132341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a2ce642acc250175fcf309cf58e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a04450cf51b3355971bbe106966d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb75649f99dabd1523dc6fde82fb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf3e566d0f2654b90288248c2cd22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed716027708376edcb88630454e39d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f07fabedc8467b59e5df2a729add347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6483fa0f9f7eaa3127e8602bfbe738348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376eecf9bac15e4ed775179bed2ce79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff973824511b2926148221d5af342fe8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90056528327b549e42ed497034a885d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b37a9ee9e428accc6b1dedab2b6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3527dc979e33b3f15192066c680a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8aa58eb2b28856b60619bbec91fc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d81e66cd9966ed2f1d608e5bdf6008355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47494204e31ed89d00e671da3b4355d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc674e9a339f7170d7e565a003ea0c5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a771098e08f57cd02b80fe960d542358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5b799bb6efc0d29f262d0886b4c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaaacf68cb00c5786db1ffb0bd9376360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c9a3101786445c3f00ac7e0d18f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb74f787b096fa9a94de63de3d9a2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628d6c0725a06e5152c640aad552376363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8afe455454d2c654de228399468590364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf11948241c528953006c193e616e2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f03544f0697fa873f85225f242811b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2151440bc23e02d8a65939fbe7958c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138232852386176da307769771e9b888368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f685b1ff6e81d59b5671e5d8d8b5a4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c07d2ab593336942b15bdb57188d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb579f584f82dc7881f18cbd767f8966371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12fc868daeaf8a26aea6d6561e473372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde4909c7d763f6d21080dc836e8a8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740ed55a20ae19990f2d1e8f2aa1c37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2336c5ab6821dcb005eadb4a72430b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49788621e083e619a2ef8bcf025ace8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b1f5d826170842370b8ec4c1511d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10ca1602ba7185bc0da755229dc177378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c2bba74330c0b8b1a84cb737b50b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a9a816409cbe016ceff749df8901380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c0edf419d53745f651d9054f4a604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640c903e3410224b248dea9037518f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121401280cc4af12f7f375ed0c1a24b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f982c7ae656f6e46c14ae45cdbf9ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811057aaf34e79e0681c02de20d4a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3fadfbf0e666f6df98917e12de730386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272225bb3750e46517acecbe93d645da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9252e170f2ad64c3f754d2227a5ae51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2066ee6b3be14b1f304892fc2ea9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c08590037b5a353a3a293563875da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37812c2ec7b7944abc186c7fab628fa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144bf615b2d23b49687b2b546fd4ae8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842c6850adee3b9a8085830442dc4c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a230df3437db4d683254880dc12e56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324a0cf431a5efc3ca5c7bd7849edd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75267c357d3926ba95e279b9ee2f3cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445fec09e5d08628a9c50143e8e57e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a33a9ff6f9f87fe7c86b669f9c9a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5fef626407310e125568768d9d85f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c36a8f05761af36f72a902b2a694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61437026e00f93433e867076aaab40e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230789c30205f780d6bd7e86825023402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e2227d0ef3f9e35c1cf50922df07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9c000a0ef0b8496aa4c36b54a0a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb83b862f2095bd407ff8c705706f44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e48b9536ece6e68aec5b710dc399ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6bf7ec25a3d2348af896028c43cd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dffc2ea3041fb44d487782d060a79c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ed3e2c62cc1310fbf0177a43212ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1efd23b6f3920ad6066f3cac95a47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8d798dcb09e86c855d2ad20166d3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5cda3be6d2f48b11b73fdcd92c16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f5d9c999b68ef50b0544c600ba7ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7354d7d9af5df65e314d8ef62e692dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f598171006160cd5db0918100ef27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fba91302d4dce75636d14c1a156c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e637beb6e9e37f3706aa70ad71210a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f898e3ca0fa5e1dfd7c29caf5d99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da7a9ea1dfdaf4004bb5f58a76c8a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433295cb0c274553c9de1442430c12a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018aa3ea9f9cc0c4c461d7b70c8037421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab94c0e440bad40aa30a860bbdec8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522119a5285e843217a1af53e4b64934423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98d50fd3a115f2e137dbfd17161ac4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d688c34f122a6bfe2d5de8f315dfcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea043f6c1b097a8565f04e6866c36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290710f3262ace1789e027ab39bc85fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1360a5ce05c03502c6287d7b246ead4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e30e580ed469b302bcb8e3a33937429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac4c024cbe668f752c65e1e70e646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67676bb587b4e4c37e59e6bc539f05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61a00616d1cc7ad2de83a907d7b9d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e8383d948c655a965767983292f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b12eb6e8bc40f25d8056c1fb74bad4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d7a09bd3c09a03e39dedd2818d67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d84559881c5ed74323d8f5bdc53627436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ae22f11b3affd7e9a3b7321cea5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da8be7c072c5f0a6d78a63a5b21d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396cb6d8917419593f8e68809da344e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f718bc2c3ed30ec68a95918024e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33fc90681cbcd657a07c1b79ee05d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585edcafcc0f0a604dbd256244f834442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4230ed1abc0bc831cf3362acde12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7967d168339afdaddae4df8a6a4f2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b4ea181dfd616460edbc4b930131445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a0126e772ab7406e827b785fd171446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fa33f80e001a466f9262be2a83aca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13062d9826fe37fbf19497332eb5969448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db867f1fa05d3883b80b1237d5b9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef71e5e173fcf302df9f7f98611905450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e34fdada06cd3d24839f96a007c9ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774a36ae4611b50d9eb5134eb0faede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7b133695430968f65f3c44d9aec1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ca9702d2f9ea0a4702783819582f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c695e0dd76c1e2821a2b3dc2af996455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f844acca19aeb0d8b004e1bde2ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a84ef892289d51d3e8b8782742cf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842476def39314b986924da300a1554458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81d920d129097e58f7ff71134e0a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c33ae4d67fb078dd5a7abf9626555460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd32bf650b1e5c5fbd383515f939b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b525136389a92994511d3c7cd6a1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921dc1e883042120ea1f6b4274953ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb165e30fe0b0b8f9c52016cde7aaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c9153bf37c285b3b9811be6aa929465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce81dd440e70fb26c4a8c2c8d8a20cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f6f197f6299a967e7b178feab0f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff792661d226c81dce98b7f0cdeaec8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67440b1d13956b811417167d062a8fad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e35197167bf85c4861194a931ae2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99706ca72538be5cd33ea4106d45d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164285b9960ee56a86ff9dfa692dbeec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11205a251e2bb11b7fffb0ea60c0f765473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18e3b6080c17f9d39a6a3f463f979474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90cdbdbfe87c92b712cf152a3f5cc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5f23fe1a1947e0d2cfa4cd52614d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcafcac3fa40ab4ee786f12c4753d4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ae374ea5efd591d0fcc70d671d21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca49e673f20895d0f1f28a403ac1c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90c71a0b33f05603a6d5ce1ccc3f7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508af631dc8fc141f51f4ab9541c72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8546668c5609b28bb6cd6855050f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0de369664ab82c354af3225ab30b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e593c70edbd447da2ad381409dfe4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a592f5849dfc7d847a6f554aa77258485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267ba5d6764e9825012ebe3ec9f2eba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703cab2d397296ff55f444983ebd3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0dd27efcd42ae9748fb9f448013d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c3f37e6842494c61a29b3a26e1bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713c0e846de04b993a803169e581b90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f88991f9cba8618d19498208a1e8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e656c76161d3eebf60a73ee74444492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339f270b5b0aa913a849f0de95e77d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c135cc4cc74a4a1cf18af857d656aa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f910a624cc598b7ccdacb7995ba4f54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a11739f817e923ba3ba249b9b3dfe8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e457934ec354fcde326163a9940c5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ad15814b364740d6b471091057cac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e755339aa097e17df518431768375d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3f2fb7c85f24b4f28490abe16f39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ba586097383282430be8fa8ccba1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2314c0139bf5d4f7e1157e1cfea2c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc59cab96d00d1157bcb85b9b373b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884619150f01435152caae6f3e27c1c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa130feb6e7784a6bda399e2b22607a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f73e2a0317522d18b30a884065e32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b96817955b59d8adadbae3069562507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925f9bd1cbfd8f21464c1a6d87fad1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba913e15c3ef9522c7df3dedad6849509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfed02c727be05aa10cb7e05826c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cdae51355213047a24067faac0205511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b4d52ad908558b9ee12cda5f4bfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a87959dc4b13ec5b6c0f4598c7b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f1c11a2be075d2702a2d346af5d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa4ec843b9752af9d5074ef7fe4d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ebc77168d5e2abf68bc1d633edc7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd97a6d51782a7b32520870c4982e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937d402249ca1099f9736845c965cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb634769ec46816357c8406aa8ded1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30bf8098f53cc792dbc9159ca1470520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4b3b62a2f584a61e9cb3188c2ceb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51daf376688fade625d62bae96832522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a5cab1f4d4d0e08af5a6aab2a64b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec4e5396c7db9e603d6759d065c7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7639a169fa931a13a49fa4b317f3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a2561fc58a9591312969f9aa1b1c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48faddbe9580eccfeb39bae2d1faae0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777cf19133aa10c33b3b2c94b0ef4c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ca597b8bf584655879093a3f2819529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e92d500c665eba4beba0b06f60c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528107038f4ebb670c459bb34af6162531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181a865500a36625a106e4f39421fa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894b9b9f574008be88f074c815d9ec9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e0fa633870d4e3912122eceaa240534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3786df2b4796816e9c64fca77e3a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57687825365bfe8f5ad470c8ea1e04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521ed27de3dbab22504077977ce0cdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506aa89da257c473bd9f5e3556590e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58781351e6881bb3d02aeda3653b6266539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f28d1aed9ef10c553729bb7fca3be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1986a3e18a2f5d27d898926f6b3e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc000e570749638724a5feee5149e4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c3591f17ef03ddcf50cb324f5db7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22279d62b1ea78a3af4930bbdfffce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260279a3a8bc3001c6486a11e0e090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265e980c86cb44e7a51d9ff3dc8828546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc058a31b41c1c670d75804dc97bb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c8a3320d567eac6a71e2fa4a1ab2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d3b3ed2669b22b7fd767b453ae44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d3e530963f52c788a6af358485f6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea36b8d3c6e63a962f77ac868d30c1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1faeafddb47ec3a3198090a41a8db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8cdd7196ddf52031eb73d4f41e6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b5a1e3a23e9dada8b7489c29e0fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a49521b245b456a1fb4b6fc40f6fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1d1ec2b806107d67021ee0c84481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793039fa6a6afec1a5d323f0a58b74e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52cc0f21c9358424c7a5c3c9564aa6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f6c36fe11c7b4942d82c6934d90cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2543844680c932f0f7db71b2d318b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574ffd6489cea6b2cc6c73f26586bd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb062bd11af535978bfd274f719258562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3930069b7d12c27033912ed7dcacc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2b48f9d100d406f8ba13f424c365564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29bf92fe81a001e2bd340b842310c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be17b311406ec487c40d0cc77f491d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6a39840a343a3c1f25bd8af144ded567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc5e6c9e555202afb413439d9449e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686406021ee3dc0434429e114880e492569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b5e19bd0d7338bdfcd9134f81221570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf1392e4ba434f2c13fa25d330df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e68f89f1ed91185392be6edb63b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a8c106b2035e401bb2208d9ecd1f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1e065f1d0d1c3094a5478aa189579574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee464ec3d868abd276b6b84b88aee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ae8fb3e68cebedc5d7497e786b237576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d1360fa641101d637f78ecfad708577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de61f3284cff14e7cf035b6707fbd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717af4e9ea80773aae9885684f56227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc913107075d4b35405f280b785bc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae828690c83742ece6bcb73776fd0490581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f6d561ff603cfb704c891547114f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea1d743ff90b10dfbf060fba55f448583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f70f10ca0272e76f73e4f8c6c973c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76451e1ebfc2e11945a8d662460b277585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec0a4212201d73aa89ce3f49643fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf69be401252f4d0fb849cd92b79fed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57944b237842e962c8bd366d8d661e9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c13edf265c1f2cf120626b2fbec3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d0fe023e4127ce5fd5049346075e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27430ba678400de2b5d10c8b92ea66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12df347ea83b2e5651f50997dd51cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1104e8cff1b05019af772e2d0ec00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad84f274fe9f57349703c750712b89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e051075bfcd77c314a9b411d12d69d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066916f681abcdd252a768c16898d219596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32b2656d56f3b306db07142844db55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af2915081269a33d5c060ea0c36a14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4883ab78e885cc5cf41bb1ea391b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc2da281f0e18b28c953a9a72ad6c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba5007dd055369ce6e1210a4ba8353601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7e18f731ff74b00495da7393314f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecaa20e255ee853d8c2feb80933182603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c038ad5c1cc05d64a9a74f14dd05f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff4504554b79f49ca7923b8ddc1a46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699cdd77a223ffeb1e4243b09bf1370606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca57105cb6df749d3b238a5683ebbfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf41aef10a1ea23a59dfb237d7a27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfb54786aeec392448b4cab021ad09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ae43922a8f30bcd3e5468bdde12e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441b8e076360f97269c34db8c79a84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d72a4e989011ea8f5d422e3bc688612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4420fd73a793ff77ffd737eee432af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e119f1b071f633c9fab62e7a8af4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818c19a7549cd7ff1edbe517259c4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda4787eb16ea202cf455c7419d508616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db30acf1025f97e0db282c10727ab5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eedee42cec1ebcad049a16f49e36b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c5f80baf9112ffc815aeeb3bef34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993faa690dc87064d4e8da74b821fa97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320685b112cd1a45750f540b9b710a4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f112e617494677d48fd4d74a01c3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe8cbe53fec0f7e4927f3781fe6328623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be375c1f9b8df1d0186084d86eb924624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6fb4920c19172660c4e0b3a9ea31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc385c24440c227c732b10877b7e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845277d4d8819eed91089b09b6efe6a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f157a6bb0fbc201356b179c4ff58ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc7b19a5a9413c5ea0326621e714e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ea3cda7f4bbffae94cf23931b72f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d833037138f9f9e044b674d5fcec7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694abe11dbe505828d6061253cfe48f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02020aabdf3eea20af95332c5be18b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2dab28f7466a869025f9fa8deac1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d3a74ad83e2e647c871215cc84f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd717c430daaf2bbe79727fd5dcfd952636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe488b3d58cafff4da06c1413cc7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b079cbfabb144c0d67eddfe192203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef321d12edcd36702ed2b6c95b8e6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67891f0cbce6adc0a311d497f77b2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec95e480187e2a4dfc6bb7c96a1156f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f20c22b9b553e3481e21506875b5db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b3b6dded1f8365f33760bcf6761b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf9c0c4da1b935c49417090edae8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1515007afc4f45d2f6f6b1579ba91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675aed054d58a1c30197a762224b31d646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>