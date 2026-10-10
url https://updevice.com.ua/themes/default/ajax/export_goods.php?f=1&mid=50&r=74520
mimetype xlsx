--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1861,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2200,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2338,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2014a0c75fb0cb0cef5994e3e33ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884c8575383eca9395e1d7c312fbc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a83c01749c61ce25417bd15f7fa8943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91db4f969c634878887d650942d414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ddec6b22a46d18e7596b6100e8cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3265a77737de0b0b5eff8f7528ddddc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c38a60d733e1b6b2af0df18f75397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371521e353726c376558474288c06d558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9042d83f21798f8a7673a7f31138d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22032777b9373aad0ba0a6e50330e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e569d4a9c2db6588c869414b67ac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4258e9def8430b8837c8b490a164af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e518a1b7111f20baafb449ca56014313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277bb4a07b1c01ee71953f18eadc3d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453706a59d2583859dc7145bd7fc991615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d69e019ace7415d7ac2d9a145479016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa65605f7bed6bdf6844fcb75a4efe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c60d7575dd7b8c47fc7c2fde35358018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd16f52b8229478326082dca9be31c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee3d36743a64f77612a05b4955709e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b9d037c4247cba3fda103874a107321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388594f98504cdbdb51fc7742861f74322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a675c34f8132e6c1289eaa679ffee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b54ea6c6fa05211f5b0ea1aa4bf24e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe78da2375e313fce2353b6ed7080d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3079919b4f2ede4018019fb37f0de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75698698bfd0b23452d732ac8ccd2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2167b432c3cde6f2a8988f0219b1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bcb28a64d5788e12addf4755c5bbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa0be9281e1d1f7a3d57409a7cac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31178b2c203026d27dd1609e4087ba1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda492ea54bf0f41f2d2965559f284032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af21872e341b47a205cf2371eb694033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ceb01b57bdfcde201a00081a7b20234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37b897eed56a2ceeb0ab74527318235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14f3ebc48f5c7dbddade0b6c9e5b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ab73c93cc50ffc11adce83e017aca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec321da41919bac8201091cb9a1f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199a97c126135c338beb9d3e7c56ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03ca70b1fda8cdcbdd00261ed78ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a73ff8386533d80d7707abb21ba11941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b10bddaedadc758704dbab7d26f9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984337c3a37f73e65ba36fd29b26f92c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a3733a4b265b7ab17e7745e04a9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f85982c7cfda32718ad23304a10945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca61575497e4aabacf5c2e1b1acc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f948dbdd3839bdd56d81e4509cc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2d617848b9fd172b1d5d5e0adddc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac4b5c300bbcb48bb726f756b969149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55cb03c14f7f317469967210cf8ef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd7e43ba4d661b36d39eac60c08cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3105be82cf87de08c225b80bbfd6a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a43731083fdbaafbc70642647a9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594edc4a4e37447b049eaa24a0c1e1ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfca88e4b598c986cea9896c4d739855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c3b06f2571ab6db52835940aa1b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e7e330267caa02f633b0e6d31f4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0307c89426a9bb652987e70979b78f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb2bb164033e87d85b48bd2b1e14ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9c00f5445ece8a702f0cdd64f745560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec55aef9f772e11f08424913fd6167a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d6e66a552007bc8a462ccf64865862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480c771ac2031c1d90b550adf164bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219deacdf019da5dd4249c13470725464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16452f38a3b135c7a604746d870003e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814745d9d9e0789bf669324b3c834966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471b1306adfac1f468fa4be88c2dac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ceea3a3ef8e3d8f18a4c25d2b5a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665993c9c5dd8fdbc2cb8a311314f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6802b28e4ad661c44c2635b552c918370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab526b79aa4367147b6b31f0f671b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a178e1269ba32c59dd6c4549ee5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98615919c52c2bf6f52c3e99c141573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d5c0b30c26fcde72b5c3bea1aea074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cba7705d1479d0019e3aac143128f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053fc3a4b71883dd3752a8d6532adf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e05995e667ee5f80a840e39e9796b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d022226db00cee8cbbe4158f031ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f83a0e45421657dc6cd5813be58179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde6ce491e5f184e34d3f38550412f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10684e3c586626b6a5ba7a762cf696f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392fa7837ec957b21ca8ff6ed518ebf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063821d70eddb985be96c489057058d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e57bb1b66b105d7e7628d94839a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e19b353b0e7cdd5ef2a5ab9ad7e4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca62929e23d2013d9e85ca2be41c02c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645abbbf8af7ee41ec0e9c9574e6dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3d6c45a5740809b18787aab0452a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a558819484570561832287f5b4b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65c5b2468ad76263d6608345e42dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c39abb8533a0104843066201c75491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230547e1e4ca2c259c9e6332f6e2cf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978076087a0062e23c96867760e8eeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8498ceef23977dc8cb506b308692894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e815100752a6734a3195d716b1da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d3543204601d1c1c8613bef5f64796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42db439e75f56134c106f841c73ca297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11e08e52f5e76c1c68408dea93673798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd84fe191c1b5b03bd04e4aebcd9d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85b42b8f366fbc98f415b664b3395100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192d0ae34eefabb7afc3aa43403e5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89d76dd2dca3eb9b27903df23baae9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703ca5aafe0452b3680dbce39d8019c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b65df88d464727d461a3c4ef86ba97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92665d2fa2fbc4c08d34972c9fa1937105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557c1d49c654a4de8adb0be0a6b1da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebdbbe5f9e1d3c818bc165e8a802d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f7f6c1266e890e735f917afe1e2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954273c4f0d8c97b905f9361dec59934109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a867f3460f047f41ec9d453745115ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ba56352d31f72bc15a42d0c9dfeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d665f79dd7e69765244b87518196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047d2a48d1a61f3c6ce246a09b591f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882969fe1f0bd4de4858d377517e77c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0759067cb18dbb8284ebe2356c248115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf587b1e803d9d665a946a8e746761f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7193dc075d21f816289133635b52d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ebf06aa0cc7bac7e8273281e4646e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b492e4e48828c863615fdffd5e762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1fcce471b7e076bbae418d746fe35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625e4d18f7e6a2b4d3f8c662c5c80d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88cb9b1ab04f12c0f85b3e96fa1c0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa353b254526c951136d1dc970419e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0b9aab31cfae94542091472f1056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cab38afd06ec4df1f539ac6cb7665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e27787850cbdcaccee1fe35118007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6c634b98bb091d74ca5b2c559d1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533df5b3ea3e721b826a1117a4a786c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1cde8482dd5251f91818ee6ce5f53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba94a38b690be007afe0a8a6ae519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18242ea2e037924b97d00a308df480f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c98a1c49348162c0fd14d841eee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194cfe87b6fa1e79397be1ee2f2a84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d933d89b9b014204b50f78e95df26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d99ef5d31e9bfde7c0786840a4570135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6a9ef010ee2842e66790d361cb8d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a07b851853daa248c3d04ebf105b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b68fd2a5694b986af9d4ea24128e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035847c9e803a90abc634826726fb05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980648507f3919b97b4d596fa1376bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e39ea2b5bb7748db0c9c4dae3e60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450468b090f66a50cf167414b66332e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352fe6e331a4250ed487d136644a574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b299d399ad11f54f4c7282f0896f7e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f4f04fc864de86b1b8af72ece23b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f35415a2effd28a3375ef1fbeba29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbf0cf22cbe5baf209b4b39735456147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be48aa7b9bf77034dd0fd301a477ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46e7bf02013e92167332421369b97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64188e2581269073ab9b182aeda0809150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021eaf410d8db5b23355fd4921317d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a6adda97c2a67a3363fc40125fcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af14df03a210b49fb193321196fd7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c7078392da41769d6619ec268686154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118189ad5872bab003b0f8650b5feee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b580a3300500b15778bec83181854156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad96af0ec891196f761c3e2dfbb68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0939be98c2ddfb670d1a75443b359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de5aef33c5b8fd82124cf626f151ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1d1e98dc768c0ae79b4a55c81ec25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def589c288288afb3a18cd9c19a8efdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2abb5c071f1995b4317ae845ac5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75310598aa5935f1841fd2ffc7b112bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73318dd36ba9ec01c58c02e12fb1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169bf6fc81fbfd649350a86b96c7b47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a99eabf0e7cefc4178f41a688e850166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb796d56e3bad59a0c6ac19ad9ce23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e85c0e819c87a3f2e39582279af468168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a6e3c95fbca3c78f58e7bd8873dfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e58de461c3def8758a9ffbda0bbdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd14343ff23d7a74ec36a6a947208171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea5f57035117287b40285ccb466ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992085c82b9c3d5863747ba64b50c533173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02204d7009c8ad95d88403d8fb84bd92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b77596def8d1f378ede69914b8298175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb18a1d60b1fcaf5ab12af0fc58a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1830f1b5f10a9b3067da9365fe5771177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1234b72b77d9d4e760d663efc3c3f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d0daa7e7c072b51bdee8747c979a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d9d1d72e142924139318f6c30fc64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ade12bf59a3217367304691247b46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953b11b68e330cbe77e703ff4a67e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ababef35effb2c622699d3664d6f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21cd61cdfa323317e7f21883ef8281184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd12eef0bf3d0bfeff8727c46e9414185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41991d22a76efd634b2fb2a26af87d44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50e003b5f002937c600990acc0406187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf58d6649a9134109b6b8ea1d6587188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecb984834652bc1d61dfce8cb3eefa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf74538a4f6f162c4e4b9486916604190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114810e8931f4de88216c45477315484191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2146c5e3ca9fa4976b3dd9163d66647192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedccdb2529df3927a1042ef9e53db29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8688cf07abedda6acdd380cc543f52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c859de700df5dff0296898242cf83bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e7e6627b2caf531f8355ec9833d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd796f9e1596bd110a60d2756c84f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4136fc60221684e268a70b14d185f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22278837dd2443a87a8d3040c4da67b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b20444b3e9f46f3e365271f64287f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30b05df2b7f4997718991bbda508f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc3f6d706c281b3508283f5c6b6b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104936d4b95509082cb650d5887871c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d1617d8c82f5505400e7bb233e46a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed46e95aa7728f13afd804ba8034b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d116d151fc57fa39dcff763e1b61be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6addcf29f1c575e696739921736be0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d81566cd0f09ed7fd7c397064d2ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a79a1c93767c626e7b6fe7a60816b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277039dba88c803d14dab62c88850bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591391778c195373e97240e187b5e5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979eb0148b42e7d8054dde3f1059c08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7fab5fca2f5cbcd5a1427586d4c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d953cc154609262f76e6f2ec24a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24c7fa5774209309031790638f4ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b48003b2ea0524426a432967238090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e95a408a4ccb0911e447505d7efd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f6d851d20d298d066cbfe5ad49c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa9b50550792eb176ef78f1e9ab47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e149ece73ba3681a43d294a71d2e4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4826bbe9d9c8ce344f650e9f9f52cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270a65c6e6ea0610320bffbf651926222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612289bba14628a1f3084275e296802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1132ee11566f567bd0237cb051ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac2fed5be4ec117748ab442c803835225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744864156d03607c0c8d77863a89fdd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52880cb941625b7d0a2eb8356b1770e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115132e6ea3f0bbca00f530b7b7014fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59cb7041f0ff5bb294fa68343ea12a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ccce7792d9eaec5d66711e76f45b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa3d5affb8d56e6719199af44faafb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d20dfb59314faaa98906548fc1895d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445bf47f34f5ec29dc315e102039ea9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d4297c98db523fa96c537e466fd5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3be748927528c14c174eac44d140e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068c530652c2282ec9f6d08d1951ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3516671e9a7aabdc0ee3736cff85024237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436e4184ec660d0813466516e5088a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d6219d1c262eb83513300bba7a48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96024929916c940879698a39097fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259c330d7cf17748436a2649217e08c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10804bef9d6c2466408f5a4741cfa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209fbad57ee65c087b0f05eca71802243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f1756e71387af179820ba683fa7ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814c5d5f4b35c5df905d8f675c36caa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c99da5f093e9c01b1505b2e7404c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd20d7f7e8bfcd951c2c61f7b407ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3d559f5edd7bec51186bd490a76a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ffab08fefb306fce9b190a12d7a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a409e41b4d8e159ddbb8fca855c8d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c57c416c9da21506948f495b6b789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a45667e66646ab2c72d9445c281c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4705b05d80854dceb5254b70bd7f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c06832fc134015176413f15ba6d266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d49747976f9a6a8a7e265863d7b3b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d319bc819c005ef611f049cf7306f11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b96ce42cfa049ea224ec5793bde8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04a2c5d769387db90fa2b339680b1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6652cac10c5be7afba90800b649bc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8089da7446ff003ec3093ba83c09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307418aab94d8da6a1e17b0c54e1d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c95960ada1325a79bdc270bc11bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135c08ffd700608659f4ad2c8d9304263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaacf5bb82b0512a780d72f6148719264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29009a6251837f4ed15670890c96e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2399a5869a8c57a94ef81063dd4c79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539a54c22fab2e2902e69d6ce4b1d9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e381a45d93f6658a671dd8b46181268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7fc2be88fa9db3ff89ff404634f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db280f2640764851b732bc916aced3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510e4fcd968128701234013c4f3c7e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32978aedcd25ef238b45e4649279d5a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901efbcd1b87fed24b94280fe66f3a67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9e096cbd184e81279d0e88e043ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff503f71c2ea6dfe0e7f1b4de81df552275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231f5c499dd19a0761d486712c610a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45d1cb613cf55b2eaa2b6707845c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d3b120a7a8d5ef6d461a45acd3c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac288c916fa158f3befc78ab0f87c17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5afc899ecee1fa6ff903ad2d48d1a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbe7a3cf57085c7cade8a6b05a58d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80cc93040592021047e0b12580bc2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafc53161200ec4f58b1954bc127b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8da5c5e104ecd3954a216ab71a204f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def02cf36d1d382ba6c7b9c24f5e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb210e99ee6c19c9152fbf3966d3445a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04826a37ac2ee847df397276ca9cc585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0fadeee25577652c7e80f22ed7bad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743708c89bbdd1481e2fc3b687eeb332289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d41c3b284c260090dd2295a27437c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a3e79878ca2d365b6b8e204e42d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3c627ca6de4633494cf3ee374bbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8b96c6af6ed74d06e44bc430bf0f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa4a4d2d17bf7dd9efccd23be991e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1101d9cc23344e280fc2668b5aa1f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96dfa517e93d4868ef16f2ebd3919b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4035139938016440510b0b22c8b49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fa11a723ad5e4cd11e6eb23abb46a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ecd5a4067d78c77d5bd80f90f67c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f22332653136bb9151eb8b8ace9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d20a989f3d04fc4fc310a2ea78e8fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f86cab94beec78d8f74dfc7f7867302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f3a45932c7dbcfb77d231d71ea4f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a4ec5d80c38b493e90a94f37f3e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7d45656bceb37aebf8d8b33a78df7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1dba4637d51a40f69cab01866745e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35fef4ecfeb04a20ca4a7d64489b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5054adba679dbc321504c7d6cc3bf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0196d0f8681a7d7d9c732edee3afc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fea9eb07cf4546051af54edab3d59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa884fbb64341339cb8a2ef247a5058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356fafc8bf78d161af94e273a48ae85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2ae7cce93abced28902f1d08ad77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da520a672511f1e566e37117249ab7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dd548b671725b5b4d97cf4765ca43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238527ccbf6d432f3d74b7176ab7a652316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ed0ade84b1e8064532ddf07eb31a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e277685c0fe398a3eeec9c8aa3f213318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a046dcb117826e5601e340acb7cdc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c3fe3194ddc73f301fc98bd21a1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e4e0e30c35954a010d0e9abd03c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015469770901154e96530a7ceb817d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2486c894cc11f944f1987e1faa8b271323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec9baa902fc7e7ba1cb29089c97a88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff1f6a2c9343dfd761cea5a6aa2e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296788614f8df14c9fd90d5c1c4b0a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7aa250de34559344f4d60bc2fe530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05207af0bf913d5378eeef5f301d9851328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5bf21adea28f4c9830c2dd9e1b51a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b114fb9c8b527332ed62fc23ba4228330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b1dc9f67ad835e4a853aac8abd1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed884bfd07256f35f549015f8114f9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661cd56bc553279b8669bd033ceb1ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed78ed49db53e85d7897f7e9f5499334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3a74885ed4f44ee68e3d7cc37ec21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8414097beb6d2a77308b775001201ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905208869005fa6573618be5a414f2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b047ad0531c696706421af75c0d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2771f41bdbbf8e294e1dc95bbc0d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b263f1c86f2ba92d0a5ddf22206db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d727a21a0dc41a88c57fbecd8d78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e62dd4a881278e58bdf12ed71e457342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a3a783cf3a5fdd3b945cf6abb838f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e654c751b9fec7f53c663097af5583344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a5342be568d53133c32d8d0f756d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf966f0253ff38f42dbb59a440161b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924fd4de3dfbaa97ad12aab9ccef463347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a58098e6f4214a97bdbdfe4cd7d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeca80c435ec63a65960e57a0916d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0661f33e14fa97b35fb190404bdfe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe14cdcc3046895dfa767c91c56c49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295ba83181a8d12c08d0f6a25d4605352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9113926c950cb787bfaef106eb055e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e22718a1b6c7f6aa507246c1e8126354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b3744882048b1306104f1e4c91a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06152e11b5a609be1fbe8f629020ff4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dffed0283042e2427f13c585cdc38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a0e3b1a12302a517679e0cd5432d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef601ad7605e57e486fc4adaf255cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db583eee62879774bec2c03cac820c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d7b76e893302faeafba3c8602ae4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c764b79af480bc032f7d9d7ee1644e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576494922a576eb501eb278994d1fc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5b8f04bcc41073b1749fa17811860364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d587bcc2fe2fc392609236a4faf9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaa6420663a64eb9cc981f4d2b44b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e66fc47f6437b00c57b4e961d5a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586b8c445eda0287b367e6d10f1baf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be2f61d1eb48bcc862f333c0466568369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b1a413f32ba941a055dc55a2167b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd140378f8603e75bb87e995facc8f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e84b7abeb43408eed6e3af18b21a19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79bb4f5e259c7bca6a480eccffc56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cdf0bb08972c1ed4e1ee1c3a28d0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624e00e031f41bb2d6ca245679e0a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe4193b92cdb5ce4916ef98176c8e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6d20c142befd81cc8d0b7cdcdfbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e477d35d828a30eba7344c1a26985378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765effa8070969b0c447dfe3ee70abc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb64918f1975211706b721e1912e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5337163754b4be070aff0182c39ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d53df748e24489d088624d9855ddb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7eeb9d48a82eac2ae41eaed9c0c60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bccb6d78e801e0fae585a6eab3c446384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61019ee31f8960a9c5f6a01f3beea345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0e08557a5097ed9feb98bfae265c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f7d1fbbc3f928bd517e41681690a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223ee138993abc059bf49d42f0aa56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d54f55a32f07d54b446e6ede0b10e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a57c8ce269ed2f3a122d72512a25f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaef14f555e25e9b321bc3b49a64b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd66439e8ce964e4c5fd4d4ca80f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8533d9062b1223b22232c78f0a66141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ee0838fc864babf0bba639f5e1e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2443fe3d3d1af56e8a61aa3ff2f36a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0f88b28c017e0d7c1003312f6d4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836afc0acae3dfc33ed1e3b2eec620397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f8e178df14704dbf87cc31ae6753398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be089d17f563882c6150ae3c4f125477399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d89de90858ef9f40c1108536841af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d6debefd9e641731bfddfb16d614401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045fbe9fc1c0759359babf65e1baf21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9ccc8518f9045590c7a979f24f02a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4457d66e30a92f0b490c48445765f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243895e0c9550aa7fd3752f77c18b31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a48cb37bfeded85ddf4ce333edf100406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced461cf90cfa74a8ee46ed3486b452c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72befd3c13d6e25377eb08631c9718408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a33a78449bf8cfb8b53a20972fe5ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf689bbd4a17396233ab8f436cc8283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794458d084bb58a0b3c01f3e368908b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cfc4ffa4fce277c323b19805dd79a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dac5034815626f8af5e8892839a795413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81b5853467b3d7123cb0c7e5b6718e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7d3cc0dbfa14807efc77ae085253c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ca30691a57732d114af88ed80fa01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952012cfb58a13f3d928eed15d34ad8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622895415b1e2e39d36c73a04a85108418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26acd819134a7b254223f45632f1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d76f1f819a4cc6c3529df3344794420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427df109ed62b40cf895ae82968cc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85799df8160e47a8423d495ac596e942422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff068d7bf429354c411970579b7303c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98ac0fc5970c7ddf3e7d9876d3ef5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336570419d39ac12f7ccddf3243d0dff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c68a8ebee6a627fcee6bedc1505a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934bb260fe22f0e7e501ee56f7d3ef6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb54a508e506856208b1443948343f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5a732f152bbf928a7d78833d122f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea27a38806a701a52b5bde67727e48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307ecfd530086661f8e4103d3ba4036431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5e0fe98448df3714d00252162a533432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700fe189f9dd728e414f3e939f4e72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9225f889049e87cf4019b069723e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082378744b29da3c1b6758ec56cf68ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3e8182a028d79ba8f339d2e19a0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf42cee05769704c451d86ee94fd899437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677f5f76c209a6a7399b1131106738438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826efe6b71794e03e116e3617eddaa6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac3164046b9bbec4867797d38cbf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8157763632bc12ffd399212dc3d565441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fad67378f42cf71a6db831f8fed56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f332d30add22f3d273ceeace37413443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcf97f4a6f6d5e179b2654dadd2a8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c269a9251ccbd4b0921e495ee93041445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4a33ff71570ac5bafd017cc6b67df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b581be599848dd06fef783d1787942447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ac2d926c1e685131b182278d30d52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f758549ed48faba921def14ca501ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d9f005d1bdf3c7a26fb698bc33c58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70dc940b84e6a91a53feb1984072c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2cf1f9af76818bfd2997a1c84ed90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482d595ded985926fdaa3d4fe25091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23c684e2f392b94c40dd353f2c08fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c6e56e6ddd00c369d32b8d0f4c4ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a0ae7907e91820bae355aa40f78f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36bd1428d8215690bdf68d8634601f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e8059615037e806c856bb0a9952f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197188173cd0f3b74c23820422e9c7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bdaaf15bf302ba34a7635d53b3156460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84e06bd43982ba44b38dca6ebdc4f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb62d470e6e781c293e351f7d77fbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f505fef59e832d4a2994517feaa30e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fcfb292fcfd2a44b001ba0474169464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ebf5b88d2509cf99827020f49c931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613f98cf3c229ff3cff4a5915cffc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a41e72fac7cd137de9402003bc69f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb23a2e6c1de6d67510b6a30652b21e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad8d43a3c8e89ba6f378247b2ed1d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c73f1528feb22f303c07c58872858470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54346ea4248b970319acc086a7d7e24c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b958a7848aac7c121fce0c1d5c84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f48c14c440825e26b95b482f6689473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0df74c0ac4660d6904ca5c9ab0df5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414cdb8e1b97752f7c719424ba168ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81411b845127d710e3fee6ba252409df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f49efb02725eb8b95031f2db8da98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86d5d4c658e50ab0ed093d13834b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228e3c6e6eefa574b8b60b442d09d46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e7397eaabda9401a05ee90098cac8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f950fffb8a25762756563c50b66ebf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4fdfa5ac703586626891fcb5c5dc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edab86596db2ee38f5a2d423cdab4a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d5d4fb25d542affbfc94c4269f69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5121ef59cebb28bd73459d52c591b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0a681dbb92c92732b695634240b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3b74e285384486db58cbd62a0c78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6e78c22fb0bcc8d52342d76496e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18366f42848dd9f8f4d2a36751c6ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5fb7a5fbd198ef0dce1e0d3690bf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a230cfca89d4f3703ef9f75f71d74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdebbf3154a948cbe601cc790bf21ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b8817cff87adb2a1a2af694e1b8ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d163bf4e70620b55d330231fcd8d0bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8962db31e920235e3b0fdd37dc0f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db31d379df860d5b3a683a143bd75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a198933d89235f1697091b68f268b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a8a5496081159d0266f437df7b49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffe9c060f989720fb561b5690bf75d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0ed2cc97250f0ef21b77a283c7a04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291638e51e1c6472ae2c33f5972f41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd30739aab05cb39c0e73ab5ea49b71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1b2be332a3a721ee0fea223a803b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f07ba521ad31a37ff5ac31faa0dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa8501d345c2e3ef8f2b9c2ea9d681505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28249f8c476e89d7e8c5ec2b5b8248506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1213e4063a3bb0017fe5c34e0a0e9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6731cadbf1ff61abb671c9a52357c6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc380ceddb678dcdc77884cc145a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2d4bf7f32619f4889569bccd122a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb5b1a110de8bc7204272a03c2b7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b00004ffac8f3bf2b20d3ed629ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c42f1f1f9f6ba5482f33afb5371ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab092e611c7a545c1f9c7b5e64107da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639202d6117b5e9a5458de57915314f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ffd31337bfa8b30faa51fc787a46f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6daef21944ece3f6760523106b017517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b9896ef44fa607a1dacf80e40c74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac3f556535c08dc387b0dd85d1a6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3be0272a38b4a21c0ba307619f3f3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4f1c326987c35d364da7589c428a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55acf3167ae229830718b2878ae270522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece59b50ad6f374b3d082f55abfba3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeebe316a51ed41e14622ca4b2c07b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f01e7e9cb96a0526fd48475a9e2da8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ddbcc6663fed6ea97cb7bca73d472526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b1ac59e616a451addd3e11f092f31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb0d5ef22f58ac51f6a5a6e98d9f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577f222919451b06c31e677510f9ecb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c8ec583b9b1d9bc3abb55888f3e91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f9d3baf8d418488af631290c72970531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca665a11bfec2fd7859426eca6d81b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb1c4880cc68204ff80b9848ba898533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0d7254e9cf2a65fecf78affc5f0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6453845f3b7fe7acc8c873ddcf15a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bfbc37766d856a2b4c966cd79e83b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a33e6a2a453b9aeac7542903d19a2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf642b5d46ca45275b0465e4fb24e7ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1a7a31f3996f9be04aa31b267f20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c82d4e1464ca132405956314e68c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0781e8f2b6cc7ad72cf7c0202c5d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e9712fd247d7fed0b7af2b599791542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc4a830783de27a07c2127529c9e9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535a6c3ade35e5628d1be462b837b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34345f4817a1f7a122312dfb2df64c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81f3ed426b43726aaf3ae2bdd8aeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80028aabc997d2be6b5438d7cc9ef6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5f28dddb39bf5f95db847243cd17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216dbcffb3e7d07126f779a69b0f832549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790160e1cce12299c0968a5d1ea306550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea4c8cd5e1fae4743094e6811c8be6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1686773ff8663d10071faceafcb954552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f32d391cb39c1935b7a3c6251e162553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc6ee4a0529d1ddc5a5fbf2eff5c07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3a05aaa352c6c2e501656f464a91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a5d3440a42c1a13892397eff623f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39813fd442b8bc09d5b0afc9d59d95ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92748b7581867b7099af21054c5295e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d30c70743314c060edd4cfad30de1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d5ede7a404d3ffb9506a38cd4601b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a748bff3345689daa659b66c98fb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd82873b0124617efc5838b54acfa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd1a4d66eaa308c6e9a001d031e71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda5250dcbf69a82fdfc7b72d4027f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cae4b589e63fc9ffc5452968cfd9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3960501f89a6aeee6943065de4254566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ac4daddddc3496c92bada2b160c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8814c8da00da63ea7e4a51833ca18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c41517cac767f4bb9400829cc0dab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6699aa4b5c2b3e735da4332a347fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9ec1d34f3386a84e4330560f574a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d6b1883bb34fadbe4c3e2e59e9e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9d528d17c58786e8e35c0f45d6ccf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42825bcdfccab53659e12d40380f4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9037f6776c75313f76769facf9b386575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b7b25862cd846c071a98afa8f95b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1c2db2fa4290aee8c04c17eb29a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bedc4b93aa940451eca8b1f072872578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8836e6df36d10aa4d2f21309f76318c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2bcadb80ea84802846497bb46865e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba515e8ed05fb8d241ac33a47e0a1ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f33d840c6a10c6196d7aecddcb8017582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc377439894aef319f63b5f12d4917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e88d12ff05dbc2e6d96b6183b5232584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8741766a5f6fcb5fdd689dde04958585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6306c75395887311e955780b2ddce5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9649a49ae9a226d30f989605832f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8120bb9e33078544772e742749dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e49639714c932d17917d5596f916589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487d288bd128c724393a500173ec78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3581e960834f79b6099436b469056b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a21112807deac659d03cbcbee3e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d4570c46e0142e7633d849e4cf73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df96edbc249758bb206192ffd14c28a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d559bcab618a28664491753cb316c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efcd3b07c4f7241dc6172ce10d13a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9be8e1090dcae4c3e44e530a21ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46313156ffef5eab88a0ec6a1ee3cf5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0e8d3bee47572f68565a8ea139db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0a0bfaafbe0e7a8087e1bf6f47c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ff709ed1c92fcaa7507a9120d619601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255aa498c6a918e6575b40ce6c84765602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2521eda00a0fe3ba3e03e2043d363e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbeb5d5cb0aea734c963e7d0e4f0cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c0b25730edec3267026b0a86275a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb841532125a0469426f2cae1b54e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c4a8a2698bf702f5ff2fb7244689607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b0b8220f61b05737e242807384a3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab04ec1b9a8b4f35a529c967e8474e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58642b2fb77982287bfbee010235d529610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746bb899fcd640bd9ef9329b4ab9826611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff33eb87c50b66e0efd1d6f040bc37a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb21e0260b3a17f5b436dcd98016862613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b777d16c7a5df052e51357ec50bcb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c5d6428c1982ca4105a5f286e8ccc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d3e37aaf0821f157ffcac2c395e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085853835098a579a9ef152a19b371617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db771f4698e703adcd57694d9eeaa0c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd504c9cf3a548f63b482a2daf55e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc5f028cf5e6e3b2f4fbeec5fd699c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a3ec630b6412444c1583421a0ef1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ae90abee8c99813585e3e696e341622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6e906bb7b76cb66637d68d833fda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f4d7a3e6319002b92a66d2a97d39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5b8d4001e45cb3d588ed36ca48f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dcde1d371dd14d01d938f7316119e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba06a28721487ca84ba8f27b562dd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bce44ccb9d6bda13363546e3abbd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4bc992fb24de3860793cbed8de15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d695315518e6c34ff56c1232fc71db1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797400964f42062f6970eb33f953d72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ab4e624854f3f0f32627148311c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080406d13a74a3d28a6fcb95bbbe4af3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a663f296ebcf86c6925c98c3b4d4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca23edf217401a5f7a385074a0b6eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f77a319393694abc85a8edb5d18fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab88a0accd88654a6e22e61f5644a8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236185118c7722ca9c2acb46eba43bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73bf2c687a0d1a022d9f13b4b4b1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a1dee6ac27a59424678376c81c43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae768120263dc610b3dbbf278b7a6ecd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c57102560535d4df1314148360b555642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7cf4a3f49232c1d6bd0d7ef2055c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f4f1ff6614372a563d9641ff19f90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0a77e8a501f4565da97799fca358645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed96bdd3e7227591dbbabb0e365992646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ef0cf4dd3641b8eacd0b383e256b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652c1839527713022b35a31c75c4d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a2f97ff080d595d314c8bdb39a893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd1df4787ccc70e9b725f2253dc5994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5a2da3eee5dcc2d45129cb1aedee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2246fd334512203b52e002365d33e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639870f9a46397f1df8ae11ea1a439fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466393a07efd094de060094eb63205cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06126991cfd1d2dcbbbedb37b67d9499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b45527ef620fa37a9eb1dc059f5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a339e037b16602a3eba077772ca911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc32efe298ba05e336d933a46e9c7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2a7d322bf45433c170ae864801c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cdf2b5a0f0a6ad17ad8b7808e342614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a8f9f31579ffc1cf9120ce581f6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363520f3cfb4dc8a3b16cfd657edd57516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f88871d5bdbaa5fb3262004cf101d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473a412c23e291d10176866fa9fa5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb1001a98d442a4441357cb1c5804f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9949a69377f914baa9ff956812d9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c22a87658da273d36eb44c32c69d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183e84ddbbef995b9d908174bd446ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa406671820d6f90ccd496eceb7332c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1662120149f32b0ef8f0daf105c483e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b7883974280a7413d47a7b8370e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c102904b1cbece33e157aa30f08dd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941f9673dde42ad9c4b353582320f4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee592fd1c7f7c2b33e1217722e2d2f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2d6dd79b638f359428c2d85bd15f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac837df2359efc5840260a9529676c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105227004d13b7292b8e91449592757f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5a8e322490128d4cccdcd07fa34db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ad791226b5fa54f2be4d9d6e375733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea661705f52a3cebe8e25938776b5c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81af51cb1ae23e6d5bcb639009410835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebcc4997f03ad5005e96cf7083771536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054872c66b6bb57eeb0c9a6090c46de637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ec607d00c39fecaffaabf2939d9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e027e84ba54068c19f8a9d09308639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46013ea4e91ae70ddae9f00ce97d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b59c716006021be40716cec810fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f4d62d9e6a98020d44d99ebea4fef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c6e5b6f8db6bfc08c9cf293d5f95843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e925642788dc88feab1e9c2d38f6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca0af5540c90492b85e3f909bc94ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada978f79af57dcd13f34b0fd6e9e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e0b56c4cd7fa0b223fea30fc99c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5df355e1235aa2bc3a0eb932113748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae7fd1237bf7ffb7b51b4501f5253449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b029025a5df004fff81fb360c8a0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71df8b522ce17bee7612fcf3b9dbef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59d1fc66f448a600e554643d086a1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55dd917c1fc51a506ed61375e2fd4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff512e4f6702cb1548c00da3a2983e1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d42cc08e4fffee2ccce507aacaf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fce71b20ec9556889b6b087ada54756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59479f83dce5f386ab8de776904ccad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ef0f110012691bb5aa3650674c8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad06ef12b301696aaacb62791d5dcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913faa8cbf95d4883b94e109565313260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12750fd0218bc85d0f502536683ca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c2fd82a2060eef739b72c99dc6fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d898dc4eeb7fbae85e431cd697f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef72b44bd6d109bbe1d92b3c6eb34c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4991bef4284895f20e3def9f126765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd59f77307b19119b9ce8c9489290266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d82db5d6f51aee3e50e7a761a0f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a1acfab8f0c28edd6912e8d94b74c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a855d43ecccfb769380cd5090aa6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe23edb70a993424342ee1f0b57c2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a647c8fe417a8f0ecc25e3f3aaa48a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb40b3c32fbc113535907e56b5af0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88316a93c9860784fce3852735b67873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d27ff69a732689fe106e7bae425d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d27969f5e856e21169fbf687074275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53bb478bfeeb0474f5d5d34bb343d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e64138177fa3b07c9881967382705177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e3684138469ef92c078b8a21982278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcd748bff2a927863b434447cd04379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fa1d697f84f9b8c1b1806f64ac60e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0eb4863be6094a21d737748e147d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc26ba4a1f8e00f7d98dab9cca0f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe8b4229a4194a9c3e61cefc5b5fea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a434f14b9e7f3c1df73ada0f62fef284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a45d6aea9b6cd293a71e4c51c11a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4f6a5c1128e782541cc30fab7849e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca383f62962998fd037801574dc8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412f0c511bc64937ffe1e92550bbc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343e813c0f59babd4025fe84adec2f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529463094acd2f49f7b7dd5a327623990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eeb5be4b7ab4f4f1ad7ab7ff0327191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1946cbd1ab0570cd93520a71a5d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff78c38d819789b4d6bc4b6ae1dd2d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8d11f1e99eaf8acdedf25130f43c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103484bc06575be1ad5cce4bfa565895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c7686ef6ad5da42f42a05408e2b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a22d008395d4cb8939fc12560f2da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a596549d86e4065ef4860813487598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073504ea259e47ee104b4104559a2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a2e5179e15b60cc57fefe248e744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a98f6079f881594d630f65270676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae16495fb5a6688ee631fdcee1f4e3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5bdf74f14956e39dec618e84173db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac1e7aea5ac6adb94fcd061399455104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8ea623fc38ff3e9f0c3053a1a62db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935bb7ffc7160879e57158bc1aaacc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9d1db1d8820fe12b64e714d04415107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59106074a111f5b57e78213047efbf58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3cc7985edb4245fd36aaf9cf5414a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f4c5da9afff76e96a9c082e42053e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320260883484006ab224e472edd79d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d6161156d64443dc143f52d2c2df1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072a7d6f50a4f4474383a91bfa65704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b8d54f2378d79350774ca0b8e1d72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f694d2c871b540f8e0209036fb01c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681e89276e215276f1e701158c1ac5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa530bda815e69ab5654c658f590a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e89db7aaa3da8a7378feb79729eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad88fa1c48d8f53cb95b7b4497414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a814d6def7f5ebdcaa66d8aa9f0b97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc569b7a810a2012ba1a2de5f9a2cfba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d80e9a835306fb32da412701e4b92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ae9d2e575df7362f2d849972f09dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda552d68e288dba527eb8794b319d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16af39745014594efd239297e77d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb13db9a1a5a7b423f0d6ac2cb2122126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6060d44d827b72dbfaa96e5bcd5c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca5ec8d816565a8ff6340f363e4db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea96e025bd1eba10ac2763121b669129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e82cbe1dd7b5c916fc9646959dadd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3cee502e191ac1459b963ab32452131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7987b854b6a8710c1249a3894dcc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49d8084334e65b76d7da8c8725bab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0f4b8823b60d278ae871981e7d38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df50c4fea59d22bcac4010ed2b8303135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2d03590819fe97f79897ec394258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd4eb9ee9db2909c8b8170854a142137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102e4e7dff681f49636681374a4c55b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527cbeb73bf671755cf38bcef170b76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e838af0ef178ba7dba09b3582348921140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824cf4647f95fbb7b64179e9af112b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eb0e9fb8f2e2532c5e53aef7f41a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6bd5bc287912a0450d0073c7b29b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0921c53c186e95578f259b81df36e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3afaceaa9f86e8f38ac759ab6ef3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4116dc15665e41bd043bca2388c086146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034124fbc0880f7a260566d591800c70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f8f89fc387f7f92034ea97f15073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b52688aff9bf54a6f923f31e26467c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdca7b6d95e210476e5a76bbdb4c611150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b8c4b8c731b54fb62b5be3dec2d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fd0b1480d3bfffef52c05148a3289152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ac7d80f2f30391e2d1e2ffecf91c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d594ad207111499937c86085359e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef9a33dbe4d3e261faae758a139e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519b440fb7621a55a40b153bde8929b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d6f818ec500432a9efcb2f57bd86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195506d883d117fe1067db42020a769158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ebaee4cffd4b0d0ed5bbc7f1bc996159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62778d528f2fe71035fe7c87abd128d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe2f5ee67f760c8e04a32012a6f97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f137cca1ad36e111c45d86f8a40a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712951d9c1e639694c1e7f8d80302e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501d859b327eb0be14e3179bd1dfa6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f99f9ba848931cf7f75bb9ff49ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2371d681d6ea2cc5eab2b2bfda113166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc8ea0b635d74e9c2e890d1b3a5bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555210d7074d93457154fa32dbdb46da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7e3b1c1845911307cdebe50128ab7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25888bc36a4e2d8215d9940d54b50ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa75485f4404d314057f11a5726f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba73c8e713f981dfe46250fd94b5bd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860aa06090004d96d8913081b4204b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3adf033a5c427e9282292463ce1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd75f60fa629b4f46f704321c86876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557edb32007bf184b85aec125cf8545176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feb20dda144d98f48c13eeefb2b7e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462af52515a3a96c7a53fb2b37a7d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72334eef2a29c193bf0583e3f8ae4af1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9ca42e244f1247bc7f5434e9c342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4c7023aa5a611dc5cb150721803eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a10fb1880ba4f661236980e71787ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afae75501694bed0a668f1a2d3fa2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682a0524c365e5888a1ece415dfb52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33621d65148db15e8e592e8a760cd9fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d17e3924f0557fad77591e7d6fe6a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52597c939c26c3889136cae763b46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7569d7d4bdb13d079baee07e5f9b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79bebaad9647c7d8957996851a50dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9278fdda76efecbafa8e2a96f86fec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a51d5a26dc5adf1daf540f8e7564f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ffe3e51767aac025e175bc4a4320192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55db805e02f57dfda69f7b702142b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854bcf6407b4286cf5529289c74d268194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f23b64a998cad5c514337f59f93d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f1685d1b5fb595e12e974566af923196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e11a433ba588ed9dce16423a8d1b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91d17b04b184b237b190b7e44bcb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602cffc17b5169d49126e165c92090199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51738681eab81a14d1652868aa0d02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4393c13f5167c1e07e70f3b14cdc562201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae253304b4eae1b9e28026118a607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2edc559b8f6a38de84deae337083a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677849401f5f38aa580a1518a33b7972204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06462e80c62b0d9cf2ed724917404205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ba2d43c4a1b6b614209ba8a16a937206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680e70079c9dc7f0b82d5c0fe8574a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a949c11dc2720043ee4b4cd467c2626208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148dedba0ad2ec78fa2efd743716da5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc7ddcee296e0e930c7b762dc33a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d442a45a2c2c2989c580822d7d1445211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dec46c8e58acde798fd7d7c6aaf709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1deecb0b08d4a4c1e40ec1e70dde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234332ffc9d0075bdb623ee23ac22f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4e773722c544b210be595069a5b36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191bda4886cc669526fed994999f49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0df60a5381e8dc25f909d7f5074334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03eacf27f3f943326aecaab99ef58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb8b21ba402f1a6b9553bab7429335219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3dccc4815e348ad762e3bdd579928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61286284bb851d2b27180418f9fb6a16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20942e601cdb1a6fb035bae4466310222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402adea3b51a6c534ab0941fe251cdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bc0641188e87151c9484e79ff3a6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062bbe9b4bc62024b6190a62b967db3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bb7ac020db7f2b99a59d5959e761f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65e792c581bfbf6c1acb0e15e83441227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5779819c9ff5f5503e1f712288d71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbc250a3dc68fd2a5465c25707d41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745238e3e85a17a1c0c4734d57b5d27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbbb0236c9f05abdbdc36aa9f931a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca1c7fe0d6722fb649b800c04eefe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9cabc67c5dd904238fa210b205943233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240ebd25945969a964c7d4bb313c73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3cf64583c88cc4c26b46b36ac0a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af8d5ee2fa51bf18f4d2cc6c059df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5a3e1ae2fc36d1f1409b18d6256fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215daefd2c68c5c6fed5ab85fdbbd08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167d4dfa465dc2794f18f32b7f07d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf12f9e604af372db5daf168c2b4eaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e1fed13d2fedafb4122870b468841241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833183e12ecc3ecf30378968d0f556f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f225fb6fb0333e72459aceb52578d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caff4378ea9fb882ff338a870371a5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed64167458c4d2e4aa5717fd39633f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1ed25c917e3460ffff7203d53247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc654718d80ed32a4e47d0f3ec973247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10210b72654b6b50450236118e12d49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9fa6b9cc91e9f7b094182dbfd7de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8ad90ca3610012ba95c6bb404df22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f55c75e6f52116273383a66dcf3d16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c628a43ba07afb96c02964ae5e17c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704dcc42f94780bc1b7c4f98f47e6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ede4a5a47b3a10583d35f2fe99fdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d44db4d9e12fe832fc1b13cfcbf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060e69d4272cb34e6d6aa41bb90df9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d53900cc7fc25a84224a7e115086c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919035fd3243a4d68feebed69a43e52e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244aa76f4c5d759f40f5319d5f8c89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd57eece31bc7eca3a8b8625fce76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31688749baf7373db681ea3f370f5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9d7a88eaa9a7b27fbfa0af681975262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518810e697858c7e52cd584e2c06263263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c89e6a7170dad0cf5b332669724188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa1415d280de8fbed2d286c6c8835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50198ba6bd02f0c715c7cbb558e8f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a2af9033be0f5b2fb9118178f0f6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ccc6e7c04dbd78c9b7a2b321336c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5ad5ed350c95d510b64f3532e900a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb5a4de48d53af3d6221169b2ffb70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818db5953cbb58f9d43fd5893f36a0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697342287a56c50661a51636c81e995c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699926dc85d59fc77ce612f442b70901273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5cacb5377a8390dcd33a484a9d20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b012330dccd6b36bb35870a6b63d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3ebb84e083a2b454cfc7215f92e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919593bfd42a57373d35fdeae669f0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25383e27ad9bdfdc54afd1841c7675a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8914a53c5159707b6a7e3df62cd329279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113284ae192af00a05f172d5bdbbe6cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0ba9abe9f425205443ff3c2f391e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e36e2f4cd68cf68e3813e59eb0c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b847e0aa8b32e902cdae5e3b0e274283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f3600680f25eb8c3ed5d2093b634c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fcf2fe177b3518d08f0d5965174e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73477268fa81d13560529d34bd0894a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbde1e1951ac5d425f9705d7af69b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e75b60a5c064d07eb645857b829d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb84e7256784094a9c3bf8310e0239e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed8b029b1ce7fd750e976b801ca7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3cf276b46bcaaa90e9a08a0fd5629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa4f0ade4237003c318ebeb9c55af5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816be311ec2f660186e173329a1b7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b54cfbb855718376efe7168509bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52863d99360c17f434a82a3ad095848a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc35a8b6c50eb39ffdd05ceab3ba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf25d3a2a057e483b6b9f0f66d2740297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deccd03e0d31a23b6db653004a5321298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b435158ae3ac85a3aff9b5d92ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e07bae8900bf3def34359e86309ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ade7d26914c6f52e5c36431a8af04c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8163d6cdbdde8c3a4b18ccaf77af4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1eb00779cdffa573e800eab418baa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7f93f0fbfd0399f5b09d159566ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44047ec8582342c0f92427a069dc54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd7cb18e55bebc1fcf8b775c5beef3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3cecdfe9ec6ab668aa5c273fd0d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c82244c4f9c6df2e2b5b0803951dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee473e9d89068e5579230d6a384ee74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1b859d0d47724d08ae1bdea33fd3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af6eda0334bf207b8d0bc0d1c5bf35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d8f32e1d1a48f2f16b063b47fa196312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3a03008768b929e24481dd9097adb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8029f1df38aeb9b6a508656a121032314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2935b2edb180d42cd60b00cec48e7e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a68dead3b3847d062f44e65dca867316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5ec44e202c53110c0aa6bfd287e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987aea2a24e94da4524c19f7e23023c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec553445c78244af77fa347841ea963319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f45dd719e716fbf68c5085df76699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2cfc93d2096937054e01f377781fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435744ad5a83fa25ca37eb9de6d3b35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be634015fbd68efbe620fc8289788323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16e0975b8adab3a3fb20d5c0d6666324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b038e96b34ce234ac450b97a3a71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e76be0c1dde36299c624a43b81d7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9251f5cb15ff1a763389ccc517be6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa1e4b64b4ed5d7d5d5ca52992bc39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90caa010f92f477a210a63cbd65f17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c561dded7019f67d7dd4dfbc58e8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bcc7adfbea61d201cba4f3fc888ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323250f18c5a571131480bd36089b45b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340f8b4f22615f069f1a5777d9d5c41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e3814ca9cd68a3972a9e2ab451cbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aac1197c098b50d36e819b36146a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e9a80a727d3383d19dda04b1ff3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d618674b305df5cf93c065f962982df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48c24f910272939cf94468e844b227338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5730bfdf45cd33348fc7e09779a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b3439d6fe0d395b907c05411f418340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ebc9fce5394efe45cdf7ba5ffd2db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd77c6ae479dd2cc3bfb54678c2e1a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde4112303e021762dfe96601cabefe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67312779f49d44694e470838a44a4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed38352739181090e03b8e7d58ede8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b3b13e59be5a9b533bd330ec79f1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230dbd86d1a7a0b7ce47253498ce8c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03641c203e5859d3d049454ba83f009348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac01210f4e006dca59256a4f54cf53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2efc53ba2fa2681f9be36be48330350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb901daefd01884ed58e6913a870c53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81019ff362e2a42681f12c81488049352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5818b565ec6d1bc6a0ddf6bb09c8a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e446cb96fac023817e3a4ea342a5b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f01468f66e3cca5b474ed44618bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb04815b4aaa58d1b5c97cb68991d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb5f24d39d948e61f7167592fc7a26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b20981a63901e2d10f88823c9093358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5650fec41ab96f7c69a6bc35d4f881359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76036ab185ea5d87403300a3381bb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf567c16c7cec912d1d65d225c1b791361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e1094941cf6794b275f14aafff2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e161f805bf17ca699568f1d0bc46e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33b8b7826d2b10c5a701b533db2c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194e6b85c472c72f26a5929849a270f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe56b49e39ecdfc62e1606114bc8bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece0a4fa321e28e84a211b12f3c4a9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62855e7b9a3b458bb4ff243330f76d62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ed57513e0d475c3f101cd2b9218a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb52e44ee7f4f6f95690d2200cf017370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6878ae39765fb16d04e950c13c4f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7c9391ba7edddd6f35eb93c9a0364372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e97f1abb17050d1c08543ff61caf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f35c9a2da53156ddba667d290e84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7890f7a87284b4e6f4a1ad53cc788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e85271662f40b001e3c27c585c7de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718162f9a5ae1d2b50a803501eda0e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29a9371545d375df675b6ae523b3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95190975cde64db433f9760c89a08873379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558938fc66185ad54d7de3bc889002380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c9d411bc45e69ded79153882a4f22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b0b36eacf32a041027c95e63b15d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e63cb4fdbf505a250c362ed6bc9514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaba29401d5058d1a1935f1d0c90e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93badcc56f6c1601d580f8f81ae9415f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4d1ad63da0a377c046c07860e7e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c554ea1b672f3d063e4ce60f4f8f8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f8f98d4e12c063e761697726a5ba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb39e5f874d943a33c3404629ce2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97112710aad3fbe950fc5048884a363b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91ce76f8e152634a02505022484b38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada04cc85025b4876a170b58de910638392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841ca88b03c5eb9d058525a26a2295393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d4ea34bd1e4e2a2a748299ef7030a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb85b4813cc685ed10cd92cb0e81e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7232c34b8280ade7c162a516a1697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02277344bd1aa8b272c91c9241a7ae29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335527d3f45d3780ac0f6960834bbed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e690507b21c8340616e27a5d0dd645399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d39dd98b54cd773561a0b20a3a1d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672af0f56b5a1617e72e26f8fb55aa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282e34d6516e7c57fd683df9a24829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484590b3d16072f75931e8d4ef4f33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0758e5bcda68928936bf78366447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbd1e022298ab2e3c21e4157f6c87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8bf98bb08641fc92da70e923020a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6366e71d959a7e324112ff9acaf089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514011cc6f46d9b883605829f4d4253408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161590ee80c73ecb0e6f9ff09abf7be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dd47274ad02143c99f28cb95566a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d0d81f1ec7d0ffc5e9aae32a0ecd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d4a437c78a1bbd12b086b45ff0314412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c15bd8b5c6319f0a2025f1281d8cd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f133b40053f3486242182c5fac167ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5ff15ea9fbda6f2d018101dcf7bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639abdd7e8670b95409a7c4e3dcbe09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e440435d7277743819510b744e3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc69366c00eae4501bc82cdc581d29f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359408b826f412b7842f05a7a6d227419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b8e707d516714122d3d7341a26ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1147e888667273c482bbfbd03a7d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1514bda97e77a13140259c5cea4e14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfb3bcb456e1bd791d8c578c52b2d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1987c05efbdf71c469f431401ba44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed70d15e4dbf22be1fa1adee7c34f2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69c63a3b5b7f8133b13aa576e4ec2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414b1563f5a4f824594b79e3754ac9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cae30e74415f88d11237728587b94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514c915b9e587b1b2f1b56ba3312181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9fa7bc0a92f50ea0a8960b67376a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c19c3383d44b14d61c5295c068903a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96659b161bd0769920a2a0a4b25e7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecf244c4e85b5ed507d3a63d0595ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e634afe4e60bfff1f90e8a73763a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6dfa3414c879b1383839e0720bb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554613482ca5946ebbc7dd385aecfda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf93d4daa88884a1d429a30d8f6d98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87be7138ea111ac4165143be100f458438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eddbbadcc72c1af589fdeecede879439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f989d8b54404f996369ae5f9ac30cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160ab53ba366f3d9fdcd0f8cd9ce537441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b303c9c6e70ada6d571fb61b4f00c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d30608341cb892758a37f22838ec7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071afc27b956c943468024e42ada55f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c8887857000023383046df5ea6b4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb59197fb716b402ffe5848f75a657446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de42cc61a8289a4911079054c7c064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b10586e56b2a015d8c393c23194e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704cb06d44b9b04679ae4d7e2adfc20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9ac52d05805dd026061e0eb3f203450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f40b466d244dbb2fcbeddbaa57cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c6e97a545af686e25394a6f6c999452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168209098383accd994fb33f401a792453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219eb5a5abe07858a48c8b77ab78083454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc1a9ed1d3ec377c52f7503832e5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70ee73ef0682247a18a6a607a92b81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db6567970a99f7b1a38d0eec30a17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869a9b4c71294d75c9bf98f8babc56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0d569e4885d3ead4c7cbfdf2315a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a43739eaa8f23515c52efc2766393460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d997c023840ad530d756fb72c0707461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61dc807110bd2c3bc7f8a2da19e81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f62d03b681d3c7d3226750a4fe15c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f306c84cf19fc761d64a3e6f0fe74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6fa21f321688315aac30cf2b9efb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0211c8d5e9d141220373faf246b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f57c42f59be6d7cb9f3f1e0dfc0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534ed7b9172b5c5d0e000b4f3fc245468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113eb8d8065d30ec76adce83197e6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2acc42b65c97cff2c5c5a89637482c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef292f9b7f3f006ce6f0a09512ecff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f59c632067978f8d10cd0e3832cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e791f44f41b37b431afea0552dd119473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f01c88511b653e762ab2f2dcaf2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1948c17a6e2761bbed0a01b344e5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dc4c9a73cffa43209b0ad31f8c4b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b0bf15f8bbdfff307726755ddef9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b21847fcda9efb5f2782ccf34b31c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f8673be16c09ac540f9873804157479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f7e9219ad995939be303ef502fff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec52598f8cea3729ba2091d41117974481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65498e781f2330c71e74907f320c25c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0821cb464453f61f82bf76c47bc872483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c190adfbce47cdd6426e4ed7e559a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe7aae3ca2b6c4100a004ef7b22a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a74fadb449007f17bcb9fd82ff1894486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920addf9e286bfd0471106de1bb9aba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caac8d1825be34773f3eb69f602c4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de093e53d5466216899cb53859965476489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a379e91048201703b11ee9b06a94b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a4b591f6083e652607f94f711127e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988395662daaaceec7f62da8982b28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1402c92d499dc19570fcfb901a4372b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26f05db51464d5d3c5493033f67f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98cbd1534d0219b3f58a7cad17e166495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e8d43b2a2845416933fc1a3d3520496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d323a9f420fb9bc1fa0fb470c5a224b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe499d5ccc045070448305fb06cf0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e7d49dda65a43d65cbc38bdeef50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d494e218299974bb2370a553cbc00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a3660b4f2b91697d6c82e6c58baf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5331326b154ad1c6b479a1b3262a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd3b1dcb6b58a4f7b1a35a78f3a34f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbb7d7740de8510108f3504570e17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf5cb805306d9f2592b13ad8138eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557217e058cb250a8d46f4d3e6f73c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c56efaef5d1b76fe338d7b93e353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4edede8ac30fcbdeadf7063f7977508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592f8559b2aae2368684c5e6af3c7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774284eb22df00ddb909440ccd928e79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b6f4b3bc149af711a2b1adbee238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21072a9de7927dac339055467a5d2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b5f58810d8ffc876359fbfa1f0f4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821701193a39a209b32c108ec08ba5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8593eb22476f26f8c18d18ddebce323515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98f4cc20127ddb875237a32cc4037516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c91b831472f14720df34d1fd4129517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aab3b4a9a0720cd28f80719d6ac93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5a5542cfaf806702ee91e480e0fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a36d7f7a9312e0535a4c7a2bad7c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74450065777cd20b62e545745be27b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7ebfee80a946b6bd1932d0d810d39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b365a5e33f2d708ce442dae3c072c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a601cffed75b77d57ab7de4cf4c4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f094de87d61e8840d1afdf70e0b355525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035c3c28a968eb5060f0879747d3da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd353c276bcdbbf901dad9754b38d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced9566a307911f293b7d8685d6ccf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ecf2d91d439081e02738064fb9057529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c9de27047dee00c30390abaab5fa9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f3d1bae9454973469cba37ed1a36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947645384637e910c00723a5331250c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3b713b35c6ad373b94223b0d0fb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bbf470457531fb7b613e4c39b3561534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e2f02f6bd2700196ab18b703b084e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762a8fe4fbb5090d26ebaaa8723852b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6f42a6bc1f894914a9521a77cd1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c52e5104ae8021ce3f04611fcafc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a5a3938764de453aed00d69cc8ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9710d01ee4a8bc40b63ccc136c48369540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7a2a9f6ab1f956c01dd877a83b0f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262695d5886dbe9e488f6072e1f469d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf69ef2598f37046ca66e62f4fed86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3656d07b2341441d867f0191b251bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d184a70ffb5b8224232efb774c45d79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123c55593de0e3cb364f4e2d4ab716546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe213375e60bab2a7b7855f0521dc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ca84286c601adde7476b06667d73f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685fb71a7b0f473e44994b6fa1815d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659b8c2b536c71f9a97ef8ad70d807550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f60e6c8a274ec84013bdd566f2ad5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac85f8625c9f9e1f9fe58fedeba92f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7796bc298250f23ab6a31770066a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd00834c5589aaa7644bb699c8fedc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ffb568a3bf2ebd36dc081bb37e8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715416c3fe581446928070246007f402556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a553433c100754ac1c50c35e2a89b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a59276d65e8379f0093d78065528d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782bc2582c02ceb83ce75422c69961559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f2c43ae798b6a6a3a135b30956765560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edeab3f124e8dfdac694408019795c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71935eede759d761a1d9678e998dd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5e9e046295a19e34b172a38e14ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef41be8e3db6a91ed85b3ec6eb99f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546edc07cb27b14ed51d05f887c6b9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb4c7ace3b3894a8b712c8839e8a64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe7bb52f2833e3eacd734ac69a823a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b420a9e4b3263b2ee5ad020773e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4f1ef5d34dae34a95d4c9ffdb010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec73c97e05e2bd1428f6feac07b8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809abb375be794fe047045cc75b387c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76a33258d31960109d9bf0c1583dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43faf22720b9bc77ebc47e444b24f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060d833a852b391cbdebd56272a76b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772e004fd195f6975a38b245491ff1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470b794eb697d44d0d80d577ec2e61c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a55ec410b2ef21dfd29ce93e7feb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff205aa968b88be3520a58887b02c8c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b8b1a88e8342f5a23b8cb99d4c196579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1b223d2bcd1dce716834e078bf6a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e719fd8831b8da3abff7568af8ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c395d1cbd7c40d56e38491575e5cdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f044249e68fd513f585a875e7584583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f074f3041969ea5205bd0e4f72e84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ab4b470b3ac4dca8734f2b4ca4c2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992ed4458c9b99620344f5047c79a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144633c5649c5c9cf01f048e48598e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ee09694129f41796f2069f0b2312f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110f18a6a6ad75cf1ff344117f09e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4746008a23e1c3b31e8443cf71463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b839d25833513b503f10d197d96e4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9a99e31a4af46c36affd51fdee4ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746bbef2d6bfb45cf7fdd33f2ee1186593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36de66f8dd07e1270b19b6d4aa6360594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f179bdba0bb87b35ceb2f44a6761595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd0c320fb58ac25eab1e988206f99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2209240f5ed250b49407cb2b9aac6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38571f7b6684214269a1d75d96028b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68cd35e1a303f044c6e6c470f6619e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52eb44ff5f7a96576173508e952588600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b703c704bc9939f3b70778b05c4954601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2730ee2dcf7a8ba2b18b1d844304941602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98798d23601965129deba1c933596603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60fa5d080cadb388c7d466ac47d577604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da156fb1479e2f5f3f7ddc33cad6a4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7100af0335dd0ed5cad605d43e06c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32cd2e3998ac4e147f1017df095b22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6203fb134292a7537bc4fd37542b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ea38466b53400b1d20b1c52513ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193c29fe21cabbc9ceac5c77cee83be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824dd9d7e468a3c6bc7c7db5b966f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f73173d4d7ed30c810930a40ad5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75235ca0e8859ca6a11853c9d512a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1f9c1694fc02c8b58ea797efbec4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2576f20aadcda7bdd09a83af48473615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3743a373af0bb59037d7860cac4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331fe342dfb9867322aafa11c696f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bac85955d990dd7d72e71ee1f7257618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e967b718e84148baf0c0d485e45967619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf06e30822341f12d5926a780034ad0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73cf41e834da3bc08975e74ed1aeda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe2ba22bbfafa6bd89da9ba3d9611622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e9d891b7dcf343c18c335819e6b7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461fc1d84b0ae3a0b4dd23075a35b52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e554c2a3fe27cf8dad2c1f04a30f1b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609869b70187aa6b3f76e3ce962e5246626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec930d822e417db583d7aaed646bc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa54e6e5d021248d16bd54a41d998de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb63d58adcecad1bd89870e8d43f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4dc56840bab047038601bb4a55d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39b036e1d278eeaf9ea1cb6fbc319631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda04b599fce914ab4e063c8ab28727632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7c5f0df2d24c01dd26b5eea2eaf3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32dfca09899d8e870521ca156bce86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8737f86e2b634cdd0919b0c3e4f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf02239d6084f9c59507c1d6896909636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658a10dd74f567204579f2756c0f87a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85511cf03409ffa6076a3f3639d3d0a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e5791be343d6f5e9ece27561a0dcb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1dc345890136b4d4f18fca32c30c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e01517d9c2e327374076241122a19a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba86afc7156b0fd16f4d94cc2ab910a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346662635f85f7d1f84fe1fb764a148643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b610a584ae556599984d966844fbd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff430921dcba38ca7fdc51f070246c7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7738c5739845f88ad951cd660ab33a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27d11e3ba07c895abb897f04a6371647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3ad9e8a9d3745e9fbed38f04f5636648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad06f035eb4fdf53aa1d3ac722a55e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0eefbe3b5d736a3d7b44776a07e43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91dca1339faf833ed9b6a46f7ff8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6568114c2c41e5d4186c0be86190e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573c36d3aea46b3102d363220c6c7b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be795fc6a5f74303327d105ef040b0d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06605273db957126044a9ac915ba82d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d80d2a41161c69c9c0b99640adf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244dbeed86baf85dfc8ac088a57f09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f2caab441ea84aafce07c13095ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d9d2db571f9824994704ef27d2512659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047617c5fae3719ccfb1537a25ea25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451753c66e6184a0157be0141ada709f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62cd0e67af4fe3425bd505719babd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a7bc7f20408a5b9d36328fe591484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6148542c57b4245707f649252c3dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06beafc679a8a9bacb1ca9e608122665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f93e885aafb4e3fcd18b4a54ab33e666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21710,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22020,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22253,7101 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
-[...1 lines deleted...]
-      <c r="D262" s="0"/>
+        <v>24305</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>587</v>
+      </c>
       <c r="E262" s="0" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="F262" s="0"/>
+        <v>588</v>
+      </c>
+      <c r="F262" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>599</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>612</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>619</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>627</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>649</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>726</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>727</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>747</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>754</v>
       </c>
-      <c r="E324" s="0" t="s">
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>