--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f975da20b4b2d396361b333dc8b1ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb67ece3479b30713898469dde73d992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2769c73d83e460e5daf050dbc21e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2fcdf479609c4cb5cc57ef9e6d2bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043ae63971aa66e2b21ef7dc6efd9385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b5fb8ea1454b39c2898bdaa50dbb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312d9c2a81a1713f9d88392810d3a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b07793c959a48cb48a344df086d418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575894e785171a51fbd21a56aa267ad29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32758df6734e6223cccbcf61136dffbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c8a761991ef0da9ef30ea847e913a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c853b1f5f81fc2181b60d952ecb7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f9ff1211aa0a411598c039244e6c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5bcbf7f4e6c43d83c67b71189b56014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7fd63ded323cd47d6d926354bd5ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaafd6cd61c1d1169be1f07924ca3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f9c74265d7dce187517d4492cd2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d416ded8033f00bc6b66d3462942018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dad8d7fc8a77519a25ccf591389f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdbbbb77a9bc984cd893f288d24c1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49396eb0b5317d87d8628e00d6cf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1e91216bc30dd88edc04ec5c252f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1adf71eb901b01c56c9717a209acd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9993651c6740d0df5dbd9cc77831824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0dcb7d02fb4cbbddc3f0395cfc7a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac64c3e09d86dbfd9ad8cd42be229f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bf2e6c2562f92262d48ec1a5d3d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7c4f0feeeb7522f723aabbb88d6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d72b23c660488ee49033ab726120e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431d9f72cb34eb6488f4250492480130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d444f3fda0ce194f55c548ebfb7d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5736bef1c3b938788f5acaa899fec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992efe041c069c7174de106608eb42233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403db2211b24f4dadea58a81ed689fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9457a6ba1dfc14bc1cb689d91fa3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff556d7c622a937489f9d47eacde2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e8849bb7314e6a01dd519be2e15e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba486b6822601a08ebf1a164ca30cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd2bda7cff8ea58eeb796bb00109a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ab880c92efcb9e52d7229daf624a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04fc83c8747a398683427b4f9a15241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac741a08191b2ece23bae6107f1c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ec580049b2af5a97b01131ff28b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7cd21246222d0e1234e23ad238ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952d54377414d341506835a86d9d3eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9732a11775ceebc6aa981946eeaadd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2962bbb4978d1f9da4b47ab4f17ed7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a3fdbd00a41af66a759bdaaaa10a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8daab9e56806ec245963753950f00b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304b460e457ca1d6de94a8fbac75bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43480f34b0c304e77befc9cff81ea6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0efdb1200794713db44188f7193352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac8ba75b320c2a053631224c604b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef6b181143b08d0d29dd73c045bd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c099325f703be87434658a579d03e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045eff5c4acc23fc4def9549a879fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad471f82c54cbfc54aef3d4dfed8096957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442817d9acf83f2107201dcfb33e022658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca100e9a6cebf0ad0222e628dcf60b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2e8e6c7ee8d84a696963391dd489960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbf717ee42712bb2ff52db88a6f03e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592350fbad9eed9aa7f0cc2c9ca83f9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36015c19fea49aacce40c8d2d88503a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c2b2a87394418648f60c305a881dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950d00d70e28bff540b9bd61523a7e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91cc1c1a889d0a9107636b0132c9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814fc9ae8b03078aaa3aa8ee7d385567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437e6eb3948423fc25787b0567622768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384debb8f2c190ff75e67292273183f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293abf27023b96a96f7ee192c5ab4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c273785f0dbca0eb27120f9ded0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b44af3d4ade15d8a4c87821eb0bef772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101e524479fb73af3f20470559cf4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779d3aa334a17482a0362c893fc39eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358502a08c89e4ade6ba5d4ffb306d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84633965c17b40c4a0ec318908a6063276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2957950fbd14f1cc9c3ba0aba468177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf369efa51f19869e6bfbd4720d762878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df67ec9ca8153440d64e4d4ed8d21f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5af0bf7918837067a2ea19cba5f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345bcc68aba6cbfab55d15fc0e35bca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372a8d6b654827559540aa9a78558ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521df16325adebf98f11fc65b9875683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6eccb907b309c892615535e3a39384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e29b7ad81f55a6b3ba7dee9140f8b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6989a3b87dd2c08a76e1319ceeff486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7f82d786bc420aa51cb9942948c6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4269d191cf54805b49d7b4d9836eab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20d17c3fb690832b94b9bbc5573d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f910ffeb30a7dcb3e85080668a67f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967278b5129def50c146a422cae8394b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c434a6a718c44b667ecd55f8837fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81029343223031556635137d252c9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650486e5ad82ba36c08b6bd26fd56a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb726c7807a3fdb17fc7b35f0e6e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb188b35c3018f105a8d608f2602ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74066d5f00c7f681d1453f4b07ac2a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dde89f43397a97cc5b01327586b6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6cfd899fa6a1aa3adfefd54d1329999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd56d9d5cb7a58f328c13e2b1684b8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c00401e05cd8397b84f4621a9c1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e0041be9c608884ae42d608291e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a64c451077eb085574a7371af812103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84ffb4170ca7f8e3908c4020875e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b00a441adbc1c7f17c63969097931105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9131d5b3d0b20fc222b307571292106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55863ddcd17c8304b322c968d399376107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed93d0764a866ee9cb7a93e0c0c0883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe653e69c02ac5d0a5761342226c9e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a7ee17434e8552c0eb75e3a2e02a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a720ff9c097fb3f2479d02f08139111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b94f4fdfbdbfd43b80e7ad7a3b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b9d1eb321b596dbedb7d108187cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda02db25a29af2245486bbbccf5eb5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa604be0891664c42d8e9995ba20aab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2446c324de910d0177c6adbb8cf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08323fa16636a9e0b89a77e1b20b75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97bdb799c518b96428d7377af98148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf4ba317e2a5a8ac743374d708f0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a4af89490011c51204870b740ada120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80ac281a5ec0f39a9517659b568296121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9d6d8b437bb7ccbcb0f3224959461122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ad0381b41390780d06459f54cf2e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeeab19ca635951a4be4e73d80cf53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfa9eb8439f1b67b841f9b5d89b27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d8c4c5996290b0c693061e1c70c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab815faf74ca590592094187fb9eb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d879b20d2738e129426dc457f5dce7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697ce27746b67eef4e11642d2dbf932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f08714b0911ef320f4884511fba1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca175c5bf6adeb59fa0928302224f5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aed7100dd52b774ba12fec412f522132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae2791264a7329d51e126e4d0d369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5b86c90d48e5302882dd99f01386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c4777ec44b58079898f0bf0f0751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05e4d8e13901e60ea400c45d95201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fbcb57190c7008e7e2ee3f3d8dde2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3b953bac3cb4bcc6865b22e75e8e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181023d7eb68891758b81a8ee2f960139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174328b66f09476dea1daa59fdecce2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec52fad1b6cf9f4ebb56132088dab0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f14d7e2d135de3a2cc8253f271437142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313cfc21da50c69b95e8fbe1958999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65261bb7da494010e468ab91cd3aa010144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260694aa6190b08633671aabe704ad8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab7543ad811f48eeef39d1cc3d043146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f422a25aa4cb5265ca0c69b35e4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3874cf498f84b4e4690324066faeb5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26804d1689322fa9fbe9cf2689ed9db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85f644670a0ed82d3033fe4cd893b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb1d1cb1807d2cfb9154dfc1de5dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fe03722d4ced6964558b9f155d1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d81210032b6fa78c07a452fcc79c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874819196c91ff397933a0600e357ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c2661824c862ca47dc6eedbce18ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a632e86a8d2248d29a3c725f8a6ba27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc0a31a3156d0b100f5aca91a43363157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6069d5019799ed3812d85273864a85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe7fe2ce22578fad7b5403566958f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2476e646346a1bf0a389bcce49cab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b398ccb13f7880c5e5654dea5da3938161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f411869c8522b57f5dceba1a252639162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5070ed280112263143ce20628c991163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b2ae15728eab0d8da3b7b2bd0c6b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc60a5ddff7cd663eb6246b4d4ff43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5d8d31d8f5020aadd4768d4254c5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636547ff14180c25a7e0ab97a18098d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953248ed2402376a618668ee76f6c75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d17a25093fd430b59516c20c0654d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf67fd6c190f1fc37907acdc6cbee0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bf565d78fca1a273562f3bc28c782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9346ca0dd43092973635663ce1b23d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538e479587342cdb8dd050211c8946173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886574b0393805fce40b89513c00a089174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e76b3eb4745d7d9b36e76ca674e64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23037baae83edd4626a6d428f79d0c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942995a0a42aff1681d38dd629a208e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551240f941eaa827f7b28cca9c51482e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60f54701ab6a72f48a13931b7e24e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a136c88a0fb6e524e6a216c88d76a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c60517cc967f7dda3e3e1abf10a45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0384ff7b60da2138bf89ad4731c80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447cef80c7cb761965ba438a1e8d844183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fad8026f0225e439e40c44a75e465184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208099da9761bb4cdf89feadccd9fba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ee61e50702545fd9dd805d59570a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a621f7abd0211696f4c12903cea14d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa31229fc076ac86ec1806d79a2d4e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6d4915e554c2b3a90bb8631474223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed43521ca11a0a1ecbaa6745df5984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290309166a130b5152ec40eb1bbf01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c41940f00630c2a4796c93c2b4f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1626146f41bdef3e718cc1ca838166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6bd0d7f58763eeed5687869bea4bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba1b169b2a891d90dc2e064edfbcd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad48b5e8893882a3ba8472745bad1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e20e8b5a6299d77e6a8945a06fdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e5c82c91ea28687b4fa0c09f5939c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8ec7d827a3d32507c29ebaa6b984b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee5af4a79e40dd86c05946d1152dc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25844ff52a7743abe80a327a6443a869201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8e5179928e567a4d395424468874202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699362043d89bbf0356ad717a6a6ffd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70882c466d9c5682bb58c13433026c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd293212ebb316da1d28f5afb61b17a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c958c924176b839f4d8e94137f7e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341396edf416bee0782633778049586207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ce6a64c25d87b0a51e7abe4fed38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f5c0f0035dc4ed3244b260e31abac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f80db6f00403d34b4e7d38476b54e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972264fc3b71335464e678cf457e77b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2e4950ea28657d67cc99fbe20ee9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f2e76609b89234a86dadcfd96da5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b3d3a2e1672210aa99dc48fd634a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63c178b23a4e7031acb496f1ac1f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5b8310eaf76f6c22d19025586afa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65586f37bfebb6c1b2748d6fb751fa09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b09a75e765aae685ae18a95119d2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86e2022791c150004af184eb720798219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f8dce62fd4500b26b34ba6b147b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1522910443c36ddc10005c6307587221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e35f1caaf2d5150c96b6efb93d73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc485d7ddee6cdd77f8b2b2eeb7edeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f916f47b111d97e415ca6ce4941f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f75f472e8213710cef0a4ca25d0c13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233c9f1361b1028f35153b460c1af7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268083fbc6956bd5fdaf479ffa87977227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d02002f218d088e8961d9141a42b5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d7cf9c9277cb46e5940e8c80c7921229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d111f055c2bed581a4fd1342e4ec49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab31aadb933ad095e26a306dce643bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55256f097322add1ba9439ca51c848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831620ba847a1d4359b830a23a186d96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889372be9636af5e617a05d374cd63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6b9894c40383359fa97dbeb33d6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffda6b2af44d2b160aa7b7186bae96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c54a6d4f495d6e30f6a1bdb2008cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675377bdbe106db72feb5b2cdd77d99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb51f4a01b5b26b0dc035c006c37a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61519ef89dea51cf757d4743cc53db9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32689f19a67450753c09f2e582a041c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852076b49a630a4bbb8299f75d78669242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200fb0e27ff37191c88e69e2eb0771b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1d9edc0a5adadd00e285b599c344244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cc7ad433f48cdc15aa06b9060f013245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bc4b00e0afd18f1b677f1ba246b6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fe2e621db9fa7e0f59edb90875e4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c1d873df3fe270ecef6d6cdd73629248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93337319977f8529beff0774f5b25d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8264d312230349a2dfba67d6cfc0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c142dc62c15454ad4e9802c8637ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07bbc94da99acfeb221e729d0a68f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a32352be38c55072891c24eb2c3ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd1fb6e48ad4454f77dd3acece933254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13f2de956ea82e0f4ae493fb0ea1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cf3e8a1cd1747c998156611f37474256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ac3149d339440a4897b548ff4947d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63df30dd000589c13ace778e2df759258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed395904b8a32e6c21f583ce212ce8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfff88728b4cff42ccf287216f0462260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ceaccd3b988220c51e05a0be4afab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5421e6b936bb68d8cb63549daf9f97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bd62b2ba4f232da3f954206868501263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1c8228964a0a5b3543011614e391264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59142b5d1be769b438460a703b6094265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a5ba8086d0b7e4dbb80f61c2928c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2a475aaefdc9b8a77095cf8745e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7187c9202ac094329537725bfd312268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeab8cb4d2bf992218f30b8a25d9dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f534150e789c4bb4f6ac3eb88393071270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc876865fc807b7113b5983a9cfd37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d599fd738e41a0478931ca6ef154c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9031259353593ef7e0fcc47a67c8be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82e082b3081e8100720690e679f93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1fa9f159973b0275ee04fb5910169275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa77a03946293608d0ed99ace6d70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91823cc37da51fab7c5bcf3746e1826277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38823b24ae86da5617f8ce6d02f5193278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ddf1446213c1ff0c6fbb5d8c620da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d365c923f16ef82c1eb79ec77b7ae1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8127767dd76f9fc4a490811323af0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62fad42de5410dade09ea470c5e28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5130e11768774a9ed4666f311b20e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59eaac93c5b8e5233f471d7bf84501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4247dcd5909bbf6e26498a8d84fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05104633c04b65034ecdd9a73e5b5970286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bfed91b2fdd5229f2beedb3a5d80a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f36bed18e76e2e2e5996c461a2ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc7fde2b5ed99e76ceea997da39e2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ede624e2557018fab71d1d9ef7e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afd7171f2ecba497c4d684d9ec3550291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e57320f11281b7c90df7092b86bfcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b057b2fbd1a5a3c16e9d49e995cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd551eaad00191c476660eb9530681294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c4b279dc7cbac35d2172bb04ce408295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3f57185e22b2874ffd57b86c2f96e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726d26883081ac0f46dde6b9971272f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da005d58d9f7a81fcebf4d816ef1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9390fa810455bc4927b0250aae721d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b887f01b5222d3643a1c5d1ebfc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ded6008817d25df165b96d30f9b3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93ba42dcb22f486eed4886ea83aaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308576f6dce23f346872cf6695f257c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215c86ae64ebfcbde9427348ce0b15b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07886da5d93a1a75c9acade8ce7b011c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f927780c9400bee03602e468a0ba5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f55cfc19167c73f0f9aeb782d9b81e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa847672fb5e516420dd3ba3e4897308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6471245ae7b4ce91b0b1d007c994f15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464b2ddd88a4ab58c54c97b7e9cd01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce898f3908594a0b20c7e892be97e2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4e41f90441746b2e8fa2d3790b695312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec6c221347b0597377197488d387e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045ea97ff2babcec8b4e5f85822d28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d64cf466df4b0486f1416dcab863e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c12a954fee264c2dd7198ff67951316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a10be609e839830956a6d870519e00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963512d7c0ee41e04fb98b7ba670538a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb9c6bdf3710ec27d588e47e53d51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf947ccabfdcf0c58c4d3db95f2a09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f55f4d18196d1b99c29002ca2abde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104fce96b48999fa018d0fef536e979322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac80131cea7cc0dc6a4cf70cb4cd6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65210310fe09eb9a2f443142065c8906324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9dcf6545d22c54eb5293caca52e88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702264f7d6a5ca3090625ff98a34321e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e1a98d7aaab020237b7049defd45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f80fd67c48bcf90e2e5b1305e3759328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a4438ab6ec921497095a1f906bd82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88b5a233b2a161fb11c1f3c796f05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898d1d8ca01c2d2904d67138f6cd607331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651c9f7a0fe74e05125e755e8101a12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434622a9d59de2fb064647dc162d1e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cc2f0ed0ec7dacb2aabee429a849334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e7b6cc806274216e5de56d48630f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fdbba1c335e2e972a43a916def21a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107d03920f1c3d9ecff263c1243021337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4ef3b275ee4e3074e670ac16fd10e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bf051f57cf02cb65f3bdd7c8d221f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f5b44652d1bb94f497ea7da15077b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba2a3f6888ad8f0180517a041ed01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9658090a24e138bb111517a404ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118e81ad3f7ba7157f8fb1f8034e2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb86f7b9e399b2c7dc7a13bc65be4f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bb21012c53d0ee19a8032959f12bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db77ee625c05e339b737c1f628ea21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cffce4945467728033f54a07d5eb93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459109e7f16c61983654ed9ecb7b39e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02e99ab42bfcaca4fca1145a4e85ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2520ccac77209e3b476dbf87705acdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc1a3c3dc1e4ad718e7568c7f0197351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614433caf1b8de61fbceb9ad96756f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb7939e8b813dc724f7ba245c8677353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ce0d33064249f7d38e90511c0aba2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8016e574f26d97343e3223e5369f0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d201f3dfe71a314387bd2eb88d9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc9b789f7e954b52e6e7f351af1d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e94386cfe8ee8e1a0e35ab497d21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a623a2b22924aaf4f2381630fb7762359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4827cc22ee0eac00ae8ebfdf4f3e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d85b577ad90b4fdb07b587afc1c52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a5339982f9c6eb7053bd11f6b4d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119ca8bbce8b0e9ff5a8bccd99abbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3d860591c22db1cb1ea19c5b8aa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf28e7bf171943ba6494ec5eef1a20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31581073dd8e8727089dda692c3432e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009483a4f44722182d0e27c42a88379b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d20b6364bb139429dcaadeb1215f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c186efcee66eddd68b0ca44366f38c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63f5f9741aa452bdddfc41e4501eae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d3d74ae5b77c6a3b68607de06a967371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d280786b8bd0387804209db07c2db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018632bbfa4ee36a73756d7b913e8a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3b6561d6aedba0830ff1f5996d6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c2d18a08e0b95cc27fab419cce97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b99161de0cf5414e75b91e07ea1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e91d57ce4574c078be8124a0216cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f17b4849b3ebbc056178cb799ed11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396ee8e51adc59974d09a8c04d6d409379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb6e518c36d29d8fd2e2fd0e49b9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d8ab5aa156de484dd96a440ca6ae7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a04acf128f9d935274aec3d7b16bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198f32fcb48fffc7cb7e20a0d748e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6695b6d549aa025ae8c25ca0cc04ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f2fa3170f407a9ee0c38b3ffc8b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313f3a90b51af2f6e21a73a34ff198386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac47a73c0f28a7de172f7aadc6d91f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e76335923ae9a3db1470b03e24bb14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388cbcbf125268f3da72beec0118847389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f3487f53942826ab31e38dd33ddd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e86ec256417b279897b2aee88068391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da1d78ee8793b5d52e06c6d8dc64d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81727364d2311784c700e188cfda15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485310e92699bfcc39155b1896a1506394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4dbd97a2f58daa9bbc45f1e4c2ca8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd08f3953105157b796f6488801412396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb8208097cd00b1af959c9fb0e6b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771cf6f9ba882074a16ac5549dbb18e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25054b3847a9550841874ee12b1de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c685432fc58dffdd0650a8714dd6fc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e34e4d2f54e01872ed9977aaded5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad19c42e5ba091aa4c9c729d655ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6749ae5d78dac9703c7b8b01b9dd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c855bf466a9f8918590aecaa01434404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a7365bbfe92fe40ae6708ac47f1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271fe3329af606acb6606fc0543cc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b572dc6ff2b34550f74facf46c5b2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfc8dcfa4a6e68461baaa94ba8493408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b5f0abecd44ab144df6cfd99636e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692395c1a2f047a0cda7a084a3b6e37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb21ed41b43498caa6fd5ad46284cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb93e0dda4ef0b3bd7408133f392b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff07cfceee02d03de6839eeb4bc4d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac697336413ca092fe62d6b87462b6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb543d396f51b34fe9ff2f4b57504a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ed7864c88e687f119c1818e67d0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfc4cf531e8141f12094561f4dbfa3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d069dbdcdd84d06750fe7d81d0b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0f73dad647e4ca893d04e4e78df4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6dafc86c1bdb95e2971a290ba263e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab237fd986480104621928e1c2346685421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70112e0dce5b45db444e5d1530dc8386422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b9a2d1eb0c51ce4e251a185961fc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce87b0e42ff67b06eb91b810979cb44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662307c5d05681a9e5ad9d23d67466425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a44c8af19e34f314868abbedc2013b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7414856be2c232de744fe84ef46d547427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9684081e32a3cd755d18de48f32af3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e561deb4dc8ffef0b10161fe1bef2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f7d8ce538b75b5e597804350ca2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1150eb775158ae3a65b0a8265f719431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331bbde2eacefdd76888f3531b7d6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c621148ff25497d603d4f959d524673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d4bf0fdd4aedee0b9687b37a6c80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb1d73340df3481529906e47b1ff4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efcff83f2dda34a618646a820da2a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597d2565632a062b91d8db19ccaab4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f2f1819ef54371bac8f18bb06d793438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692747ede3398140eab9e6a7ac8896d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6457412a3d243be325c0ccfd8475e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8142c25197867b7573c00c097ae0bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8598babecf90944c3b4ad56df1192f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7acda049ebfe72e561fbf7bb357af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2900e7bd83ce206a306d381462e74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d3a888dc0b1f03e8cd685ac7fc8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5881fe8049ad34411b3162c388a36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9b5fb91f17c636ca2afdc330f1db8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3d5f3ae88c17eacaa7efd1e9cd3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03861f005f4daf0aae10667428dd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec33272c5a8c4370341d7f1b3ebdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff0c8ae339529c12424fcb641f5dbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085995c1b7dd991dfd53c5ec26739369452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851a448cbebc9a47b53fbb7c34438d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18864c7263d7d854945df40c9e8ea4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b473227e1e3ddeb50ea873eb1eba72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088fd38dde7a4239b467aec0b2d805456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103fe4e34fbe051d4c908d444e4dd95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14a93776db51af728cd9d66d7d94c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004b2a8d433db7414211f4325bde03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406cad5da76aa9df3469a738a6062a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b131c33be77b1be41b24324f76b2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626121469b7744d6a2d5b7f0b3be7516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7a463f61367419a573ac3d20fab49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ab725eea4242978c16e54fbecdd27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c47eb5c7f4a4e3136f70ee2bc9484465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e91dd1884eb676bbee75a639b3d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c28ccb546770af5722908db0d1960b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e38b76635b43faaffc6f5e7731f39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5a7293e822645cf16d8ed36fd7e25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b68d443d893d28712687e546a2b76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a818e388e0d16cfe073ee474c6ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224f43ff88dc2d0089feb71550e2224472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4fa8b6b370c84885da5fa303ffa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f73381f764ba82543095e1bae5f80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd97d8900637149232a30d265fcb6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02eabccc1ab856308e2621c290ac4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94133a5d0631cb2776886feeb38d054477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1de84958876347fbdf0393ed5528c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a746488c3a6e91d0d5000d60b158479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b202749d5be67ca85a92e08a5746c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb7462fa8cb7a774c95fb57fdeb69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda5585a87e56f9a23d0974b1f2e3c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525236597186a58e2fcb9b2b38056c95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda93016017ca3ad9a538a908dee942484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f35d55f091eeb6e288feb89aa4fa0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87b7be0ef24bdd21eba3bd06816bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0ca55c0583b3927e8d88f919a8fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b62738ce7dd300b5d696164249f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1adbc4f8cd7378d965149be63fdb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a657abcf170085c94cad264266d8fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae3ae3cf52ad3403bd0f57fa2e3ecc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3900d09435ebce8b599a7f96e961787492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09080c1b7afcd1ff738312e31e9730b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed577207b90101083c72e51297737edf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb400605668de501303f0c112ffb7e38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb19cf7b041e8c49e6c0261ad2109496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ab7a9f5daf10629b245d1e7a9e759497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1f8f24850132276600c8ffedfb2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3162936163b6493d6219514787bae3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe516510d63715c089af6ffef67f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3998de031dd3a8ac2f179f66fd8f4cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0bb207af3002e8d00794ea5e13560502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f442b8f9ec3c8d9c470e0a51856a96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a20d0f2cf626906b57bf470e1623504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a55d8a265a5a44f1674a906644cbb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad60c6fbb2b578abb472fad304f415506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35771e43340f359a6986569a8587f157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1f73718313c6d3fc8ff9b4ac7ab7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25148f13e4957bb72804835dec2593dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee2a35a6d7d3f57904ce041d6fcbae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1db1771c5c94a128ffae35f097581511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383e2d1059afba9a6fd4170ed8f2ff1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4478b169475b18f843be6042284ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc61d89f34a59858adf1cb3d116175a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9a62b186a0c7c0a6b40f8a6604fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d5254b115feb192c3470d28b01d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76a3c8e8019ea498c617004543395517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3bbd4db902cc200c4e30c648cfbf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfbbdee84decd0ee8c67eab106056519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739434128652344f23fd846036de587f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaba5d5b19210fc1a2b28de69e06c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f67df2795f20f386af57972764d86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20663670831746c94f6b0e37c01d906e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395069d56486e65b5f582b007f626ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c8098629d7ceeb4e8fcd852e9b9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f330a1cd2662dab5ce1e2153d854b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54678531462aef6966a544cd95e2e9c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a5652af106812cadbed6f5cddad4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc8a540cf2b027ae7c69e1398357f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25688d9ab192ea0c372c51f310cfe14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7258e719ae7b1f8531526a86c98c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709401f877f9e7a3db595c2817490d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a7d6ca95a5eb07a00be5061870c33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1df16c337b005eb8aa09dd986a2ef4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e27992bff872c6147587637825d98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980364c35c5097723407b296975bc10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831f6ced07755cf223f7245cdaf7283537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123a1821e1a95bea0f32024b35a5ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd78883be37b5277c4719af62346f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f4f2dde2e82a0b1db75fdf37e7871540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a720721b1fb67279a7b68489d5cf7eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e4468daca4dcebb2173edea3e7a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714a9e1408d06ce96000cdc2fd4c1a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4cec8f51bd0e5832ad0520d21e2ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b129635846cc8a1f6642d2aed18f23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af546ce45f9f759dc22f763b22161d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebb214c8f57387e2b9d8e685bca3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8c3e64423db547eb884b6ea0b633548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3993cf82b7c27d0aeac981f7a5904549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45102d11be563e97d12bc46e487c53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9b45efd59a3c64c43dc7c730b544551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4903623a762419b93407b22299f84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba06e6b12372a5c04e99a1f95a63c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0151b3331bc52103766f60a77a53f0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1183a67e509fd53c8b111e48cdec9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5aa772154b5f8827cac381fb1874556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ac298bae04f50beeafe70cb0728c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09910933e7db69c65c0818976627b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ea088fc60459f6d90203d1327503559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a14f888da560a055fab9ad5268a20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31a1f3d736b74dc0ac08d7d82c96d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31459e99afba682bac3a787c5457ce48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307339d735e7780fe8581c49cb04aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190bc2ccf0eeaa31dfe92cfff587fd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604c7aeb2bc52e699cc1e0002da888565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb54f5c67d3ca5062adb9d46164d634566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd36051c575a67b7610be8c5f593e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669649898363570e2a51fac11df30c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a80fc5725059cbf371871f5daedd7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b762a5354db2ff7343526230db8de7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b94e6ea2d4cab1ad8e1831d38dc48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096fab07759f70aa9e50605b53d8b52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5648ef9616d1bcd8b7fc3f7e45a557573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bcb9370bfd08b50eed0d96e79b3d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b957215faf9127529285842f4b7a789575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61545bc097c0ea529390a4ef3fca5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044392859ba9f63b3bce4e040468df0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e692d5f2b3121588a6db86efcea8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27312e0a5d79b5d7c48cb2bf680de1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b6f06978b3e236fb18ee441fa7b0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be826eb18460aeaea833ddd4c3ad60c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfcc1a1427cab7a7bf00a9bfd23d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc6328196864e0711991f2c64bd4ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b2ea5ab2e6834fbc354d8ba1e06c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59afb4c5b957cb1a8d058e8d56cdd42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975fb5d7ce21b1d5b147cf9e571bcd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcaf2079e51d1ab30a8c2782fc2088587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a3117bcb096a16b0fed27ab345b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314740ed79840914cd618028d0848e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa92ef550dbb1dfd5f218c3cd438e1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b87aaf78c2990be797e2e524b01ae3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a50c1aa2ca5a829bd6f5af3c3f334d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadf544094275e1fa26ed646c5b613593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe70ebeb8dff260593f2ef5bc3fd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796ef86a31e07c31ab26d78d2533c03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b4a2532f1f3325296a87e68b4b2af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7872a0d7f08a9acfcca188bf0e4fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b45ce184981e103a954eb8e26a13e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164cf0e4f25cdccc4ffeeb1fd9e1e88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e078c0c2919d28a5fff1842597052600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8d19a551aa2459c1be98d84372031601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1c297be65d357e519e66b61218b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11acdaad26de036943619e2cde63285603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e3294495fdef256eacd0ec9b22e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0547acfab2b8b96e99b58e98a37d5f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ddae543d45a7c267e6c206da8229606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b92a95d479078aedb1782463a5c2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7723cc5b6090b67cfef2024ec19668608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe23ceae3ecfcfe2b12cc1dd7daefe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c40c03ec35e6d7fc914cf3779e7384610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e76bb13bdbb56602bd270891e312ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0533abcfd698b40195e0dcaab99181f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98268064533f2b6c8174da93afe2527613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101fb574accc5a6b50b148a9a5f4071614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b5e2691616e077a789a43dc90ef8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3929742a156b60fe9437841851a14e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f03b1b4832d386ce96a16759c4fea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5da06590f9af8de91bc8d5be8da777618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922b0b7d07787f48931e0fa209d8dce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa99d9feadb3ce2e4c114ae2fb5a77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc8d99b319c48f4ec6d1e358f40ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cdb9563e170ec55cdcae18bc2af9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ef4014902a982a7519e520f0fd1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eb1e20a4730eaec1276f0c2d2a70a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496051c2f6984ff1fd8e922615048d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb7fc20232b599a7defca0e968e9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabaebc79a64f8b2a6e47296af42552627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa96d790bb5b0a161a4dd27f02ebe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a3ec02de21dc6d7b7246f74765f21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1de60abccf5aff034474798a968677630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693d7295026bb5c0b6f8c3f6e0a21a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3eb80ac61c0987c2ecd5090031afb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbee4019d6ab9fb4257e98de88beb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94857fa643460032f295f455f30050e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a6ac0e959ffdd6de9ef906297cef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb0469b0940033a3a3182cfc5b9758636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d0f7430f79df71c81615663c7e18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d134819c95737453d8547c56bf633b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cedf809924b2274370c6373a2bf4bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d3254caa23092777fa47ea5149de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40d215387cb060a25f066d4dedf3c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b07bb29a121cd0342421c79898dc9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f81c00a117caf055489ba401d27a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d514f41a3a2a27c320b0a8395b30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d471ea78a616ed3a0b7336d94b7186645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc65ec6953253940bc480fd553fa59646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1752c31463943b1d5879e6e7b7781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3a41c0346eec06046725a0cf724822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e3c53ade2ca05336d6be97fd05723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c9dd4f7b09b250fdbf4a9123dbe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b2c7f025678cad8afdc4864a904ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca42ebd2d2a6e90d1885065341bc8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cedf37a9525fdaf5fb2576877a227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaf9e3faa8a12ca0689e7b4aec86848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7318383e636fe4405eec9159ef999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b819e19a1474375cc951e52b2e9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f703e96628905b422dd1195f9cbc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fd02fc54377f375c0596f32cac93c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a766d710e3400d46bb127abc39111013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29efb73b8d36b7cc96ec0a10080e4ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce9e0aebe34c2dc8e93ba278bdc90015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500fcc557e016f027c083ff0d3cc04416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19517e12ee3a6698d463d114ef52017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64dad38ea6a6acabfd9c6ef00ae9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42301f6fe1570f2e17abfc749c2121c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde8df8457a800929b33683651a32020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dee657280981e81a28fedf8f1082b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce738329419a8de2d31bbad141ef39eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf213a67863b53bd52b809735ce84b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa428f66821196f4d64290c3e2d9e8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bdc7e6a481560514804b52566af525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcafa18c047f3c6fe29753637ad7b6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806a7f682a6fb27d2efeceeaaccb2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f11060e1c680aabc8e8be43e165b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29027a92ac7e4341f54ed4f60ce3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684f442643740feca88aafdfeddcb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c1edee264c8199e2559fd87602d0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aac7e16f879fcf26b9b52df9d24e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58106090a93e46ce207d351a35ea0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897abfc1adac6ff0408f3d1b678c96c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95555b8db95d5ecb71d31ed97373269935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ab4811619bc837a633cc9be4e19f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1224482b2555058f93dc098d9e6d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b495ee315869d6aa04a2cf0bbb9ec3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c0b0481ec2206e5baadf737dfce7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d53ea8815b6dbe3e38e6b5d0383d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9e038cef7e4d1bcf10d6a8a9349f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9dd405624b65b9fcdb3abb82cb07142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b514e9f17a1e322bb399d9064ca0b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e575f4c1c80b6133fcea3ebc149844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62ca7b43819d500c92a12ea8d7ad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3abacfc2481b15d1b049a2206c95b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f842b37e4e1c405805ba7db3b79b5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494743f3b98d770bb64b1ea5239f88ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38543b52777182df330638eb0e486049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1ab476e02fec4ea375796fcb4213150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1da65dd633e2e5e7c96701a6a770951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df0c59b3507a2d02ad273331f1c6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c865cb30281d7b77c9a766047351ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f76156f9870bc572d93cab48c0eec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe605f54a2075cc4c27f71aec33750dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da74260c160b672f449b06583c7d94156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f1aad41be864f29de765b65c7b3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eff5178ad9b83337f636fd674ae69c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bbf516cc3fea5cead388f456e57559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823ddacee0dbe1517e76d63f06607a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec530c57daf29ffc94aa94609de9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04852515915bf9ae446e17aa532e739662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674bd0aa8f344656956ff1e56e6cdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be2f648268e3002845f1f9557f00c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930845f431ddcb1a9a018da8b8a340f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6d652ee9d3516067b6e04fb8861566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3315dd7756029155d271ccb562a5df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019814a5aa290ad9840110b5083e8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced91f741d36028404f4b7a318acea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ee3f80c806d033029f9bc5f1ed1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8c2a525c0609852862ae1e4e03ad771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb699065fc17d6662af2d987c1876272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8efc43ee950f4920227b8b553edc7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271b0ac6417b013642ff631ab1933374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b475790bda1c54e998f86c693ea08175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8b62a3185ded04755d4b0a631db576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492c6a5c1e5067765a8fbc666d477277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60944a72a538cc55f0f2e908056bd1c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161ed688c18d977606251e58ed4e6e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c8de3a4e77098e811c6e3f8bded6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ab7400fdd5bd23d1a628025fc2ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c063136b0c966dd27b6c376f4d6e9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b690a76f1ad3f8e55267eab6c3c46583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85465008985fa60c60b0c3c733fecb3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff78cd55cab1d7616c8233b17d58df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b9e957a61a0d0d92c7cee9d25489386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d21dde34fda97c047080b334630be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413754c78b2311a3731a202c91700e3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc7f6d187af8c3f23f24547a87f37f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d871df6328fcabbbec96f2e7290c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24baf9cbe437799464aa634c13257791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e606554054f91408653522aa607e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57f4327225396bc377f6b066ef8ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884728e2527f1cb02a747e3048aef9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4fe952d4bea2211fedcf69080302795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae7221c446b619c29773e506bd30396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd1fc7187fb6d25411b47cc28a1aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e51180f0d0c1dd08801b739a9bb9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafaca429f00bcc3aa22f352c40ff8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760526e14346afb8403e72c9f7973964100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527926a12f40890e418d671fcc1f213101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825a6d30b8efa5cea1b271664e7087102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf90fc0b555540dc603cfe150bfa79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861e83374447547b0207e9a2ff4a33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd804d747e664495978d5a34cbed7bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423d7a8420e83e89b830d0ddea7598b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1ceda75765f6b207471471a688f4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c729252f80cd9768853f5336bab7f1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c50ddea9ce84c58b543d97a4007cfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b98061cf2711392848421ad2f7994110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511473623b489f935c3bf0c2af5ca9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d75afd4e497bed3d55959005601f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d01299ecdac751757d61a4f9202c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88521fe7326560cb59863c88923237f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188fe08bf9b035322120f5522cd890115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572dc78d1ff7ae8438b26dd07a4e057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0cedfb2dc427024c84cc5df9f0ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992cfad024e97cb8c20aff0de4c93ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366a2e25a49eab71b79e59bfea7c00d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a200dc598983d9a0c1ccb2d5498b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba1ec3827397f7d5683a3648c51e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af2f2c6c3390409c05ae2cbbb9abf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9dbe40b633c2674fd51af4261008e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5ee890c0b816b79739ed8639af151124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87d0cef1955b3b41f9c786b8fd711125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895c7b6578891acc4b3d0ab94c9f13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c304eb6462664649178e20714123ace127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe4f3f4269ed39697c7e53150b5ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c94b7f3b177f9ccab9797a31f81a75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d495603035969ff8db8c713dce128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35da0c11bad383033fbd41f08e3538131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7350a5fd67d1a2bdfcf0530dde6d190132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302926d00a3942cc39c93c47447ea0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150244f4d6d878c09ce5fb0b9e4a8496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc881e73fbd157c563252f2c03c8c97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44b0d6a4217948bfc36bcb0c6334b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45063d26f79d479fd619f79381f7369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f332785692d345ea07ae18a394bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763491ef952a15d95327cb0b9afc1a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f26417b97fe5cf330c81fbe8c706140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa643a1eec8daa61df5d4ce7c91da3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659ff938c9fb91165495ea4069bbf05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb93abd19625b234650e6735da5a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42efeb7c549112be4560a940f85489144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938e1af9f8f560fccd2c022c4eea9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803d631e04803f58507eaea0edae328146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676c634e2393ec8a571ccc951ec25ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0f40fa0bf89f504fdb57d8962b84f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a3c80fc2142f704635a8ef3329aea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ab4676caea22435e9b2a526126aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc950d824155fe735d3e58bebbd887151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb127f82eaf7512f303125aaf9a09e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f423606ac0abc78131969f2959200ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e033243afff6e58415f571face0b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d6e4cfbf3478b97c75e1f7dda355155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb168459b393e68245fa81e7cfe1515156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b099d3ad5b1d561463bb8eac9da9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51043de614c8361a68ee607bc0d03467158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2938c22725d16b7216b17f072bc79d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07bf1ed6d47339b1ad25d55285b1ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c9ae33834b17cdf4e5fe10f13c45b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799660f1ada7f85ee871d23a58396c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edfe5915aa2a6d8477c73b18fb5b2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7a6fa0ed54ffffa6d005c60b008d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee94ec95924e79c8e1fa242c4ebb1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10ac16aa70230c6fd2b50f34c6131166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec8b593af0c9da29fa1a793b5d38b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913e1f27055ccba712173cffc48b9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7d712f093c1e2945fc811cebcf00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7c13c054377c99f3c76bf072e0d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5eb9a3ba43da452b4770811c2a9ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c36a81e078dfa3d034d8d3c00d5533172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dc9bc23f755fa5eff1ef73665ae26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f807b37b3762d70788c5083e821c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1fc826cabc254c78a908e0301c064175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c673b1ba1165d5508fb032ba7064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fc380531f376a9e0aca484d2c580b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbef5320b19fa4219b29f8c4b66c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b06750cc30910cac009dbe2ad1340179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f678e641562b55343e2e01438fa704180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b35191f5aabeb71f0b14897ea07a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb2b6fe5a48553d32227e69bc4975a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687e8ad5fc2049362cb53539611055a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da2770bea81311ae1bb175fc65f329184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d20beaec12ffc99acda265b937301185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4660e11211f3ff4e7ee95f86dee4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047ff115dc58914df2cfd46867f40a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d7d7e7097db259fc1ae963e7ccbd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4fd1cb684cc3330ec70abf43aacbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aa901fde465b4316ce71ed8a8e7f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52f046d5d6d2983958e259c4203512191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e1b992d1944dab2916223933482a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ed858b63594819681b2e9b3474a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b75149472f4ed7cec91728737d93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29085908d71e9d3536ba985ea71e9f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d085342f0616c65b29596f9092e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b6743feab78e0ac19123e85326e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b75350d62bd3893bcdc3a28d7d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d35edd9e7545f9905c69c93d20772199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46732c45030edbd40e446179837a39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d38b0aee69a455b0eca7208b4153a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1bad219c64fcfbe27bc8f3e06144202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36af2e01a6d4d13a69836cb77357b3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb650568990573f0508d41f11a3fd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9549d80c9d19ff411cfaf32569d4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c1eae2d5ea459ee9e61a24ecacc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7438d16e9d9d3c3c60604284ab7313207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2641b6100d4fd5110e60c8d12f59e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ba0a25f7c33611f0f68ef871314a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87170709628eadd90095bfbb8d728aca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc1937cb02961d176f118a0bb1200e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07779529ba20bfbea85b9a9a15034d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb590abed72e6d198510719a2acdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e693776b5afe271ec315e4f7e956214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8262caab672f2f472dbf8fdf8f323215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a7a978cd246a782275d67c05bfae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bb6226059d50f28447647f6ffae0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52475082b36e25432cbe9cafdc41f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd9adf66dad24d8ba9bdf9ea56877e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d27b2d22ed3745ce240c1ee11c2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b0269acec984dfae77dce4007a47d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9b0957a3759a89513498fbe9a366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324fbb74455fc80cd20d7fa2398dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a6e95fb985361235871ccebef681224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8091652bc79a41b44a4a3cfa06406225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9579e3688f05055f9fa72e34e6238226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a42517e1774da3abdb61882de62f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce502ed5b88a521d6dc8417ee857ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0a161ff7a5f89c67a3c4832c7013229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde5f883545b337df19cc4bb63a9693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338adca9eaefaa433bda67339ab91c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a88225b3fdaa40fc6f2c82b18c3cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c267caaa9de43442f65d39dbaf59a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af9bbe35f06b50e11c446e6f6d5e87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4a196931b02c85150ab13c061ed1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2548d3cf08ae20d73791b62b33c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062119f95ae91926dd7b8b74d23f912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f05b3a736b281ed06b45183590a6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32381ea709f42105ca84daefced677e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b063910f41f23c557ec7ed28b5c389240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2433419a543d400ea786c75dc8878241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef06772dfeba5b142c093a59a1b2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bbcbd85e7e8d27ac70f2669c8841c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676412fec5ec85ce87681e259e3cdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2cab652060921298e369aee2e2c90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd9f480dfd23b55c8e1b79e081fff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd832967929f2c410c74fd0c08c68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283bae8185ba6490ada225f718b7d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe55b0aec67a584d12514ae533bb634249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8069e6c5bce9ed101e41e51f98d9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d052b924aa857d14477be0b30931251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed7679f641faf6ce9b0a8a4fc2f27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb339ef10027121e6ff4f34e3c78f966253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5f621e3666ee3621bca0ad6029c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a8c796653042e514cc4bc5641907255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d32ead5a176afe8223e96b8947dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b53fe39c61a43afc93603d5efe8a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fdc29b174a9eda7e7e4588d8aecce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4ec6ac140a700257ba5e4470e5b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943feb36f9079098d31bd8e4862d2caf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd084d431c2236dac0828564786d72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86587e3578493da7f3beef0401389cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d072e925448a8e6101e6bb67952a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30109c5d10981bd9ad562cc5d1a519264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a064cd161eed87dad22e8977284e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c66a1ed11a08bb79424895c48f5b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3fcf615f1f7ad98daf7ec475a513267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de2d950ed0f3dfbce52368ce12b1a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2783577d1aaa9a8370a400011d486b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab5a1f5d82027fb13be11e041ce00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1d7070057aa7c798599de150fd9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57919fb65fba9bd99192c0cb1676d46d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102601574e1a2015104d89c845702fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13deea7ff70b5585ab593ffdbe479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f226822b043e3e53fd2aed4dee952a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c02bc1869a896e5db578c8625768b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe95fb91a2f2ceea07cb1fd79b8246277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1afe3ac396df5c52effeae1589ec22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85637f6bd0644e2c30085f128da45203279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c944b0ee1400b59cfe40d66b369a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a6c535e9890be62103c3cef85d18e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a68a65664a8df3d017a02417ffdfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182655b6c19d6d3c98c4a5f1189bfe66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327aaf610b7c4f3ed18354bd21eac08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37859806b558e88a448a589ab702f723285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4238f10b67dfed432064a247ecf9c13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc7bc50df2fc977d58b21e2d86982287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d87ddea505c95f53ed5c15322891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d56d5ff920b318913fca4760ce2fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff68ab12778500eebdd117141f6745290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bef6dad5a3a25dcbadbfe7054e95a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740d447bb38f4e33da6c9698068dbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4a5f2f921262f5933acdbd646a5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a79af867b231def044f45d31a48c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffab9cc6423f547542f381cc283df8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d52f14d326279df975a723d73ef18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c012b927438032f7411765f7f738297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bed17bc9e29508fa71d7f488c4794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655a1c33e06439ba140de134ea4a64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce30f45f2f9552b1714fb303dd6467c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb689a3c8f549502906fe7578a4e9445301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f32e83f87a47214b7b6cc862055b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3fbbf4bf1920572fceacfe8e3fee0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838e54347c929d28acca4e6b7df9ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e12dacbf325a74bfb85a396b28e564305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e038a03d1a8f350d333620f207c6be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4151f7b20a75dd9778fdd01cd5725ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba97c010a081a82e3491f34b2e95d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dd34e2c7dfacc8d9bbd272c327b1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c6887a7fc9572889050f971185521310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db62544e71bdc9c3618f12b4f13db2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b823c315753f6fa5d32d8454f84c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1809f967e71d8eaad429c642ca8de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3534b4dbf25fe416feb746a1132744314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb10d546d9db27d55cf8556c7c45a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6be71cdfe3f520d11220d3e790354316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584900ea0a88605e8a05223d171447e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea3c27ef3bb90bc9e62227316a15bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ff11209e310e763ac6913fbf7fa51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e62af1f169e76dc53306edc0fe945b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86023a3d3d248e16abccb4bf6c0373321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe998078814054fcd52a22d8f1782ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbaae94d9540aff537d26788df4c84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c049333405c9f2be98ec88c659ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22353f84baea1f3d40184c71dbb1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f11c3dff99fa425c3a189dd67d26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fdc5456e34d65f19b072b392db56f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe915093043f08c5cdb183eb1573bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607eac1c6bf2d6a658f9a5c90a79a49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d6750b096fea870e2401faeb3c34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc07b5bfb39f58a29e066133f513c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f663a999197792ed0a3908dcd7cc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa24c44a100668911ced28280d2f7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a562bf72f29fdd62db69e3f8aace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69512159a111e443058d6ec265c6902e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b0a79dd44c5db61468b0ba5b6789336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f910b79ab6342e7eaf99d88f63b30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186339a64d4962b9541e32b9700d850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046becd82c1ef14ba36b8ecfbb5545a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9915d3c212b7733bbbdc1c2eebdb708340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18c53d9250224b2b07ca01301cca3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2169003996d20d07040d362455fb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911fd41c9e61d90511240c9912f1e02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724e9c04f9575972119ee4085bb08d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a9447ab2ec4fcd53cd3b715d26ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dabf29bc4fb5e7f35b689a162682f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ae54402842819f7f8924dcfdeb09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee8ad34f367179cf45c0b9b852ad8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222828842638d2af71268953c16d58c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b535c1ebbc0d8af828017b23a3d0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1c77056831e4c36aee347104e83a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a54dd1f2d0e3ac8344c41fec9dc02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d469d4b7e9ddc1244a2d9a8a7d3bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd52bbbd7fa2c64607cf3a47671b02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385d0c7c644245feaba5fa56aa34269355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0daf145f074c949d8bded3877cc6f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069867d2991c674a7ea62a2a5ec519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2d9102634f7a6796262e956682efd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009382dc5d02ee00c69f67c577c5476d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007e295320a08480dc261fe0afa4793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d094541f15318f32c02825b87bec5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc94a593ea956f962e62a7df771fbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2fd2d000a5f5437ebf0cec09ecb40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742422ff024a951fb68e551bda0d4c21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3a7462de2ae8e93cd761685e55ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481134b64f9d6f05ef969bd1ab7a47b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e22ff1b82ef6eaa4450853c967490367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f618b560f4393bf1ea822bfa3e97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce8b5da211d27f4de5442e28a68c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70a34bea9d9ac60d2cbb8051eb1d27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9384cef8edfbb9a91d8f8e4509d08ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb03a53b19b7fdd7a482effdf1571372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b0c41540a7841fbaa3df07083373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362146b7287d57eb35253e0316c6c5c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb22dfbc1e490be953249250d616c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94495b2943da68f78edb82420022112b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a0b7ef3d14b727c90ae665806832c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26be92c1c46962c6966389703572b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198ce45ab68250c95ca781e9f8f416379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aacd73f47acb9fa58909108cfad58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d4d3bfff0f6f0e2d1513ea6208d20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a632ffe0852bb2e7c860a70f14d26c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f57f790b5b889465f923ed37afe1cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ec07dddebb21d24db3aee4421c47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60487ea99da38f908bab38dc101c0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a850375939f6fee7122c0ac1a14ea01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb523c6b7c12e66c3f6b764699d2e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af51a42175f5599565e0e37830464388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a7942ead41b1349877e04b7690d65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878923f9b5b4a69b095f304d6c0e30b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5c70ba0a588688172fa7e15d375d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b663faeec5911d614783abde32690b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1010052a48a11dbe7d954826c24391b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c3ddea62f5f663c752f5e7d2416f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d1768d9dbdfc860fb7959b6c6da2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb833984fe014d703982e937b62e6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a943272f5735260a940d7888549aac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4057add1e6f711d467a246cc85dc72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ede4c12ace9c25414afbaf281d437399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252934708e0a36552b51817d1c2362b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36034d5cbdfc441e5fe174fc94200be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16ed6d25cdb8f010e7055dd0f0c57c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c81eb43747729daa9b60c3f2ffc518403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f214d75e69610b55a52dff9f3ab63de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe3ec420408287fa4f5d87cdc6141405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5bd929a69a6f3e481a0b49d74ee2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6c7d14883608f7074da55be2041407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151aa740bdc05210da2e6057e222bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf25b6d1eb0768efb0e11d02b4b69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bbedb6bfaf052e72c3c1b86db2efc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d62fd357662fa1dc9b16a8e3d8773411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893737fd6c1ac9f271a43b1d84a39e68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62372ebb4315534bcdef7f1c564847b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5c6657facaa13584bc1f28090f7e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89782a0b2b23af45a1058ca11fc993aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8412225133b4d15bbde5c22f4bff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc2038ea18844d0f10de58676a621417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2449949fd2ee3948bb21e1c6baddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7329470c5b2c444db4755680ffdf4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908d87770e8210b73dd10420472f97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea0c3755c863a69429fa32bd026308421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bad095916d0502e470466d4a3abcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3293f1778b9c083069e11583da3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ff1de8f9e749b1439d545da573e44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12790cef039ad92025e6ff0ddc2de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916694b7d0e85f5be9b510f704a3c8b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cfaef672fa446c9ecaa3923be0144427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22434b4520563b52c4edef0b85bc94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094bda744450c205728678f810dad6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7118126b1a8d1d1c8b4829be125269430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed077830af4c2cc775cdd8361b16a272431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d9ad2f298a33c0adb771e833b1e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a4aaad8cf917a8800fc379807f28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487cf2fdfaf49bccf7e7e9b0f05444434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291441d04f561f409ef5e5e10cd2e3bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40bea95f7b0c61ad1c1e8c695d4fec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695a13d13effa637d429f99047e1bb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bed17cf2af58b112f2685e0c05f9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96728393408e80602069f0cec0873f7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376758ae3e9680a95ddeaa98ab9afb05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7e5183aa8ea600b6b873cab8eb21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d20d9345a19ffa0a26b34ed13d9b3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3598d2609be9f0fe8637cb6038d240443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd132d7216b2da4b9df16216deee1baf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b34d0a679f667e9266bde07dd3d253445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a0e9c1899b16fb7f2aa28c7d957a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c76f3dcdf451f7ce42b781e23176e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991bb3de55ad5f3603132d3b50b7fd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a256c826c33c2fb3e8420b855241449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8916f19939e19c96bc1ac204199956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d34508144ce90e6c4303510f3ba41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099b86f02f633a88d5d0e3978c90420452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451929594c8f4c71c90b1442ccb3684f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cc625b552a586afbc9c0df4268c45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8e903f8edbca0b42cc8cb17d6387455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d100538079f04f38bb1f24b0800b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d4a4a67b1dea0251c01a24a4c741457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175887fd1ac0fb089a26bd192c88be84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd226361ca9bdc2e94856c246ff2b62e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893387dac5640c94f0b8da1e9719b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ce6b9789c6915120a7d0670235a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c497ac9982cacb5b025f76eb7a1c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8179a7b9adc8dc7b162c6ba46eeee5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1bd4a1d49bd4ac945b950faf7b15b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3445e0c918ea61e0cf6444a4139152465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c594467c408e476957fc80c643120466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f72c6aa2e1537d3c54b29490b5aaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018338201e5175afb06081cd805c836468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb0e589108c1ee8293497466be67f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f6ed72e7aa4eb834a899720418c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbd4cb39227b7b526ea9d61a4739d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cabf76a7d607ecf6870a996bc2670472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261d32641a511a5fcd1a015e03be5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb732fb94286405eac0e4cbe741b8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c10afaa3985bb2612b284b1840f14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0555725961c3cad2b29c717af414fcc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaad5d38585969db9086b16915b10e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80170b8fff1e6bb1d88fc8629345e37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebe00fff24cd53b8409e6ad174dac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad271e07cc69f53b7fa0b9ef7efd011480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c62604884dd330a3090f6a8170a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0593e236ef29d7aa8881b1e7e5c2fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff72224025a311c94510259cbec03a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d150091401fce3c3fcbb3aed91c25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5f58acae834341cd6fb847dda9ef1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a38a966785fc924ea058811928fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e240746329d5f85c3fe6dcfcb6d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d2ec5cbbe59085557fa19badc6aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2974df3e2c49712cc8fb2d2e0621747489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f58d8cc3ced1ae462a3a6e0ae9cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5bfbd2d6ad75b100f44a750a63e8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aab4692f9f2edf95cf889e280023c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae2060780fb7a7ae769f0b162f071493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66e2bcba18b78fd48679f374edf0c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702517bbea505e87054022e45081b7f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17fc00fe2ab150959ae819048ada5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7dc821165b64b23e6df3fc00b497497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79894e628521271dc0ef2d4724728a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889e3b0da9f9c596c75b5ebf6b6adf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da02c7c53453108cf572ce00ee6852500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f37e89ab9bc96f57e6b697948357501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1497bb9bd206d3ed2b3c568001fcb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7671874f3b5c57a4d8c83bae05969a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f47d92ceb64868ace823e20368955504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314afb454d976564d933ba4fb2258d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbe7bbcdfb6dac96e469a79f12493c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bc7ae0b38f339041c342cabb85591507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819993c1990ccbfbdfd2e964364af7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a8dd9f7e65a8d144fd024d32e91b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde754e119c80ece3ea98adffa5f9724510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770e5c1aec34365ec68b04615c98a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269437b302f5fa19694e38328fd3df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a7810ff682eb8233c05d74f020957513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0aea660e51b206efde93be084c408514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a515cde398caf5733701c8c74628224515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cfb31ff9ffae0401ac8e5db2a61b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec148376a48981351981a668b05ad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd631deb4d7870454567adff23232518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58e38b9c38d7f83319113b55c94d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657251d3c3a7a7666ef2ebfd334cd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f542c0f94a50a5d8708f5b6c0d990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670e3094dfc8aadadf5e97e12450c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952d9fbb38fc50129764306a85509fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b6bd1ab9100d5970509ab58ce8ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd4259af907ba4afa7fe5d9391ba6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837ada8e9856d9b9746f020f57916f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b32805c2b282cfcd56c0828f55e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafb0b931573b029110b522184b6730528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709582c12eeeb4d2b403c2115e45989529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5984dfac65923b8abb3ab155dccda3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08cb53cef3d449d42d71275ac67197531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a82e5ba2f143108c38bddf3241203532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac68cf6ea55dd729d1143c820a589c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f222bab7c7c47237cd1fa4d116522534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c715695f616152af1fead49ed5c50e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b1b2321b1f87a047b8d8b1f31b86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c427eb11bd2f5a11ba68e2a4d3c9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1d246d1979712496518d57cb3491538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead372d1b6f4eef0d6d86ed2f7a9e9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0198b94886509d833d1c1c83286197f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a5e3f46a502affa1669dadaa98e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01327051744bf32e6c52a98f1b3ebed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1747ff76d8affd56801a53d73935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c138fcd16fc1d99d8e040b5b24979f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f9217604896138a6182970fd40b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887fab4c398069dac5d092daf7cdd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a39ed14587887a3fa2b6f0906e996547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fb52ff06c31e9de1acf646e3c45c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65848b72be6e7bd2d4ca415e6a12d928549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63da6299fe80701f69d00f51be028550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3328d0ffa1279ecd3eb3b200a130d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407505ed1b210b27f1422ee82bcb587d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361acea35f79b792a59672cfbdaab2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce832b039e61bc90380a29f27a55a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439c3f32cb73823bf818d0269c0cdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ea12caf66e6dd7afe56687677963556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96e1de63fd058effb92bf30f26ff4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138ba1c95b9909d9d3f6e01f2b0d9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f5246616c200c88d867be9fa2db89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599f4970efcc529c8dcf0e10126795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08340aefe85068640fc86721b12daa71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f5f88c33aeaf3cbaa2202e7f2f59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a079c424d2e6ed1349eb566cb95fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2bdfde8296997103f25c1558c1662564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f586b0e74aa00c016f786755b60938565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa2eea8156bd3197fd94c23779106566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb30e960c44d7e1593c871b2e709da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d37a7f55efe4c5893240326fa267568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda657d10d0ecf9a536648bce95cc7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a8e16bf02bc81e09e0a70189fb23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b7c5ac58beb12aef6789be295277571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5782165d2371983972abc62d3b094a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16237a1888b8d8023917c83d83e733573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb47b1f12d7cc944010831fae6015b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987bab0f6dbc6db406aa9c3a98c1250575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f568f3edf761330f0aa230797ec1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365174926704e6b28c3d7cc6e338cfbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd133e77b1f2156b610490d49e3fe30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739921f1ccf091099a0a60970991982579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe12fde1357d16d3c4025e6e5c7f41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8c64b089dd5e26a4086298e59e5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75bfef1d58521f79d4b1f6fe07502a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a5c9f65125c8b629a97b4a9a422c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a0340864b1ba1a648a6b4bae71469584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09c36982567e1c2aff2d058495121585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecef4da317c986f31089780314fabcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb8ff98805cdd25c11f4336e7264f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e56b3397a38587ae71180c72acf91a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ae4f181a67a67400d1df1c78ea8db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d440e858b0d3e3dec2eb59eb331d7e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e935f2a465f013b846b68b237eac22a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b65d85a9ce1ab49b84ccc5554250ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29653a13fa8cba84d24b1816c5323593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556ddb9ba342a8e21f31402ccccfaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b8225b61ff84b4eb519372a6a589f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2dd87d4b8c8c3038f9fc6fc38e83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a3436ad3695072890a5adfa4a2e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c43a70d55cb00ba85bdcc6c708912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4b6ebbe13e5f195f39aef67656ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd7e4dbaa07fefdd511231b3c01b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed18cc66cb146a056e98eda92009208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f5111c774a158d572ff3b75b7812602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c59b06f83d8bc95d28dd26f58723b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21300fe1a2b1dae8bd8722d2258201cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630aa2c1ceb2068fe35a095f6b042d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae2b8f7a0a5cc92fd3f7e74cecef59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6328ce8735e9f769eefc1d5c3868e62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5929ea3d69d151175a78511c927f87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657520f7fed4f412be3f6178c59f13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe59cb4067138a7314e5fa6b7f20b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a4ddb3ffacc0690b47bf0a20d6c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe422f761003cd85273b7148c26b96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985d6d4f00488bebc54f339a0794c12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd4bde997b0038daff3c4d7dac3575614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb7b251353aece3fea7c3aeb78a12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf969757eb5a401982f551b8f139ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f811451997b289202e95c4ba53b87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779215c2ee0c81206cc7c13c1d3a6c69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef6fe826113ceec9d1b6e81b5d231619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3910452426002a02813d27a5701048620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030bc455f267a6688be93c7c5faa1a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06162770357c60d481afa3ddc02e02dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b37421ebbb826b8a0152f547bb04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad24f51a3cb6317aecd6784e994226624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ea376034db9293f748056a01deb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed88e17a73fd6d3db00e9da1eda666626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f2dec027f160035f77d9d864aa60f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f94a866ff21213113b14530f62eefa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be85a7bdcbdf98261f8568d905ce8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c295062304a5de39dc3f2aaa955de9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cccd57bb8c108f11d627bed675f3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ed059abe4eed6a30a1754a68789b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beac0c177347d4dc1dada4627bb9e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fcde4223ed7795c0768152c472f1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec86286c1edd0a666375e44cdba1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96995d2910387882b759978cdbf74f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef6424eabe1fb765444987edd0efa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e66edebedf79631ec60a3195350b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200fef85a083a031da83c9366f509b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5323a5645debe6d3ecde50cc8e6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706930a4e5c075b352f106ac9e48bbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17717045f664f61bbfc030a6aacc7349642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4772331263bc43ab6567d29503fb4b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e410af51013430d9025620ae7597644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f796b57efd84d1f9af83c5d56004645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f14bc9249e5d7bed7d218b9c4b1d5b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>