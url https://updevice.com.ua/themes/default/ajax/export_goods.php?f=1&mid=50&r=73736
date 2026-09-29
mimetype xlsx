--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2050d86fa78dd34a14fc17f0dd903d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fdd67ac32e5d2de045daa2b544f352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dfa502f99fb21f874f9afd9c8ff4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23615f3a88ca2c44740adb667ee44c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b48670e8b1db766d7cf1f40f3c9ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97234798f2dd7c24595300e38f8526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca6b0b6542b64a60ea9f7bfc4f6807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5b4a871ed67e29f9655fefacfdf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c0d682810736913e682551936164f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcae1c20ee8ae7e945b7432322999510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb5e629715f6cc671fc54619e387b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5522b113fcc046a30c7c0bcc0bca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001985511ab5f7af4b549d37a232c72013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bbb293e394f0cb036090d2144fcf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a12e5ce2582e26376286c4325f5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6cdc24912e5e73600b004b21b2deb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c03d22709ce7e4e0501e0372364f2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d2109791fcb3c8672939050ff68b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9440598fa263b9fd5a9a9ff16f3a3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa79a626298cafc00222a94f3f62b0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067489072e1bb1c45e80124af3be1bd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def454adec60ca2f9564a14451a8773622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b4a664623783438279a552e57057e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ccbe1612696d531863728ac7359a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071615d2de3199804443611b06b8e5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91278356dff5bf254531e59bcca8ab426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ffefa322959727797be7b1d25dd0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbf43ff5d95f495c54cb2d4be4c38128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb504fc71ec17d0aa9d3c70bb1e10d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977f1c11b11bf2ff37a88d499251ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be3617323aab5d16142f8f69179a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585365720afee0e19cff6f04358fabe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf663f4c7f662be755c91e60ed303433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2d37725509663335f994802a651e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00823dfda7bb5b94b2cd1f29d78dedd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32d63312e74d64d61912e40f6ccfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e7aecfa1cbd8bbd93826204ab7f2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473391187a9fdcc25ea8fe3d1cee68538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f393c1c49a9e2473124b42826017ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4fca2b21e5771bc6074e7686ec2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b82f5a6dfdeeb04fe381844217fb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314371287692ffd17e7763ab5b1cde9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68fca1fd55af3e84932a4af954ec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56503b4db81d8e7561cfabdbd8f3d7dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724ce37559298c443a1d89bffc8adf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051536d34b07ff1b89fc14c292133646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cb369ff7aac0cedc2865a1e27c8bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653342a699d7d949d0723a941bb6a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71074f6fcf8defea0b6c72cf88ce585c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb43290e15d1a196fadf6cc19a726b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ef2f33a81ea783151ec25e2f786a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671443e61d6efe82710caf46a409cf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898b866ab68e7284701ec4d5105ccda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ced3403d8d74c6fa11cca9fd6521d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7bbb1b1d34d900f00be17815ee3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5df7263f3e36e9f5bef63399736c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f63df9f9233e98bba6eabc790ce6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3913a56eb03c58b09403d5ec8208c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c121640855ee6e2026593b144a09ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7785d844d24f8e3702f681d8f1f8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40361de1817a44e3715b062f228aa64a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d439aeb7ee1350958eaa58f36f35df062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9f9df7fbd80f2a9ed84fa4fcfe9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb4f282a2ca6b1e77090577e7fd43064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5175741d53b8d0bfd1da44688b24f6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1955329d9060133a8711bf26398d0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f41fc86adad9437df767130a0fbc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9667311f2cf0d3f4fb761b21ff374b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb319754eb31ea107930c0faeb22610f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491489a432fd2d3db5b163bf70e7882970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11d9208edb930a2cd72dcfc684a3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784c57783c85b519175d3196d52bd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e6123e7c71a312406afabf8e513c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7269933728a07ba66df13b2807ce274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb68e2f7584333d7f372ccc6e83bbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1632bfa2b0b37fe6469af0a448ccd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b55af9cb90a2cb3a544882eb7e4a7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0fdf384dc103f587b4a4eb4b6a75978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f072f2dc798a8184f0faaeeb79029979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b7fb88a79849588ff062a27083a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed014995126833bba0929eb09a6b3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d06c5e12acc899c8041a93105fe8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0103fedda4571c6447aca521c73583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef55e116ace455b87ecf03489cd73284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d2286b591870f8fc05e2d45ad3df485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8061a2ec2f38913811283cdc30c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6613d3f3ffc57970c3a5775e3beaae287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499e0b2bd5820c290a148793eec6ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811dd11acaaec58fabc08bd36c9dbda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d8cfcfe7575f9079281baac6f89b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6cd05d3add4d2c19aed8470464c6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91aa1fe27052c4521df4e4b7ba40b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbca580d8d98c65a50c67639348ece93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86963010b23abfac9849b5220a36afda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14786a64cece550ac350cb4ae07a4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1935b5267c7d6d54d602c453649c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f1f61a799dd69fcd4884a7a640f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740e1100773e39164868b98e8c1501f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70b71025a5cc7cd68f8d50bb25d6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c98bdd65c7ac318f764e14f9c5d6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1a7d376cb50f44997fbb19d1aa4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024b3555820ec41a4674d79fba7fa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82da1f37a3fe79f6d20bb4b39ca594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a942afcb2788ba402797b36a3b22a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfd293b8214b7ee826c68960e9cd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba844ce053426fe5895ab02f3ba53e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332fa5f3ded1b4dea9c057227aaf16b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524410b048c4769340fa26c3e1522aeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb41012187660196fc9d8037ec87fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ac3d8ee9cc9b331a1e9ea60f9904110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d993a35357a5fdfd81c74ee6dc8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed70d580510b3cdd56a3a9b722672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee93feefbbe8f26c11a6a75c696c5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e25791a97ccc108834337b16cb29f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf6aa1e35cdf2ecabb730eb00eae5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bde71b740363749ddec52786a7fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf675940d90da732f397a79cc70ae84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502adae2ab749a9b4f1a1874be7bf439118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648ba6e8db7c1d0c49e9a7be668973f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685256070a4618eae3f8092c8e8f454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ee595bd0450361006d696a03105d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c921712f7ea9252fde1740b2a542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2be96fa6dc45c486a73a8c7363d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42f195e5e8218301ff23488401712d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44202d1d54e3c208bfa4576abcb448125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a32cbe943e82bb6c6ba64eea1886a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e44afc49a67c98924066f604e7f0e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cc8b40d1b1ae9ab0e7286e36d9962128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6e6f5f11a6e23256e9a1ba8b2f4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc905e4c8c056eb2f1ad2d5a9ec3577130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e70f9202ee2d3475172e611dcbeec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011596829a35a58f4a65a9bb312b20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a151696bc01d0c14f449653404d310133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35c0b07d622bdc9ca2fe203607107134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794fe19a471e77d51f4a66dbfacc81a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55d88200a097f434a22b06ced6444f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e98832ee5504f9bb5bb8e30ffa30ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96b1fe4fe01418eecd683b71ef7b5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f739748fe037198f58bbbbc14700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a061ff17c74a702cb58c92dafd79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19342568a23fbd4fc32f94e255d48ed1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c4dbfbd84bbbf4afc77ea1d66a26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c4f6852fa2f9ebe8c3871e3254a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035761b981a11409787fe2bfe94550e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6aea205400b942b9d050cc00a7647145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2d974384660c2d9b0e5d934160db0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57f8c1cbe413735c3f598ed1672e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58c846a54ea0613519acfaf61cf2a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc090862188a1a453f87e7ede611bd17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c16f5560001316a3e92e7197f9d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4261f600ffbf8290e13b6c4ffa665e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d7fb2329f860b471c7b8f63f7cde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e84bd596c27c72183d5a4e4d09fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662252d5b43258eea983a2512f2f34c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9068a325f81767cba640f76d035c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09cc64406725af15d157300c50a43b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2810d7c9f280710282164673ca99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6423714888d6cfa2bdad17f4803fd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606cb17d0d91970635952eb6af973e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064d48353c46abaf28c47e8fd03be4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b5d216b2c8d6cf7d6a88abde57e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3efb9cf99e8f2b696b3c697f5394c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80714b1cd408172fd78849bc3cfaec5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b92e88e7348d11fed4b5c3c868283164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4409b98192b0fac418179edb2fed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536879920236d71c9d0966b210465f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a54eb1640c975f7c089c87cee4a1d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd4db9b988a0cdc8eb876f5796fcc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cdac5605e884a0636f465d067cc61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870702f5b52a4ae9192ac0e34cc250170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df677f2a577544abbdb83242c086ed10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a804e9aef4464d66c30a212981f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1bd1d0f2d7bec53195b47cf99711173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b9b9142f4e964d0daca19775f6dd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf8917beb3ab3055ff967bde0b3c7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3d6939621ce1d61ec5ebaa32b3eed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee77f3eb814f368a36c70a7b10d8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809429bf59b45ad168d58c033f21e7e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150cb1eef432573d15f8e6660b8481179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30c48b8231e89270ab9b341c093ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47594a819370656365ac4584dd1d7b83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1677b765c2f83f4f4f977c4082de2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910826991545b02d63296f865b86dc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245678375fca9e88c4ad2453945d30c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd58fa96a106672d462c70ccd520d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf1760a5634ddc2639577b1863fc36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aabbc387d1eeeb70a70198e8e479ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e190c15411569c07e1e26a455e9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c203299efd385266951849ba1ecdef4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b22eb08848a827514c46f0521826190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa481932bd8f208b3979fd3b69a14e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f70ddfb2910542eec9fecbd1749f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5441e4186a261b7c5243a4512c34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e91d7be1a7b9a80cd3c4a02d1858194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d050d98f785a3d288f4d99332a1828195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48806e5d2c298861f55a1abda636e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9118752b3896e2898eed230074270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff967e0e3836e894f2f552b3762db5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e0d10b5b6342de612eeca9a944e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab78a468e928efbd887b5fd8b7e20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eed81fe9a4a20d4e65659fb48c89f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea8b66380ca25928c080df94e50cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6319324b378ac1b6ad0791427f44b1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81fd48492f9b26cd48eb0259d6a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de83ebe519a1b30f0bf9f2e52259b5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7347f89221eac36d52f2ae42a06489206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d69fe1ed21b3ff2660b7fa6f519a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf895c5244017b93bd6253efd21390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f145aac7bf7895abe84065f8b402d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dac12d8b426e8240858791a4ac65b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebdd43c0fc87ae68eeacc182d64f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5941ad39100f8c7a8d512b832e607212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a2dcb42988b897c98c42abf7bf040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db01a9fc557a73d64d379be17750fb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b00c60338e5c4eca17a7594d61101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2532a05c1ac010ddf31ffa32c3260f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed799f6616ac9b185fbe214908a3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c37f545737439f1adfc49cbcdd662218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457b1385145ac7f236ab5a1461bfa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de20c97ef33c5c393fdff08259f475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623373ebd9c8bdf1cf5965ce45c5f5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f69330247e67bf107ae422f424c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32071db9a21135724a74c95b2ea4989f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca40aee9e9502f5aa4a8473f8c51d17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df54b599cb48a8edd176c761dea39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4294f2001ac912425764e74916d4c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19fc5c389014a7cdf01967fc1fccd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828c18f254a6db7ec1a49145378f96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629dcb6c5bef35989fa130f407d6470229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f9b5cae548bc82718559f541c335230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823717d97463f4a9fbf436114e4f41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ef9d47a243f478ebc43c17196a96f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac66f788b29b1ad4ac9adb4dabeafc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae7f0df4fe823e59c403b0bc142c84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923a2efbfd58141a416465f920254b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a1b5dee31afc14853590720622d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2552a2ccdaabba4d038a60d78d61a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f133e33c8a02a0c4e9899b73a2115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476f6649e12a786a3bc2dd528588e8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b62e5e9390f1ad3b0f1d498c214f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952b202e8479ca403e40b06524ed74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e79c20c8dd94f01044d357ddbbc95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a38965912a26cfad051227d8d054b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a235676a9a4b17e8ae410e4c352d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a9f6fd00cd3df7ab993b10473119245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8adafff05a247a13c666cc23fe7f61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ccb5769a422fc8ab56ce6b29b10e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7476ed95fe6b94271af34bca5b5e23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b8647b9e999682d2d2d7315814c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a90de5878b26cc78926b7ee0797e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e856a8e16167f12519f9caca5ce2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1577f4c1b3185059439f9eaeb04af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c909d8399ab9224d3cdf2f8e61aca2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e4184ffd87d13a57a01dabebee968254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0954c74b072bc06ba78dbfd0bc58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118607290fb1c54473891669348300b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49720fa2ee1aac8ae4f6989fe0b0df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd553fe15ad6c01bf6908359415c75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ed29863f03ae0eab7057558c1677259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3db88c6b678f558bf69357bdb83c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac43db5de48309234b6d5524c4f05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba0e0306a8549037727742867019e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ae50f9a1ffa91ca745a201d47759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006531b389c10e0d20af5969b2992cb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ce89adf6ce7bc5f7d6311d2544ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f7ea5dbd0d8d26cb394ac58a95fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a52d35fa66554a26d96f1a9b5b7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a3d63766ff19f72c24ce32db5036f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b595ecb868af1c64cca2dd6ee3c57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141607fee2a3f37f6b52ae8560d67b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4795ec13cdc4c8206bf4d35923e32e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82dced56391b2110c4fa839f375fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a1c0e17b1f5265cae1532ff9a351b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac982914e4a700e61a96725b013f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d36f24fafdf1c508280cc56b08e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01804ae4626036b09b441f6d7cd34432276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c867d84f3801959cb30186562c92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca6a31be9b374dba8df53daee21142278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d698e2c6f2b89fb33730ddc08c9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeff6a9c642a604332b19f401ecef2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f910078bdd2062f2cd6bd6f2b00a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b40e11395d10b68de2c469518fc5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b54b02ae6f1282c88cb1f4ef92761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861b11a28fc6c092d23c877c16a1c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ac09201a491fd1c6b423de8ff13e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b681613fcc8f31f82e968bbea8ce4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971da78d65e0aca7c9dcbc1b97a9ad9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d075156ce7bd8fa7d3de50eaeb14253288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728ae3de77ebf1311dd016485d6cdc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e2be20f243123f63c5c86edad13c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e24fe078593b48449ecdbe7b04e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a774d99ba45dfd76682b0a94da8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c50de8b8b2f0b9801524378afed0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c68893c5f2380334a2abe45a764a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264db1c1eb42b46cecb5a28665c37e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4790f084c8bbe3e5af7ebefe5375124296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14403755b5b6d4e6e19d7be7f034eed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df77c003d27887bba6817f76c18b8f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301609b670d999fb72b700e1d64a4b39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fc926d036011a59774e4a759d7ce9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf38dc554beee74bbab3ec543663ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688bb77f0e5f7213d9355193e58368302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7cd85ae27dd124a25829317015981303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ab67ac8326381f099f5e98e3196a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62985df90fa67cb15b58f2cebe7156b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829d0b0d6619ee24945f1d17465e27e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d049a469c9314cf0b3d2e9e6d1c57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771816f08202c09ad1b48e727c5c52eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8ba5d0c41e8d100a4c19bbb0eb89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77d7f31f3a9fbe851b539960492fd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a60095012fbf27e0114dca072b3f1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37063d8441b9528e59a43668b7a0064312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbe398f63e554324859af029491c2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4cac71eb02b8cffac7a9cca4f58d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c1dac98630c4899620fab1c9cdcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b20844832ca0cf73a04cdcb813498316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662655a9ec3628e2b195ea5f9ee56e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e44e5349d9e6be88124b7ab72f4a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b45d0873caf08148a0743a3d18d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25249381305d6e2f372eb852ee05e7e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2318858c1261597a11c6f0b4d54c9ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf4c6a2850378a208f5c0669720f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce203a618f2239514a13e8ccf56ae7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d62bcbfccfc33e6503f399f4355a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f943a88a3898647bbede2314721dff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2db9c2c7961114cfd7a9a30636dc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8513428b3b1940dd9330f13dc6e8ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1bbe2f8b1243a17a3449f4c27d6a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820aba5d29aaab729bdb6b41bf17383329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c5430c4f0514fe96a5da95582688330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceff5e8797a35a8f080325a68461905331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4686aafb7320811e862854d1871b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de807120ac014a41fd4b3b532d5d7566333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d082408bb1ad912f141b988766ea2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb76ad2f7db286f2089987908c09a84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123668d635a28b0994ce86a12285f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927299abb48e9d8fadc49f63f82a6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb1071dc085b7cc665bb2843ff651338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295141b73373b3fe7677cb21a41cd23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7a4eaa0ab1719fd440b3e229eec6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d0209fd41d0487402a12378b5002341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e6c209b6fd88c9706e851c9e5a0bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db600659ffedcd9cadf40e8be24f35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd18fca556fb74f104d958d2bb3c21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f100953284b1ceb67744b504d48297345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ee02c8639fa756951942a60ac187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b68ddeaa60c58e7cfe0f5816cc14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26758849dedb1324d796e7a312201c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e9dd0abf034a721c64a74f17de73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6e17bb1b3d86fd69bb4538e3c49eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba55109d1c691351026e3b04da5748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278cc8120d6fcec514b33b3c8049abb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d66fcdc92cb67f4d3935eb621556fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c4e762be139abfebd9f30f40d9adc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93a82e6edbbfdbbeddc0e4449cd20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4dfd7828de0cf3a5e7a4161498230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aef0339854f4da96bdf696247e207357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9431e6e803399c5745e6d11a3c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43d18503d7f52f83893e626ba69a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a07ef2f25b6d3c08d6a7288e6dc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6d6115c047461582fce78ffc2d3f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9847349394fd097334e55436cf78c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d201990588854fcdd46a69234dd3b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f05e4f127f13e89080fd93b1a2d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871373351fedfeea6cb7e785c8428f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96973a1cee06971fda8baada92e872366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832007b5e87022f835620517f82be571367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d8d5211ecacf71cbf596a241c3eb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc94ba018a7e1eef6505cb411242b6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260d989d066de23640fae47c14ee73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e98b61f8b97e9b3f0001a32996c54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55593b2169310c31ca9581759d8d2dbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54185aa843fc648bec78dae8e63ced373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071955ab9b6682df92cdfab94de7ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495808073be8e6a58baeb71217cc59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c2ee194a70f550174f541c3c01dc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac5981d7583a775bc3669beac6baf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8105cc6dc4093ca76c10e81e22d7cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf0ffd1067a9018bc84600a2eb194379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d8653a9871bc65f7a999d1f6d898380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901facb5a3b71b3aed001cc4a9d4d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aac99d2206534ad7f7f10777088c92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185cf49b9d88402a3943f869c2038ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fadfbee0a18ac59e6fe108e20cd3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449442e39f4b2bc75aacb5a8971d9688385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b425288b820223f5695f348db6393386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aca9e9c43c776a05cbd17330629c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65da9f63a06be21ab2305d15b9e482388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47321b9c3641b351289fb372e89c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb48812ee166ab5eb567e75ff5b02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d00af277d9eaea4ef5eb58a5ea95a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9874c1d200a6d1834095855cdab65e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384faa80527ef9c079bd5da7b43f67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a117ce0e3710fbfcada1e08d2f5b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be331e1756d2d57c3bf3d27a23637b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5e5cd983a78432f1df5bc5aa425e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66828ac406faf12f17dc9ea97e90f744397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33153e37a34e98e7e9ca9c0713e03f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404fdd22dec27ebe16226fe50f96ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef6d632e777788b059162b878685d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82679e5ebcfe34f9de2457b25c16bfcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c443facd35977315589b6f4c6de7ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6c8da739077dfa163f0f36544a1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd10cac73393caa18fff76ef8762fc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a8a611f08cfa7e133fa900de0820d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d622a5051c03bb7c464aba6644219406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24165b3939acb601c5be9f94dae383e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c52ea57f4b99dc234a6bf4e4a813c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c42f57b7b2ca1e1b4fc940e2110a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740ecfe703ba60105e64528c7dbf98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758619605c95c6184711f0f5fdf46df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee28660213b30732d81a03c3287b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21571d8bc842ebb5860dc42634e16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d337398fac42f2d86f325bf2d3420414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aa3d0bf47b9df1cecf83f82dbf509415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5259b71a0b7ad4d0fbc17530fdf769416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4105299a50a919e5c6502117ffbb42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44434d61b737adf10923cc5d1bb5da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d20b9053512b22268dedaf0fdbed1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ac696de47523bb14b773e2ea33622420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71720310d916948b65669d9acda8da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db1dfd24df5582d095f43d9c2d9565422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc8d7fa8a3d83bf09c6ebfde6d99f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb946aa40f4466aa72ab2c73a67e6ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962c4e3c53cdea37729f42398f2f5b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11b8998aafdafa1577cf90598657ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4280abfc730d6c9adc81b807f3e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfb55b0c6fedc118ef857bc1538da5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4079596a7a61afbce9877ca9119a2ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb495475edf1009df4a50a4091aa6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf730ce3869ca2e78ea955718cc5e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8011a4704f603eeb6c442c51c983d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fbae15a899f96edf5c0ce4621b368433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a161300f3cf676d7de4aec9f24aa2d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fe354e21533121e711d5a82e9fe56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69798b3e9cd7e1a3e6ed957f0b950463436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ac27ae1d8d080fe926bccbfe2494b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0fbeb86f9cfa5e103d07fc63c869438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee13ba5db3f21cad05752837459308439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521fcc5b4e22cb5d95b574872bd1b94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e67085d1f9972429e0c35a548365f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c87b5d3636b0bd2551fdd14230378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a40b1224f2793b367292715c7f6f35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed68f391a7664b2c60c42ade0e741c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab46f94694648c6b4c790de4493550445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d08737d7006cdb59cbe59b331636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98fbc90f8d70518edc694a93e73f86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42ecf44a4363ad041511f238460ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be505ac838fd88cff0500185fa0aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4220ac4d689b654a0b8a378de9e67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361de5242675ba41aac8bbd1c77191451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce24d8c9aabddd9ca7a2e96108061452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf0506da9d9d20d129e10aafcc1f1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19751c653d73bd4d72318dcfa38519b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81328863fbf735b48eba070f269a2af2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6428eb1ca747727dd7c7758ce435a0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5973ed5f124d8c5472214cfdf12f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65207f990e25ac269640d0b63f0b04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71aeaa9ff75b39007435ada01baa67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ebc5c9c64b79928f4566e6c35c18b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8e613f45f7962d6aa95509645a09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d060449e57184f54a1b9c14f3c737462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2ba75b99f8fcefc728dc41517b648463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7c491050ef8921d23c9ea39d86b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90966db5d6c11ca4880bd14198493875465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393c849c04e77669345bf1f26691de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8711af48a10f7f6ed973e49c508bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869f8ca72f208bd0967f964e94bf269468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2117739b09ac3c756e0e2dac63d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a0269b5a9a19aecc51799bfcaa901470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39efd462c56e97c459f5bf7372c271471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd398d15ce0695cb82f3adfca7ac5ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b517a889a60e4b224442454cdd7dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa282413c02c06b8c2c0343e924dfff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae518466f7a44165ec6a899da1c08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a0fff71f0b54bc7a19a10d327365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c441a066ff286ad5ef8f9b0e1c0275477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541e78b6738d9a33107f7a4f2305f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36237c05cf16246ca743850e32a7f142479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371853d080f415627c34c9b55adaa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f254b0e94a2d0caad74298be4b01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c06e0d9611b13c7d0340abd9cab09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ce6e44074997a9ad45395b37124c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a41e2704b181794d42dbff83b2304484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86e3fc483bcfe8e8f7f1c4c7c4ca9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837ff7472354fd186ad11e19bbb800486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc4afca5568a4642f3278798b6a45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ddc2a73468f2781b564ccf3305023488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8eee4f609a55501069bfbd9209682489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428028bcaa1ab4372052d073b8b402e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3086db65456ab7268bba1ff25b0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b5ef4389556253e4cff7ee0c5734492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37425921148d91909237a25baccd6bc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae1f0f72a29f006c8d46c7816cb36c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c1380046a4ae9f672c4bc179d8ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6ade6aaed3220090bad7c086ceeb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5ab1458af3196268c28e6dbf1fe3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a892e3fb4301431979e485fd9a06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2036f8fd0b2ca554fbd4173f0e2f45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8a23765f9dca9fc3e508c527225f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f62b0726959e11300bec4b0e0f852501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f474aa538d8621e0a768ab3420f8cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff2b6fb2ed8f0ab228bee2ac01013503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c1f03fe02f75de0d26114241d349504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a382a0559b62ec62bbe09ae21ccdf55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b0c07d029a166b84974821c3501c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b59ec8402c2f1385bd80da826b07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdee4227278c6122eae64520823da96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a78bfbab337223f06fe40a2a215e2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859506ee6e7c6671927dce07fe6f23b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c1c2d65d84daa610a7f65a550630511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a040872ad895ced8084922a6a4a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be853289619ef842f1043a726dc45db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb4a703b04e15f7e394fb240753cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06606c5d08df70edcf06af17b20d10b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232e64a64882cfc4b192980b8b280b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9894f91d2e93f07b4c994f073d3f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a89fa361d076f1c2a70c01246e18e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50bd1dd6f729e98021d23d6c93ba1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a30e30bbb3dce5ef222acfa0655456520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815bab0ac4dcc99542f25a2ec27a730521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c6731b1825ea3094012838e5c164e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523faad9ae2a8eaefd748aaf65fe3c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1fc69afb2db944eff10ba7b04c022524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394ba4480f15c0d61878423be72d3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba024010e5f6bf9a4569d9b697854ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76943922899d34ba376195dbbf46710527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f899e4954824fc0daefb3a2bd2390528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff000e4c0a8a5226fe439ba84117ccf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56af350cc90625b4e31f29fd1204ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2ed6f811a61171a1e7897bf8958f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1be48dd5abfaf1f356262ae41fec34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4b354e5648f9422ce99478cea1bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58296ec591c6664e5997520da3893c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea1e721e8af068653da31a0af3774535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b516f13ef9053b11397be34d7d308536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71337babeeb956438e50858044635d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041aaaf2ced49ecff8755ece21b35fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae89ebf51e053ee9ee4f61149e3f97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ee5eeae6491047c2941b72eef41a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef0c1e0bc8702b69ccd9e0c8393271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acfc8a8cec7525e0eb6a54e038aa78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72906e8aef1d320de8cc4834d9ec3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403eb5a5de6c2886893897181ab8c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8cd30f0163313ac617582c3b1af7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb45d54bf5c62387610a8db34fcd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27172016a76d71e01d968de3fa7e59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3e8bcfe81820e9cac25e624303f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4776e16f6bda90482b674f0d93d177549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464686128c05d377a84b253f55a8c0ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a20840716a67eab11288123f85af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f9cb4746cec0addd8eb808d73b5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a0ee2463a071a6b0c57077bbdbd78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221347a50c73247249f3586abf68648554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd408f482396996bd5e8281d1964ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd70a13ed2c3679b37e0cc5a2acd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8364f0356e79c9f23778db9c1d42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba12199d63e199ea2c5d6f230c4cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1f8af8d044f6de6ed310e50682cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaebdb97149b8d1fa5130c6bf3c44eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ac5645f47391a577eac4eba63044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f890c7b8c4bd0bf21a8a3b42ef8f7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410735fe045c8c52583c6b0534ae47fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97960348f4e17b7effe2830377c68c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec93274191139f703e2aa40431f59b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187ff26c1596387646e2c22a8ad074a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b4f58696e1a3d33f2ef6ffcfeacb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09307a2f8fbc68ca9eb303732850a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b1be3b887b36dfc2a140c812f0c43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90648ceb4958c2235c6bebf6c50359570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79941e1b13d9cbc773200a37621691cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f48bfaaf8ebcebb8e2aaa5d6ae05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394677f30d7d5a886e2fc57fe776302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8de2c44da486c55839c63844944cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cce753fc338c498bbe986257c4a2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dbbbbf6991efff40e0b4e245e5118576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf0aa2aaae4b22eccdae1fff58072e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a29b0dc58a0bb967a655a0b39b8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a875c1b431b82de14a32f2cdad7361579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dcff1edab1c1bfe41edf621511779580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db6cbf3948fe7fecd59e65885b2e8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23612d03b8632e8576d23a05ead13bd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8ba29173fe2dde54c4531fadb049583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a952cfe28b8d3f612b95d5fbe6b57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b128a3c033f9ebb6ab3f2e0a8ef7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6c0218b41398c08e007a52b45406586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc5bca805635cb0ce71749c90a2b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b1991281c7b39b6970c891ab2f1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eecca70a466531c6a2387ee714e0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811f2768e4a24932dbe409797149d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1076c87fc530190f1240b275fbb158f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044d3792673ba225b0b7b25a01e3d01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778957c1ba5858053e430e9e3c3dbd0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84589b3087159f82855a77b2d240f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ffd53c4c3cbc5e97728e5a27d3393595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b5f4e55bbf7e49ed744d05745aac9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f1e8b8d4640fff342cc400346f3ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ee334ca6abeb21fd85c810cdf73f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0780a76a9a7d54ff2bdb169ebead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20256326238e265a32e4183bbfff90be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75356c5321d0d49c7e15856a45b9065c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9301d8b9da6f8bb31bd1c2028a8cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac66576276e50eae198169317655193603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c6c60235df2adc7ea2f3d7a34b8ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea30a8386e3c02b6c72d90bcf1340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f71a670d66d4c254f635cf341915606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b28c8e3fd8cb196a86dd2e675ba78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c7df5111825c33c6c3ff881d17f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13440014e2a802f88b63f58b48d76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24500f1995eaf29fbc56aaff8ea82aa1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a38e009b6c669f85c8252a6c8a24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd5471c45a031196323850c23b0492612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889148061b7bb89cb418fecc506eef6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a7ddab16afb107661496cdd21e00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f76e49260aca20a8b633956255f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2d3639bfff946f4154841a71b605616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca65b87368601f61002c35883eca0d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf91a0030b616a6a5dc28b7b0a51ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0702641a9174f69ed76e37c916ca1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a7235751063c7975dae7d758dfb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b14dd2b08d8ced0104e7d6655c239621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a1c76a1d7903f0b62ed0c1875f23c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf085f18e96c3bfeedf7e7a7bad6ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4a02fda09042c7c10f5e7f3fa9d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f4e671d534f42a92a6d2ad6deb751625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602336dbf5f5bcf070ebcf0061fd06a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ee0cf04d459cd4e01e3d5c6f053e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d81907b85985b73d10f285765e49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e221c7d08aab864c0c95a429eacac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a4ff6c6ae568dd2cb7a7d92b67583630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f11d3b8f0afb18126dcabc0e1118c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e159be72c4c8130841357b193fd9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af870e7015ead625b81691084ef8a4f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810160a3274ba724aa9e2a545ca7f8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0339ae0c7e6176163521c0a8d861635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab95ecac867683e86ced13c991b48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d698c5d81307e17c23e917dc11029637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a769b7e87c73467ac3170deb6283638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f945079d236af763339b5244b96452639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0759c0051108307148eabf570da4b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db24d0ace733a52e3661bda69d73ae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf94eefbcaf779e7416692c86b40ef6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ced07b508de4f15f5e9c9a7b2f03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843345f5db87a14d163cd9f1757ec5a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565d02441665c4e053dae3553a3b67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef4676759b1e63586dd3de8dec3e0646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542344182830c6cbcca7afcbd46d18a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce470b20b71314ea5f57047404e2070a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3b1b0aae4a4634179f5bf16e998c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f86d7ada43d4e36534d6ce86868764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc047ada0b6f37484079186b876930d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8c537a520c653585c4060232b9e466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a3aaad8bc11fb4ada455824807e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea762d4e085927f71ba959ec58624f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d121d669d7cf2708be485b61ef4d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb177b12f85a93a75dddb6cd7fe40ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20694c3865c0387feaabef1dfb29439a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063630d511830f7dbeb6c125da256e8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859a34af5fea8b814995938582c440913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f81f6d9f9ca8d721a9b72bda7ac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae947745d423f2bc67a2ec7510991315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5948fc6fe1101556d95ece1ce6ae29b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f04df8a4c008797dd3d50584a5a5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7183fe300d811339b08e3c60641be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532e4ffa560aeb13e8c84d89d2adf919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa4adc6922db68d5ca62a84bd7a07620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb251e14bd27d9b352d656f5c9aebf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3ad618925d7f2e4d84b4dac6970a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caca81ed29b642bbf535e4e2f831f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a36d5735b49a8fe9e2520b93c22b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefd06e2ffe1a7cf64ce1cb3814b42b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b698dffbb849d78ceb60025d6001d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905c8b00ea5e8979c3596f51d59d6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527c943df84076d9cb83845aa2e00b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea177926c490065e27740f0165a09b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e50a421559b98e08cc431f5bc38430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6560cbf594bbe5a3575798194be5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e2627ac510b1b11728ea953743cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4e41ce10de69767210ba44d6c636c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078a4145ea81eab3712b6952d3349634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc311fc302ea482ca50636704180ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f337558a272323bfd4e31c963236e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c758a7b40a2d2d99a1a19d4876f9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7172363d05770b3b662dac8727c3f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df793e37ad5d542ac3cbc702f9084c7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa989cecd240352ad99e0bf4d2276840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da99c7c4931cf85af9e89ad5331c03941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c163e0e4f19d35f0333d29dc6f3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44761895bbbfc2ce77d997240382f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74843b7c9928fc7e8919f48e6ece7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ee303aed88ebac9809d3c515bf2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3acd3f2b325cac4956cf83d3eb70a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb61bc311884ef9ea116472bf0cad747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc302455bbd7095e943a838c383596c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b10076320391daeeb2ba2984230fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c70ffb6873d31cf64f501c3fec31550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30611a57071711ce8b05a5df2d5082b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46093c6de46776ef2c750120188ff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16186971038c0ce28c9298f1d072da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52321adefbf933a333f728c1ce5bd6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27ce454964ab95287630cdfd268d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff74e6fd40aba52c19699b9471c47db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ce080561c36f89f53bd5355efce357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad735f48a277e326fd66018121a910858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9cc2f7e68559e96c5b785caa8c2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148fece5f5ef5b5e857aba40ac33d8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a809aae6e9ba190c37a36b282e3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb73c9da7071972552cc070ab9ce1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329fd745ec9f72e34cb5016bd4832b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38327b9517f29f4b30da2834e7ddd1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d2b70208f0e5690ec17b4b6d927365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab60e8dcb530f2063b1d6dda3155866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5fceec757815704c7bc7fd878f02067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434beb97ea631cdc8e1b0147fd21157468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476cc9d7a5ca4d8573f0b39d9c7ccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458ffe9aa8c07262d052d93c1f09bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1d9b39bc3e92c2d35c2e40d15a1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1e3a33bcaa679ea4b60bede43ec472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327db2a8bb6f0d0f002814bfa79b2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198454bc587cbadbdf4dcc323094534b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de0cb67a639c531fe72c967feb6ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc1cb4c008b32e732b152537cce8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65f19cc707c899e50d87bdd30b58b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc09d924e845ca9a405220fd0c110c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd499fbf0324f315472086271c7a8ece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75725fe320f1c0bcb9546d275fb9bf5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2540bb0a5374f9ce46f596be5cdc37e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d010750636e0e7901233e93659ef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03084361455a8a02e52fe3f9d46b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23353dcc20d8827125314f24f0d8f40784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec629fc3cebdfc6b16d57a9ffe9c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771b6a727df2b6728c2db1ff33b39dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c1ab32bb84c9ed0845e40e55c22f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d09b5b6744b44a96eb5419d4986ac788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dde1b8b0ab0761e459b732608ade689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa18b5f1fa4a884764d5bf802377bf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c8f45df984f93ede9346a7ba265f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098ea77032f23852a53c46d5091ed0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6736c53cc664eb92a5ce8f1b434e49393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df548f6bd2480a5370f3f65e3ca82494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed57c2ef0c9b5fdf1355360f764e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9675aa12d95dec796fe8ae2068ebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff3cb0326e9c45bf2ae0b3c75ee3a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161145eb793dc7c5393dc0cee0ef49898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ff256f73767f4808905712352f8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75a4ffbfe4148c864059c089b915a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57f589634c25c21a14fd0980e54e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8da7f0247ea529f5f49b88a5e71b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab0776b7fe8e2c0a04a3d8ed684ce4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69aa44f81f290fb425e1d499c7a1d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40740d9a4e95fa081d79cefbbf0eecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf790c34d9d3d8607949b26c8b4498e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62cf2643539340bf1a60161ef9bc3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b2801fa900e7cd11a0b030f57e622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f4f42c01559423a8aefafd2c0701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85148b37a796f211535ae3aaba3e281a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71a74b3b7a3ed92bea88e5286f87b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e49a18614c8913a03c44d665555708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b314f329b52e58316cd5e00b60f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed2bfb34b6924da3f1fe9b0627556b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bad8a24532aa2fee6d9f72d5b1c4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89222539910c849db911cb9f6fc7548d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a726bf141d0831cfc94f5e1d521cbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2caa1df16ba0a8df3f46b05909e7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0fb2f9c836d00780438208bd1fde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cd5538a3079449292f315556d9c0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cfdc3f43ab4243797f853ff82ab44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef910eb81bef978578e0eeaba16761e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bead46f3da1749c3aca109953399f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec18aa469adc98ca9c400fa7afc07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e121421090ab7f324e41fb2c231a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec61862a3459485ed42e641f1991932126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4047a7f326baa87d30964172c912f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a9cc1e36b6695020fafb99a3c9e30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e7081d0a251635ea21f7fd7ea1113129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beff21d04a72fec08c8aaa59ffa877130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c921aa2979e2b81b1b0665bf2d1e65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96242a073608e2ba5a741e0426f0587e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cb66dd6121b85f6fd49dddc242d4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744018372b85c3d02f446d94804f70f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06cd011f3759f97005827d4142ea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f6f68a2b6b15b60b902e6729e9daf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25649034698c35f34c5b0474dfc56f12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbf27979035a117540e7c766aea677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888f9239050136b48988aa4715e1ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87aaa70aa54a5f964a509a5aae9c47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31baf107948887f7b01ef0532eb9cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c6c371433f7c34ad88df629d3623142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffed4616585aa0c954232f9a96ee3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d1116957255caad9d6b8592b4d2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2446ec128fdcc37cff50edea881a55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057d4260dfddb4e3a2916b2c725ba0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6cf2b662bddedc164590ffde2bdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380a58cdb7aadeb6a131cd7343c6ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb7728a62900943a5beb90a12f65fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21d58d8a04db6cffc2eb0fece7313150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad2971f717c7cdc329a652383f28a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df29e85ef5466b0290224e17ce461f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0858db4611be9267e04445fc5c5f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2cdcff1fad363d3619b78f226a1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc13a728ea64bfdb81e97a70c5a0d9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e63646bf3b135c68a990880ef910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f8b904a2f2eb9899f5f5d5845a2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205c4de0038ca12c6c7f8fc9b95db1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2fca9f7b2004e96fe74ee52dab41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cbd75abca68ef88f1ab7286e68344160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22696817304fe52b7299d64720db7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fff4e5688d361036f50a4d13c6f5cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1babb210627d0b1471c91ecae03d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679db058958d0134520afc7a291654b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a2609b867e010849c9ff28303055165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd7851bd71831ff6174a21643a233166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9cffeeb7886de98a7800a16a9c5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5bd1895a175f26a600f4d576e7621168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa501fc135add3d32bba72df24a8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15847b94b500ef2fd23ad07b870d605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e939650ffe48947e95913cc3f863f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa322be9cc7152b846e0a665fc48a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427067a88e457030472ecbb07b87b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a700b5a0509b2dd5dcf1253c145c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800f6f8d05ce8e53f3f8c3c385fd3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b85c77215dd633bd61ea7fafa57f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bbf5847c0e35c6f902e4f221486c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe079aeff1a043076f64f2cf8a0bcb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb2f82af0646ed54d6cc75bc3961f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b115a4f0da5ebc782bfd0dd748db6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a875ea038da44f6feaca13ee5c039e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114a9bad1d15abdf82161bd4e8fec3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5330c3e996e18bc2e3765052fb03efb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c78b70f18457d91e34642a13482c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418cc82db260f2762b7ba4411bb91af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629ea17cc7e07abf98a250a2ea1a2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e7e6a89a654cc81ef2691944278fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cd19bcb16fb0906fe0fea4b2d01fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37469fdb03ad83bd8745a7602ee5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc29df2e31dd80c6afa5f4663610d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b8aeb4a29b281d006ed7a4fca9133191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04257765f7cabe821b646c2c67fc6bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb795ca8e0de4cbccc48802ed7755df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea0f4db07a301ccd47c4adba70d3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b4696a17bd78d810298659143f7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb8b3d103058a8f9c34746a36fa850196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec53e8831fe8828558f6f60cfdac99a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea72b3095e2d02794fec7101a1b916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45324440a5aec299106a32aed082f947199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c1ae65810003392b51227613151a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73159c1e9c8c68509e3270707ea6984201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509673e47ce90b5d8dcaa28a7045b62e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20033a3bd30dadaa2f542709c27b818203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2e5c7275eff7e5d07f4fb31e5057204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc753e2f7593fd795df923d4f8034205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b73abce8b8c1451bf46118be98e1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3491c724077935100aed54ecce466207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0603d0cf7d0df65b172d19d92443208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a52c3b8b6feb134453cc04ebe6d8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084527c663de5483d11d2a62244295c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43ae648d60fdaa9e83778cc739968211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983957a048d58e673721e1c772405ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb84341d157f1a81d4f3b29408639213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efafef6ca0d8f688283c1ebd0f5f316214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967004273f7d3abb1908540c15fd4e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79ae6dee2ddbbafa9d323a71abd6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4b6a3ff02bcf6e2f6643f5dc062c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397551299baba74bfa746d38af8a62cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa798b27267735917b563ade53e3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba447d4a5e34f6c9b8703cee32764e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba156c200e5525d2cd5f87407982191221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e10b88fc364c8812f97b5dbbe91403222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aca4eb6c9dd01a4dbd7ba142dace6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63faf1c9c4bb797a3ba55b095215e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cccdad2c4764adefb8af0c072925d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80482331a52c6edfe9169b24d0eb3269226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d715dbdc1251ee46d2fd4b85e4cb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad89aee94c68f336397874335ea298228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72f311687d92bb1f0a9883b426a5cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79236fd03ba11c8e424dc04f63aa522230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34297978651af851f541d6624d1e053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86144abc16c072a250bfc03255489ae7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ef4d9e981e39250802a2449910bd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995aaf20c8487fa5b45b5f615de8a22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af921ab80515c9be0aace98632449f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936dbb3feaa5a804a3fa992d6ba45af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4bccf26270d57ac124f4bfa95138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351978a76a780bd5be4cf2bb77d2561238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd2de79c1397c8b68b5be56a78b04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7b32d6d74827ded7df753f1a92d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ead76ccb02ba9f47fde0ab2d2dc41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433d476d14c5d2564628e4a1ecb7a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8096fddf3fbda97fdad8ceed25997da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ca756c30ac4051222805bdfa5dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c2aa9507dc4b72d30c22cfc8d6f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7f3661b9b7515aec36e23e6c1877246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906dd5742dea317bcd6c952c65d2161247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b530db0ed37d6dd423926f74567d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d653cb1d3795263dccfe1fa309c763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c8d132cdeb15bd44172c39f3f5741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0692a705127724399aff76f730fa3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8a348f447120a8231b97cb80134d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948d559100e9197636795a70b2ff80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea275bf0b0d7cf38737fae04071bb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3cd9bee32fbc2aad9ebe6dae48e35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578dca3ef557dc12f1e4134277b690b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290e8e97d78538fa59f958b4b2bb43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4d5f619c86dc2c2a1cfd8fb1abe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af500ca1beb62ae9eb7abf8cd9d12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d279bcfe96dc53bf0585555ddd75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650d1abdee234c7158f98376bed4e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4433402c9b1f06ba2820ead36bc6144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ce8ef125bab5fbf027c65c2c1fca5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e43b27e73eb44f36745a9c22f0fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cb5a299b5a34912193a7de73a0321265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14af4d40a6c482ff3d43e20723086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85553b412c2e49bc6824bd7d31aaabd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6154ab19f541c2658072bb211b90c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1722a71e8f500fe09fcd6f1bfc1862269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00591fd019fc793f3afdc9665158a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263cd8ad31a9206c285758e0558109271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594032483ef137f5bf3e4fbfb65ab84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab3407b43f7bb8d51750caf481099e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212f496c60bb13d740ece1c1fce244274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1fb9246a0eed1a9390c30b359cdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c95ab7e3e551ce179f5783dd88ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceebc617d01296a1b42f06936e671dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053457566a822648d90857065a97bde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5699da27b7ddf742f7e5684c545a48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5cd144de9c3120189ec51e034ed23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f386bcb7ee0838e368ce0cc1ceb81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae346c90c66772d494a860faad79cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f27252e7223d094878b703506862e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa47bc37f8590ec24ebf4afd29246d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8facbdb79c27e84173543758367e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c3f86076d0e84bf7dcf448341663286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26441bc7db69465fea29525b65eaa231287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d93411858cc3dd47b5961becc4188288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5a9f42d347fd2f9c07ec83b361d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6037e04e9b51f7dd6cc1be72dbc0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7ff65a4decd21cc98e7ace66fe3a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961051f4336233426160aff73cda447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a672e9b2c01a27ef7483d41c2110545293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9ec76dbde1f185a8f9d02a8a913bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a9824d6cfe7f36746e62ec317a696295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6bc4bc4df0a3bf0c32a75730b0f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc897cd0bbb983d721840ae6e4774e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149561fc43d8da3e48c92f30b6d8b9a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711425e8620a57495739b5604b1ac6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37e60f3ccdc9589a1ad24697843be7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1701db46f4ca84166b68e7700213301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662ca9d7481589979c46afbdc4480f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a66352832afc9309ffdfd8f32216c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a89c4228d68f3933ec6404f8f4e39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffdaa25bb9ce208867c2f4c4caaa50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d34e56677a6953c0a1fe1412cf760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391a9dad14e4f83c2247089561e969307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f0b161797f278bd61d0c3af1a4bd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93716fc27faf776ab2a7b8b34199dc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8998bb7e9f7d5bf8484411e0b6e872310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8562516be8090c1696d35b55cc4693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa96c9ad53fdb11a1a03419efab3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60951e797107a422907e9e61c6d005e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e549086b99a06ceb61f507570e361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6906eea7ced4f031c45c0e4a942d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5ec481f116e20cb1d93ff6532c138316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd1354f7432e239e9739090fc2bba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9588920303772356c1523dc411d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317018006887f1aaab187f7b10246b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ff612ee3a3057539adec860eb47bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0fc02efdba30ba67a4f4acbefb94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a7e7467f59062452f9895912022c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2864e690a198416e53d2a0c9d6f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791dfbe832f0c040cbcf0f0261644b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd71287bb0b4edda536b1289e12ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13943280ca6095b8c05447aee0f20c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73e691fcdfea6a8f78158a50fd9f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a2513625512276a540de34bc91362328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd714485cd9bee684bc6d4acc79d638329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ffc4ad6ed208162610a192c56cf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8211bc390f5f2b6011a6b55be81d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d632ec901ef260bbaa07b261babd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ed04cfd95f0d9f5d78c81cdeb0d80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512ba9e9c190ae838b70ba03a70465334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b758c819de8de4004d78a54d0ff23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468dc04dce9bae9151e557fd2aa6ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca187d4d38ecf2e93c8fbb0d4fe2a45e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff076702019184afd768216b18536aaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7190cbebaf807495c307603ddfd1aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccdb7c9d3d60438714d0b812054a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eec86a7f415a8426d7fba8b337a05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e8891a3442e0865971634d87d3da3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023d6b7316aeaf39d5eaf0636e828d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f3386685f061262110ebe9b093a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1f8611f7c93a113b75b012b50f23c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f17edd3fe87a9d23cf692ba414bd48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a7cd2a6d90239f0f1cab6c8e5720347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab7ae7746c28cf355dd17cd2c5a19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca162b9461071876e833a0f3b86efa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387649925d14b4d42a1b38af2b0fecd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a39eb9f2bc23f9cd4d410143783f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a77dbc4185da6fb75fd2ef4e0677352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93ac2083902e8f64bda24b0c381c7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3377f3b807d4cd9fb920d63e2603128354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5d5a1c32694a311629cf1c780e857355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0d2830edbb193e701e99fdaba6b2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0372dbb8aaa005eadc72aa14a67a45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7b029dde23273312b6c87ae2a1ff8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2318d86dd0af2a0a34c90602c553d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050513eb88a8370cd8877950775862360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3fde67902a9363297bf4138bc44cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801695cbbc92f0c412711ce76de66f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5fe5facde0e5c2aefe69051e97c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe090f39fa24063d39fa88ddec583364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ed6df4bf89420f14fcdd079ec564365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc8924e8a3e9b822ecee8c9cd09c4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0501581b82f48d6c67b2fdf525f8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeead2b097eae675329e39a6ad959e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856138b905bfd8616631653aac521b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23367eba343e7f2a1e567eab6c4bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d379f4a2c7227daa65a34cd4a0c509371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfc10a2b49d1395bca9fe60adfe110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0afa5601a962d75720d410e576272373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49fdae1dc12251f4761385d2e55d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96dd3118473a95c596617b128eb5e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57724f5a1c919aa4611bfae8e2d53d9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b45525cdc3dc2282b7d3b698d0650e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2cd01dd90e13ee08fb25f2bfba3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd55e628ef9596e72a4ec29047afa03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28c0524adb63b5fc1bd225096b9aea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0eb343f2ba598d98aff03567df62a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c073290ef7f2c69c04cba65661a713a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96503f62748174c290c6d092ea8a8990383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5fe3d91fe1ae0e36ff8d2210d470c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe33512f890bf98dc720ca5e5dc46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c57d043d604ba0904cfbe7542f774386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c925a24afd19d91ece050574c319859387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e939229ab67f2c91c080fc923fce20a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1481dc1137a11b0699606743d594e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cafec343ca9e812049e242ab06f06a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aedc6761cb2bd1bd9345820b56f32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666cf8a0e4ff5cd0b1f6e14f2ffc7f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e34a9827bac0248f7a20b0836004393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6c4fc4066b6dcb6b67076a0ff854394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08c892ea70aa34695c9ebaff73acd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4400c977ed9e3269b426b7e1071b53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91bce1df5603212ce1dbf54448d74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877690b367de5aab7286d97be96063d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910caf6e188149a4160f0c31ba4873f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450653aa4ea8b280efcc8818efd317e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e54a042d6845edd52831e345c30ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb7e4826f8df87caa710cab892315402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e8cd0cdbcfd680bcd6ab5a14c4def403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b7ab0e2144f77a6de2b54aa01444404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6bb3b922646f808bb68ba3bc15bc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c81df750fc7b5eec6b3d93389851406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cfa641f2734752d7147d662bfee43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4029a5b7a1c644c8b0098718e647656408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e39374c930d53dbdbc889483c976b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d4c8bb3ab8446c2863558f223822410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764cd38c6c0c3c7e200878e91885206411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1122e7f234dd14866f73a19d3deb19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3c6b444fba7fb8abc2e22b05bf0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8244c155d94ae09c764bc32e307d2e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f37f81468a674dcf9c6813f703ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46f2465ce047b63a29d65345689aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176febbcb5c37af598589cffff8bbc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8cac01c923f447bed282ffbea6297418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f982510cc14ebf9db7e37462f8dcd48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eddbf745bef3e6b0a0604eb4d0019420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e508a5c78d4e74fab2e3f56ce5ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a7f5a1b6d4aa4f24acfb3de33e39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe15dbe812e95637e645a6737b6925a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850329a338361d2c2c90e2de09f9700424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1444130e4c3398c687e79f89ef2ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc035edae3525291d6244c6f321dbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82afe930ec5f468e1021d51ad30d74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478f113d772020e51cde272c70b45f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a9f37c2b015e68ca339135037c17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89260dc366529b027da22dc498b39c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c8f6a31e8c00f317406570393aba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8683cdc1efd9a15715a0b9b2ff537432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bc2ea121f429e958b4a34c500c2ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2cd36e734f22b6e2a8d212bb60202434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4137c211b183ecfc01b0e9532634ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b940680767644275515d7db920d90b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0421d9ab88b13321d0e82cd7a184dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46c7ad53154595a92df7f18c296cc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fe899c594d09c478f21a0c593b4ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86647b5023b374421e37b0737ee80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cfe6f50fe1471bad26d3bc4e1fc6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631bc4564eb0326e6b1a93c48641f9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6150bee191b369056574c16da010d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9475a4420a8dab495b94686fe012c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae554498bde5b7889e633e737d762b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb07f33d516d3aac44b256addb402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2b1e3a3e457845a46e215637c168447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859712a4b197a051cb27779e3f420f4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1fca03b79a0b6d8a09991b8e9ec8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118dfceb0dcd364b786f76143fa6a0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0dd994f994b1c96f6deee3f7dcede451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a713a1bbc06a2e6e290b586502ad7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a84b0ece293d0b2c559bfcfe65050453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed933629c37e604a253904f01b69b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a306e6d4e3b1caf577264919d961d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9840931012eb8d8d95b44a95939372d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d74b04eeeb26210f8d6fb4454d5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158afae58d5d4a05558b2e42505eba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce1456dd918d609a0318f803932c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02f50612df4e85bb27f312435b0a69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3cb6a2d63b586eed9637a748c63cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c1402110b57f859ffb6be56d89d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39357a16a96750d12c39e7081fc1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f425fe9ed01ad694a99044927858a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd481da7203e141edd0c6b0902fa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312847d9b7c838a029d9d956e5aff6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6dde983cdcfa8b9370b7b1ac6425f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a4edef1ad4238b5529483c81f5ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16445a595d7f376d27922d3a19e59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00da57b0ae0eb229716768a8d65272470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17c3580ea9db96fb57590880e27caf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3663e25517d02c90bd2f8a4a0c314472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4b5acb6929cc24046caa67f918277473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe403858ac7087c8dfee3421f398de7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe14bd84e93c60723c36f95f488afa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341f9a17950a37f4e7c355ebfa32da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614717275bf01acedae29dd637cf2f28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a0a7edfb6b8c4c924a2a3ba70076478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0bd6824f9845b31d1c12c454995c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af4bd2461d8fbe726895204a5351d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db8d339c9338a03132bd740930afe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320755fb250fb29d4127c0c1eb7f7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223472b265fb24cea76075604f0660e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d07f271571c3b345899002c5a72821484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235056a0043dc3423158bc2569b51bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbaf81aa3fa4d16bcfb598adebee64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb04155f50106264de3852694784ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a4d3c393ae1270f855dba07c0e2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb89db757866d070ff1d668f2dc86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6093db9871d97121f0be213917f3e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d1d05b8e6be75d959645aef72fb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9811dd3cc8ca31bf1b4d4322fe6d37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d44c3d658b5e48a85e942fec5c752493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c754b286d67a79ce1b7c1b5d22065b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb69fe6306448059f674ff11cf31dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94418db627727f23d71d101b9acda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb980af8948bce364b53ed653b6dc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406088396db0ab91d21247d30c121e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69376c4e034bf4e1deb1b7dae9e2300c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5b3a3565157877509c2fc95cc81ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00799f859db22d447513d4bb96c57704501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b194d0dd49ce5ceed00678472185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5a0103dc0e9edddab76b7f88325f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38c3492fe4d9b19d08ad7079c431d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92e66fe7e4a91c3ed9116811ef2e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3f9ac783cf23c4cf5b0325c557e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98813894481e7acf12e3c2a7051338507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3e4eb3842302aa313c499ca3ec78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1b6a1747fd841da9221affdea73c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12011781322dd42e5a33d9293f2a77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd480c8772b45b7abd322eb26c6e5eaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5384ef18b27f67c9cbad7303876cbb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bdc1606ad40d9c05f1c4bc6944bcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe3af73f2e28af6d01fefe88e76fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10813d5a8b284814e8d70951b8fa33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5184cc1b4ca9ecd77dd0fd3042979516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ceba9c5371a0312b813ee3295ca8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e9c8a32c926e0cc5d2da12e0630a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaad8b6898580a04676aca55ab3fa0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b6fc0a48135fa788e8b6ccb48c78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dfd3f80e76a2db0081bd7862b8c5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd7e15e7e222ed2b08ac98624ebcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc63a32c085381f29a45818ea3b071f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeda61a8edcff41d8ac5c43ca19c74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833fa47a03a39bcef6bcc18b0d239b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f88590270cf9f7cbce8dafd79a117526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030dd777f00bf4b1d52191ed0e1ad4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a49bf07480275d25d2548f685162528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6e4b08ad328d938b7b3db9714564c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55c60cffa4ac5be2536654fa074bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3210d4fb929b033ef7d10f335fe41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f559dd6c1ffe4035881d240308b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9efa793adc43ca0e393d0b26290b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce5ea39f24a299544a8fd1ee74d7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e04e14017c32501aafc4646d66d85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545589aa206398c9260748590cf687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ceba5ab4add853d294e098f6273e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59537b0ccf0780c35ae7cb9af637d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43489ae827e343f61df87871c6c77f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c659855efdc6d18be2ceeed75f889540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4072a72233965e6d6a9a3d6731635541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e808faeca06fc0be66d36e325a7e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062a9dc77099d51dd959b8232c1e910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec84a373ee9cbdb6b1a36d9a02e46cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eea681fb1ac57bf01d29d392970c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c647b2260a69b4a7eeea3e5210a1b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dbd5c1ebcf9ca234c574fde5e87aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cd3ea8a61560cb012404bea2f79c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee80d11107793c56ea9714478fecc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275c47f3d1bb0788de473598ec11308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b682c0f8f297c9e730ff90f0aea97b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ca5183e70c47cedd5cf27ceb7909552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c72eae91e24633940c1e558f15a31c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed877ff629e9261daee60b0b957699554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce10a0f96b62f8a362a06e78462439555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62cc26375b32eb3c131e83c27b39c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4b60da90f07b1e1a4ade024bffa1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8699de9d02bb028127664603c6c370558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336624ccbb5d90393b2a5c7c1d8279d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5ffa07be6d041d39ba72ce63702a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64106f9dd5950982445b89d8f7ac11a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952798d3a320b88a80780c20912d4a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97469bda28cd02c6a1ec80799ed8269563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae9d5bb2fb769f12e03f933b83a7de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130d8df49609797477cd64446c6912c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db08328fafb451be1503b866781605566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00531abeae36276e6bcfc7dfb2896798567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114415137b25375972ccdecc5f650b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21e9b7719fcffb8d8ea2d4b97df49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154688772019f03b1edcae984405e61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e84feed24167e987bbbf80c993bf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62718c2c3a6e1e81371db7c5060faf66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3db5e54c9da5beb81dd0ad2b95800573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401d3677aa183d94c70413fb738925574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949da290b63376505ff93cd1c699b9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5bf4ef878b0f5a6e4c33acc967c7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd2143c2786a21acb8d91c6bf3431577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a046aba2a3d3f131450d054b54462c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f7a35444ecab4a25b28b6a2f0baf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e813c5d9d1007197a4cc6972dd9f9a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b00a0f241133a62af997dac77aff4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a7b5481e88ed5b5dc46d15dc2e61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9162d49b7c31356d93d205dfb16130583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d860c884a827099d4c1e6cb4784a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c9784160fed6dd74d65ce5549205585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4bd8c428fadc39d5466c256e0e0db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0279359f15cbd4eb0669d1520d27fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c368a8d2fa4b589f74ef9abf3a8fcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc452425165ee4de27bbe855a63b4499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e89f1978fa1085840d15eb095d5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c22a853652c7d8a71911f74f03d57d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79910d6ab321c4c5732a0ad80d017b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6acebfd6c8e563f10d903fd45c6fa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5819d2305c16ac11033eba862ffc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52fb2a43af25060257926b57c25df2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0962e3f567ea74503a9f3fec41ce3d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37622f18a0d6f9742d42deec9ea21e8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6b1a27842be2687f4cc6014f1726598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6335462fdd18aebc8843d0ef2feefe1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406542412afccb8df27bdc0f4f025d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3928f78aa227e3b8c8ef9be4f8388601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462630eeb75468040aae8d5b2ef6f6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b6cd885f8407a819998f181e0885603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138174f8a8d3eba99e7139bb6a5500da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67218740a3b0f34817e2968dc8ed301605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357addb519d93c9f7774b8d89e99e0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08af215d3afd2d7098654dc62a22c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b2761d3cec0d5b4ed51f1ea2ea22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2511476d02aa64bc14eb710ea8b6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c177721e2959260934934ec335f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab0f85ee3051d8c81afa1345847df2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b927088b7146a56ba819decda0447612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31515f72e49eab793a2db46348e59d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88359c5786f09ab690ecfe76476928cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24273d104272f406922d957701b2a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665790fa9caf9d6b037507c753a3979616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4b7d1c6bbe70daf60013ac9fe7fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea380ddb197850e3df7e1c24b51e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c40e0384463c9321f83ade0ebf55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217c24f9c79932bcf4c646735de482620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626368728eae5d295cf28e8362bd0a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538d829b6c0adf017e791c4efffeb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a414b16fd398f0db8a3d9319d14115d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3724d4b66323c1f25b0741d5952c43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f89a03cc96ff948fa2fb97ec03f28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f93e6fe25a818035afde0455aaf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157320eae71943b516b43efa2338a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622868bdaaefeac033ee818eda057f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afd714f57ec52b2a44eda06b5652c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241295f422da56a3f100161212872ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb845e598145b9f0d6db7325aa68c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e55ca5fa9fb8e5ffd37f7f58c4837632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd99f12fb88d475a77a1694f90a4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d4e33837778421cdc22693da1399634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3e089c5e649069c5ead54b851429635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a2042d4e165362936b625380186e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcce0697b68896d215fa3e9e4b03c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b382bc321074eaf73a0a2c329afdf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0820950677e42b0b75ecf83cd8f686639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528338d9ae72fbab5aff5ac6f4a83be3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff34253ffe3ec21092ba2530fb6ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3daf97ab4632e811d629ba4156ef9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88101bae27a6d8f35f245b680359bce8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acaab148b02ca00c53265cbc3ea74b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c0aaafff40613581eb2f5273abca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789c6d1aaed3709a1a322e18f226a1646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>