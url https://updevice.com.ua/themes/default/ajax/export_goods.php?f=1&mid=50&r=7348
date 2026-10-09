--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f16df89383eae12867ac2283809c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a596f53e8e8e95e41bd71a2c2869dd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2674b6483f2497dbac41bce5f99903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92364f3893179667d31e2870c4bb9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23024f94c3d15d83d980a7ba66e80e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c416a27f201a171f069b6a45345aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25dfc60667d9d01a8b74ee858975a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3b564f16917016c8af6cd9ee85318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3fc50d93a0b29b77ceba48f156a7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f81b97891eb9ddbb642632f00d13f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39411e7d09059fb584db72a32d682a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c259d96c9f014d4b9c657f50534cc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0c284e8955ab5e24178aef77d4af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc8ebfe7cc6ced60cb295c4b1c526914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4210df8352e10b8837c68cfedd798b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d744eccae278657577ff0711091f3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94392bbef97226baef5f48e4551334d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e085d95154a765f5b59f2fd59c2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67459f782a5f87f7ddaa1365addc2f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7199e50754fe57d47feaf32bb5285820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114053323eaecc5e6cc60fb82824ca5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3ed9e13331c9fe09505210ac4dbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b0cca4ad3cfb869ade0a302202ccf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961357bbf3ab946dc48838e4f76f99224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2922618f6f4f841785b6dd71b0ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dbe25cc4870f0d0813fa4b77d1e3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad41606b12f2a8e02776232b830c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c71647bc6cd58a85f3bd76bc5bbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0948afa413301cd4e88a221527db629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5634bdc8741dc5a540e1c0c74bb84130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7c7a2744c60a761af93bd5130f08731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64311a04611c34c9e5f419337957d79432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdfd23dc4edd8672b251527b1e78b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790438b1fa14f5d8699b7391e9a0e25234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd4d727b7e46da6bbfc3c46816ebe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b674d95d88633db331671e5fd778736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca2a4497b3e0659eb5d8a703489c7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c789aef75b8ad9b2c6853e729772438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276584f8bed31c6cf0ffc914d836def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ffb02175217e123c7860ada7da34940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03dd795b07c56504721e1da8d78fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216596c7b5125d5c18ab029b57cfb9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804a1b1e329da3d1ac5d8aa8a4f567943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531b488c863b8341e8a23a211a2302644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8e8501c36cb408a924b215d9628545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb5396f82f3b378908eba7fb387ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43ae8e734ea21f359e783f64c289247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85355076ecde4e8794ea1b70bc932b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd34aac1d83c80b20d540d32f5689549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d8e643ce891924d8b38199c1945c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036d69d8c28a1fa67a12ee1bffd14a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbedada2dc9fcc8e1340da386c4add752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93eb724636a0d0cab65a424e1b3b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef24c85d8a36a467001b7fd759be25654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233798cd18b3beabe27c8c95b6b112dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f37a34e56212e767be2a33cccbba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33692867d0a7c8d44b63b9674d4be3b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58313a0291cd0c30ffda19b1691d9f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7a73621dfc7469f3dab5c3ce4873159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253abda1e5a21c99aa72951d75fb31b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db9201094d9decff319bd1997435561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9857c0a9717e2061eceb17fe50cb7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad6185953272cc16ddd3493aa16ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27ac5928fa24e084a1588d4e50a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114b54a3799f4fe4ca1af848de0ca265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8322ba6994220f9f5fa53d359dcbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de07217c98f15a8e1c9798cc3d0964367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887944b287917f6742b0e7ed83e5d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b59e76533f576444e355df0b31ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e23685f47fdadca5b4d1e822bafbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311f75dbf00de9860c99f893753bd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc69a59cd2823e21602905365a6bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe71f3131cf47d86d0b292d95a0d4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc455ce4c6f61718b577138153c73d8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4153d20b4d27678a661fbe47f88f5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc973cbd24eac211f8be9b9b5734d78976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde1f2a99fcafdc18a947faf19ab24d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b3a2ef846e48221a837fed0b3daa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ef78359e985898d41817445a51e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5cc16ef796d2e8224f6dc59b9b09980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0f48e48194f931471b1745876aef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdd44437d3e6350f9c6bb764ec235982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02c149e2c1c4d239d539fcad0ec8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54cbe62ad9e6082fce465d5f23e2f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a8f112b445550ec87fe242fd5eab685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73664910f3532ea69c95cc8772d43786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76a99d24ad7ed9fa391fe5d2acb8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39899f811bbc14245568373a9778d19d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f28f0cd26fc1bad0c0cf428efaf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ec526c61517a671c0d21cf22b531c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2690a6d54908efc729c0a49892af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a38df965015a1ef560f45bb94df392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c9b7eae53231652ec5eba1501c7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54919e1d2436ab0c9182d55a56080a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b52dde4a98538f289c37ebb8900a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d0806ae8b52e5cef6579cca367dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb56368996d19210969ee9791b8e3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39728e20d43fc438a4709fa0db4968a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cc1ecfd004c554f875c32a9922b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8e7dc91ac286a37ba39499d11129100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af6bc33d96a2ccf16d28df72491933101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fbda6af8e6ab7ceb9e101a49fb746102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dadbf4b7354811cc9e542b736c7ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47857112971a1aec930710725ee271104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db2fe01876c61b8e4a3584e2080e3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4d7a8094eccdf1fc83e00994b4ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912be968c2dd92beab59a0f9d394a37e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec72669ce66982482de94636c0229d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf67c367073001502956ebd1c63eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da407f9e8a029c14a1eb617837145110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d326d4f7fb38030be35f9c45ba8f69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd996bbe622833212d25305c46ae6ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23fde3bcaf975d47843325590380b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da21b517968d7c31bd2e73be41c93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3c246fd9f17c85dc10cafced1a43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadbd86a474537055520bf021383bb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf4cff4d54e7a5c75c2874b7d56f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb093aeba7c505fe374967569df2665118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623b1dc598a2802190cb5283a3bd92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e152bd8dcd85edb9e2c707f54b3065120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de678a64de45e39caec5c4625bb4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3101fcc59ee41e28dabef2bda9058122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b95ab70b6c4c186eac065046cbf36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa027eac83d8c03b3535ad73c64c8b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba72d2cbeda8b76670742b5f8ebd6f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b9af397739141125e4984b636241126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267de3f273cdf5ed7215a181accd2cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a8ecf39408006348f979c2ff66be5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df257c00acabc8019163fd8fa40ec57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea4351435e66dfe5e1dc97e4453792130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19607b125f876f55f4872af87475fb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90077da1fed19ea46390e88e5d688132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79f9ffbd9e2b02477f053babcaf2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bcb712bce2900ec0260265fef1eaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f97995ce1be83696c83bd35e7a2e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ae3713da9cd993f98ebfd8c7b9da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d50ba4cec20a255a7bc005901ef64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08db0773ee28aeb28d8876859ec33d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c490571bac1f97b36f8f200e67c7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c497909bee89f0acd6feca0564720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d46b7646aeda7b025b056fc330831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff881499443dd57e12cbce89785e75d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc820dc03b2cfc6454ff1c038078398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f67c7ad461fb64ccd3bfee46b942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c196b9291ea0f1d7759082a26218f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e03ecfe099ff9238285838fa13988a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb35a57a52ed99896c891e3ac7defe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c8b0eeaf475bded8fca3e57ce4b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc8e0e576485d35b9151a7b530525149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c487886d7888ad10fe549148a15655150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba86bbecbab3f1a0386d8933c2bf63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa7c0bee0505eaa48933da161d301152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ecd12c45445e950ceb7db145b2b7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc975e3331491a1414e433e121fc71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa97128e045efeaffc6c6abe22947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f909d23a7539c582ce60f75702715f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5e51b9b5a86c4eaa5df805268d6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04a3ce96ec3212fadcdb7caef0e911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8536fc3e8f84d2307a501f92bf78c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1c9eda66ef8b808ab941976e07ce6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66c6860ed4f06e564029cc0627c64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc865227f715b48f54a6a1a239d9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e1ae7a446cd7a880f909bd683559163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff1d985ee36f26b08265510b5a21f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41165c065b6f7be5dd2ae2c5eadfc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf54de29e0b9a7194fadd84b179646166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b086c5d78ced5d28ccb92ecbd13a2f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c92c41f657a81364ae8cafb0f9468168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fb3ea35950480a02110b81ff5c719169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd2e06cf542b6b6c9f45e7bddd9bbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d65b47608e63c7091cee385912bb2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9eb213891436ec61901d61b430dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d0d527797e036a6ef21e257daba3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b3cd7699f850a995326a6f63d395174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc577b9e49037170a0710a27ea6b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c1088fea6600a79fd1961c3d49393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae801ab5ff81279786475fb263e500a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b94cbbec965c9e3b4620435d0790fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dfe2a70e411105714cb5fa5d5ee33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65813214a45730bc6fedfa79e27f57f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada4d3b89e4f290b3b98fa9673f5d76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641e72f66ed8ff1083d7b514905a668182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aea4ca591aa7743199728ae4d1d43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7fd1697fd0cbba3212d709e1a489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435369e46494cf31a2ec5c558ce2b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061bf1a97f7efb9252329d43bba540186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e42bf6f55b8de889e5e96135ac8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f274000357b0da09c7de5149b994c75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382081f778306695c65276af7384c37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b04bb94ae369fa364444d12c565585190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10b5dd4422268bc5a1e1393ad848a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5783ea29485da6f63e77a3267b2c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81bf6b11151cf1476cf614f6045ff1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c4dd6905649344d68a285fb24d96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06ea76c3983bf8b65bb87765da8d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59afb46ed17fab6e44d171edf1966f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391b5c45f1766afa208fa2f4fcee7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d915c11dda1d13984b961a3f97577198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab5aea3ba55cc22ed786eb215b6288199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50b1b1333d8b5e97c7bb6ffbb721f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8dc0189b84ccfe2db560177dc602201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb185a5bf0b9c99eea1362f62c3c43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ed32578d78939fa84d6e3678be423203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a13e37897221d9862d363b26e34a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160301ac34a8e7a94160ff259e2083205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0e2114e04e93e3de9fd54c1a3703206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5156b6c56ad9a3d1edcd6dc483765c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599573ebd2f17bbbb7edd62f1e083512208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968131d5ae493ad5a62e7fcb0a53bb92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84989ed2b9cacd54ee9f5a00e670090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c7afcba45eb7bddfd760948212480211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c74d14eeb277617229d820e2bae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c60c627438d2f238e2f4e722047a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8424ddf94428cd3500d166aa4d93912214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19f728b02799f48e18f779c486f4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216be94262f6d257f3babc88adc257216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1fb6f1d0b332df4afb19bee2de713217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e1ffefaf59d0ad198b0ce30adf9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1e72559489860590fc97a8a421ec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e230e4fc7c03529586490151f9a0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbafd3b4986f5ee0741f44815b814221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64385228555388014288007513a8856222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111634fd75eaf74f1a6953ace31ce67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e6dcd7dea227ce869a347c3966c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc25bc6572a5e6558ad129746972d9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14caf98f013a5a2b3116cc522d3fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98754e8fda57908784fd4c2ebfb61a6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621722360083e26502351c12550061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d797cca70879b9165e64b5cd0fb2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646f0d7e224507a5e6fc16773e0ebf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab0544b84fd2501cd96da45303ac15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f74fc92a0f725c1a44c0c1fdaeba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e181053323c561d571de1d4b1b3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33a4360a5fcc02f428ab3ab03e0e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c8eaa7bc83c6b57838fc456e7c43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd142104701b214a141e2f28c16b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a74199c70468bf9c47a6af20c72d21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f656594daa3b9b724857b846185e4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd882f45aaca0d5b8f6b64408c453c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08886ac985a7db9e54c18f33c3624672240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2812acac386eb2ac1ce4d72f7981241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f7fc5e6bfba8413ee1e26f11d6b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102732c472cd05e64ec59c7f15a4f78e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd6b97b0a89bb8c65fcd0b6a488b65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390d8aa113546ddd0462f8273e598f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de06bae69624cf841c01df66a76c724246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58479b5f4b213420a9a1eff5188d4db5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccbfaedf3c07fbf800ea9b2d4127f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237faada70e5659a34fa4f95c76aa1de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea699c1d57b7ef0edd24ded08157c0f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b5cafcf7a90afaa7a5e967ab91d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cbd4d07c915dd284801836015ce03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c48c97c41f98a13167f34375bac529253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7c95752836f17ff8d4944f8fdecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b680f9575c4ae31650ccd0afda0dd71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b578f788e86419d35ff5eb23c0c42e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe0207ca7bfcd37bb5e104ae7275d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e9b32c0965d18083ddb407335b1cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad1402d88dec7659471416dc7ce222259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87336e9d501de3e9bd58784a37f88e77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e125164368dfd996b0219a3da468261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e58608d3a96f8d3ce195c04d8515b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff2dd214d1c20a8c8c3f14db729fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3fa5b2dd1f1cca1cff4e82f5d69b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff103cbceb42ccd90044f9631f34f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765ac397102c074d82574352967fb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c66c6bee3042a84fe5ad4442c9d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc2130032f5544e3bc812cbc76d818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce45b4f547c977a54d839fecaea7b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521b6ad08f71abe7af89133e76b76c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120bd3923ce5f9d0faafd30041fbe0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730abb2ac8e98f62c697e8cff85b12b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c2724d8c3257833d27d4078c8721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f306fc4370cf32c6df81baa769791a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b971f23b0ed5b97e46eca57e61cc4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f08ce1daddd7d74825460eeda73c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059b3d8e8970dd5d95c4fa3490f1b15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05462493d7a647f5764eaf301bddb41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea487f194da458a951840bd23c5d6662279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bfd7f3c4b54d66b8fce06f04a288f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991fede7e5fafbebc661c935bef7662281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982dffaf3d1f11320a201223a46400282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea115edc016c7c0f7e253d7b543f6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76cce81758ac8a0dc6139b50f12f8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83769ca21831afe8181c3ea0be3b6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29fa8530f5e5475d33357ae55528f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dff5d1a2ec63f3dc21df661131c26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f8a3ad5179b4ceac1650dcfd755a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee781c6ca8582190b93c6f500a6a3c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea6d18f4df55e8dd9b36856dd46fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea63610d9918ad59ad08ee537f29b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b87f9cdd2bd723a436fbde13a83d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060abc24f4221c46d03f6bebc34d3c51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8228a2380184b2672150248b341b22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ce5f6a674318af899be93d2e3268295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef63bf24f15d58b33d2bdcd4072682296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70514165d92c12a5a1f9fe265e86f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc357ce0f03b3d74b92562f75f8e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560acc9886c4e0d2d2ca5642062336299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b0d187772b306e5f706a7e377f20a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea36b54ea2da221fcf39ee807377b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b14e348dc85193909156d5d0b0b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578c851d6076bb2dc0d1bf49edec5ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cadad68c385bbaf6ce4bf9524cc3ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620f174cecf4fc9e4a46c34caa0e5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174398feced3fda13ed1fbfd49d422306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0835a486e12d148298ecc752195758307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2dfc15f81a1a4bd0ecc5284f7619c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34632d3febce842234764400cd6219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90ce75171c91a076ef041c05434f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bca83878b22e03c14a6300db1fc0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf555ec1fda6ae886c6ba6c9bc15a53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16cb28670e9d1607c6aaf8cd617e54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1165ef5eaa66e4675f4a07ab10aeb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39c5c027dfc52543e1d9d8fa6185fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7f6da6e1d4b64b7a4edb2d0a34e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2e60bb640d1cea1a814d8d091f33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d5947a5cc8c6fee1ed2a46d0fa963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b6c153ac27c00d6c2befcca14b9e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8978e5cd8ee3875baa58844137afe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e18112b8f0012cb4367bd24979fa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cee53f2a44e7e15443c77d1f2f220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a265d66721be50a1cd6d8d64e531b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b75ff0b6c57b140d19d859e9a7dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8589f94643e01da777aa69413080325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed502c1b2636ea642672487da62f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ca34d8bc9e369618c56cc72120673327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36057940795cff4704255d09e6b07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887d149500c8967e4cca16da525ca3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a87ad5439b202629590d4c9647955330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985595da9513b056cb9436bb6a2b1e69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517281e0fe22daeb2c3d82424707b80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e2f7926af4e814a65cc96aea905be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73a32a1ea50f49f4a8742509e2cd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c3686d7834069423dfd70830dd1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e56a443dfe173eee79df0d5f2e1b1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c831e6d5c707d23e1dba3bbd8ca9cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f504d006ac209a274dfa65abc7ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dd2bd476a7a814b58420ef866fccb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff043db2af0e3a75907617a6f9b3972e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aff085373a4384a4c7e06bbad813b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa75b1f17d933b6210f8a751abfa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e25cff0f1fb0f4129d91229b5e347343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6838db4a2d842abf5527b8d0e1a631344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935789a600de72413f7f582d16af776345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95921e5a9e6977b7f4d997db5f88f7c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485e1105ec75bcf84f5a18154b90edc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac173fb3a00e8b60ff7eef5a8f1e689348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c69cd032b09c71a769df4349aaca0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4dbc915208dff7216f5442f0c0f14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b8ad7287fea77d853b81e2d8665bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e0e4ff69b8a6acc8816d8959aa5d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf46a53966ed2baac64b939ecccda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696864fe321c0987edf9fc33d7c3b68f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3b501847fe994ce6ea6384cbdc0f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbaf0eb458320101348da655afe4fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f4a15518bf82d94c9bd81fbfd99c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d57229ac92baa5ecee05d703137ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fcb768462aaaa97e3a69131426fa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252709429fe2ae20d61f0532beb5cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed644b8aac6ff5cd169fb1cd68e174361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac3201025ba98544b1abf7a87dd069362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad293f9796b3597970c5e113f73b14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa9b522f47de9b2a5bda72595c470d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2504be1091341091ae2645b9e8bca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e3666a148950e52c820000501a9bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c184431e158f01571eb69c6e1f87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c06b1f170ac9383537662aa48865368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820bab47855f9078530d19dacc471c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc86921dbc6f53e2c2a24e4b723c5b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22162210466195713d7172cd106afe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ce5861da62881114a367a6dc314a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0df51cdb3d4d919381901b02cfda6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da2ac16d4fcf04fda2537146a8b34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce6604794bf8ab238d00c60a26398375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e5208df85581df9176aa06cf29f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600ca2d998d264cc566312d8c28bec1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa957667d451aa95e3a92d54af2aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8cde218ba2f086ac76f36eeb42248379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34a32e976b14343b64cea60889266380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaf532268462e40290336468210ab1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b15adef891667a5e28babf50f6608382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfb650a296ce2241bdeb51e52b4bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687722cf335713cec9e9913ff3db037c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ac82902b29a77e9f25a88d930bc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573081cf5783650a5e62288f4647944386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27569eef0dd5af22a08f3fd2bd264f4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9dc7eb1a812225ecd756cc981075388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758f871987512db2201b13a5142a97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799f19b8266be0f6298742e8971277390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ecde5b8405d73091103ec1c61da2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdac0a01db4c0d27c275e08a26a74c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821348f9b218f69a82ea4de292d99a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e9383d9170bd0edff45b9e869a92d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21579648891597037f5261a614ec0be6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f047a0e0d84453c552a13f5dd099f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618865b54a5753997115bc5280fa33bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689d1daf4a257ba9546d8203b892a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a6d2bda81d1629c2fcdcd47394d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea9fdb72c71edfd4ec8a6ec34f907400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab058e6380f5e7d1dbc144b3e7a4d37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486614a81712376a298d51f661ab919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131e413e4200ab0f9fa5d2555b1c16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2dc27596805cd7d29aa8c9b85830404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f6a337397f5d3ad649bbae03be15f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cae60f48da7b92551fda0d633f40d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0308cfe980a3e5c39cb1fb725a5ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e43ec01ec30789e90b1edb7d245395408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0536fc994fbbc1dcee355fe8365c11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71a29148b9c75cdf3b14ae7336fa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ff2d87483d73fe51ce31c73264db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc6598e9aa9f31f81ef52db43c1228412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8dcae8e6d6840c762e8aa26265c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a399ef0bf16b46dbd1e72434bc5edc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8930fb0c1fd0cd710ee814e0aecc91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea1b4e372c0ecac377c7ced9d7a6a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d204ee63e462d2d51f305e4fb6f63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23e27adfec558e54ae6ba3d3fbcba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4317e6634cf0bd2fb5522fbea3743419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59a4438f2e71f58165fe3ce91b2ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a884124b345637e6a22df3c3e437421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857388ab9b0113a19360c18cf2d2a46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876f9656f8a3fbe7ba2ccebe089404f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b3975af1e91ac2776aea5f3d88455424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8356d9e7361533aab038e0ff1f2bbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb882c07a1ac4c930503c698fa97e4ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d06fc5f85b65734e36d5bd929489c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d637d5b9b30aeb696ad440bc8e993b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d87d6a23031f6d5ac27bc247ae9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16e270850ea6ef98b2331292d634fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21909b46a86c39bd264c56a755c8aad7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5cc6af821cf7a1d6838d170358ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b55fd433b19864874183529f973e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb58caa0857683b29d029b5d91b06b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b44aa4c0c8b56391730ed22973f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a48e858936450604e3ed1a5e8e3bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca360c8163b537540f616d574e0c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a6cad3363bccf9fb23898b64985e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295780be307600e34318c42b7e463cf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96dc2bb3f8f2e359f5db50c076fb78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d57211484a5e78c6c6bf0111a335441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629150c60493069e3cb7688625f9027442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358f30765055748be59925bb278f97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205ac735303049d17bcee22d396377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb0b52dbfe4aa18fa3e64ff77ce56a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0525ffa380c39fde354b884ca603446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2b14ad0b5bfbb9d5b26d59a992e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f986c9d97420766d04c41cb267e2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67643e33d37cf252bc29d376f1e8103449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4358418d159e916ec6e36022a01b5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb256d1d0db13a7473bba7d35fff781451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e59d1f6b110907543dfbe400e306452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf407d5c6eb9fdf08be87281c6052f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145980516e47758238c2a4bf96141540454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635732578b6699e42c5d1a4c556fff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa623841df03f1cd85f3248ce34f5511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae6e8cb3d8e722a7a06fc1a1e46da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c68d3d5beb5ee0680ff4ffe58b860458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3accbde34f470a6c1d9d804f686c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80eaf6ebef52491f21296fe2762f1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b7142b227cd7bb843af4404c5d0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf580d1a1ab52612e42318d8fee0f55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc963b51f2e85fa478f7da5d1332b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8347e7e9dfc325ab712964cc91448e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c8378c75c147a39be341a7d2b3186465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b9486c894ef8079daf0f966d5d81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb250384222e8f7bc14ea7c292398f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17439ef0fc186e335090c623b8fa9d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f8485bdc2402f66e3ccf3407b939469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320567b47a81d686dc165758d379c5b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273441f0aa5e5afa421e8cc17677da7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff915f533b2b1ff0b1bf79742a4d55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73611b56f608388d6e3e945586fe6f5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bfa48604d892dcf65e4e187076e1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfad2180afbfe7acb1dedac021db0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ac23dccd92157f00e9c0b6e62625476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c317cf05ceedb6b48653098655b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c612a2b7a9d4e5a9174d8ab0b225e3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2045a49634f4038f0695a03e1340c32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5511c80b9d3829f5e9a36135ed1b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294bfa9779969ceda5941314e87a85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e993ca59f7e8c32327df3c324165482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00436fc0da97c057448f42301b9042a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc94c62c4ee88b06fcd43f1aa73b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea09b00b8c7b2ce69ca8563d085a1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b0a15c9322e758d03885c59ed5df3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814198ff492c41cd8779906c62cb156c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f09f1089f994ea6f303f7891a3dfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b20f1a822c96801d0ac79f31c536489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddceb1311c8f981a39aa0ee83c5688f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776350153bba7c8f71792abababfeb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e762aa143743d0fab53ffd76c8bd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825c02030bc7062efedbf2641c38c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609190bb708105886cf846157e4a4f6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e749352eca6a30e3f56f133feda8911495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192caceb017fe37be75bebd84e4403b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c36601e0bbaf0a3fcf25c0a2379ab1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abcbce247459ebc27a770bcbea18fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd194c1581438569bcf8ee3d0b36c21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef782b6f83716ff706a056492931c89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d580ff748123d497d819acb0b906501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425bc11216da56ba39fe25ad8f11699502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92b81d5026dbc3e429db4c5839c08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ccc58d116b8277a11958c3742d7a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ae7cdfbaf6f7c983dfbf9b423c2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e78ad72fc7e3ded01e0cbc5477258506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92fe4d0cb0dd1650af7108a030acb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d626bba846d1d260179a86a248019c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9467d5d7b1d2c8a9cc8804568a2a847509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef30f6cbfc949a21dd99629a36244b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de16ae0781cee16a408f24c0179644511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde835964d27c897ea484b846b3e775c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f936df5c9846fbd448c67024a3068b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef2d41b7127c8dcef7cab89629d414514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94863caf3a1ccff683e350a27de39e1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061b472f54f0730352403353744cd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3983af23e4baf18703456b7b12f4dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d44c6985c34314ae982d8cfedf5586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd5bae7dd4bff70645e4d8572e4d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6550a80e3ad366d25bf6be67d5e71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a1d922e227317fbf453d1e900261521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc48528f32bbc8dc83290b222da00c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe3ee5f93b46465deddb2da4e7f64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6faf9b65386cfa66cfbcb824d0f3e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff2a4926c36ff17d74794eb7a59e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb169c25647fb4e3c1ec65010ee2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c234e63030685372c2d7e8af64efe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8533d751ac2aba3ccb19955214385528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685357373b2569a7314cf2c19c57506b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a409ce4ad2b1188277012b69aa37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd68dd5152288e132fa76bea037e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa074422f6482a4a6c90c53058b60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443df5846b7cdaaa3b463467f7c8c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26d7306e86689934217d039dea5b29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21bfc472e2093b37f3ecbed351ed21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dea8bf490e81c128e5252242fa84b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aeb64c12b0e9a8fe783fcd36fdb94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2cc1717a2509e31e1ea14c0b3f22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b99b66b0530f425b7061acf695c49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d99f25851bb810dce0d01738d817540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b550da2a85db475b1a564f424f1f81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e3820e19898b0f24cb9d51bb63d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d337f7bb36ca73e7c14309b16ca1f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fb12e571859406fdbedce29af92ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63104fb4374c36dadaeeb9b04f642ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e282d7a9fbd599ff6e5e765a126115546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba677594c2b81c0a762ab9aebe8ad9fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c54e1fa926a579bdf419273265b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba872e5ecf16c92afc6cac3e438ad01a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8866bbbcf9ff41ec132377e2e67b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f0d3283de3a3be40e89d672e7af9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d244beffd2f3731501663690bd904552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d51d1183b4f79341a8c03b846c159f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb375aa7ab88eed2095ccb9f180a3c96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db0e49b4b01a35e8ecc93634e52aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb37f50dfefdb1e2c24978b154d14c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe99075d9fbfa1aec0cf28e7ed198557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc5b42bcf8f06c6642372afbcb2eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fdafcbed38d59fc79fe065f15435559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92d79b25894ca0b5bc274372e83f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74454d8df54a4310d2746a0b3bbf998561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b573f02c5e1b81bf95bdbd2e4f34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9d84dbb87f74c7d884fe0a1e4b7df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1554ac0f24026dc0643d2d937046f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751535a9efee70fa772ea8a3a161de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca02404027ae20e7b1c89c2df4767566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b064fcbe7385b694351e34a10cfbf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0544c8237349407dda5718d87afbad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2a4fea23338c39883faedc657439569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc747fc1463905a438000b6d440677c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8c5aa848faeb69145feec2f7bc15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160387058b7ac22cf0f5b1b26af023e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c4579ee78137d11d5abbbc51d0040573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8771ac53cf83b47f41de9d56ce28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd373fd5478f4bfc95a8660362d012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a11b7bc12b7dd3dfcfc5337504180576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711f4c7afd3ff210d6c4e0f0f7c9b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9aa817af14c488dc3f3b56c95630f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12490f2bf0ea567216a225cd37be66a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db1d4aa278e506774b1d3c98ee8b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd73b428b96ca28204e43734533d22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693597d1c96bb9111997b8d321d927b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81812dbedec6eaca10f2a7fdcdbb20a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cba3c7238ffea263f8a9e24863eae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805f815c1e3d67c11bd02ed38b8c49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4fc502a34efd15b56f87d7378e0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3532c63526b66e353d38dd2c89d85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4d0882878cc3a1f7b35b97327fa04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b41a34ebb892cb11f695686aa57a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde887cc8ff5b25ff70ad0824f68376590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada3449db59c077fe3193dc2f9121f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd644be141e9e18b9d89be9228461592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066565bd9a9c09002c1b43cfad99d47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68dee0b23104d3d08bcf2390be0a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92082cd63fbfb772e1a5dfce5ec0876595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e6e66dedb98cc1743417f4f2cb74d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc534bcb042a282b5673dd06fbab190597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70afbe1f8633767b947acf1cc4a74d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a572d876ce81958ffadb0a3a889e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f0abca126ace34930ba6b92cc578600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798a3b18e373af2f373a64c68583d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84a75bf3f1840ab4b96794e500785602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023617be79a32918cc734c1f14a3447a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0c54e18741502a2ad6dedb111194604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145420b92613c907e1bb32ee235d80f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2410097b2a9ead45140123a2db5e1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64513ad3f5883cae4482f9105ded1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868bc0d27f61fb33cc0041abc69ad6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a1ec843b0724c3046ca9b8d33009609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122db11974f9c1cec31311ed900af1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e6b5a5db66da2c06da75fc19b7d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602700e41ba858d23c0965cc32dc35da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c47767b3af8f90bdb669441f800e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde106fadc53597cd94feba314ca7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f051f22c816d1932add8bfeb539be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf38bffc6a20a3f87b2574fc548d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496efc7551a87a4d1c265f97c45675617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c2ecf1133c7638bd0b9e955401b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d515b775d54dcf54a56a52ea01edab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b02b46446b9aeee531309d5a2a930620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071beb9d03eaaee233cd26a78ebc09b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a8d5df358a33671686e10315bac46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155047bf51fe664db48154d4a586e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9480d1012623c86f5064e9703e04fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2131748cd785d723c2be0f17c2a6f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4f8ff9541e285db583b18b54f03c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b3950876269a1f9564a7a61d98783627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccdbfacb63db6d4ac111ef44504f35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e351b6a6f40c84e306cbf41154b25f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e55b210fa12edccb341b53ee9d175630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841935996b7c22c02bcb41d51fe8fc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f718201a62257211499bf09c4e512632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a7611c60eca8d8bef4aabd7006b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369962bdc67adc05bcad16f9705dac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d2e608398e11dfc15bf2dcd21f8b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eceb32c6d6e92c0867c314eac6ac1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf83611b23c081499adcf729596ed8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab4ca95726ad2f2962937995dbc9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d822dda81b71fec1a87b6ea412bf5c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c07a51e62a5fab184f638f461b58a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5c039ef8ac3b735e19601f5436b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a481a942fc72ca9821bd33d91040642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a61577f205d24bd2820606ad30db01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d98b3ac840aeb27ff8a2c6e92d54c644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501af826fba0b26d5a486d59fdd0e251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b10ffb8a508075641b435df8fd792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496640e9d8962743d639ab987e7b5c213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024bd12ebcb37c0ff1d5b96a2857ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f7fab191e91319ce64b8384f78e5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813acba5350b116eab60aea2b56bc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c61984c5fc6d63fac0319727ad4047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088132469eec307e856a4874848dae18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b64213507e895bf7e5c699de7f319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79fb0676993e56e91de788d7566cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b6b46f58091ee06753adb913625b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b520d075f68d8790098db54c79cfee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a56fb06ca2c31dedab95d48316a1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c366693931c706f8e2d8d5f80d182614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0e6e002ae6395cc7a14c843f8edc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87effd1a7d040f0f89ad76fda38170e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c4ebe36eef0a57b1af4943de4c84317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a60773197b81a149d88f9bce58b51118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c5357922ca78c7c3c98ff327744319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de88c8dc300d891555c22deaca2ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb1e2a88a140156eac22af65f504221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b53b5f1ae5b32a5820b5ec40d17a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a58c1cc96dbbbc67d4311e817593723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f615846b6106596d7d392695e2a2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bda19f3e83801a4bdb54a25b503e8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729614ba2de2c099ab131137e966300126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46151971b934e4fc4e5f1ad30b75d0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfad90cb8a46afdb16baa540a434b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4977caea0cfe83a54050f59b94b1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea2f7f4891f296b13a0a28a772af230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a6259c82c6f78c9c26248d29b4d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2beeb756d8f58119a88e52c3eed8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3cf8cea86fbefc69f49551be1e36333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160b80a229afbf47b52ca7260833a2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5faf94e8006a3a844461c97f7445f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5aa18ad105199493e03890d4c86e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26da0956f5ea69f15de84177cb109737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c71cc0b3029229ff5f4eaaf49fe9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674ebe9a5072668f13599b960e209639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de607c931c2f982e4f4d3d269190ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467dba80ac9fac7baa254238152a0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aa7ddc717372ffe06ebdfc07586d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ef104da89028511a7efd6f849d6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f47d72249e637711a6622b95370344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f921db5773f04d339fc15b652b9ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592777d3d9cab33a9a1bafbfe641f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd95167ae95661995b8d39af6490b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ccb42af085511dc127638f760e0b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d79c342ad642221fcb60160c742c4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ab58d0b0a43d04db884e8ca9c63b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0269cd7b3700d6448c097d3c7a70551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596a6d6b84ae494d13fd5472e39c19a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb16723643dfbaeb547db20d0596e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a28e4414c849cc968e4c711c3beea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774847662a65ef80ed4d39dc02b32f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c7769d4c4ae563af74a60c521dc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8637939420e2af44954061ff74208f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c170841dd7a7db4a6289cb6353612258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d31f00e3d8f4d97118bedaaf8ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec928f06b2d5893efbc0cd983b09b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dde4e61350198342de02fa398597161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d84ec21a5143b7af1576d1432eda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d06c45847b04574a7d1f95b840bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639adc9eef0e2c97ba8dfbcb1399ce5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760f7466e6a2f12cb075d0c96df2f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb952ffb28441685f1a5a57d501079f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6927310dfb52a537c30a60dcd39bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c26f3050dba512540ad8c44c7fa9b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3862c7858a45819beca1ed689924869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaca0b49f9a06f969c3320f1e4033670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8aa29136431c6bab68a13880f49471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1dc20fa089782ac681b901112bb0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2189c95b5fe8bb6eaa53246d2d80573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f78c010ea335ecf3d5c862ad0aaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e10db71867c168e46ee70ad0d8c9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7951763a717cb56745132142fbba1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda889c1a8d7c0dd2cae4c8c1342c41c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc435b2176c7ddea3c0a031321700f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486807c3fe16c8dc7d991459277e4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d782fede22226229204dd05818591fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7233d775973f8c57868e29784d33b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa96287c86a91c2154d977569e12d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be483c6a5111f945f35e326103140b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869ca70514df15f85e6dba2b511970c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e543706142e92412a59c13f0f5815e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387dc6fb399dc007c503a6b9c6ea57686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f851ae34a460c78d1c30e97be547087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b430126e1e7703329ec332ef1c9be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196bc042f37ec6d7cbeb9e9dcf76b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0099b5c2952b2e09dd353ee10e313890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ebf591fa7e90dc77db00a2f007d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70d1a01af3ad36fe2ffcdd13a334e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337f410c6a37e8e4bf0509007921e5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f515654c2716612ef7364880b3f76294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e492fd9607667758bb78819c81ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297088b0cf75b07aed08ace0a115dd1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9716d59338e80167c5a01e771a13597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb3d28ade7226b3ccb27a23a320d5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc1201dc6c59cf2075e9fd5f03c0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1128c0a2aadeee526a06bb2338ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff80b847b2204fb74bea4d29c167082101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a26a8fac8ce0371cc8ee6636738fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91874cc2830ff0f95920ac94432beb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365fb55b9bae122839e7f6fd595b4b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e638484d7e138ab9f1144c724f74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b13a38ba8e83229cb714fde4159c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54088911a1e83d16ce4b8ea45eb3f81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214b2e9384f07a27dc6faaa17b106d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818151e861d4c939f4d0533ef4d5500109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f467fe2fc68e819056ddff0104d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e15dfd94a978390babafc709ff1531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc0367125b6a5a1a8b8f0c4625df71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c54a728a6c1103aa5ea49518a96a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccddaf2d099bbf837df58d3acc8a363114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbdba34c42a6e3d41a561db599a3b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4007523017c1e3f7b0ebdb67b9a55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d8ce565b896d6d24ea74293d5263117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c9fa9b4982f2931b75b7d3f8a012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d9659c30d685a79d4ded3416b0de9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beff24a414d694af047ac928d59c5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b886f47356b45764fc93d4e9e0b019e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c19204502bd7428f046a4b54c91d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f72b504032f7382a6c0a5ed10a43aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15f6fed4d0c47f13612c3a87f7815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f96f4b8d357ce6d3a2ac8c4953d15c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d62ef27ca4b9eb24eabf3abe13d5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbd9ce538cd06d9f60a9f5f6554f61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1564ea8431ad467662b611b6a1b678128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86376eccd924d305934c014a3ea4afc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98751206af89b18e5ed8f07c2419381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a6989741e066730ccef950b23948131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee96696581928a9aefe53bf243f66f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17bbe2ac5b9c66bc41ee40b484819b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac08f4638c9744364879fa77026308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e91a5208987ebdbe4b93aed4815d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab60ea0b0cae7ebb4c4a1fe578fac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f45ddf158a26dc66f13639e3a1972e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36255d5a797d2ebc82d1c5b3aff92db9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4dfb8d24fd5a78676525290a708fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7881cbcb8ed7f54841e1688907697c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010836de61eb8fed4635099d26077a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823835ed4008fce0bbd3123b8eb253b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b0d5ed6e3707974fb2dd81ed1808a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af558b673806903837e7abd0db581471144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e08609fa1cb44e663e7b64575d79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df84c6c3b936c5bc5431251c1f7c47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009c13ebc90e514f1020f8f501ea18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d171b848b50c4dd70829d5f8f4bb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32d06a8f5e03f14efcc5bcb1fc438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8e520ce807e4f497f6304c707ad22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba967ac48f8afd3baadb29a888b6e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ff42cb75cfa09885417a011acfd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796ae5d4a0832dbdf8a10c9d207faa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaba8bdf3b17a93dbfb4c12fd9d9d1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941c5e73de2ce866fad169d2972d8f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f12a536ff2cb5201adfa11b243f3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ee5be11f4dde5a0e24a828f42f49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda29c5fb6e63260cbdd92733dbf9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e3264e7194ac2ec6748f703d8ce0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ee1404ccf498cf0b8aacf9b7a286160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98ef1260f8f5dddd0615862462507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b4a6c968b9066ba710a1899d0d86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf032f1a7a7ae23d06426250e856023163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9697fd8f2fc2b03045c5975e79c25f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a7ce5fd71803eec2ee47756bfb48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a5d2f0ab90b9377f548a9e04cddc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a0be72bea6a7d46ff6a78bd5b22c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafce4bc3d475e12c1f45cb898a851f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a85532e5f30e70fb3cc55ef84d833169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b2d4059735b0692059f921266cb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b37c7b642132bdc338a02d8d45652171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4901210c232fe133b898e27a055ebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bccb013d8ea172cd7ee17406be11a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af1c4337da71ebd3742ee3aa2aea10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701ab29e63bb528fa5832d12878fa5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095949369001a0ad51ea6a00abd4bd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc324a526ad92f1102b222b3d2974be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6b8834b8088c08cf8f04ddaa801e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02232b639c6d7871c3e96f31e9359a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d63c15eb6f13468f7e2ea561cb2ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f4a89c5604f5c182a6754f9470b97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204084e229d55abaf83c1edb4afb406182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850df75ca40f7eb30602faf69cf9322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5306a9286262791054b8dc8215634184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56fb6dad619026212f43fc961bb372185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2878773adb22f7b3fb5baba356ac97d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310bfc7eb1ebd60d9cded34b6b4bcab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f09e7612b1699baab736775b9bfba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708cc3dcf6b231491b306b5cb838427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671a161e7a441170d62cec89d79e116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79849fe8ff960be6608ee1787b4785ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a68e4fd651ca730ba7a17c681ec3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f7d3adf12782179a8dfdae80756a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0724a15254d6ee5e900169adfc272d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24470eb9705d68bdb78de89f5694d88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3cce6d14662abc9f2d6bc6376acb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84de167ca24aceac81861ac32e1266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a4815ac1b8ff11c0b9101651a57c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385dea1cd1fb638f629cf5a93a973f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442f3da109a39e62697ffa4b2f60128200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb811312604aaf64c091294b944ffce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b9eac66bf57c03e2cc042e8b584fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b173c3a93a21dfd55eb7accf30ee8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845e612b2c62f96ccf8e99b9d25de5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98780bdfba4d384fe47ea99cfa19c32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6132670e3d8fb0936ab2a01e0f837206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68aafc666a1e97fdb01dafd77fa08e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81e010eab5662f7d6bdee638016ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b9ce40970ec27464a22ccdd1e03e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125acbea00717f3d89634c6885e994fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde5bb03c89ffe1b36af98110e1012211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678fa0ec6e47a6e68e221af1b8127a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896988a664aec668be7b1d9bf0bb122213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e42b0fc81b1ac0ecfb212a896a991214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24e275626de8c20078ec0a65df7aa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c2a9fd163a6480507284d5399911216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4112e2a6bc3a902e4bdc999f6d1726217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212020f5fe9868208cf2bf37ef91e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439aaed1932d24866bf3f2ed856e688219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515b63ea8e5d49f9a45d64076e8fb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9906f40670fc50bdfc5e4e95916429221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3840172af3b4fb543a1739c518ca7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542dd738c4a466c73c0fc9fd7f406f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb9ab42ea05fc559ef5b53a6b2c072224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce77ebe97bb971d3b13841649ad02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4890218650e093456e0c14fae935226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494afa14670ccd40ad20d7f766d200d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e328093c5b8bace1880841c1a1c90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907fb85b0b08b518641dfceb79d0a5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74bd480afbe594f6902b93f8b373f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ddd352585a70e55eb7a0af65f97b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a696ce636e6a6ff6a805c3f82993232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968f21269b7e575ca55a7f7b41bd35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28eb687337aff3509f182a198d1c0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca59fbe74819c939c50eb11307c77e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d045d9282478227801b63dfb5adb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60da2e7a8a899a476a2162caec54c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6714aeeaefa3ed47e1f49fb9ce59b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7721786ba619e36c7c55f1f4abdad7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c6f9a7491c155d2b3f163e46b5f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671857c37ac3fcb7e2bdf3a857caa43f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4c37a1637860547f291c6dd09c30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ee1ed22f70c0565a5848610c7b0a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd008db27ef63c6d88152c423af144244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa99471f123b6ec5092a638d87be2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e614a2f72239ef13a4bb88c00b7a4d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4918d98feed0994eb25a7f836b37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845c2c72a367a40fcbba21f280dd97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc3b7cc31a99bea29cc553e98363d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd417361a3d8e5420334dd756e2ead250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadf7c54d92a410543d285edb977caa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581c2b56abd99c8d5e3f87af7e0510b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117075d1dd529b178ee5f99e28da0811253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af81fa6f03e17b02eb45e2ac090e8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771281dec120470ef0c81dae8ca3a74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179ca945d3dc1756fc2b336092d5d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd0b3d1ba5a521e6d1bc348463f71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06180c44f659e822b7ba019baab20a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ee69f44e12a49102677a76816a7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423544b78fe967e0770918846051414260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a5ee7233d58a9a4a889a6b8ac8851261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bfb097a8d960b7e09623ed7492eb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a85dce1f83949b06053104748253263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2bcedcd22a415f58250317ab5e26b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55311f59c38d358f54e57494896ba2f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5699b555a532e7273b7d786e1378f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318f3254ff7fee8f01a724c2a13b54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778defc89714a775f4aa82d27ec7dfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc983512f77f4663ef283df4998036d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f361255ee28dc195012786c92d451270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c925e5c89636b3bd6d64394e60078271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31ab91e73ef76d9c34e57a859e29c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f30ed6279efa1af0cf3ba4e4c32c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e36f6251d0dc5831986670fcb47ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abaf017a36619cae59629918fb4f7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aeb93e00dd3b7b4f7db14e31b1a49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9d4f8ee6f1a0fe30646f93b6339c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21416fcf396eb8732249a317daf81d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6860239b68193174c75476d9229fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba43f7f8bf0708915eb79405fb720280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34796dccf7186750b841c9a2bb5a3a34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7537e2caaa446ae5b0ab8fcdcae3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0572fb5684af6fc266c0a17cc56a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76770e438b51666d52398b0184a7aa1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07c9a3322f3f0204caa7b43d5cda5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0417e3e066c8d3ce8c0e8ff95950ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a40c1b2841020a0977cc4ca7d596287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114d6e1ebcc7d7fdb065b0b6cee63f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b0ba9a0c78e7b2b35b752fa561095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c8234e7909dd05dce59d6b7f400a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c675f52f62f46ca5ba5dd66c83f7ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22ebb841c9f2c27432fe2015c98b30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0326849246e7418ffa083f06aeda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc70684eac7309600e638a9e27fa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8a7e68be4e83986790b4737a6410b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387c672aa6d7bbf287a60c4123d5dee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c021cc7f4cb5e2b85130e0d924fa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf7f832f6995529bc52cc05412cff9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed5c90f8c395be94b87e610ef4b84a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c86658c8087764e49a19ae135ce824300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601bf4b9c28285e63170436bb698577301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8ebbc85d184389435eb317d58046302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f79d8fbd1065078e4e2f1732bd454303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1cbd30363e70c4d417e14ebc47e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c053e34b4647bfc2eba679ccb34e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897652620edbeb1eadce01eecd894d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0310738477373f8812beb78b36ee89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae1d9147c2a5235f34b464c00c9d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8b0feb1d746b0302ac5ac7fc9db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b4ceae19f47b82a341abeb8010ded310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e806198b10f4359d79161367cf7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06bc9ba47a23aaeec1409b5186e00c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78e55b0846cbf2332de548f6271668313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da2987b0e7ae667d40dc995a8faad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3089978dc0d6b0bfc83eae50c82a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b2cfd0cff88a94bbc0f71d53d247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4392e608fd53b09af827aa3abf26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad84d792ecb26f6c57ae3aea6a42337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239141fc43b756223506b7be4672d57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bdb1b3ee69048a5a743349cb9b4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f720b0bb227ad4a9d0c072b60412321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb1bc06c388e7108cb3736d574541322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a31a2a146deb580a364490f102704323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9acea7b54c5117488c9ed225552f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f99c6d7ad4f9f925e576ecac90c6ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027494517dda5c7cd3bc22c76d280d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d874c253964476cb8151b58580183327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b166ca86e012c591fe3aebe4353b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b974db242d2f909e10111ffee6db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc41a2219838afd419b94e646b36c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b04fe87cd875fe4c8817edd3d0ad3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77a919cbcae021f391cb0137f9763332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a9a02deb6e8919bec9100115f7ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43696343381965c62499f6ef2798b54b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a15275847c41cd86dd2ecc8ba4b5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea8c4e40ae13ba8354c6d7c415f73e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39263c179e99567a4b525d48cc4e032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e9403310cb0d35b724ad1d91911e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff375840f66f0fe96f93d5c2cce17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efb20312b3ab6945afa7363e6eb10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bda1770089bbfebddd9ee23e4332b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d96de8d64d189683e7ebdfaf49dab3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afaa87afec5306eede69ee3e76527b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745cf5997bb47146d3e49dd186afc98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0a7fecf590b00dc12aee6d5ea80b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fce6fe1bea91e8d012dfec012201b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b2256f4229a1834803c32e00dea2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920520fa0749c03ccbfb7989de5c2239348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf289232d4a4b86fdcbaca4fd1366349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5c5b5d866fcadcdc944ecb0457ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19195f8de5da054c9a2d8ba403e20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8321efb2ce2f19d327809746087b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60a3e36bf6f11bd7b7114a5cae810353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756177461c8b90a55df9e2e4feeae5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866149bb4ba1115f79402e9482acb052355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2a5464d6ea50b35fc0cc2b8d091c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802987e1426eefcece35ef44fedd27ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0b7473b933a3946f5d82b3a15481358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a61e2e04c26674dbe7f39c28ccd77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744308736bdafa832bfd7d5c1c38af1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87100ca5f1b82f1b6712d5933b9e000361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8dea7456fc2fb11413b09a3ae744362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476fdc1330b327c8c1fbd1327436fe6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c95695a2f3983dc067590b37ce478364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd17717f4ff581d8431071f9ce5880365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909834eab7bc7c9b873d3d4ccf9187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf9bcaa836c508a0ce32a4127f4644367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0392011884740696dba26dcd91caf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22819a9b029a451851c160842353832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed3e1864ffa1f56cf22bae122580c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba4697a8c3de045c36a142985ae51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5b65f9fd6c077938c0dcefb450dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade332292c2ecc8b5530fcda4c1ade14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce5c57bd75076748a25775f2781bcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50cd581a24b88471293e1d2480b767375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464004709f6f7349f607a9db764879376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8be1fd67508d31f598f040c0d55b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf767019f8de6c490555042feb82be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165d02327252d5264892cba3cd0c304379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764d0044c23d5828ec60f905bc4a91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a0671adf2d23ade476effd997557381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529fda1b540fdde8eee0f3fda4180af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86a2725ac3f9327be75a2bf78d6fd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826833f482592aaf5dd463e4a1f2c281384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07af6c78f870b6eeaf8869f81fc6ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cccd2f512949c7f019aab44c39512f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b31fe34b9a460295dfc53a28efe5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5c011277edf310299dab37616749388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7a0102179c91ad41059f98e09e11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b1aab169565219d90a4cc28c830f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8548c732eb7e1ef62e844f396f2852a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e86f41b79d079aa8d2c7c6a91e8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dc02ecc6a679539f3f02013aef0e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da1782e346febc67e257749b0fb18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b1c4708c94892f438aca27382b8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d0f93ba11c25235559d7345b15903396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b26b4f2eb32d71a7313388caecf4e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf53ddd1f4fb0aee82597c4a83b904c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67313152ff54c385c338bdc0e18bdbfd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b383fb825080edf33211b98008a9b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d96b1fd2bda90c08cb9f2df6a51d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc1f712c6d9816eb8e09c9549910a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e33f8af07d3501c10fc332ad46f86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0ebb7728f07e24bf5c539f565642404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc094a630990b4cfa15f83efa700c37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a3900d065fe89ef7bf3fc91f2cdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166546f7eea2fd1025af81533b1d9c25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3641c58d5c33521b81b204c17876cd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fce2c3002fdd8dc2f9f25c47f2f5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea4ea703f9a2c0e14670c864c4f0d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2b8324e4006388a54ad6db3fabce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c87ada91d460a16d22bfe1fdb3afa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fed1ac4b0756851b06261058bb2d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578a537b522de6f383c89b6e6245e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f1baa846226b8e326d65904f83840415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d332bb4bc86e954d594f7cb9d81b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452ee747523e0dbad709505aa0aef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795340cc88389ec5ac49b08f4661b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e08fdbae725a442e051498cce5c1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd13eb798f1d56f690e3a6c483502420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a3a02e8c9f5761cd7884acbb6657421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3918f94cea474b76793d6acd2d9e321422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bf73045ff01908872e48953f2c8d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320859987bcd77cb4afc0c2b200ed9e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672da393dc91fac58cd837db0be1983425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affc0510183bc4470b17573125cc0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64016b9a1c7d8f6c3f4bbbb5cfd9b41c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff552c808ba51d2c94fbfa599b36985428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69897b4886632bbe34f7a700905049b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5e0b76c15bfd94e5d207138b87e4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a26bc3fc39499bb7b79b478572e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8642a6958d3c2b2518e332c1bde58e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00bd50fe56364b8663d5b956878649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324357e1e2c72e7a210753c5e1911af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5decbf60b296dfd9d3c80317f5b11a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd1547ff57faf0ae74045816165112436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d58b6da96f3552ea357d2fd736424437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808520068828fae3a4c0112dca6f476d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c47594af6ce3327a415a36d3ad008439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f69c004d15724abe64f53d5e49ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feac16cc304e946b8df028af68b3de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a3e2dbb089f165c7870db45659a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe57e95d2af7d09b2fe953d3e21033443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b40d3441ee4ab461aa7234476a8d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b60405f29c220e7d0496c528b740d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139446cbbcf8c65856fbb4ab66695fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87043f59ff076833eb46b96d164ae30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e45ad4cb705d0cea136a7002b85d85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be28fcbd60087c734caad28d7215a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d73341727d8303763bd67f6d992f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c2e79e76444ee21e394ec58fb97e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850add49520a704a0084f9e17c95314452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee5413182cb592799056e07b6429b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877b462ebee9f5f45a40a8858d56e1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08c113423edce63aa2d7827d43402c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0d4161fb052cc9d634a674c89ab31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce6b56ba17b1bb7ae835744f6e42bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99520b439c1b12580572bdd6de3abf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70459ec01122bbd598d8915d28b8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d56cf8d8cb7ce93541c27de07f599460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004817329ce2e8927bd37bdb907e089b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455f685fe9b2ae9a0893b46dc76b08c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4caa2620da10607191313e79bb6444463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7bf5d73fd7b846bf7b6feb0546c48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee1bb58a737eb6f1183c659fca642465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec664f9702ad69b5adbad8c436fa9602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3757e241cb6b6fff47a64303d9e8d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c892fc730dd4418a4ad02b1698727468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb33c6e8adc53c66c4fd18ae0df45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e779d1a9243294e911dbfd6d45e9d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31db20aef9e97f5e66950a146e38f79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353b1c5430ea1589fb67f83e0dfc1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a887624d1d11863b11fdcff068941c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da962b84249e44da138e2e4e7c532b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf99e4cef479fe9d49c2188a016104475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2b572d95340a681ede97208b8ee39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e2980d28f3f8bef2f202f534120e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f838c5a2e1641d2a3911cb4faff215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca7a3ebecbba3c9e0f26a935c4e52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cf5b66cbc0df6db54899ada39c8ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb050298cec0ea0d60ba6a528665f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17cf6947b404761974e42ee3a845c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b37a664d73ca8325ac9e09fc09f7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a724549ad544ab6bf3248bb5daf6de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a47b9e7c1818ce298c638c1abfcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7665828ecf4eb129a5e96a379673486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078eefbdf24f640bc53dafbe7508b5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822e6ff5ca76dc9fc9cd1d053be51c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b319da40c9b294e80fff2941118dcea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd241c1cd57e5907de7bf95fdff52c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bfb876a6c574fd9d531a3d4df208e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de451c80a704b77cb3794fe7b80842492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766da28339809014cc476f7e8cc4b2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f71920186452b3f5fbaac11bd34c74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70fd46d9c7a4b04d5642ec0c29fcba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ffdb44891888660217bd93856c3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059d24b0a2cb87665c3e94d04da56cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60282b4bd202ad184536caa934b8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae2b9045f54420fc14857f10cf5ea7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5293150179f371b7f69060d0f0bf8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cbb71e0a64983c677f406eab54c8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119bb9322234c79ae41a5b82d777950502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e233586f051d605f78b3b8f43edd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa2db5a960cbaa59b0eb63d1e66d11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceb6dc8f19d86106350c51e4857add505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677967786439fbb69fb5ea3f7d918f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f36197ad24d5611c55f3d355d4597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabf143c06e19f199947c26126c7ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901cfd0bfc61d32b7069f5c74ad2c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f79925cd66b89c18d2eb3bc97b60e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e507bf8df552d3c493316521955838511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d57a18d482dfbbe33d4732e3b500f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef8957c02dc00e810a5155e6d383a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4cee2e35fb203ceeac2383327dd62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e72ac5caf3f09080826b6e3a724b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b933e26c88375ead01b28f841711b35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbd7164cb11a66d5354f8db9dfef2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b1fe4bb5f20b8dead8ab06969469b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6928564ceb3b122ecdb09c5ec37247519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb418e7de0a0e703ded987c1abe0e4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d28efe5312a445500c1b7c436f76e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aab805039686aa6cfe82585bd876be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc329a4f96627ce9763f26ebc1abdb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad50474f3774a1c3bdbbe0f861da2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e45d1d1a09505d15218f59ed38e7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78652663c620dff856dc8b345f4f78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ba41993000b1167c1ee3e09e38fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437968a3e04fde4af7172a93e4625c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced9a32a11bc1fa8d689b5fa3406c8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0ea0fa7454421294040457b73ca1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfbc41657eae49b7805414a924bdc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17d92399ccb83d1fd33adeee004db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c27f8a7fc9adffdcd77c434016fd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc8e09f904c73e566e948b466abe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7c71137ac27a5fc98955300071b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f3af33d5579bacc3c1ca135b0b8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c9ecadb0cec6e9b5be430a1e7d253537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f23a43ccdd2da560707502be5c39c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1989e5d976c6f6eed9c2d8294342c54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e36e7db18b7515bf6407133d7caa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449a4c5985aa7511135e9dadf6bdd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f41fc16843fa710da620302200210542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab9b9df383018eece7c01fb902fed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db3b2085c58209ec7ee9bc8833a5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444714f13cbd1613644b3512278679c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012afecac00040de32bd51e7887ae86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c08ca1e335f0009a04bcbc85d7f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c6390085ce9b87a14207f460971a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346aa9786287547a64e34f908ca034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b56de66d2108b1ce9ae68d73210f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf92986844290f5b11ccae0f5f9edcd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514adf8a3522911e01884e4671a3037552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d6d8e90c8395395b3a56574e8b67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b736d4ae3200ea55e44cc5728279554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd9d993a44c83b587996ba2b6f48f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda2e915b518f35049ec943eca8134556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a62979792d22d0e3c0672d417b3f1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbfa8d4ca68048004a60a119c3b17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75e5159bf54c8493dd4c7116a7f54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447fa15d9890a22ff4f779fdc9b823b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d586eec80979f7546635d0582efca08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ac08c6bbee432bd43159a5918b3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5c6707c1e33d7d91b426b9f44a3d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257af8e2938bf0b2f93cdda812c2e7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162acdfc1469626158004e9d531c1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360d639e017dadf926c1f737db26e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b4974f01ceac2b60bf56ebffee3b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c80c817aaae4d57c8a072047b45394568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90536a0545bc646fe2ce767a92d96b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a65c1c08c59a9d9f861b79c69ac8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6095fc06bb9d67867873f24c9d50f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93f6ea1d33ff31f10c9b2ddb0bd38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c840dcb3033cd21e651804d5444e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5f1d1a0a034fdfc2faea247667d03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865dc0981150c39112dc3112bd27f31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d392bd52a547f6b1903b801d52cb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b28231c53b970a7e074065a345db9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441f3b0380025e6a81fd42422c2d9cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c35828ae28a8b0ca6d3a626d2e7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4501d5fcdb69ad587fd0cedbf612248580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe80880ce28456bfa52669330ce6ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cada52a3f5d0775008e4726cf61b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a7f65889776601954ac9e922bb8c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a0dc516492b4db198a939bdc27d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48546f63c31dc4482dfef7e5c4c305b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40697e897283c55ebaf975c2d9cc53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d46fe872e83b197060011d4c3dc61f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c27c8d55735ad356cc2989d2aa81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644acd4b3cc321b14bff8f98f8c1a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6586f13199bba00594aebe89ca795b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71740c36b1c060da61239cc103c12b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc058bf7e6d7aabb8723e7a24a81ad0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8f88d7e0ad0c99cb6e8dbe1721f27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fd2d75bbeb85accabd5cba42dc784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912a120f105293d7c95a5912edefc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a979b4bdfb4258a78354d13746066f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5221e01b25875780e819b170bc2a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f74a89786d10380d8cfd498b9de5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c040ee2087b19fe09b3d0f697c8fdfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc548ec46d96194928a5a841ad319600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f68e996a8c93b308805c6aea3a4ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf12839c1e99ce514cbc0fe48b070602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28f6e50fa7780366a025a92f04638603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c709e5b1793871ade129873e0569a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0b9cc5c219067f49523b44f4c88a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdac2926f34331ca5e71775b1c3d81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf7b8214ca9cdf01030ce2440dd340607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a709941c4256869dc2af33e1298aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f13d8df76f6241302d1c2f858cc65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4aaa501f59ca9c916cdc9947700f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c5a924a48b6341eea046de4dfa01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddfcbe9b5ed62f741693c8843546c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ca00940a2edf7ec539c8bdc3f3a1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882fb38ff18f9d07b8ceb149c0b17fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba6af095aa5f70ef6c2a0ccc73f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790e61385a8b612d93ac4a26ba7ab87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab715831bcbf26211b9c7990124f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35bd3ea67049104337d47c0086fa33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb539d6a6e3ef9c4d04dc73dcc5d7e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b402ea31642471a5a0dd2b6eb15d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f902904f7287b99ef4255541b46c5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757d591b3b36f3a3b37920daa004b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4bfd8136e5860a24bb27f06a1a56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873e78a778aa224516abc126b9efd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ab5a5d113502037095b55e19eec5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c13164902e6fd89e91172d0366eec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e64416f27143fb7841d43bd9b2ef9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f51c9f49a2e7533b1cb7345af92ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ba4e51259420133fe7a2a2127f17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02aef06f0b2ebb771d302de16b92fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55920104a80c58099cb2544eacc641e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a028ebb98951e897a3a6fbef8af882632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb07f20fa1223ae8ea3f7115dfab81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d0a3bc983586fe493390298ec1a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650b52ad8beca713b7f36326028486635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a8a154ec9f826ee55bbf354eb2f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7445b40b2ccd45a0e3e49e043589637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d48df4d5419eb464aa275bb42570e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0660b6e19ac08d835deaae6a390ea3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aea3ce6dfb537a635efc7727c3ef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3de53a8eb0d80d0a95fad1effe36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68fdf6aa44b9c69958b3d7fea74d5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3ca8b9a8a7f315002a4190cc72c72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a749c910f8464ed78fe0edf8a5c95a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d978c3ba4e33a72e10ee2580dff1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cbe8f72ff074974c5cb6748a3356f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e1f1adef42ca301b6c978e9c8a165647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaf327f4220eb436ea0448a466cf86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba1712f6bbe87a24e3bfabfc28df2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208aaa91fe47376d744f76cae88f4e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a88085b38634248c608bce5a5376651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930c6315095e04f8667f8f95c438c56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787e9ec17af61cf933139e8e081ba5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5bdca66bcf0caf585c63fc50d9792654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e277ae1ab229dcebaff00eaf8ece58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043bdcc33aae7d6702b19a91d90932a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f501c2fa5b22f205ab5aa50fbc8412657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b48b89c057d1a8bdaefbccbac30c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050dfc0bf54ecdc6f23f775b8ff14d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a1afd5cad6ad95b80f100de38a91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6723af795344b1724b6c2ca064f8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53254416e29239227067f03c3f64fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5754db95988595a625e9b895718b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12f995d436228db2274c6366c28948664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b513ad1d36c602bdc6f6e4a0327c64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c529adc1437bca58df49c17fdd11d666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="F323" s="0"/>
-[...3 lines deleted...]
-      <c r="I323" s="0">
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
         <v>0</v>
       </c>
-      <c r="J323" s="0" t="s">
-        <v>752</v>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>