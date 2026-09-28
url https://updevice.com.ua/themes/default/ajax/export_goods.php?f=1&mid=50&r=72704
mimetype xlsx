--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788935a17fd77685b250cabfa08963eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985665a907dcf64fe6f66d1e6f49fea62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec504a81606a9b10802cfe84c1d6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995512999c45b9390b84cd6b06bbf09e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545eba98a384683bb5c650a087fb2fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2949a80b89388fb6d01f83e07c447936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f9b51e2ea45847d9fc461a698f667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ce0941e9981cca34fb24ba9d9e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1390cc94e2d89a39abcedfe5b134fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa946edb082e2cdba3f44cce20534f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cbcec1bac0c1bbf4850f4baccd20a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a6cce04f219b056580b5c30dec4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028ae9c632abcd7a03e7e13c1834cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb83defd43a363fd77906912cae7bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de45394a7de59ed1e50cdc970f52b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314421d1efb093ca284a529f281c5b3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711831fdb3838d4ef024c545ff0970ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3b7ca0247e8669e8bfb06a10028018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be815a1cf367380a1224af0e1d9ea019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d14b99a4fcc1efd182de7b2c1b2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8961a8e1ad400a086a60f96ae3dfef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e91eae960c68c91d5ee136b5082822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf01e3b12da52e9c6854deec993eb6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f143249b94a529420b3649b3f2c4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a1be08d23df3b4c6c41d2a2b0169a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e7cdc44727c1bb3f408012a3b37c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a95da47dc9f5197e5733e9cdb05827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe32c92af1210c0c940c7ce489ab0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bdc3e58d4610f4291559240fa00e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9d62a755444f772abeb8cad9d1da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde1e7256732496cd531db34de35b1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f32ec5b51a3142832b4d6262502d9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051d2ae4a558283218173dc2ddde7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4b5832b2beef1279315b6e9d9f0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b8322124175b0f2154abc3cdcc7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8052137fdd786005af5e6c7085432f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7edf8b226a91ece964d6972d83644637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd826784e3b0ce57292af2daf1332338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff0d08d92c21196ba35ee50f9133fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ac0d5e3192ee960d3d0422e748f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585167cf5b8ffd2d92a12eb139e4924141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed6d5c79b623aa654ca394f1d238442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860bd6561bb0dd69d70e1d148b8dfb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe42228491d670085e085baf5369f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1992614ae9c43e04c66503dc43688445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d42987742776eaad3bb9cd721001f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965ded26ff3b003b850bd78e2815d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9986c84510aa0750020ad0859ddaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5efc07fe837029c8d45dfbc8ccee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5192da8b757ca239ab2ce8dc99f0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69cade7e06ec26daaf2f325c5b5ebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac9807cb604a6984d01ffef5b0e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af23f1b21a8ee13f7dd8ad2cb58da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d78d310b370dedce804fbad1bb1a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a8b5266c812311b324f5244fd41755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda049505c3379b45b06936f4e5831156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73980b831a72efd6a2880fac5c32b2ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f8806b5b243b19046c3a8386db03558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655375fadef957cf27ee093808142459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c57ce0c22ef2991b033a399b2a49960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8290d851823f94ccb9aa7045d9050e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c82645770ba03342d59b7eb6877bd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7036d08e68e59e461cec62c3151d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3f15b404c86bf52452f9a54d157d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536235c78b42501cc8a738ea48cd75e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144ca2f2c7ffc18157c29d05108d1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd6f95cc34d1defa5d97164054e0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e797fc90f0f76703b894b0c8c944a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c71829c11a5c8ca6aec83fb1007b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b5eb6faea89787f2fd72a7ecb7a7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf05b5c5068d058ee904fab9a671671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c1a12df0fb94fc05087be9f2fffd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e8a0db2f211eb9edeab7778d0801073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9436d5c927c73c49670da737638f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f0f994aaa13c24dd5039f600b111e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2954d6caf267ddd49c3c971f00bf66676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4929dc5f6c0ebcb035f1cbecee209c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d385fa342b87f41b7a20fede7dc7bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2b5a3569828181548fe29604b1a1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ee8331c127221400671514b7213080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03140719801b9dcce60b0c11c6abefd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68f409462007b18c2d1a3ecf99c8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6045d1a53e25c8c2b758aba566e4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dfe3dfa6dc28701f4aab71327064c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a661a034d0cbea4916200b2fe5e52585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec7cdacf6bfb373b18e466cb609bef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a391b568f5984ecc4783d1c702093a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb80380ec524320d1574612bbcbc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b358d029ed6d85a9ca1f87e95aa31e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3f36ca9837ac8818e8926db5f034f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbaad98ceded9380052f5de9e55da791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bec622f7c564e238d2747c55ddc13d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000df92a9158f85e145274b589fce7a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b81a82db631bd2f9c2fe646175fd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dd8f568e2c882cfc39725b0b5348995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03f6b37fdb19e5d63bd06778adf8f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c5a647d978a0e76b0cc5d0757d3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee085c6f35b4c7a462a708d3daa06498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3ae191baeab7e480137f56c2c897c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbfe5475a7d07ba0fe2bebee2216b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c1fd9e37eae2f8eb0eb0a97b7816101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1d320b82c37823874b718fe1303e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203006c9fa14013e575fbf33c7efdf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a110c34581006fd3f6c024c407c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb3788e9584012483e8718e1139021105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963c8e17e65c65856497d1817c9aee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c76124c10a0bc37f4d42739d7216b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d029289fc3444413ddb4c5e8d99f53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9cf4869bf0d5e446fe6374c36c997109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3099ca840d44df873778ab7a2964a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649d57e04919f2c7b839331da46e77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220c2415d4cdc5c6365b3c00ad9197112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281dc6ffa6425722f4bd18441ab5531113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cce1a989021a0c3363a1605e22d84e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd558089182c11097ba58e9dcc5cb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3f253d6604dd1db05b655e0926bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b27203ef0673579f5a4df848c1f78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2637bc206c0f9ddf75d4e094042b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4d28f2d0f9e5041a1cff2e14a47d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571155e35f33116ed15c61ab043d78df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2e493f0eaac8a943a6cde1c0f91bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0a7eb7167584309c1b02e8c9c2ecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be82a1fad9f014167225a94f66152123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f69a6c259904acf83e133c5c8f6ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465558b7792f16ea7624850fcb25eabd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab994fc7a64d5f2754ad0dbdcf140126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157c004c1d2e6d7301d5a0c96fa5d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533deea7eb52feb65f130b81af783d0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4376f9c83c3cc55817280918cb11c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d187ac64305d9c9e14187981c64ad08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5cb51ae6e322420c0eab53808d5ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf71fea550ff6d2b90014e0f44566c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcffd978278e4a8f99c032151157ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d05f6db917f98b8342a651ad0e23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29670e5ea00f888a60ff2727ae59ec7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a79e86312f6963b3d600e43bfaa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ede453b169294894f92c77837a74f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53618338775e1fd5be33e8dc5feacce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef14afeb7a627868e70be3a8091511139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b57412e02c335d50f27fada64cab7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1698915e91a06aea60f7c6dcd39b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf793bb765ccd9934dfcc0e2b99d744142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6980243178f4bfc4d90fdc5e01aaabb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6359dfaa9509a2cef591a5562ef96eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad752c2a1b4d295442900f7faafa0e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83cd020037693dd501d643dfaaba29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b6538b9b0d29199a7fbc0d52a3e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20416bf54372351fe9409f7b06a93ef1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9faa14dcd52ba074e21c2e4cb0587149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c793af17fa9748ce8f4418a15622ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db715bd7c560c54a1d2a107bc8b974b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249e11744e9dfff129d13383b252ac7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf001c94f15eeeec6bd795002fecab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f514bbd36365acab2fab303d640f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b0994b615f04bd484a321c56dd68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8ec3cb68a3c583e6bc49e4d78ad5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84712c268d8d173c9c80553a658d4f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb359279be99e2e960c3f7593a4fbd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d7ba203748ffd2d4fc2a0da3fd94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105747b34cdcf67306dde4c0df068e1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e76ecd0ae3f2acea88941b54b25d2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c21469cd2b35657b7aa37bed460b55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b4639cfcb8b49c3b003b36f12ec4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a60b02d5324e0501fc6d422b15ad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c018d3c1bde518bb52743734db22c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5cdb3b18aafd3016ddb85fd06d327166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facdee01a843435d6a37ca39f912f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71355b55aca00cef6bad73c2dae2858d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ae8807ec9e1deb73a27e24701f0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214b0c7fe2596789d45c169cfdbfcca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e12573cc1f26a018bb134e752d53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c6107aa2100bd3e4add7fd2d62677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3a427f5557a598cffdbea236518f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1541217c2b1afe6be1260c3f0e938174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a88a633ff326eaa437dbf3d86645d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20daa7cc3d243a719ffde4467787c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ef629af3f8fbe00a0d368d470736177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603934f4d29658816cfb29c3860e6952178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e19d7e0513eb148007f41c9bb9d26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919fffa2e7595872455b28af0560793180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee9d5b6195d8292f49d2a77232ff0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56378304abd3da85fd97b25c6f21f90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db98fd42f6d262c5613aaf86b8e5ac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e97b9c2f1e05d5bb66426b27da801184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633627ddd8d0ea43f4b22baac5c62223185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27f54a8238c724bf0912ffc269218186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1caa3eb24b63864506561d6257c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ff50d7332751970d158366d013f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bcb8261e0629ebc6863a5adeb8874189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b213a1a7a6de0444aa79bdb94096e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304feb34878d2c55871c0dc7f58123191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a731210347f0a5d644718bf8f3845192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b4132db67a400386df81f7b6c3d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180bf704b34b7ccf2edc638a3d2a4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a7467b0a111b10b0a9b28ff46c840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ada2bcd8ae3b367e7a4d9d99b0b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca057665f7a5b71e3c278b68318b8fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda863d4c0c7829a90b4a9b2ce000574198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69839bbe0a297f857f011474b7c8502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f2c312f94214aede3439d7b940df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a903b939f95be6b229d04d1b84fe5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530117eed11887e1a03c5ded49484ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce725759a48e31d94b3e2fb9ff6c4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f401ac320a1733040cafa40a57a9a18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965226b7e15792fe95c3de24dba646af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f16b94c58733bc5e82f22f527a2e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeca59d8940fed97712854ff455b56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0b4261cb493d54a66198edbf4ec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c550737a5888533523462ffd62f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f8ab3d76c631d3ffbfd5721a20a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee82a2f9150f3675a1fe59446bc342211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4c19748dc0eccb79996cb7bc210a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758766535e08564b9d5e675ff617731b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15566bf7f0c5cb9221f075390c3eb7c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25915a5b3216b105b19343ff602a8a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceae95c53993bef731b4cc5034e124216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234fbd569f3235b5bf668274a3d13c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f933492189a8b90cf9badb3632ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483d0f02272d066872daccd1d40ebe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eacf77255937569f813fb1ffa08538220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7106c25ce67e60e0ad95dd5192c13a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1050aff1a2b85ad18e18094175a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e540fae243c2bd8632a9b6424480223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b84bf36bf13031ff7bf7334a50a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a791ff69327f5b6d3b3dfc74c719225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef74f3f87ca5efd96c11d69b68de1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317e69d62543f5cdbe3f9b25d9a135227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad842dcd22ae1be21d2934fa3c74e22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec2e6616dd1ea08108b3df30eccbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e0e55bebdcbe9e6f0f2394774069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc93268ff9006c71ee4adbb73a700c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ff804197c2022c93aded654d69cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b550794995d3c73dfbb1bda5b62afe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc989893833d4a72fe60d61775eee7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8867bec63932bd1f0ffa61c607db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8158f8b78255f41b485fc99d5ab284236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b57121a4ae6f274fc5fc3309fb8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e1ece7d75c997e325f793d02cbe84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd55c9d2a960efa589821853ff95cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeff8b305e403ef3fe4f8ecd3f9ee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c258f73a7109e7f7294b602fffe50a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512545643df2ab2ff2c4275aae75acd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da7866414f4dfef035cf8a630b481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fc4376b2148e19a58a51db715f4a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca5dc5bc3ffff05524310379b3ac97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ab0bd71756a8cb4ff7cad35bbc1a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd155c1124f6d16568cdf3240507d1da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231558d39b0d86bbb752fdf37f6e3ef9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b5f15dd91f9549751ce5ee89be5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2799757fadc0de47da8d6025d08ae7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028431a1721920ff24a315ce283857b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c6b6bd7b5695617b50e7a823b8d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f0fcae01c1656476e328ca96e6dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984767fbe11893c645da61841cf083e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bfd37731f438c1429d79d239139a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff16945253c0affc6cc90b23744bf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dacfd16bbe45e3d92d9bdc2f1c81f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8007de58e744e5dcb00e984abf40e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30a86b5ef8dcecabaa87e2518f8eb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f49aa3bd8d5a4e865dbeeafa015e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9e695237426a0eaa593a04c144bf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e867f0c4e24702427cd6bba4e9c086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d712de910c5a5523c43a6b4d75cd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8c2cb5798d8b3c85a2ac171650d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ed9f1ea3b6b3e6881c74c1d06cfa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba543cbf5e43a5328abbd13530952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b52de0cc6b19914994993b66f16804267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931858a5bc6399039a6cfac039b63efb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3cc78aabb99d53dd7529bc5c42a8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283409ca3b5ae705cc169f724fa8cd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755920660f22abf9bdd0eb1bc0a134c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd6086ed3cf6978c83f9560ce5de31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e624eeadfa4c011cf5252404f7642d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2588659f231dcfcfa3bd799aba434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013722d7724a1a117cd554c37f6990d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad0601b2771a6b04bd82ef11140c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630e7b05243557c7b646dc3669894c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac13f31cfb19f1056cd9df3ad7bb07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967e892192fc04bb91088902ce9d01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8f89e89325e8d65dc54d1acf8ad8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8539c1a087e9e14ef791a8d75edfe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab53d814c86775a2e24d016747ff5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5391468131486ac0d7aa2a2237e612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a1a3fe1709004ad355b50d0ecd6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b755f28eb56f185e014d0546ee343c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd84ce556e5201c32598eeb64824d59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d894d5e1e075912faba1f5c2ab42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213b33871b562b25985c0e8dbf6639b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711a8a5f4583f7b46fdf302013329c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eebff843bd2fcbc696f7e17c90f0ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e664a20efb6cbb9f618bb4b2b3323291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0fe828ee4e272846421a9b8f370d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ea1dde9589ebc24df7f1d1e825519293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0e2e39db7294929aa76fd148a2484294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175a51a34433874def326911d2a70d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60682bdb2d870bc66fa8b108daaf1ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a554a16a80d35872d195ec9356f127297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec7c1e9a3104a523dca109339df8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aca4d0e0bef6e0b86b899750b6605299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27c3f89a3e4accf7bf03b9d05100e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2c4af653855247711989da5908b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa517d2b224474b283c0f2e7d95ec8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da3b9a73bf72989daa84737c0c50e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c2e22fa465567d40adfb6472feb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b00165c8c742fbd40b26f3d3322b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114360cd05af489315f9882e1f9cd6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d9a1385bd4f1a6d90897fa52fd46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d24ed69d4726d31cf2823bb4a0ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3ff0bee99f2ea7758a0384b0a00a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c93c2ef78b51aab2487c3f012688f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdcbcf64034da35460103f84d82db6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23265ecd59bf516df67a7176a600e794312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e2e181690ea9992d829af239d0a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854519a37162ed4f197d3a6f0fd45b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0ce6560face83e5408cec12ed280b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4cafd240a50abe9e50dadbd6f579316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bc889adda13e0644cfbcb9033a774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f9f0ec2560bf80af0c958d3dcce7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad0d0fa45e2ee2deec33ae1c2bd8a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5178a9a63b326e3866a3cf0500c33d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b524a24078be6844292350327ffe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09d73dc04ae0bd8b3bf1707003d808322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce4f03008484a1259a8d695d59a97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80822e796a3aac02c8c83990cd503a5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd70dda1f2061a56273d396eea9f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e08fb0bdb2bd0c09a2c302ebcc52e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f00445684c3992b73d2911f97e33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887dee28ab5cfb6e1f8734368447846328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa360488c5765fd7127adaa12025c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d175c73579c6c75ac29f54a5068a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34af9d66f4e2fd1101ecdb0fa19678331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb8a14ac2a4d1262a73e4c809f375332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f98951e6e4061f074b4df575273a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591ad2817c3266b381d45ce74423e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02fb81245c34cf5cc3202d06aeb033335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ec84cc43b8297d7612f73596c288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734ecd4b399f706c6a8e7b508d5560337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0e35ac5f60e3130c484a56abfaf4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acab4dc8d589a6ab701bd52f0b4724339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57310fb9074c0927ff8abc982b3f9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ff8998f1d1205e4e59464a6f6d05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a268e8c7e8bbfb39c2ac9c75cdb59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4b9fa75b8becd84978a47638d351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03138617ec2cdab5c99452129aee4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d016c56692a71de0364990e514630345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ee81014ac5e13d69e9cb8411080f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559c03fd779284511a1d384ea4843c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf4ef7275f4c05949a5cb354e1c7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec6b6f16055bc9ace40c18b1302f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c057fee4910b38271b801f47bff9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81072f43f691f44962af6689a863c271351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87a8cc69d62b57c40085183e0d76b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f55277b788b4c7738ad1062c2f2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeef0c8568202a5dc145450e312d19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d8d0b2e6bdf8ceeb87901737d00a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6e482c4f37dd6386daead09bf2874356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdfd24b1fd25a2e492df71a187323357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac9941d1ed959388b60925f964d7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea85fd852aa7297a79e906dc2cf53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d97650caf7e0c54613d677641282360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f77dbbab7594cd136f199513c405c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb4997f7b09049afa369c8ddbe33d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6975d0f87cd3d48362abc06e5d38c9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3d59ef1994a7272c3cc48d2970b71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5fd6975ff72800ec281e0dc83215365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48baf1da3df479a4d293b5a37fac2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9b1af104147f664fb32eaecec03b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ef091a930ebede84fe2b9b863d2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7380b66bbe746df3f4e29a0c85346e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208277ed12c1119e863863c88dc2a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e562e36089ceb9c8e3edcade95ac2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87603fc03a914c5e050768744f7fa71f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5309d2cd38ce36ae7b3102d5fadec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279c1188b7565dbd517100fb7845f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1477821cf6de444d39afd8508cb39c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025481e3d7da0c08c2c1ea81f75aee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755b481b8fa5ece80f1c1f813b8e538377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a440f28a8cb69180969fb74ae29b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bd5506537bd28e4240264753c5ca0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595233c58132058a6e1e6d74a7ca117380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628e5bc7218cc669af4b18e7e50773e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1a4af82617ecb4a882fd4ae6fbd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd6541bd5a0b62e0fb98e188f1346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50484678606b3c72358b0ef66ae35225384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de0f057f2be672cf0d3d2d9fc46f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad671a9bc80029e525aff78bb9fe1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb6a47b86930da9c6cd22e0eba73a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cd4c721ae30d44eda95e19070610388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4474e4de9a58e78bc3b3d9a54d15de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70842a57f97d883599b797523b1f73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f140aa6c370e5b5514861120a62f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f41e3d34e91ad2cff24d405872d45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ccb07baee759b5e8a410e06094f77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56da827e5117d6bc5286627b092c3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10784ddab572ba35eb86a3309ba31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516b9ed1033dc88f6dc2b1e79549fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3093994dfae9378c3f3544a961886b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ec0eb1ce2928233f6983747ce998398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb4ce662a07d66073029851cec3265399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7959149ca4b8755464c8c1a0fc7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312c0f14e830b14e916496154c218a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abf1f9445d140593cdf2aa907af46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39b4d5c76ccc60417d596f21cac84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb666224cb62a6037da07dd313caf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc231021bd074ca1b8bb0f9d482e2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c1cd0bc0ad2b7f87df87f1dc8436406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db5aa6ff07ddcad0833af77fa3a07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8cb80ee2e54c7615353a1927cb860408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfbc8cc32a8ac486e9499d3a85f06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331884135e114618ff8a4494718fcab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bfc87b4db291eca99dbbe32c48ff9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2baa107e7d937a7cac6ee30dcfcd48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d8665d1cb1d8ddf9345ad2212b7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc475d53bfd7e34bb4f72248d79a649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7e4faa650d1c6cb6f2d5dbaac966415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a983cc3f7c632103f0aaea8200901c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3a451072c13ff2544b091528436c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f595279dc492a561dccfaeaa9652e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af6e76383551d4c55d68c797da1a77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978d4ceeab80f00e7b8590304d4543420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa3f5a4ae0e79dfc347d5c38dc332421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b552ab5efcf2f62e8379ef527d1364422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2cacb0110eb19765c7b6d5813ed1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3551e02b2ad8757f4df9758a912da25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab392e531d25c8ed49f798e38458ecf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613d22545158900dda2c0e522689e8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7debf60bd920e6a5ef08c9d9e8bf9f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b252d68746d1d3a3f42454a05f8944428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce3a54d549f446dd9b7705130ecc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0a735a88b83f9db7f808eb167788430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327282e2389cfc29be759dc4711a060431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ea7cf526c6ca24f2e4a8fa9ece7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3b44d3a72c450656c228d66416224433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636309dc2e462ead638728e0d0df8879434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b2ee301be24beabfda7323669b1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f623abec0af5111a461908dda4c8e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284959b1c7fb99b369bf6d8b8a9ac6b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ae39a599820af918d042414c1d90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702836a14f2f18c887b2ec615daa0f6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797fbd48a466cdee4a65112ba8bd85f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9bebf6338d5fa67960c50567acdf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740b1ffbe17fb80a5336462cb1a315442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c06baba593a7d36681ee5fc4a8b50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcd1c77f80427f00d8243a10a3c647444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d26198e243fd25c061801559323d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fea581ae68b459d7c2f4edea3e7a0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6921294a7ca1256c9b6c6184034a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f28cc967e7fe5a534aba5ff101e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f93468dcc53103ca5e3d7e4690f5b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5721d69d8cc2de97f62f54ef59fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596653c58b71b505a53c760799d27e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21de51dfccc48b39b71654b632102452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072960dff9c8945d2d15203a3a668c64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4f7d52c293a5cf6721c2f1d0c59c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80b27d2ebdadaee74f4a230cd9287455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ab159c79683ced31c5962b4d4ba7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc489db347bc5a441337e06288c130457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9862c77c7ec8b113f9357ab9003e6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7060bc350e25cc77cd7bcd46258538459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced1b134fb8459f4d72553394abebe8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c44299b74c6e0828df43aab9f689461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641d7e2d55ec1235c7bce713c9800d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc10e7fd64607b2b596aad1e9ec542463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491740aa3d822567f366461dae50618464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763f12a5e0a90f3119b22f0bfc4eea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5156e922503dd34baa637d7813a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07902b97aa4aa62d2a03e44af9e1b8cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa21c84c0509791b851e83a007bed2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687e6e9642d388e682e3f6e5d6dec6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c2e12969a96aab8605977d1919d47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6877042251b0991a6c081e77d41eec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeec22354c4ce58713224c9fc05ac9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338095404296d7ac60bb101b98dcbe4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e10b5365f268657eda544f76b776474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12092b61f20d0877a1c166dfccc2a30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c2b35c1f3f15758d871d5ab058e1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b2b7b84e615c1b5a04b42b323ac3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c0992e946154c7f2cb55ad6dbf4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9f43a18086cfe56f27d5e1f383bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa31711d5bcb231c720e8e74897424480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0303ccecadb87ea25441146fbf4ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f802d93e4ce4b8068d24932437aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd14461b8773eaeab01ddb84cacf04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf38986c6be7cc44cb9dac18e5dec1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3d6a6d8915172a49f306722eff60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe3ad277e3d2cec3dcf71121e0b20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb3eb13ae43aed847faf42fafaae25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f7161d307ae9728ca4b054aff645d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a19cf1b40c54a2bea468b299289e27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830795bdfad488a3aea9b69104d9e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca25e2fecc6255f0df9ccfc4e6baed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632cabd56d31a98b0cd5b0b607693d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4ecaa5f2df1ce8f13838b7a3e1a53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc226783aa9dc0d23744d26923272d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5fae82d2ed9de557096c203eab39b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b207c4c35c49f76cffbdc3aced54b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9350ae196e9b4826e24bc5e18509a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432461842b4bb2c7e6ed61570421c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2964c3b8620a88c5fff6990aef1dde2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0067f3b5dcd82405afe8b8229b4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35436db4b10c2dda8bb843305f0cee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e90d0cb65eb7319b5f96151eee41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a7a4fd642375da1211d25f80d665503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d45048c05d61d45dfcdae618f127d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4661dfba32ac889367366104cacb34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064613f73dc9fc93dd8c101bb2f0263506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0c1a686570febbd204f363c5560e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4c30a089bb581e17861de03491001508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09861fe6f15bb01e280e35251206ed8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f546e60c0c521b619baefd853bdf725510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125e8031ba5001285a819ad67b38749511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d986aba727a15ce1e9db20a3e2f376512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55fa9fcc4ef5fb32f7b61eb71f04dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c81b9a9fd67c250203c8941de46f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f547c193c6e0c757bc60fd146194515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a60824c317888c5bc39a6d97dc78e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e00982da0a2446d297efcedc7a559517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec6854eb6e8566f070487542f67e9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfced71c60e29a903ab49341a6f10d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0127b2412a6a0c8eaecfdc857c09fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1a83a1940df1f6790dbed5199b6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8522fdc3bea1472cd0ad2c61233f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d44f9044b3461d2fce21f308ea2f2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f159d332c6c690d94d42932522f89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e924006a7252d15a5b76c275eab9e03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b219fb6438bdb8cdf9c6da482621526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44667f342e9b37161dd9b6ce2822b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748137dd44d0b55db7a03281b801437528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9675da19af00611f3dae36d09411529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcae73e803a2ce414d80eea30a0000530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74184b944179d0a3c023b1a19bb8de3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479cd4aa241f810c7bb86476eab6981532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc0fb459eeada3e350941b69e07a1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da817581aa14e412870337bb2828ce4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c21d849929e3d856a379cd125f41d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fed6adf706fc39ee9e5687dd97bbdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e567800851abff36f4a831a86b8b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b607eedaa9d8b17db6a8582acd73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed773edd88d0e72082e03f3822b8b75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570033d9676fe18331283b2050ec8d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b5bdacbddbb70c87afda01279bf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df9640cc8c55149ac83be57ead808542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa6facb43a0225614186dfb410f29c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d9940785abf3b43144116bb0f228544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b353c62663fa3363b4d19a6acc9cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbbed2d2b81e3a6c88f67fad176cb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01dc29dafeb9ef49ecb80adced966e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c720bef422defbe73fe513748820bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a43ba092d215cbc25ec3934c70d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a19daec3dfe6948a2928f6b6bc8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8cbf92b50fa39ff95ba4436c1788551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13f4f7685d12bf966038ce0b6cb347552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f368ba73523f1c365fda8b9287519553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e91c5e7eb9a8a4f35c44eb950f3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8df086babdf33b4b1a4c1a90a2ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263189ed53247083faf20078692832556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c18f6da29e7fdfd12a6fe958a8952557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c146765e4faab84277913a67af0d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140a770f961ca1b1017a8bff4c49d1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996130fb031ccab582fbe8d2a49c2ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bb125c64f964951b710cbe1f285b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91146b22a72592cb03b1274e62519242562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8579fd8b3900a8af856adc1b8051563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7730f4b17d7f6d94fc7e41cdd80520564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067822dfda4717ebbee2ea1f5739e2b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc715aaf113d163c07903abf448b648d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba252417790977cd1d112e8cf78037b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b3b20af9a8d16d79be7629a516d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833d23a2600286c7de17abeca80c89f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf072e0c5f9186fcc9d811f2774ff5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0337f3d11434bdc1ddc82997c5210571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053890517134ffbda963fac366eec1d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd6bd8a4bc9a5d05314213564d604573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dddce8d9b3bc89346af6c56f7d9ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e524ca2557d6e0b65d57606835dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44258ec481cf0e2e38e126ee053b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a56b0ae040a0bf2d2b413c73b471b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5f17cc00002fd1eec3c7291cee6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140f18954635d596bf2cc7769c06673579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345c615186991392f4a9394f5612d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be9648ae9215a49e3a94c1e23a2f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2c2b9c4baf574d59003a4aa76f2f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c095e128120317f3c92f9f29da0f5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3fb8d1eab78b80e638e30f8af271584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c079b684a14d7166875772367b2faff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfdf09c3749cc325646edf4f371539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2351abce514d057264408e71c7d07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5736fc70f1b83c3158d3ec8f5bae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef2efed4caf8773cc3d1b0f470a77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd52e35fbd2e8fd8bbbe254dbf70ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638630c3398f68f049cecaf33316d0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9eb4f1c76ab8bf7191d50463edf14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cbe3c6f1c6dbbedc9a4366c1ec347593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e5d64489af7c942a0a33419799a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9935aaa960b30039673679d7d6814595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f055710b2ab475707a1964f817fbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008033c951a7dd1832d0c535fffa3a29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49255cb14ad000c700035b490777280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008c6afac8f7bf765322dbf8cceb1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe782a0c1ee329cf702a1a5d4409e26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec715c03915be608a75ad9d1f0216601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66558e586491beed5ff60b9949f55d7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be16116d698e819fa3206a76e1c97e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b9fcdb7a43ce9cc3d8b9c59cae7a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4afa4f3b62ad648482d4ce3ad02576605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756e11bb8568bf9477153e182033b35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e05911e1e2f72bdea1fb00b9c5cf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582de0871024284d1d806768dfeebb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff703904c03d5f24b0615900ae7a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34943accda452d5678f10c04e5252e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0c4b4690cdc7bf18e4725466a382b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e1aed53121e807ca18581f4d5f43e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072bf36dd927cb4e571405579b07ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27fe9773635fe385dee2ae1fc2883a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022b0474388c397edb7c103ec9c7acb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623dae08faca924c87de99c8297bd01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9b4fa56c71b7f83d85d8680fa012c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a92d1d584b35aa812a81b5fd2d1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017444364a5a3f0cbbe332de2687ea8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3ea6e5e9b55581da51edfc1e3fbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bf9cc42c839ccf1e0967d12fc5b19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed3e78a6e92ecedc18a9fef80a705622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e8e13e0450426bf66f8d9bc2dce6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d97efeede9811a54ca4b809839c43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f88e257384b3d7028ec804b7d309a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8e37d3de9b8ce62d1681815caafa2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4acfe2f7aee275caa68de46ce0168f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371fc1d216cc52ea851d7f5cd978462628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af15a501e07aeda3e67b6666ee7f13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc125b560401335b96d04eefb7c21d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c288328cb791a380cbebd3b88fc07c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aedd01e4ca85fffae2a84cf645f124632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e2113c9d679b51b86e1405782ad3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e38b98fe09ab309eda4d6789d448634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caddb2f3a96f01637161eb083d51219635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a60afff55a37cebf2aeac28304cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d409dd36152fb6e06f2c963ce47c97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ee0b49a89936bdf207b4392fd535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a55ee3e3d39ed96ec67ed1f4ea916639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5ac9fc34823b34229f824c2cc1a47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ef1438ab4b8efa20a339fa300defb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d14b7fdf40c64d906ed2517eea10e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c646982763086c41628c4f0d941ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03afbf1e987a219b395a599bf8946644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449986d648c5a0f1e95678c7e5f71c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d1cb14b4a431a4fabbd73742b57c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79895130a34f462664cf8749e8e1af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87355c13c540fb9675793c4f7e72d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5986166b2e08d3ffc5e7f51140ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ceb96eb31a6d481b41b1c0a944804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef656bd249763408e9c7d64787a00555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df17e70df4cd8be9b8821bfb4f5346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999c420b32a186a44e41dab339336777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae89bfcf482d91e2f625bb307c4bb958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6ce274f65ae203de8fd46b990f2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b845cb3722d3f97d32fdbfd96879310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea3317c930ec7d784b808c4188f4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88944c9c7a6832207a5bfb2ec09ac212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342bcb94d210f27206486da926261d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40911cc586b3fe7d1445592c0a71715914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca4f37784180e0539ba6f91475e2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c003665313484560ac71ea33b5b184416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9077afb64ff2b351f7588e5d7f307fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb8b65ed6bf744d5f304582f9ebdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae96b827fd2b6d799242bf84123bd7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ded58b2911479d1d4f4ad47dc283ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0125dd5cf929a5181fc3f3b4784c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b78b4370a1c124d52654fb38e6d3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106af09ab1b6ecba231fbade1f5d7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a62b64f00cf40cb7e1cae4058179b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778d0a043ad7e193a8dd111d735492625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ea5015b2326782c810924f19f4af526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e41e2ff5fbaa0b5064362d3d6db027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aeb251571432db9dc74899206d13028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebc90205e43ca29f51856bb5d25bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209159ae935ce487e15adb3ddfa42c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000687f451b2da857a54cc1872003e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d251477a8e734447106fc00766055b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b7775d321b5eea50281932905182e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f4b28e72694f3d7abe3dd438fac134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9db557c00f3e4d9f7dfa2bbe3ad9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c0ce53bf370fd175b4acbbcc158f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda3829d841ba972e2f29b8dfd50d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e267b8afb44d3e23dc36203cf15a9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec1bc683c857eaa247d983674798a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8858eb130b209c640b3fc7118e4f7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251e6b30f1674a0f116fe1a470ee4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f960a2e0c47e67206d5ad1646f40542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e0b4e655fe0748da8d3a080430ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ec3d7d81dc6296be01c3433b515f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebe03884c7a42e3151a2e4597f05245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0aeb477a8b01640b231768ab3166746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9814b03dd9a491b811e5c25d90a8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc46fc38bc7d5303912735b3a34e50c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d053c89aad057ea7c34c0b5f8e46d2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce4137ac23550f62bf30955a355cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad377e760fb04aba1411a7612ce6ba651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db93809f36235bb1851b47d7bf6741e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a671015e6f5acff4f1795134e23da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884fd206fcc93e04f638c6cac16ac6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ad9f9155c48837c84fb67cc0c2f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629cd3ae84a1131d1157ffb5d5a85a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fdf177cc7213f24f4be86ce7ba64657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3a3d4bc327091a69b9939122cc5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e5d58e8f1ec375b1dd2fb7738b4f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ea30ed095d476d943ae5fa8cd162360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678c0d089716da90013d450fa60d4db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a087f89efda2777ae2f40e853c68662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fc3f2ef0c117c6f5f4ecea4000e3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc24c0a12344caa2a145e9ba75f01e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fc0604b1c4fa6ba41af66ee64fece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4da03a44a147f7a84f1a8826df8cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916be14f6cfa6547d24c370b271c6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282c13d05932ecc64a962cd0912f3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a91a0a24ec88fed1c49c58f302b31569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51c7d6be854aec185d0a13aa93210c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40070ad0c5dcb67d4ccf50a5dd39ce871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a01101283250ca97f6e9072b3b3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66fc57468b26efdaa6ad8034800b9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb8af742c9b7d8754a73ed24269c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fab8b96ce0dea233117f2b03cb43e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9463b782276bb4dd3e59c62fd4cd34d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7d787ee4511d7952b8743af1dec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03989cbd3e94e4d053bef7e6074b8b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189dda4e3b2e143400394162806fa4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056873f5993d4850274168922057965780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641bd649c035f611c777136bb524bb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ee51c350f49d137256ed2aa9ee5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10804fb039e5259699931ad08577d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71eb757de2c17326bf922e2387009084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914f4cdd62b57bbd28fc9655a021e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99e75b47483148f2855f47267fef086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd971e52eba61e9010c45def802f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da70dec807e6e05a0820e7916805688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785402a83252ee383414f011de284f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db24fa6589de001acf98f194dd12fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030b5991592e3b0a9aefb5d69bf9e9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d96999399df0a3908f6eba9b631392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd01f3d3f6cc7b9eabe6aab3747668f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29529350e57ad40fab804942df4e3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b6ee5ff755807f43c58d57d4c4bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294359fcf149c2a6abd544de41cfab4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768af1ad3f3d827a1b8d2f834e99717e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9df67e2593c8143e6717d427e024398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae14e7697a25814f3847f1a07ee4e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2db7f529fa513bb5bac7a2715aefc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee036ef81b05ab2ab443e7f1b12c68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e787cd76a0403c69d8b9c71a75b74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f510493af957463e680c1fbaacaec7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaeb0fc41d3c9d78d58ed9a5610d0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489f65ea00d1caa8e085ad4e4b2448105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee833d86b955c627df4850f2ab280d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc23dfedf4186c2f7504ebd392a9eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf366b57b69742320823384cf4d02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5afdf0084e8a4a90c36e3637826b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9822d6b5e7c6d72815796dc0355bb89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc15cd23530e50e06b383211cbeed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012f231068ada93d41fd13dcf61079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe5ae8b1ee117e5d681fd81ae428a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229bc8fb58c8abdf5de221f926d5f62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f9b537f8f94a8a44a99fa1ada2c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135193efdb6af7d20ce101587be06b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ef4ca80a3445d3cf9877c728d13d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd551e52ef03e8d4645991fa37bdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea53a3d9227a5e837bcfc852ddeef9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b07bc93cdd4b8f6cf45df5259cc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce41f93e6d16cb05423b2255614bb2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830bdd029979742ca8966829aa6a10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7ed89f8d3764ebff5e617c5650401123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490760cacd00367bed960c13168134f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad549f51422e2e460ee20d463129e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f122d7b72d474cd13903bd596e9d4a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e540fef346fb12e0525e3fedaabf88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d939e7af3f0113d97b60b42fad408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e3428f8714c75a14f6c06190db352129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae091800c310d0795cec0b8f126e64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d20206f6d99019b6b139e09e5ee51c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bbbf7029e106a9f0c856904e2cd1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e27c8adfb4b5ecde56fb534cc556133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df074992555128a3e941a9288f9c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c95346520a8bfe897dfc7948067609135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1af3dbd803354cde0418323efd3535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f75b1ab5ed5f98faa465cd435b34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f359d1f85bde5da5130ed44430a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95792e16effea66a0c3ea09729207139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda61c8b11c3872aaa5a5469eb0a70ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec62cfb8e26c025ecbf703e9629c5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355c899efa5c44266877ee1bcb3ae1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d999b21e5e443f1db77d87daefee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa5b3c83dabc015dbcfcdf7921f43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d71367e5ea669cabe2f253767a9364145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9175b5763b2770891898467622c76c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98058a3c4c344ad77323eb41376fb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e1c4104e00f85d05f597362599390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cbc94d9d5865a9a564e8ca59217ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb5d383571e04579bf7b2ec279ff6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f6a94194c4c658113cee7195e066151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d54d3cbbd9e98bfd90a9f04e3a98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe194064c70af01c265f13c31f9f730153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6373fbe46c6f3ab8618a2ffad47ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e12792e6edade6ea5f9e93ca4b8804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f338ce14680da4d90c116807916cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02759f61665fd75067b40f554f0529de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa586a6c25691831903b62ce8dae05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e28bb46a0f0eee1f063afb5a2ef38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137602246b8d7d214e8ee4766ae17e97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e64b51d46ce5561983b09dabd29f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc93b1de478f1dcf3bca8bd83a29a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31ac7f8d26a7a4987ef707c5f62ad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c21bf99c131995848eb809e0c7fe66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c53463f16c22c1ac7ac1876560be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b69ca514a5c6cdc2233c3f2d311fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839663dd230ef1c218909aef97840494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942889b196d9c15d5fd50c16e0b8a377168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9e3e5268948ffd91d439e825b589169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136b02d8e1002b5ddeb434d21919b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ad45751fb45d0acdb6e980930595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18e08c72b372eb4dbbca4a0665dccc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f298732130845c27a36dddca1186a3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd7e7cf63b2dc10347fc92570a6e11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7f85e25ad10d1f9bc3d1e2ac57166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1827e4d78c282efbe94d272a6291548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc07e460f5a45b5508618363975e50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dedf2f383b0a6d100c5c6f75d081d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9108f12e325596ae191c18bc523b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98becfab0787478475e36cdfcda802180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd24da2a554f7cb91b7db6f5090187181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa297eafc9b85ae89f997ebf538414e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddf085c1e44001ecbab7a0e6880b8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4943ff24ced8d786cf91f1070fd8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfec0d0140760c7794969b76f6d50da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad88d53fd88e37af88964c569e3368186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef1cd3681dcb7323d8af4b70f3412187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4e9b223725aea291811797fff78d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82b929807852b2de288d0a89c268e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314fc5debe31baa1641d7000a607f6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398184dbe2c9f5db2859437a638310191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6581a073f4097337a282211f8a4e52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670f93347c6159ee4f3751beaa1826193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c9a68882116ea2f00a6031bc8eff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc621b4cba2ef852fb5a2ec5dbf7b94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c7039c6480e5f6aa7709ffa42448196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe932ac79cd7b0513781b45016c354197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d45ef2a1e178478e301a1ac728b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4102b8e4b201398cf558ec2babd02a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121c521e222113a4308c1a23ca1e3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc68a3ea07afe3c44f2a6d547f7bd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e9c53b6581cb6eac8dbf7e198743202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb63b1fdc2e5cf85df1d7b4798a0d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b68efd255f3cc3028ef018b389ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f04f9d1e5340d1b76349f6ece90a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dbf1d7ebbbc635657837c58de9743206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a4dc93e2bcd23f1668023eab7bd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f53f9c97622891a8a8aad22cbdc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c0fb5b8c6bb5570d0d26c7477c746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b596875fd325bb557800fbc7975ece210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665b3369721b6315e0cadcef49eba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466938af620ac84537df58c4d2c67943212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3be57ce4b5df14aeb656df05ee262b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c6671fe0336e8fd78c27483989d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d61cd5c0be2ad74dd9a4b3b10af8d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28288fac40d32669e352522c0cb5009216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ef8f811b6261d4eab1c800a83d06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92005c8b889eee36117bdf221577c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60afb1ca6094672acb8bd5d0855359219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b93340d93f9d3cc914f46fb882ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34b1970ace288efa08c9f79fcb95d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b61209cab0cb82a6467dcf21f9608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69767d2768b1630417ce381634fc092c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480677d7482575feee6445c44d11730224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b6e04f89747d71bf90df217f4597225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37765b1edb1ec5f6a94817d290c84f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3672aabfa9c52b3eaafdabdb658e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047006cbaa019a2d43c8a214b2186f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e5355f25bc6e8bf648e039a3babb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e678b6fda140012278f58317288d75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa28dfd5c409a694a9f4614b1aa02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961719fe93c562919afd269f15f786232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcd9195db6ee670afd1ba030c96e21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8c72b858984e1d1aed5fc69f5296f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b702facccb2b719a735361e6f2cf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ebd23f536a6c4da292fff9f9c4e22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ed73cb026ac6017a1740142d6b193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d5e0f3dbc24f71f12198354314d34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e232295a0ef9320226877a886639c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44dcbb64591c249448b6ae843dc7b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40860679455eebd748f028c09f071bc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912b2b8763abd5d83e7bcda43c72269242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63536390e5de651e05fc9552a02df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bbe3dd699d61726d6c9cca2340adb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80ef97025f07bfa87d38195f22273d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0fa3374e49e1be420bdded05e7258246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dce3b500721afc98c8d94fa2b9ff2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d06ec5b5c68af662b73a05c39e4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ef688f0ddc6d3040bf4577bae118249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba36d53f2c91e963bdef836b98552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb2ea8f5da6c0dce9a3bd4994aad5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0daf65b2d4d13b47c49846b76c1991252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414800f3becc161c66a3a5ca5f638ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d804dd231e416009bb9c25fcacfe9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccefe7ab3dbab944b4ac5dd0f51197255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba7c39c56cc67baf824ba7cc73260256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6084f12c29585754134d79bb107db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e47d52dfc044d9d05a6017715b92a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6784444e542b008f7147f492e3bd932259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a79ea0790a24fa2fa99e88e0f2a10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306686fe78602444cb991d901026282261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214efe5084e56532aa19c3d46a9725dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a614e03cf85336caf612f3ab5428263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd66b61c8685156fa88d7a202740b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddab494f62ad1f99de050cb367fcf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257ead92ae5fc1ce55ba19bc0bcd0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0d1fe9af2e777b95d1d821c0968fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad800efa1a1e0de5c833f15268d36516268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901f07c642a33b90637464615f180a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d44cadad4b14aed303776b7cc720270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95902a0d3aff9bf9209e17d21dfe5fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b709824f744d90b2cc0b232f089d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ae0e99b6264b065730198c99cc7a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862cceb8cf3bcb33d464767e2266a77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5ab562c05ed664a8e19825cc7562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7812708b2bbfc70dec3542690c330d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5afc1363a345cb7218b9aff7e604f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e128b52e8af5afc9c490b7c571d87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ce3d6169620e593a59aacb9b251f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a207ef87655161fa29bfe72ca6d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851fe9baa1c9df897af449ae651134281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38d1a2c5a12d128213d13363f1f8c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd865d31006f282af87caf523c067b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d4df149820ade0295ea78e6b52c95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb00c578dca15e889657103b36b7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0e48b2cd621faa13686651c3671b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ceb88be866b97d9f5262a28eaf957287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c97697c86ffcb1d2d40d68f2bf99a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b547c18f9c02949297b5c8f90f28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11159369bf50d546c395082d84df6b4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de9ae27891be46fbb9344d5ecc4cf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a92b35093cf4625f182adfecc27fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e97d018eac6de867137b7da46fe9d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ec1524d5d55aeb8484864351488a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7fe5905cab1d2fab932a351245d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d6e5ef02852586fdc8eb37bc76622296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9601e68a7df932b751bc6ca48db3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71e8953b047226d7be0a814c865a98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6dc48b63ca6147898bdc674ded6bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac1c535075cdfe71dc6ce56892d7ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c229159b68a2fad9374ef2daabd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29702ac1bb243f5ac19beb9604c992b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3839fd54605012bc906d4039e75d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7806ab627c4401aef9d3fa367b7020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92d279445195c2abd3f49c0f791c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc322624fe8d23b2fd7efbe63e3489306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af50863ba6c25fe94b25acfb022446307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87934d866e58f2668b28cac546d17f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa1c9a34cafb00667b372cb7f5241309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a4ad55f805adf483988a4d60bb98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ff04d218a9c4d815685117baaa8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f628ab087b19f5da66bbf49f01c0ede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1a8da918281b42d313484874e643313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179a04127e59d31d151335beb23fa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29dab8fe1ffb8d731a386c7bbddfe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175660d62429c7f687812bcb411dfd1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d16f8c5239ade9aae30eebc5d397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847d039b2fd3bf82dc46344746e24c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36320ea13debe1c5f3c7c0b52c035037319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189fc974f0ffea7ee6ced4152ce76a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3fd99423fe3dc74847e52f5f2b3b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f817fd62edd9ca73c2f0df7b698879322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8340dee95bfce569abc8fc024a209b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f5bed8bc371644cd80ab8b19acdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9905dc81d4aed58c6d87aabb9b98c58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166115b6c2afd3f1b8ccd7da05d93126326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b871e50c5b504447822e79a1acb4f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36eec7308bc96ebc69a712b410da1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091b35e3e2f915530a75371ff21706329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79602f9bf5bb72b3679f5239dd56695330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e11a9725866977895dd07dc5385c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af543b4312abfa83d6e2f1c64b6d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fbccd122b53e11c73d11192a1c091333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd18c33068586733a278cf8592136b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577195307ac470b644bbc844a023fe4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d2acb13b1655a14050931e48e2a0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4c3da97695789e7bdbfb41eb595b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94dcf1d15ac3f0a8077df839fc4174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e05a612ab0bbddf03218bb56ac52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b8f2b29ab86b6e7dbcbc06937913340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd237421cb016b3b3316c3eef58e89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a367b5f1f5d8a67437f68b54a561342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832a11a6bdeefe6b8c870b92ec6265343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2625070bf904002c8d152595bc823344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502492f8e2757ea885b922885d26f6bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc333e40d9c3fdb4e07f4c7027065346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867f278b7bca77fb421bd8b3110a81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64b2c05603eaeae52b662de5c9d45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a1560b16dcc8f7cdb44c2c9dbf224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2df6085d986a938f61948198ce442350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7521713ef1e7f7e5b5865b357ab355351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc19f5e983c1e0bd7a080cf75ecf90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896909b56af054d7b146503a55a6df4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39daefef73aea42740fae72c39eaef9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad00d6a761d98a809b16835a1a611e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2416cfc4a6338bd91e861c4780fb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f70573080e106c875040c85dab7797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2814aab0eddf79e1e9a7e265bc0217358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e5c2429143cfe4f17e1afc4f4a76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf42d3880c90c0e3dc6b3f14bf8a02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99318d34f2ffc274ce3503045da5da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24ee534ef1b17522c00e10c8fcabc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c9a33444f92e0f91268e67b0cf02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3e257f8086e9fc28ede38e7be75a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9165bb93d615bab12dd6df3ac911365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb6562742c65ca6e43e2b8ab868ccc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6faee00415b7054b22a482bbcef6d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1745363aa6f25d8cd51f343fee00ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c52ed05eafe204862edee0bce0f404369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d3ede2cf0e1f16e997f2173db6ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd26a0f5cc4f4d9104abadbaa10dee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5116755af83a1e7dfda7f1b4fa5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a0e2abbb10637b5197bbc67da12c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd82ab77db89058eec3bfd04ddfeb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9084ad00cd58ed209e3e11d51675520375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb17d09df1ca90ab8004b2b3dfeba4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d88ae22cea2a12f39f38aea8a781377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87b90398dd546d35c8e5ca979966c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ff8cbc73edfebe428550562fec8e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b789621c1352deddfb537490064142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd1bf64a3a43ee042663889c3fdfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8de887909967ef5f7928809ba3e253382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20364c674b6dba9afc2e8a9a580b1f90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9905f6b4906d6af95c470183e5a44e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6f048dd4be3cfe203fb233efdfcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a224d266d355063021058a2055fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd33d7356b79e965751e33d6da71072387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575d66a259e57b32c4845875fa0f1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91fad2f08087b78ec7fa62e44f0ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2212cd09fa4d3999620637e4055ab1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb04c33dd5f5c336b8476480b43510d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc310af897ecc19de6d446c3188737a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6234de8b2e556b4eb2bb3e5aa60ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3681bdfa342bffce268fa9595e0f622394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe13ccc7b3e65ad153d5b3e73d7ddc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e9f31e68d460786089ee8d106ab65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd37374593b6f9ce59aa3d3864c4e9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597ba68eb0e3ee0a35ac8f92c61747398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f2831a75ba933c77374e21975faf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217f67e4be9089c0c5bce893b8b72cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d54067a65eca171980dc1d79c9b2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecc3aec347009dce2779a3cb386b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb19a207b82a40f71819bfe19a2f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c0eccf18d2335bd0b65104a118b04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc1494b279d318faf93f72156d5e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed9932b86fe56d10a104eee862297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f79f578a6476f33c003858f6d441407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c36a274c85a118785542be0c38c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f178d44fd3865c41aeaed19920def409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f709c22f725a2c2fd3a1bc541b8d065410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dec2f81bc0ea5a6b0cbeaa3f421e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a66226a895c1614abebb9ff34f77c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0923fe4a72aeb3cb5eb53fc1cac9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f6c39529e3f402f1a78311dcb5adf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad575fb4a2bb94f1b9e5c14fc57a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b64bb82b5156e718a3caa4b4197df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448ee4a64accdfb9c85a756e1c2ea8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f80f48fcd9bce41cbd0e9a74889aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602efb2aae58431c0644d6aaadbb570419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85025ee021b2e2083226fdcd46957420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3adaa512368672823f19dd74ea44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79d1455bf595db6d855d73ae8b2653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a3e6bb3e71c245747c37ad8786aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3dcb618a930009e3b856d78f911fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3681821c743797a85fd1b5a20494258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbc9b02fc852befc57c3044c3f4a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f16853976abe1dcb409be6826490a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc57865e01d5d223d310fa2de62f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88892579e8d6336faf19c321c38c13c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82211a2fbfa0ef17f057e11725ca1a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e76a67c2b16ec26fd1f28396943af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8849f183dcb3a7792d3cdabb9f32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a1fb0ad519114c200cd74af958b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb268123400080367ee3b9c09ed51e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a252732c5e3912241ac15b04e8ec55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facf804c9ec72ff5e4e3b043c4afb49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5ad42b42ae686f5b94a90c942aac6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf8ec4853652f03fd628eb75e462c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5513d0969bfbacb2ed154fadb32861439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c8271484ba940a5ee055eace5bf46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea836c749e6a0afa232cebb94046b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb593eb0616184a366819bc7471fce33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4b5bd264c64ba31faa7d62f43d28e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a9a387dda463e5e0f2c74e9a3b22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7a397e360f726a4ee41894d6aa8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37214edf80bd74971a8852a1937f1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7871dd3507ddbd763dfa391bf320e7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fea13d8ac3ad611841fac420e65c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed719bd8706a51468dd72e1288dcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d0996546b5aaa2dc03bf6fe2c5ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ba2b2b973ca39bbe261bf5430032451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c09878d25b66b7cc58254c910331452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56029c8142690a152f4b3d8f6ee22656453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1169525359b3d894586eb2d7e8cdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592256ddc29a1967c6e6972524285254455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc11aff4a3299439482367370c8ef5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdeebab77a8a9abbe61905a6c2aa6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef26b9d81e555584947f9374ab96f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f4d0668908b76c46aedbb8fdd384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1da6596cb390677dadb4ae7072d83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde32c0223353485dcae4683ed49c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83747a466b381b2758f3c9a55d47687462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09fd4b40de505f739b51b22ebf17e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae442ec3fd09fb037d992ea684bb374464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8c643ca336cab9c6b8c8f6873a133465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940048afb1b95f49dd8ae26ac3190b43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4212185d38d16c448b407852a845033467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f398c889504466beccc2c2f6648e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a42981ae848ab593db8938e03898469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27748f27ea1aaed655aa148e026cad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9a292dae5cc1d51b887d68f5ae6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebc6ae8af34a60d1bdfbec93d8d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264057960bca87552ae741e2b7da41f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40fce633ba14ff28fdfc93f049dc07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df48c9248c79ae87b34ce5f13bd0af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7172a7a9536139e9b5664891693a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07fa98b72322a33abd5ce326f9a36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd473ce4da85aa8b91699d163080b4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345809d7ae664366e06730a697cd5c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf26e399e8308dba2dd0233e07b9bb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb97f58afd97cd89400e8dc5a442ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dfc0cca694060b0a481e9c2e7d2b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b185ecac71a358b01b609a316a26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653781c6b55b5106be647ef753810518484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19081cd65bbe02ea4ff844cf0a585485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37cec254d37d746938759556a876c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b21f836917046a5b7c666a45a9c025487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f62d8a6d4a470d4d750a752987024488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e56ae4d23b4a0c663c388576df3c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a6cfad7600441ba1ce25b0d90eec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74682b2bf385ba0729293277dd41cf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c58549bbd2b96e0d0704677a95b96c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a830d6fc45e7089bcb0a53e8f0ac8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83c1cfe8e9e1a32e1628324a98a544494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f090916f92bd6bc649867f8e9bec0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4feb3c85ab8a43574b6f41b20b58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2baf957dcb35e1e9cdf173c885c87e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c29ad687c09ad77e9beaa8ba7a0db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8569fdd9b55b119181796517457c32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b5f5ccdb59b18c63f058f488f9d43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b706ec57dacd6365dd8c7691fd22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2944982f9ea74430b5743d58baf249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39dab5e0d4915540c666bed6f110da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb5c9fb6c6f2e5253a5d2f6c2e1cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d8acce4ae49dbe2939f1d82566fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20138717f8f4229ea3b4518828740d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad625587070e13c7bde75c37a50b973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e631f1d64c123c9b4ba60ea9c4d428508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd61492417e4f72b8c2b78914819c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef98e354fc4b46d5e815cd598cc52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2404b3f570e00bc23b6250126f6dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27cc3c96eaa1e8f82a99bee32f3ad8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658563631ca3dc135b1bc4dfb4acbf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868199d93c997fee8129605a924282514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc9ed42115da33c8267e0731db6cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee22b82a9d407eeb45883ea4e7bb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b825bca1ed39a52c2018dc8ab784517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c41232bfe84f175a438aa6cba438518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e63b760a758ccb810aac113cf6c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e7bf6c8c19c74f094740eba3fca4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997d51c83f5f83f3c54993ca11557d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f53da889fc16aeef45cdea4c45f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd35cddd07013c53d83fe438b2d215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f1e8e54721bde661855571d7c07a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2df526901e944fdef13c2a2f144c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626415acbda22e89ab42d47fb56f714f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7ce897cf67c5f81c49074fa3c21b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2a2b03dabb5b41347573d5ff07317528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fff883409a3c18918c4f965dc618f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab81a154357fbddec061f828f4492530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761c2371c5c7104b1da45b048a241e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213a185d127c5a51e4e48e205c8bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc150d0ce622ac7c1040f21c029d731533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd77b1df4fb5cace2ea1aa9aa98a9da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38d77de617201b8ec664f84d55c6b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cc5e32630250c4bef090982d065b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852730c475bb0ec5c6d32cdcd1be280e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce4c5e588a34c1b07bc5fb7c101dc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c875968fd4a648bff0cb33f116cafed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf14319d73998c2b97f664b2d0e624540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bb3092acb2043587625350165c18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8659c0d350c9f0f265c2fd286660c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbeb9e3a69c36e1badf54c6c8f8dd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c26c6d22c7c81c8f3b15053c041ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b8c36fb07213f901440217aace140545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704d41b9b641d189f7ffeb9166b1b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b80d800a981006d91ef5f6f397430547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3a5efa05f91f93058ac4df8a2d26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ed6b1aef9cb11d7e3da838197b2c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751584225452cc744934be87def9de52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05e2d203caf3a067e9d193be001ab9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec76334ec70d7cbce20ec2b445eb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4daf74add2b4cc7a1d39e4760bd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58106512f1f7f84239ef28d878e4da98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80eccbb27613584c57f0db3383b7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f0472c82e2a2eb79a6ff3d988f1b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850bfdd8ec838a1c4c33038b5bac96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29158ce09622a47bff956d26fb5851558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8ec692b166aca5b814afd1452fc0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad0debeeaa76b0cdfeddd01bf543cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfbb408f4e7c5e6f08154f015fed7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87942fd09bec36b7a85484877afdfda7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d8dc238d07e5b3d0bd9de65ab332563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571a58a60171fef2cb64e8f6fdb1902564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e08554db964e40f92dcfabb182d4ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1445f9c92d5bdc639b64c2bb93436f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a8e196b19466d2680ec904a4eeb0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66353cb54e669faf48f57546fd6edd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ac321aa67449cb2fb561d934659b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd87f3ebcd8f817fd9e5519e3c009570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda190da5e6f26787abd56551ceadd9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50617d83bea9ece014d05f62c9519572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538aa9560fd49ce939f57b71aab1c58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e7a2351293ad2eb1577813fd28980574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ca536ffc640a311d72f045bb1496a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae358b491acb8b10a2301a69291a6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cbe24f2744631bc2e7386fa3d7bb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a618a2a3b48a89dd007be13a2919578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa086b027130f97ac7178137b425e5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec999ca6b9dd1f435f26f65875487d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4739e31918a5694c75578518db527f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f0c1d78b61027cc899074b0959db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a9b9b0fb8c95a72dc7519f2b052c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423ed8d736a2358fa82195115d78ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82d87ea2360e237df20e507dd8ca1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d22a2626180014c180aba41b2e07b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd40bf2405fae0d99466f068e8e9ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e983af708d7e9e1effa2e6778964a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926451486bf0a31a59c29a34725ad38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b77af864ebaa727ede971310eb98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea847e473496c4178665f8b730904b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18792608b45ac07600f0e8ec61abfb26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30024c9c2b7f2ecb7b07aed8a3c502d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089acc5e92511cdf972147a0840079594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303d2e9ff7b6fc4ba155dbfee98d3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73a8dc11d797b8cbd64acedb459d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c259b9c2f301952417766a54abe664597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6971c6564b4e70352b4a87dd1499d6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c25109ae3fb074bcccf44c5ce339599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f3d43beaa75555c71ca88fd0ade1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0c52258d7d0285ca1840593a50e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d5ef0c0daf6b7da42fe1181c69711602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28b3937a6a1e0c8addbf311ba520e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70d9050edabece9b11447f3b9160b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065996bba1c70753c0c1a4bb1e290a1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f65ed9b91217cbfca09662f5c6050606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85556e1df74e560c63ef4d5ebae1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb015328e1f4c700e09c6b4836a00d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba04999055b1c7ecc770958c6ac8256609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18035ccb613aad961dbc042464a3ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf3f2086e5841cf435d9142e929154611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e244ca90693c536a022433c1e58a9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee778579986e90779eb086b0827caa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a0bd8d39f722624602c37f6077994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb1231726e01b48a72104fc43d8d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b13a47e5e1fcd4dcd275e8d442296616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc2eb7175192a97cb5ee9845393533617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b22e6b62661deeee019d499ed204618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a94c8e8163395fbb52167a9e54533619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a78dac72f4d3217b47bb60d953c23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd32e8257ef5a6566cc0b931f5336621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0123270a43070be3b51643be5b38d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5beb8e1d4230898743e749ef9503623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e752b1a2c94b58bfc13a69a3de307b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432f57c93bc0e082d95ab88f007620625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4605a3db77d3edfdce59cbad1185c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852adc0c39946edfc34517aef8f3bb06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546da92af06e95e497e6c29596b8088628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47064845fc9dcfe6977b24c34a6f37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5e4dc8f086f760ba614fbd1e5e48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee6391cf757e437d487b0695d67858631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93b762800c0f4e4b71dfa51cb37a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b9e4b8e41386705bf59401511b13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe9fb16f6283754234e7757f840c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f585b95af82019fb1ee3b9151829635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344eece9d7cfac3d8650f93fba1c273636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1010e712433d39dcb09b1505a7d820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9374ddfa074c81b7232012938cf92b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180304909ecb6539c98609c4e5793848639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c67d96df4cbf61768a111a1af3965640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5656e6a27d013d3431b30bd4fc661641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abfd23127cb02730cd66d95016a79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1eff4147ebc91552d5516211977f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26546ae976d91dc604c97d4fc05f3a3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707f5d17006287fd151505a9fa4bd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507102b5a70dacbcce34e274752c4fa1646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>