--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a328a240f56c9fb697b73fbaf5bb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c5dd1387c4c18a4042acdbfe8aaf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7973919b248f0a5d7376121d96ad553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb61454670f23046782e1562060e334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6891cc09b1b4699beeec8ccd6e4ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23ef37e2f7530809b2939ae0c505426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f6c8e30a23f488cae119e63658d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a70c8ee54c39dff6dc4d23ad7d7e838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bcf6c0e778f8a1dcc0ef41a9d0a5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83769a0c5ab23d3ab9c1af035836b30910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a67d790176c098d6c865de502342ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8518f051bcccf8039754303dd58db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aacee0e583235f1c5ce58993b5f1ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e0f44d289d6cfa08f974823eba90f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e48857a07f3f6a4566fc02ca2dbac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f5dd3447daa33ae159a9b438d1d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca6c1879ce352dac93fccc7d75e5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8b6e5d6a087676a70ca5628a9ed1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49af0c4663a12b80186a59a5c668f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a9ff9a67a4e92e31edc58bc2d27820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88efa769437d0b735f3cadaaea0633521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322b7941cd463882bff33e56ce0dee522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4df9591d44431d386fe9f05b69d2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2cf7cf5559c2f87306101aab57ce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a74f42e5b33aa2ea87225e9e04cdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d5ceec098e024960654c8b6832bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963a337de12b0975f00aea1f317832427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a689bcea2a1b1c90de203ff61c13fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab72aaa418f44a74605e1b99c161e4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b55faa1b767efb5d3109367e5162930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698104e6346ed42ff7774e4e5bbf38831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa037aadb266d79b9801b8769cc9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad82964086a97d6535497375ed38a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc4fba3e2e8d2f53ad2553f65bc6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27621f2d143bf4bdf0761706b81e85a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2c6c168d796590685d551856c15e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9beb804548f9f49c8fdded855955c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91532baacbcadbef8510c6d0dd8c771d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92678da47160ab3a663a792a345734ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aa5d16e1897a179aeef3b7d6022c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d947ae7522b0d0b52a0e7a389110f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb48219727f1985f6691a446de183d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe6aee6956816fd85b341b89197c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96291bc53c25ecda68b1532d9cdf2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b994499cc8961e4509c1032260f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e02d00f331aab32eaf3559b197ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199ca37ba1cf8f890f1e8f8ac1607b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ee63959e87c9ba251cf3908d27d5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24c4b7d6f41ba1bfc0919aafd560ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb579ed293d9824f25b361e52a4ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be680538d440e48c5585de94b24ddd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ae85a4f8aa086875a9de0fe801b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2782e0353f9271c59be99b39ec75853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d2bbb6b4939b2e4414728c9d27bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df8af5f4987a1252243c8c76e8798655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece103068a7e55b262e4de7fa95eaf4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb079485826856f740341b690136e0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4150538263e9b2c2fe414add22a2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952448601af71ff33b7c5e6b900c92cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deda84bbaa87152c98531651accfec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824286d258096da8981d5fb0670632b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c91ba90f0f43f3cd7d68ccc66e0f9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06aab1bf2e0de2fad0ad641b61e7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f775abb4ff629b88b60723bf10ac7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c687a7f850dcc11bcc7d2cf8ca2d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acf97564a55386dde993479dcc621c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cede357c415b843d892ae028076e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621b2afc77d787074a379d20fc0f7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d1c64cf3ba2ae950ae89c8fd72cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ee5da8495d7531fb9ec25bd4488470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e498b87b5eac56d6b9e0566a305f2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105271364e34c4ecfaad12e28f38417a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb83e28244f8c95daa32e15bad64873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fe30d13b61ca640e0e3dc0209253374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609602178351bb0e983953cf29397f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f0d85573094d5a41aa4e36f035ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a185e1f005a9edee89defdf58880477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713bcc1a2da92b93fdcebf59b5d460b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c90c9938ef1f240398c5b691bc0a5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67d101ce89c0595c038a68f546c0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afe1216631e9e637935613844c69b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2125177aaac19571f75908bde95fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c2bd53c46b2955ace60f967f331383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbf1f225ab56377f790c91ac8da1a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6710819235b254a6313b081fea1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f69fb4ef6726df62ad0998d04d0f4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c576bed2721f39a232816cbe429f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee955818adbf2f42f0ff96e48ac4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59691b3edde71f80d1ca8db4a5879c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9dfa73b939b7bcb814513de474e9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc5e821a0030c799b4815f2f5ea1f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a7405dbfaa3c05bb5af466f6cab4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318930777449c25da897f1c86cfe0a3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e25fba21affb43a950158004f0df8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5bd2a7b4f37361632945d00721bae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4be25f4f11b96a920374c072a469f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c0a6d964de4514cd9b63909e27e7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22944f5177add81b1b36c7d764b7bd0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d5d3492a1c5dbe7f0bc2c197dffc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dd23b5b6b5a9b16177422406dec95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299bf6d01f0eae815cd01055001bc00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dbc9b4f8651e775357afe5fba41f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8843d5837b4d0b3f196b1cc95f684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c48e9d04d2a04548e7b50779f775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d707ec19a81c30ddc5f0e8a9909697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bd3e455f767aeba8acd4ed1c45704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036a8732e885dbc9238670fc261f89e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192989c0fec06aa9d4d47ee73a3f1f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19a56a404dcd8f2f3afc64da86513109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8a9100c7d06bd921875f5023f184110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51b2e0c291cc3bb43fd83f3ad5575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecd7de3285c8447c7b0950d40cea65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7210e7b5fe2a7e9759d268475a6fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41500819299aa89b0e02b35033ff7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8947027936952b1302f8feb84d6cf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b388b9142b4f4a73d460cfbb3e48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7579df1b2be50ec8ddc3bffbc920117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd2ea1660967722c74f6e2ec711c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509987a24ba2fcfb6804dfd943f11a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b74ed87432d4337666e5b9bbaf84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c125b7af7950715ec2d3f18ba9f40a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320499a7369d1b3789fe606024c0aa45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fd777752f7eb2685682e275753873123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703ac821f7c76dac4ef73b5b665e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c794dd796bf26a587f0509b997ffd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d8aea6bd4d01b4e1fc8fb04e4b71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7653415bff53b69e5fd57ef2260e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc630534edc5252c381636e3767f90c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a87e2f0c662d11029cef6d5682c5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa607ad06b13182701301c840db0d4eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950b256f42fd0dbdcf273aa618a5fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd3d3f492eb0b299c088297fdc975b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba50cdcc0bea95ceb64089f1ef3c470133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb53a3e02d86560699342e8a200685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f19f763f28a42b548c923701f0bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e115603941a453dc4f6c035693011136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b78cdd46d6d9952993d45037144610137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ef7afad3e35d3e7240a5e3f18fc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0d24cac56eda298d23605288c3d44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5be966f3bbfa6a5bb7760639dc9d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4049c8b620b5dadbe26a4e5c19fbbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b44ec9975682ee7abcdae674e6108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082c584a5e662b7f7b397c25316f9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc249a654c1741a0ac635346de2370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928b33fd4dada99d6c93c9c7a57e28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee1f3087419eb6628169d0593361ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad16fd848e93aeaaaf9d98532b838b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09fa133d0a25fe96ab322bd203a40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b410ed9c581c333795524d2211f6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c11a6d07a458e9df0f518463b7a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf782994da55c5737a0f1deb7106c7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855662e63fc9eefd148eb160883832ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710519a574b087b64c1b10101045e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d082fc02ed3c60cc1dc25e7afae0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4444d85e847b7840b3a3d7bf55814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2bcdda41ad998bad3200ac1b76916156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0abe65bbe28e8214ce817e48f9bec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96337b9fc1445e67692f5d8161222f10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f13976e23c1ddd94cb21c3853d061159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae828c109867713e61a1155b0f615160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec801b2e87fc6c16c3cf91de2e2e9e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1adbc858acdd815ca8feb4cb6fe562162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211baa8a6be49415c975463cd25a1755163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa21b7dfedab821849122506d70f02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2a86a1c530347b956bb72d075941d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4e71eb635943c2f882bf8f1396d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe772da8ce776785eff989e47470db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c07b4088d505cb862553a9b84deb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e01cfe1129b1ce529798e90fee373169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf61d61d904440b45ea55099d9fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd109f761679d71994ad4e31ee0124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576807e79fcb7f141f158c6fa483246172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f39462b7e7687d456056aa638456173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e0dc82a325d76c2de76c02fb9127f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6666766c8e0b83c124a0f1562b7cd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ce908828b371654106f732f31188e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae501290eec817ffc8fbfe3a528d77a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b93b0dd73249b0b746b64cc38311c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36a1950bf133d52b5e22f9ec7dfdbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9258b6f0af5b87bb766e30b20b762180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489394a9f728638bcd530023ccca46c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f5155367812065907078544db752182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3028da3c0fbdbd94adfcb9c3e9e9bc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7dae16496fe02639f069361a724e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d83315eb4c2f9acebbe0b921f48991185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049bdf4ffc6f7654924c09003851417186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0de07c1ced59b70d8238946f10c77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64cd2785c22e4670bdf5a734db726188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf608a3d5a643094cb98f22a1d7ecc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44ad199d6c3053e5208e060222422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83d80194b6fe4b94ebf9df76356948191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34106c4b63d1f6b729be82d1e3438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e28692c2836659fe0bac25802b86c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ece9e9e7ce2d881854675f0caa9e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdbfe3f12ce4ba17d2cee5c82b1f58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181c69f272fec2e122aabdb862d3a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84e68bc806b4d64b8ee02eb69577aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071639cfa963a9fbd092bb384bad8e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20c208119fd2bf71537f47fb52ac3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acae70c06b372951a210ee2bb2e193200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ed4c7a54347684c88e0ed8179f49b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244bcadba08c96fe552a6072cf2caf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9b065d8cc34a18a664f32e511cab6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9841f0d4337b66cfc69e4dac31e1bcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea68ca320225163369dbbce26c9707205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3c1c9438bca2f3a6680aab559b764206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b65b31acb8cd266fd1a51951088a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09d7c7d04aff916ffba69ba08b947208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6999f2bead9e0bb0c18fe9a70be73c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203c7d3dec1abb83146b424cc9682a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe685a11ba1bc04c4cb1bf628d527eb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480416ef279a666ddae60076c691cb30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d56b91b38a65c7223c2fe2d4dd9f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189da651d2e120e08bf84c2b45136f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6d79c82566653de6b7acc4c4cd10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a31989c1132470fa2698beb2e1dca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d483fd88050c2f4bb8b9e473ed0ee4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dee11c196f6d469e2fd8f4f277c21e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43308ae6840453e2d687c4049fe5bf23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd865acee3a041cc20c75fecf264a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ea768ff37d5f84565ab82f017433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36066e29ba452103890318568cc77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d8e1dfaa98c4c1c7c7aa3093a8aa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed05b0a9ef449f0d02195021baf58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07264351aa873f0e08649f5905495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c81927077f372a65f4bb2610e53bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff67a8798ea8286dc7087d882ad1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c33372fb62941c92dad7cc547a9cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84f4e40722dc499c7bf9c37bf1014a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df7c7182e598076de50072af2d68a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e0f98164dbff97b1a5a505d4db7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d76e942367d789d0a361dda4b21ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bdef440f596dd64e819c7854ea447233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed43379ef4e3ddea3f6c8178f5d19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972dd90d75561fe534c78da46e3145235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86972b47285095194e788dce166f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c4790f4aa5a71a464e52d2f3cb8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d3274c2a598a2a9afe9fb8533dbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b0c4a6e53f1e7b8eddbbf1b53eea3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4f468bfc509c09a88d233e39cb8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513cae4371053f3fd202a4bfacf2bd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d3f675cda0542eb5b65d221a6c0db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7c20aa1e70cbc85c6f44093c34be3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533722cf42c6bf63f1b28c0f3de558244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430343858e2832977ad49a5b875105d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133318910e48e40aedc1e89266f8f556246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50259c1d8e6f9fe7c6ecf8151e6599247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5219e9d852077a09b10ec4fd07aeb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c8f88f3b1a297217a367edc8f5ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42ba7de0476a1c24c0e9088aeb85d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e34176ed036bd98b0d194ef27e3c6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6446975877149d368d44785b8e4cff0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838177b5b462aaa06c8838fa5535de9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227562b8f843fc18fcfa4dd2e81c49ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a437f5168f50accadd8a3f9ae1bcb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1ff59cc807996e81f257f7e6abd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595471aa3be4d2f39d7fb7ff33787a96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3f4ab0d90deba066864e5cf45d00a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b2f30f6c295edfb5ed90c6ab4d363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e301ead68970975236223126889dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc57f73c1e6894143f09d55619040261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef446178a19b6b312efbb500c986736f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ec00e49212d289c81158a2848c84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a611822ffed0229705c2fb10940ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb033d4ae2d76934582efb486aee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c860b5cdca16d1993415d78831c5a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1f5f481bd05f0a2f8a0c8bbd293b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9959faeffd7f88137ee43bab2e72919268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c953d73b7d049668cb4d572b9333aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72605be814f6ff2e9efecb5a19605f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c917521e4325bdc192deeacbdbdc7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218d569f808e8756c36bbe72a8baf62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ac37a38843be48e634a27062a2cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470695647cad218ff1d6809370a77b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9b60e0481bf84e0383484dd5d1bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4766472572f219ebb2026d47600d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27892c3b5a9ab3a8b60d6d9b3e1af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aef0f0f8e81a1d1428a8d86240c05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583671e0288ceb96e7d667f06ae1e0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23788cb556f73a400795b7bd92346ce0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7c3bf12773275bbadad9ef1bf51a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d266e96fe5949ad5c5f24de68ce4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db03674c4668a4b039e5bf2be0cdd23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71939716ccbeec58c8fa08f9028f02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c89ab75131772d21f888ebb05b84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7304f4c2dabc20349edd7c2abd5d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad080e4b86e9301f666791615962a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac50aaada81818434caaabfc040f8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65211f8833a2685734f3edf1cb1db2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86df146e9f4271fd1dd52e80a51b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d155e2a89ad0a63ae56aed08fe042c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ccc5681fbed78ed5fd012749a3b47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d081604c767ca5c05f5768bfdab2b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4dce3c9b13f94200de49d042868c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c688264b76919e2bf9ed9a79f8cb32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b6bab6edd53d37a3a0dcc02e1a417296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab98e2fcd6a2b0bdb73ff2b702ab87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9960374a4125324c7491eac76b2388298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89318dd6035735d6d021ee3689ff19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f709bf238c77974a94d70dc22c79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f143b8f877fd3f84f206779c7619c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5702acb04f989d760dd8b352b51f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722b15502d2bb2f284006bcf7ec637303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66e30e2d6de5a8f150369c7c382732304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa38cf95b763bc9667e58ad65ecafe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a8c3e29f7d7adb5afda5d30a7fd24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9ae7e24c18b0886a61f17184418a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d9646247312e2180b5b5b060b7584308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ccbba1b710141455a6595dcc57913309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d5a07e6926ff1cf7613f7e5ac029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814e6cb84beb4c90fe4e8276cd03471311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efea068ea989999ca50738da21a369312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566a38714b9b89895e37176a2c48a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062233129717ab6aef9aadc1f7acfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1816b57989abaf126d400b8b42f03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b169fc56abf62bbedc6ee859c74d09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1620c8fee233465007228bd4ae26988317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b087139dc9efdf0d9f6b4dd39d0ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7896cb75ce5129a4a52de1af455d62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628c93aff3e36160ccb4a70e1b65f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3005e7909e8e4f56badbdc212460d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cacfae09a8d70232320f5f557149c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611766a63000d88d3dddd600dd0b938b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d48c9c05743ee41f1ff4792df0ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b92967600973ce5765944422e60f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d632efbe63025397aec0c39f24e877f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b744f725c78e7bf58db8c7c4cdacf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292146cd02ef9157475d59ca3f8279f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddfb46342cde9095b66d83bc41cc8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229777757aa147f26b149b7f8d2370d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90697bc990b790a98b786c8ee4e3e13f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d02b30c103f5b864ba45e7c0390d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b03e1399b9e7de171999740f89f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f15de2da052b8f1e4d2d72cbd2fa3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b6356964b921b2200d5ad6a841f4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b8d594e9bddb537b1b1207b0480e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6075d128b489e991ba323939bc3810337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ffde6b620e827bdbdb060cee382a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d63891fa8a5b3c717e89242d338ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa8968d33045b520f815345faf506340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d16201cafe49d815452650ad4f038d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0fa41269996e056e74082f7931f8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8bc0039c8b9a92259493c9063bac5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ff18069e7fcbcb206511078553d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7db4fdb792c7db7a48fbc266be5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48898a215690852cfb9c8d0d60a5dbfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43191f9639c75bb4f9a7cc8f4f01b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9047b31fcc7b566fb6a34091a3c62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4261d635f319033b94cbea20e1848b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8199d1c144e515892f83aa5d28f662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911de2fcf1fad7ec093235385a1c2dcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ecb72fd98a75ca5fd7c26c41a6c59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87c518a584a795d9af29a24e6615a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469511f07ab1ebe6b03e9ab85fcf8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd2043d3523fee220f9e56cbf8687355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a2e521b9b5349b5474d501175a61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f5a01a07f7fede8deaa6313b2d515357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa631b2f94d92322d3acb6b1b22f53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaabf534c6d5c7470f4cd13155756c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591668fbddbdd6856e43575ba5a9839360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd958d9cd336245a58e2fe9e01aa91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b6b4b0077ca80e77bdcedbcadd4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a9d56af0004e43610cc4c5231bac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50760d704c2ac1f12bf976d8d498d73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537467ddf86200ea96704aa27426b68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e8eaa50aec1b0b3644e1a3bdeebbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48028925d655bee305d11f5a756f3cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb1cace4826e16297d3149aa88ac0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086a9147c67c5495f958341c7e5b60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb9b1d6e5f47f525e83d4f1eeb4a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a01b4f2917f2fd1e35190d7c342b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ceb68d7d21df9b86ca1a990002e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d49dfad14712cd7a4e1377f0d150373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319bd71d34dc6847b31b4dea6b6586374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a9e55f4959f2dfab541fdd2e16bcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d0e2cea886e0709ba7ca14bef0e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca56c5444fc4e374b6c9435408c26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f709e71807918c72009f985ed1bb8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ce50d2fc9bf9c8071c1838cc8af2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2efdb4d5dd8fd0215eb6413698a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed4020b670bb067e9d10e4b922b8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd04dad4a9f44a4aca25e4de44d39fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98e34f018ef777c5bab78eed837e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b77c669f7d0cd3ebde83b01bf820384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268973fca30f0d7bf0561c096f5d0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087e8a5ff3659df381dce0bb37b2555386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d14d615e14f15e4aa3c347fd553d5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55834bbdea11a5755c69780ba190be7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4136c465af6f563ff5406070cf50f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c892c2217f63cf2ab16ef3bd447812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518667ef86d024906c2b1b94f87ac77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819d5edc99a20cbe65df3f9210c4d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f78eb26d34160240f26b95ee88c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95f76e1bdee23d902f0dd85948b4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14b469756241163151118d6273f62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd55dbaa3279e42fdf4bcba62c890396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6393d4ab8cf3360755a3e50e95a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef2ef22ec612c7319e83a9968ceff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613d9079e8e141ea3a915b3ca2f916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c57e897df5492267e2afd10c65afcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e15ec651f5fdedd2fdec2d6b6090401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd071303f8344b1e636b156d698e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dea52c718fa1d9742ad5cfe3361b1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17007d8e762be8fa55c2d3876b01109404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364010e1e45453c0c0bce8bfeae1b49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f0affb9bf32b81eee5070ee2dfd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24dd32829e2e493715e2368ce32d7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0790ea449b16700b59e903f976e6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ea5cb21704161832048c0989eb17c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34253894f838b6608b20704ffa51bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed14070387bd1aeaf893b48b3907506411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e6601ec3da922943ee2b171f47f74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823ebf4ae4757b5b79dc2da3235b5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e29815abb5c632f4f4ba0223ec887414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a5807f85d596438fc7f28c26e832415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b01108909f366c11270cb26e9c508416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fefbf65bfb1d62280aaeb799fec3c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336213fe064430c73484af2acbae364d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ea6b7c2b63aeb752d4d5646d99e9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c852478c01e5ab3590288eb78aa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d4a4e0821126033da1d020ccef985421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d2305d816f9fc5da97fc038fd1e91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5affa1df72614d1a20cdb177e4d84dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c510febaab460ece4a922d97cc17c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea49d7ae4a317c621e2f122a8dbbf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eb2d0022f610ef276b64559625cfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f4c56fc74e6d70a532d10a0ece22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b87754e1f114f887bdb3775ce2bd6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa42769d9c56c4d8f7cb01225d9e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c118d6ba23654982831bae0c758de3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc41a913571280a218d00fee207402431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb583f063dd2b9f56bc50b616017f9ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae15267d2abd80eb16dcd0d794db12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a7f5eef56add116a5b97c87443d9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292587192168780ffedadf0d89497a95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786209bf0feec4f8da885b99aa5e092436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cfff81a6703f982ecf2ebdd2d5609437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1799b42f6c5306e1174035b464e2c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd911b2413663fdd4f63000e7fbd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f0f6af3b2f81d408a098e3d9c0bbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b7fc6d1a7d49f0a02995d3e6f63a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32014a5e7e740d835bff4d93889c9238442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b2951e629a751c884dba4b531009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2777e297800581f9105294233b9a39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440d3eb5ad2444d7361ea8e89f3544445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd5d09fd061e7f7658639862a5ec1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b87b410618abc89f06c1b9686195447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895235ee6b0cdce5658183423a21f7b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8aec1adf805970ec11cb358fa3971449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629b7b13f2198053d61991a44771226450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced2bb3997d176c089705578702de0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b856006940babc7892846c52c350452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739843da8417804f16629345dd6b4720453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc935ffe023ee9ed087800f69b2dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac78d49dbee5d70901ef2535e17476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fa84ad19b4405d6d08b314ad9275456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38eb8c5c09fa7eaa08a2917c2ba05a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58b110d92a61ab61dc5ef17e2a7fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cfaa50e30d2c01b4229ab60b21215459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e5e4724c37f57d6b054e6371464e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735e59a41b6845b5aa10ea237a4cecc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310dfd941ad9497dfcce6ac334be914462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205565124d2593386014518000fafb9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053e6dd466db9a90b28f3c87713e1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e92f3b6acd382fb9d8b53fb2ced61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aa9b0b0cdcf8a3667c5ccf31734e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce552d2b8943e63abee55059d7e10b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a98ed717a9590a3a56b40fb534347468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437370bc3ba615cccff7e693e76f2c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687d82baba2f74adb390a312171e72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7a84a9078311e75391961a4208b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c03f151218f4d074a082f5ff966c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f999baf6cd99873578b949bc32003473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70388739869aa8e3655c93b0d6dcdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84a4203a9a3c6a89ca52200a491eb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b6d4717989e9e68a9974162d6ee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af0d184d016b4c838308eaed2a677477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ab6b226fc90a5f6ec90611955d76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ee0c4ebc09300ed4a4936388d0c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6c64b27dc89c92f806b8189480c1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cde28494de3b01a9371709fd40f23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab84a4f2bd1d106047383625e62b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeecd97a98fa76d726636b3f7483465483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2a860e81078a80a59c0be2466f0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b90b727400f68da2c9fceecbc3541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8c7a365e3192d8168eb34c2f8eb31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e2a059ee7e37835e6dfa517366ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08798df4cd6449e71bbceb0f67d004488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaffb6fd16a1ddf5cf07112d306675489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e68f85d2e32f09f17784cb9dea1fb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47989fd88e0e10ee4158254832b781491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c610794ea009fec83c714da330986d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d6e4d7d0c59a69743e1bfd6ac0f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039724dcfcd153943b207be1166e05e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b778eff2d2945d6e9a4dfb683a8292495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1cef98a5113455704a363e81d6ff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c4496e41a38cd0a18af71cac351dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348f179fe1bbe02655cf7227ee15a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f5459d2790ac71bbea0fd731dfb27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f65778975e654a7fc0707e4a92417500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd88c23572ffc4849834a6065a90b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e6a1bbc868d1117463f0a437bb20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf46fde802fd670f872846b019232503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e56e04953be3ac8ab52f622693c66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f14acce072b11cf933cc4cab9c8057505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bb19088bc8a7ec8cf458d785302e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6fa24eab0c17a9e9cc4c3fc74c4eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3444e9e31d3e97500d956146d559bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ba93f54941661fc7af859ca77815509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db80ce6969b682f3ee6aea8ea8ec4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26710f4f3847df00d8c6df4054d06dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b035bdd7c28751d6abbe5d4fe472e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbf47ec80e382bed1fa7b56d33b5fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e1382d9888d4cace265a3004f2f38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e1ac669dbc8cfd540107a914401b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397dec3d0c878948cf8e14ac7f63d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969dd7f1273b89feca283d6dacdc397517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410930cecb4d4f45e4b03306ddcf3071518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5128756d96337d50bdb9af7583e83f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf04d4ba81935554742c2ad73371b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5015c3b0ad938534e03f49625ff1b74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9493adae34336bfa8230f1452e1eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109206d0c22167321490b99688b5322523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f4ae59e70c3866afca16e1ae8a93a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f6a28dd3527ecfe9a0f3e4330ffb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e43b15d9ea0ac8c8dfd407ccf5fd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62867e97ff3a7dc7201bf7cc51f5649527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a6f4c02375f6ada28ed44498c076528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0ddfa644c202d331a514cba8e397529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb57c6211a4514998b19f5f90fecd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28caea738a9e095fb9e177ed777ccd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522432e161cabbd9949061563d44b61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c771f5d1f5e9fcf7f1550bdb70e53fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb4bb4de011e924c45b1296e701da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3668ad92aa3e70c46012ef9b287612d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8355716c5bd843832d8709b04d85b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e27e7acbb93e63677a1c22e97372537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e4a36a6865e9dbf31abc792fd8053538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12055b75e96ccc8e718536dcae16c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3807471f7e211d0495984e5667f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068e4a400a68a9026a289f040a6e6a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298433c2e8b8fc985a9ba96a15a07598542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a500b5f716252377644638f2ac7ac0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788728d0b446d221656d648da8b32adf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718fd42ff20785e876c2d6eb2f2eb53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9d43963de1aac382831f8ee65893c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669559cce14d3176e2de330e69fef8d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b131d11625a5a370f976ec126d58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fed8bd3c3d49117d13332da09cfc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0472018c7e56e5a093eede2b04c639f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f72f0eeddf934deb1ab7e069de17e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779af3694ef32cc4b7d8ca346777856552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e8c101ee5d37c1c949c14f2d1323553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127441f9479fd9c866598038ce0352e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220e6a1df57de15fdfc66e4db81c7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3139209880639e921eff82ec75171b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251a41779acaad8066c7dc1aac980e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906493dad977bba5305ef4adef0d5e1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4e59e6438e5589678a5c653df10d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2853ce12e3666782252f4139fb042b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37979b592100671af64bed6be432bac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f5593c2f5a95a0fe7ed52879412a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e18f63014fcd0c5873b7f0438394d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32aa2861ab28951ae20edf11f8ff38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81747fcbe26668b36a1fa35639aae12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c19011d08a38b244d9f8b966d6388d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549bc0ad95fc695f0a75574ae1c0d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff6d65d99d13af9b0aca1df24a550e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d981c9ee03e804607d93ef198a9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109a32d9fe567627f0bd98c57401293570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc794459ac7d046aef093b841dcb84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4583ac8719264547725993f447a18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a57fb2e2885d1bc568e25a70fa0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95e7df017ece7d813463371b38da42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965f22ece000dfb4c195c68d803d20d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2df10240c4c496213e3ba0708b50c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5437d5e494157fd0fd1ea515084460c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73d1f6f55e736460852f2a2eb738cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c716689acc91e5f688d8f5823402579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c23c1d021c382f3279e35e545c13cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057d195e7277dede650398d3cf4913581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4672a58504bdca1d738fbdfee6f588582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90f6aa449da4ab12bf398e5fca1774583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b66a56fe6d49ead8d6c7142c5db8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b40dab4d0e5f46ff715f3927bab942585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4deefbedb57c3c67e2764b48a1b338586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04965308da9c01050703a5aea5e2a20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598c8d2f615b11da2051a9d0a62e54e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc0c8e10bfc8b2c3257ffb0a3a803589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b244b64dd55059bac4207cd94e5daa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8def54bd8e7638be33916d1eac858591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461011952d2ed7b559bc377a3d4d322592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1022d116dcbbdf102462820b8f7d5f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af3b5e3182b6d3e7a95c42cc16af42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a4623de78a8fc4d7c6aa9e697d80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7dc742f28a445381f691995651a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696da115029b336f652175c40b07a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8192bbf69dc6391053a1591ab768d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0192aad7fd2af6f7fb55305b48ccc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222910ef6e6e5b6ff1dd73b217c93f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6d4110e208f5623de63561bba4152601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52572599c917bbff780efed52e4e2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b643d0fad779cf4d18e398dc1c452603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8257048cfc215b898931c1bf5b1b4ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb75ccd797b2becfa2c03490240bbac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74837dbeeff73207f7876420437d69d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe693a75eeea3aa5d2aae52dba8da11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbee504cf2c02142cf542e6acc1bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffbbd50967c95ae7f898616c028e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594081e8984f4754fa6544ee81a00c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879829bae012e41f49d49a3c54d87e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c384191b775d06d96ac3715778b904b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9bb1d3847d559ac46e32e4955586b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87390b1312c2b65d67590b35b2aa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd38dd75eadb55a810664f91270a5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac99c379eef646b48b6807e9a0025616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075be926687b4b5b86d8ac962654511617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de56b2de931c9668e3ad31a59ff8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe610c5326bf64f96f0a27926c1ab6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61369dd3f083c73ce3093f6b80cbca5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681190fb91d1fcb4da0594124a96139621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4527a7f232fb2acf9dd9e2f66f98f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e83f1dbf01f8577831e21d5f6ac69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869232e90030559f3b157009c5fc800e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ca6c362b090dd81e2bdb1c27405d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f17d7fbc47fa5b79355c40132ca4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018bcf2e328c9c0bc75917680d99e7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01275a4be712d2e7659c46dff61dbe30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7509aac61d0b8883d628ac68550747629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4620021d3a52da26604fff4e676de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4096afabbb8478d289a7450452ecc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123cf3f72774bf9403e816a410e4b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268ddef2a081a6d60ecbb03e177912b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d5dbb5ecd029e1b3171d399bc107634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e953d11947e16353550dca377bc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ecc0c43a31840e1e7a55870e07f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a43c48143516649386a370fbcae6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892043bd4ddb5eca390e0e45a4f710b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314fdb0164c201ad67bee4e161b22b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00203944875235cb7e0e414db758fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf31254618507085c20f2c0fedf04c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b77c2bec6c8de9bed3401e393dae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2adf9e046d5db4cdf87ca5a5eedc17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d75162d500fafd8460524a3cd1abd644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc785b64ff676ac365953fe5fabe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44893ee933e35fee7b0b3b9149427f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f7456cc58435e2e160c7821ed69a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ba94ac74564d6a30e0496045080f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2e8d563ccffbedada09be720e4cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2f5bcf99d9adb962d04cef26c5776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c71079628517be88bdeb94a4cc3897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ab314be827f7733b33c49928d58f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10667a72d020fe9613495de0e0f7229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e62a4930ccbe6dadff9e4b1d43cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ad30b797408cb78fa0144b9295b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17ebf87f0c1bd852a36c37949c113812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79a3cc4a6e270c62faa6970e75b1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e82f1cc59ce6a22623474791016d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1feb48c8f513a002cccfe1d70781415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f76148dc6843b920fd19a39a3cfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011b98f15262611ea11ff2e5a38f3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf406f500d427b48a87c930d4dc2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23aea1ca4a2a3c24067132fa76e7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530892eb47815817ad5f5f41e8eddd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a3050e19149a396dacc0e00bd44b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a11244f54cef4c124d102a790199d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a2feb6b03bc0fffd0af9352db7a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aaef2e92db917edaada298a50433424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c71c506421fde454791cc7c56541425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceff09c41f126d84717ddc4ef6a14da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b102a897c0f3e9838131c7f2146b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8fbd026ddab4e795f42d98f405b7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58893243628adceda0e1961e93a5b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6052a7636eb3938f8a799cd5967fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157dcd521dd34de0c32f5a733e7830231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f941106ae8cc6433d57d4d9e86f9cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31457eab440212dc791644e558d1ad633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b350f88e988459df218ba588905101f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83275c45f9d85033186f8da13394b2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac7170a3134f2bbd3b2f26e483a2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee62d1a40f4803db78e0f5ef46459937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b634a20c97761d05ee71f64fb6792038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18001f8ba31e2e2502c93c3c507fb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e38eb21807ba4d204d53d864e3d8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908627a5574ad15c2c146dd6e0f656a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ed3c3ef781b20e3f27114a48e0a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90628d5889062ea248f800c8f54c7b2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2eaf17f40d49bdb6dbedfcfc75e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179227e1d022a44c73749e420f754dba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c665287d44f36563c1a51363341cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea3a0c8f2f7b396e60afdf5bbb8f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec89ac60ccd89913b333d9308f3c2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894213f999c4700496f169949bbbe3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73a0cc5f57d57820c28215088192950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed220baf7baccb6fe68d8859c436752651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174efde229395cd67900324abb9db8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece830a8ce250626a6af120d4472795c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771c94d936e6d5b28c8621bc89e5be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3fcaee580b83d5f81590ce0d1560855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4cdf8a243b62012148732a301de3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143718206b6ab320b5e015a944b77e6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d223a56cc523d84a7db7e490f3ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976340622b543636cb1867e2d26ed7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee846714686864d92fd190b00751d0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c798360f390fc779981db7256499961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60886ff8905de55e8c481b4a2adb7cd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b277d94d29298a5e263c067207ac8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791813d5ef68a066934023074ac275e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ad43da7aeb93a2a1e2065146dc2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3334582bf7437d1ac061cdea37e2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd2501fff8180130571594a9e2ffcc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a3da9eec5c169917c16aee7745abd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9ebfcb435435cab8f13ad7d983f3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea03a2a6ef6babe2919d89c7ae085f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c2d35f84aa908fc03cf9d24e13f5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc228038ec80de5775825ba1dee4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413177518ac4a7f94584f4f1658f8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986088584f8fd4ff91832188b86215d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6602ada62d011d564ec93d1f1792175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c39dda13a7ab458ea8e2adbddcf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9828b482b325bc2de023d95fa0ac277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176f71065b10092491e83a8171728278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e7e3dc86fde54dab65e4b327b25879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5fc848eb2f82da5b58ea0657666d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8560d544ddc777bfa84c290f7c94681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641936a91b74d82bf77f0b938c3cf96482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60009079722b1dca8c57e7956303d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4e8fd4921df56540a71f3a372f2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ab399418ed794366bcf768ac12dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58feed9df0728bf4119475f42066786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983de445de34b1932b5a8789bfe52d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c52598e615b43e33e3c2bca3065488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ccf60674d909857fa39b7854798ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7c2921aa8d083cff9fafa15e897c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e38a5819b5d9a13f5b88bbd28fa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c768747a9b1a7be8b5f86c69b6480092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d714e6829394df7b24d9804f7ba385093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03addd2a49b9265f5282263062b080d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d004049b73a94da0f7be4ebbcfe5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa75aa7172500504474ee02091e46ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ef53e0e0bb6a2d25178d7f42f57a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e007a663ee8fc70f4728110b0e724598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c87214e14dae23218427740f3bec099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f22c6e349506ec4f1dc795a7c18177100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5483f594f47ad7aa71afefea90d290101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef871724a1731665a0b9ecd59985be0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62310ff1f4c25f0689cdafac928330103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83108deb8b87d6386faff47cc177c9e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee96e88a740e0efd8e50a0046d95e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade46e42159739aa3b403e07200d659106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515131e3cf40ed991955005f056e40bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b9aa9774b8bcb06f7b992df96ed66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546a244f0d0c432a0bd90dba8dc047109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eab859bbff040337ba480f489326f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230fb6068e830ac3c0aaebead9e5418111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d08cb649f2453b1b5929ca85151e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2c6b0c041eb02f146e47ec59627c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3625294ac9f6ca800cd030d821526e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b17a262eacfa9443bd572ff7bd2d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994425dd240ecb3f15e4b9bdf30436c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50db3d0b2ee53db906d84fcda5bfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57636655ec1e1214b0e495b084cd66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092901db752c96ff1e12d00bca9655f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305065cb768000b9ef6a34e3259612e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07b976d009e8026055b73a1ef39cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3c41c074df88808bad657a1a36ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51622988a84ff63e004f74b94859d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed06d5be1867f4c8be591a5e50518c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298cfe51fb0a9353c0caa5aba1d7c0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96893fc33063808f6230e7afae3ada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e5f94a2dedbe7d0b0559b06762433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899a67adaaaa50da5740a3425d67d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de055820c0ddfe0f82f7d34727511129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858bef3e2ccb87abd297e786b045088130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc80f47c64d31188e33d15abf1831a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d635770942c6182fa05f4b6560909d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8cc9a7595441f489efbd600abec09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda039b9d7fa5f5d524757a46b8edc14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c402e08466f0a19eed0c496654375135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802aff0b83da244fe9d6077c6abfcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287903f60d49224b14b45ba21c401c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de1405ba513450005754853b62b283138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930db33ce0f8f96bcda0fc5fb818dfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2aca41474ea9fdb8c9d4a95b09523140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da64fe31fe8d3610179dc6d3b0b5f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c3eba0a12fb7f7e7369108bfa9df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f28e2c6dae4b6319522ab97fd0c98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbada655e6f5ee7db7699d3b3c39099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269acea896bc5aea03ba690f6ea6b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f389b5485d566eec17254bf61e75e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dfa952679e979e609a84e90730846147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bcf48fb79ce3b6d91f7821672e2de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc82d8d238f145fabbfb12d9356719149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898d5c209cff44e3239ef36989d91c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9204f27372f8d4f86d427e800de8cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689cadca169fdd57ee6bd8dc27f2f3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566f81b936576bc84ec094a6147e36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfabc3691b478133d26ffa882bb8f0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253805fd38a5b8291a3011dc99c37cd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd8b1a456c4ffceed9508d24b2f891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd13b0d0cd1c689a650c6f5b2373d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43a15a8ba572df1075697b7871b02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5ee12bf5543cd8195cec94cf844a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c5c852692b53d43ef3e0415bb34a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a0a0cf2938f150e4dc8277c5650d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec9c3a50efc9118d0d144e542b548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38ca59f223de77d6393fee0144db7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8aa691ce3db79996b9a23d1decb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe28e7fe92fcd16e2a56eb813f93a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d62ecaab6cddbb390da3a118aaf68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16422a195e77319ebbc1281e3c1427167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f468530e6f8041f795c461112cbc099168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b5e1ba86248d4f96b258a7528441169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f79662f0f83f03a75184267aa0db36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab6e14a1c0e2f3a8258db89e609da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98242bacf229b95ec95be0296ec8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a605fd19de84826fc9d8aa86b8ec49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048964152583653745dfff05288f230174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779494fd8b3711857533de9d802cf39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62051304db10ef8bebfc3f7809586dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508246c218b272b9a1585e9edd65ffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73989d484af872be7f3e196887c9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a71dc604254eb4abf6bfe7f65c373179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277350765b1e4af4d627f055c36ae3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e19b6feb25d0d5597bd4e68d5d7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e5042669eb7a7d06d3d5e45a92c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0faa66f5ef5ec61917cc9dcec53c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21f90d7f2964fc4e18dc40e17f46c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fd0b635397a155c2e8dbfdacda0bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdfe18a40ba88681bba8bf8e866e92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aaa49204b34dea5f98c3ae4c02d8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81892a9b802b5a40f8e128d2780cde76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4525de81050c83ebebbc333af7503189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da75a0c5b21f57ed02a93f63b1da9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979cf629829c6cea1404a999452b36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d3ce9c80db21e446257d7c40ccae2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faedfdf172270f6aa4326b6fd8dcb73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118d8bdd17c031e7b9613469c172fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a58361bf353eb4a10cd62e2f8c484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6961e81e9c885d006cb230ed58dcb93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74109388d502bdcbfde4b38a25415d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3f0c418ee63c7259af86fea1da009198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35f3b0c891fe008fe5451c7e9bd48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815db2a94158c7d5780b6f2ae65f14f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb55a2de5b77a7939b187c39da2419201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b15cef9828dc1307b8caceafa0289202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608ca0b50df87bcda03b0d6436360ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dfa5100b05e878556397fb92a20aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c43149a64f67edcf10504c6d674ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343292cc9c29a4081d771fdfbd217a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70779feafc12485ad3bcebe98370c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d68d4a8663e4e842fa749efb3cdd92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef39b454150d5ac3175148f9f7ab7ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572854f217c367efd3bb899cf9a8d253210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8e7b218eddcff1e0ba5a91c2c0d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fa959e023332fdeb95c551f011293212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47971545b06e35bc196e88452c1c77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec835e8058968c447f051a5b608ef22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e7ed7600e258ffdf79ec326bcdc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d343c4eb15a2aa8c230ff7c45edc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f2e6a38053f4e04aa6aef780ef59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a012cae89da79ab4898ac887634492f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9388e412872ebbadf60b521dd2a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9d3ef98e963503c1ac55d0acac23e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e320f90cf3b2837c33f04748b91a2c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6ca59ce23fca688dff67c772abab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71658736b6b37daf297f9635f49b17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692b88758e99004a35d7408fd6e925d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82f227ffb77a66d08bb824e58b18d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ff17385caee5b60ba968d66169b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b931158515a54b4b4960c81402f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e6d40c8495c0e11e41b07d0c1783228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953af7d4761b06fd3d162e74712b4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343c2e56116af1493fb9261980f4e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72505e0b7450f18899b4348556a028d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36109ed03d88b7240f0d2d914b235fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a71dc1e013addd5b8c1fac0d25ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd81d22fff1392b1fd27d32e7e08736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8c0270904c97ce9a2bd11bf728dcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645276d26d3fa38cfcbe1018fbf4ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaf0c1b2f3b8af991d72ad743a3e26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331306eb7c8a1039cb7c16e7cd8e99c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f77f3894fa1549da646c172decca2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4628ad85897c91992f977307a9005240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d16b8db1163954b856728a7e8ca25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4f53a7ccc0fcf73fcc3cb865adf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc5a482b5ef25002e84e11b0592984243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f97659bafc5eaa188d4f8ff9f01b1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33368f2de39723c00ed743b5fb88b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146114532171f20f1453de68895fe2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe68e8bc523f7c31e7bb6ce498fae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07644d408d44d5baf0a926538178aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9909da1f187c43a94621feece4b256249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065dad4e92dbdca12f0ab25b2e766d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60919f2003811642fbfa652befad8e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6e5ffa2df00220502a2295ad0e89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b18822f932b477600c658bac7c37f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2f491d2cfeb5a71c427889cb7979254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94008766561799af1bedb4d9a003b7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b40a6839bf5761efe684d69f865d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411beabdc2400b3d3418d749e61c420257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720379d893202e1a3a200c9f51e14a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05968aed5ce05ccadfdf8edc8bd3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10090a45cb58cf79823306cb66decb47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc3b2bb9583093ccbb65baa0ebe1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bce5aafa1abfa618b024a6a45854f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d8c541996f1937cd7b76779260026263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3278bf14bd683c748952fe0fdafc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed9c1e1d77e1bda923e44db6553d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132001090803a19697f438c1eea0465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a1b2c66740ef4788fcb511ff47da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477a09b81e01694ce60cfd11614993268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018dfa9eca590d9c736e40ba66a0dc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea744df9e91ed61780fb0cdc12cd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a38132693bb3c3bca99fcd4e382c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938abedec498eb6b1483288ba82ac10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f5431506dcf780ecbe529651ae8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb130106f90e1a3a4d2bc169df6c359274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdba8e6faa2b30d7ec7a32e62a6377275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145e33323c28851433294650af7297276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a4edb3bc37639bff1e79d84e9b6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12883d017b7456ff4a7c85823760b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908d1cc3f2aabe3cb6aba09442296c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733355c3bfc9ea71e018a85c57a032dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60efd5e85a257b37bcf836dd33dce0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89b4867de1932a865dcc386865eec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82099cf3c65d4696259625bf554cb73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f93eac58d0aafe06f1b9f3f63778f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe743b5b48a7cd55f077994973494e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14911a98e3f928f61e114d8ad682a426286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f51ab2c024b146fde706b4c00977287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ddded981b9233f5d2b1216d5eaa98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ed74218c28024961c129932cc453289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c7efe635058d2ec21bc182598a34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0d209a373eb43195f1a7b69f21f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0266a67bc603f3a6d3d1445ec91e1a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b698fff7622e10c88a8e5c4367438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ed1c864a9636d03979210cbf635f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575cc756916ca1fc6c2dd30f55af67d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac9c10e4b5d8c1db970a2733d025d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e203b5d9816bfab87ff0cb3dc5047297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0fb065fed1e8ab91359469d6eb0cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67cac35b426dcd12bee5889c65f66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb8711877d62ef1bddba1bbcb728c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e36acd7affd7074e7b02edb4985cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19fc1a79e8be960ed201b4ca91e0a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b0c5ca6cc9bcc9c74ee2409d4bd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6ddc7def9ef238c8d2f2230478c93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd902408c9bd82e5b988abe65e248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e344cc4303856053d59aec4e1eba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb8e648ed1728bacced0e3a13de53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35a4546a45b90a9c2037cf514b267308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ac2b21fd655d59d8c330b117845b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb12097757e0201f0cb4c69c03d14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9bc8de23d7bb2410d08eec5c062aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3153cd35ed710ed9aa55e856e2fab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d866ac3b4562ca63b2a196ed418a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a99c2b94820d8cc2dbcb0dcf93b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d20ab72e35ae2adcde9c58c0626265315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf339d526c5242f4e5b1bded7f07285316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1272fdabc8e21dc0e679ea41fdb82cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bccfffaf13d9523326c9eb76cb0f67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca035e2c3786ae3ff17dfc923ab34b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e71a5bfead72ccddf0643023df0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667089ceca2c425f2235ab7818eb6979321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a90afd142ff37ceb4df8ed4661abc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406aabc304ad4990922456e3d7e101d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc80d46c9b104af1ca28a5327a89c14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6502ca6f7b9040f1807fe689b0cae8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cca300bdf0ccd9aea18e31b3d2350326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834101b269abb799322486b59cbfa36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539dd741f3ed46ef5b354ea1b56b871328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11c63905d746337b823dd1285e2ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc38f928e23a7d50f0cc53420b04feb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f8f3258534681695b15b882df5425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff176d164a420c012dbd15b117e3d931332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6894712169b0424ca54fff96d50a216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e647b62e3461fdf773c040dc762bec0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a6bd211fe379ec3ec578cdd78ccb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c92a0006e86a84fb195d26e9c65c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985cb91d61f6d3c33149e8e2ad6108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86f3bfb6eff7d35258a796a36b75b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2b2153957ad1d96a2c77303df08d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571e746dcce5acfb44c479535e19ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab66bb3e00982c8c5c07f7c5e2df2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe914390d8e12ba1f2908b35d8e1a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed81983355c4048670c30164e2e954343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869cb890afb381dc83bcaa9f0b75aa4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98006d15250418b422b86553bf4abc5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d740c1677d395dca786da0dec309c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b7e83dcffc90d76e3b0b8f76ed8f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5965ff2e9e55377f34828b44fde8437348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22580f11188e4f4524cf4646818bfa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692b04ba9ba2be10d6a4babe701f34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c10efd62ea0a58a0c286d4b11e447b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4fe5d4c501b474bb6c5530186b03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b04c1cf514fa58f0a7b5503fa5fc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42005be9d07d5a199ab4538f2e492354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ebee14cb02be78a1195c84b1fbf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e194daa7cddd9b46994cc3f04a32f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0a831a3a5369650cd469354ba4ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7b29d230146e826a63709a8af2c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c32ac425deffee640388f218c6f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951953561e6a372cdb8a6610c21228ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256448559b19ad120b8834eab6fba58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c12eb1e3a4a9e8ab04a1ae3dbede362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0a4b2c5cea41f0febfe8c166d4e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddece3749af791179ec07d466261fb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080162f2a2b17d9006d72584962751365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823ddf30f605e815797d2882aa16090366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20b2ce57f0e15883cf3267d1812d9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395176fdfe7ef3ce5f8d616cfb161206368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7592196abdf6156a657129af57f0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccbdb8d5968b5dbb25143157ebb710370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db9f92809bc9cf46e8e886be85ae06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e84bb6b48bf5870f809fa4565e61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3675006b01a52379afca28eead4c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a938776c5da61af9962dbd5d0d52705374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd17f491d64e70f118f4bbe685d5a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2fd451c1513b6211b5c58e2d35d88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec4ba1048dbd2e3ca9fe244e11782377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7a5843767f2d6c4b7f836a401aa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e369a0d8cfafadcbcd19c5efa3382379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a448a40ab326d215dcac7354c0011f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db57a008b0bd698e4dafb5564b244f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09017cf9a62532091f4cac607b88b625382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f1a849cbf1dfea7681c6b063af42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0867a382c311881734807e6cafc11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eec25f4dfd574d246981f526ae89a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71eb861a23bae516ef5850fd8a8625386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0686713f1033e0f2ae7220d82b558b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b804ae20432c44af97cbf7781953f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd90f9323257a3b6a4691b4c42349d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f23cb870d545963e7344daa58555390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ee2e439c857f25909eadb893b3c25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eff58c63ebece01ef3e1ec688ea7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0336450257df75909547b1314076e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f87f5bbd6117f50ffa6916c3f6bcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e65d481aa5ac1cacbd98f1f0ba6ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9107e8f4c0dccc3e47f6870ccfbed86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e3b0a7829ca7b880cb6a23d197ad3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929979f5720ce37c2b04d4768e57c8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55922f69c1f8c0f3ba2ff3a668a3d4e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e891e121e843be5b9fce22632e75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c563df242e13808a46b77a1d97e20d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143c17aa2081a0392fc053bf36eea0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30887200cc4c2e2a661128c6e6de1db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d88a2783234091c7bdea4c4a2b2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0bbaf3d93960072d6c78bf01895ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e753ff8ac8406ef1cbf0e5008092ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6e5996d8d0e32daeacddaac11dc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658be36021b65dbe5651358705e6f9c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11217603512f2675ba08e4bf7d325409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e48cb7247ba8949bfd3df056f0db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a8b77593628418a9e781f924703a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124854c635094a1ebcf60655473448b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b74b69b23c43b9ebe555a7438ffafd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d619f276864774e8a44b367ab6258e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab616c361eb12077439c5ddcfbf35032415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711082bebc8f487b58da347995636c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9369356f27e1d66d3aa31b286181e1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c19fdfd74319940db449baca352d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6de37fbbf7d6fb9d3b8414b31d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023084698ec2759e03a108123831ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee991c1692fa51de5fa26d05aae4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37203b4686c00d8200222e2ac2ba28a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaab6fa6b234b2f2fd45e044ae9a5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739c7acdc6098df5a62fe92161a269424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cca8d14526a718fe4d426ffe43978d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040a89afa8cb71b71340b215f1e4a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787f05e86e41a2427f2ff16a523992427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cde41f215c23d3e71967e2e1ee249428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd59adf2bea8881994fb93792d3dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01abdbe563322088e7ab1d1a3727f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92d757d3c23573f54e6b9e06e0e0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabff0d953c552d4639af38bbba9cd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cde3dfaa2d4b7f8c2d95966505a64d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b13da95d43810ab6775ea3837355c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547666f9b02bebf8b4c3ec336127f77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42fcb2c73e77ba7bf9a839442fdffa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bbbf042309a2c7a9dc2e35b8ec991437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d88b51590a2fb924192295cbd8b73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11a257c93f97d707dcdda0628d1311439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c46235d56f1c6ac073dbb3ea52ff6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89e7185dffd2297eeb3e28baa81ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f65261ee01223ac26484ca7def32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce5ee13dfb25976e1c7bbc7ee3428443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24c094a45316deb11b8a23b8951de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b6f3cb98750204a129e46ab2be44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae65541da827639ff653de4880e53d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226233d5eeccb8f729d476bdd86a396447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97829f2eb43bc1b0917f7a3b90050b4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d4b79ebf16d98a0da850f9b6e43c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0241fece02de3a143b91cb320d158450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35a465a1dc92f33f1cf59304963ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92c450eb44b74f126802e6bdfb53b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821f465fb475ef7334ed3fcbaf5abb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b06d78f6767d6b1fa623ef76527c26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2901447d6e37cb7ebb5238a167f8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb33669158fabd0a4c117fd339f158c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ab6c1eec95b3124e4bc8a90183bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13913ee8610af0387d45e6286842a51c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323819e2f7d348bf112b9459c4e5b78b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c973307d7532cf61390d428a10bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbe149238e4cb6a506e934265ed83d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14c7861126f1460a606eefa8c1188462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee2f8f7339edec865d0c7bbf3c7335463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2786c16e5e5d7c9f2a1cdc5c5989464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c51e6930ea817d21d2aadd0826c903465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7153e15f732ca4d89913fe9aa50b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e1107ddfa67ab46e2c883957bb945467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2fdc5a590713bb2eeaa4d15baf9cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87d746f87357c20e643e43c8532d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa21145bda14b8372b1a584ef6c9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325400531b667f10e37650ccdc2356b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f8a372fc924bd73ee62b35f455dfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207d62bdbeb208484403092f3332be0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2eb62b90bc7ce833e8d8924616544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5121fa9d5c588f4c0e60a4c7bd667e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c02292606283a12f002bbb6b68caf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5375070f2152d0c7d0d2760da3b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87fc147dae940466386abb7f2d57aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd796b971ea365144dfd3644e24c9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb001c83175e27762ad3a44aade5de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fefe5994b508e4b1b828c0ea607be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0b51dc3f30806254c647d1e198ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f6926d2e582e82142ebe8eff3e15c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a455f579976aad134ce50243100336484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2711f55f5f228f2ca2a51bee07826a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8b81eae9a327f057c411a5d3a66a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e620e156973252ee3f0132b0be2d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc967be30c5aacbc7e24cb0bf39cef43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30161cd5b22e4b89d5bd1213f30758489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b08317414c64cbee2e033c482716490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b7d3d3a38871aff5ffed385d2286491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a9ae944a1bbf0a3f7e8dca23d3fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15c917ad5135b770c0a10de16d3fcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad2ba4ca24770d2ab55656c79ab60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e10f0a70fc8eee66d8bf4406f99df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f41661f6760c6e4f6e6f31632e82dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d32750fa172a43018ef56aa2e5b26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68039247cb11b1840ddf10ed873b9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f66b4007e3641b817cf7e373056cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af2ee778dca5458f08843f144d255500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ccc63e4040443bb7207235724587a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96c10c875496e1d935be1c2179aadd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29985c95967746b0b27ea539f2c22e67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef178f253315560920cb9aca60ef15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89943f095b9db110f70662947f593d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac6846643edf97c8a88ee8a540cae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a1bf4089394cc655dfe9e9a3c840507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b20f34703376b455e6b3fe1139c5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c313bfdd0cc5a72351e2bcbaa78a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de268c727f047a3be925614df6f9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93e235b59ed310a2d92d84f75791a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30982e4f61b92886b6c0c0157f8fa82b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6acb9938de1c63413c176d74bc2d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d368a7d8fee00717077a43af4ca52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9085748312a809df6e7e909388a4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3aa5cffc3044967a92e87b2d7477d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81738be2945249aa6a062612712ba18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a949ff7423e51e9ceea5643be6947e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507841fdb607f09a3ef59a8de1cb1160519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbaa311f8adce948d280956a840b7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93243ff464d8b4398bfc8e79fa5c9d52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f59bf3b3a039607097a8444d713fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c4befbd5cce2434701369a6e91d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe40aa05744946c59815e4d4fc510524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac80e88ac54442258802ddf8109c79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017f7afecff0fab318bc231891a98b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b41794f8974ca44c3ddeb09bfe5ed3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dde8e1c54a329b0aab92a90b9ff74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e8bf5f04c37dc11d62c97f2814c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1cbfefd4c77c9f1ac8aa0432c060530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5fb2fbd625a71f114e6d2f8fc047d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2e8b72efe76b18a63d0f4f1db1db1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810978da0aca97390fabe3b02fbd86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f234c54ba5a8ff79c92369d9f43b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736f17626019fe49a285c65a808727535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101008fddf6df0844597c9aded197f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52893913bda8b9158252abb49c7689537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d77aef3b8bdf5a82c1ec911bf3b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b2914204fc05c9be53c18f2d64a33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05066bb55985fd62cbbdfa25dcb3cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b265940847af42fa8f4265b7b9d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025b29af37580d9706157b8ce80951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a48e155714fa249087f863d3f227b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dae46027f3b20550388888b5d9eb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a2f7899c1b56f22c1788cae22db15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b3efa361eb1a78913438b86f8d2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028889d54c45f446a0175f594a7574fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259f29e8c71c816896cce29de9a603548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980fc5688d9970e19a8fa95d78e45d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6f9356f3d15b50305a9865de36e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff92e229acaa78feb768f579e3d47f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec440e84b8bf24061044f6d4b9d4ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2456aa22fbfcb11fd2c77d32b1b46a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac728a5c1de36cb86c8a0fc97f69e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1b4f96fa3859ee00a2ade574719a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de0972d1571ed17c055fa50138912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e7e3dd4ccddd92d53df5d01fdb9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dc55848695b2682f69eeee12f6d0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3f708cfad9862d7e81195b8a0bb6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0522deac6a2fbe3271360b1674338a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800677b37712d583d642027596a9b21f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d078c9183bb9b8fc0833dc844770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4548934f7cf153e24ad7f52cc43b23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbb5d0080a3c55ee8e9d454f293aa0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8f7deed8459c087c2b42b966c3b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8501194f7a7fbbf8abeb5c382ce9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286b397acc8965b9a7fabc29b9f3ddf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c073409389b23bec96ad67d8aa669b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9b4242fddec9d6448471fd43789c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868fa686b6a6ad4e6b717c7e355ccd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb2c41e8ae4714cc8465ebeaa617d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1393a46077d9458a63723d5a164ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ac4fc9726c4de0449d21e3986ca6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5fc5e1ea63549f7db6608e4e86734574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315686cadccc8e40df3d5bd453d719575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb4ff1e59ee5b2982f2d7337a02b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d511e1ad1787ac21a2f0b8cada31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1f607e3d3cc849ba3a9d53822ac71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38d90c02ed6e6e104716cfc5043754579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08217883e36a47c478f48af2a802ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c183548a6a0802bd1fc8e2b568a52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750fe059d402682a0ac205372060e18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa06e500378b24f4594122b89c85cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b52b5b050ce1568f4d7d9b5078aca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6d27acfea638a9589e14547d9d368585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c196e38fd41c87ec2efdb910a88d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84847729728d5788f14bc2d3851c6e7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f29f67272c500d2c207c37fd02e85d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782252d4867f14cb6c8535ac4b6e0c32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839198edcda4024597185ec59f8680a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ef69d0cd71008e7fe334c2fbf3b02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba88f23ca56cef287764928a53cac95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8348fe0b4c9eed3074b72d0f4b11d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4c86dbd3d37a8755a069d430e043594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d567bbef2b074fed208fecc966d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696be96da794cdd4210eab3aedab867596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7746d99fa039f8f242bc92a95b0ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9a5f8555d7ce5d557f97933f7a7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469c9850d1771f7f27ca00f4c39f42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3284294297d353e378c8e03e247d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b28a8cfd4e1a7a6107b06c6bcca100601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ad082045618906231030b8ef649a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c61644130b3f327dfa66b1024dcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd646bf541e0a490a3de3d639fce3a62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a36ac153d35ce48015ba28a544bb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872cde20f1632c0c3134fd7d7183828606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c032986ac27ea734c769733ccd10f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3d617ab4c4664b73908496ce9ed03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d71c30c7e24d002b1b8fc2be6c2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c81a965d0d0e0c5ddd1c47d35d1f77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42babeebc407b1069ca671515b11b86a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57145b3fd3104afc8d927d507341a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338853921c72dd1f146024bd125e6a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdb5b98369cd9429f208b801cc15b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369022c810849fcc3b5538d81c5cbe6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd343ff0f9ba3148a48c223d9e92b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de879e72e597d31d03da1cc4214bcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cefd10f0421854a3c7536135f4c596618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3abab8c8475259d7b9b9370a0ff1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75440b374a62ac139f4428b5b15e0fb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a441cc9425e72aab6ebab1121ae876e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f1ad64ff9ea6679cca710c73e17dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd76173e1ad00e736ce1cd91d325d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d07bd00451937cb9f9a2d27710cbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19141fe6faccba340ce1cd863366940b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2cf0168793121d93d6e83e1e9a2f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05c48ecd53725cd28fba1728f0d8bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a0938f2879a251aa207b9abe89da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce89942c93311c1c5e1923d73c44d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d153d7adbac21c1f10bd9aba80f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b9ea0f6154e984ec38852c3e90a8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf363c8602a7b8e58c821cf9daef698632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701011ccaea0ba74707d0b6babd21ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d29db97b387e97fd2873b404def3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526921a172f0211fbc970254983824f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709be9ae1208fa2eb84336bc8943168636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776764a9115c81b73217bb2f0ff3c13a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845ad1839d329cb7afbd5ff326cd5c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269a00b394b7fce6ad0908d0894452639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d3d29bdfb149093fa074702cfb46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eafc7dcfd262bd6003dc68a6606158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8d03228fe0665cc041cd557dbb8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31f77a5ff17d935dd7fc7ec1cf7f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fedf261dfb389c02a608aadbcb373644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b0982d25fa25dce14c20cbeb54b34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e071f420eaaa0b7622ccba41e111d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271a3e97711850e52445d766233d482647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60b43fa6dc423fe6e8aec524ece26a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072c6246e69108fadb63bfcaa0be3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a82e68a47af6a1314a0aa18a292d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331172d761abae0ab3a2f4c992e4026651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8eff80c6e825314efa51a157b18c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947acc92477d75fe833abef4e4604ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b328e3a498cf3923e55f179ca1792f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3832e6083c24c387892b5276285a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f353bc4bbb089df276123d45896a55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c9724ed9a6cdaae375cb6928e24b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a441fb5b5f7fcab24d77c3f1b048464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed5d46a13c3275eb16cef6c2b4101659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22122daede731c92df11e80c0a7245660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f55ad0bf942b9a1f54ce1d4f483c4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486afd301ca8bf87ff9372b84855d75c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86ed5ed9f941f8a9150bd9e0d1c49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb9840e5f8feb73d2518702968f78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa7816fba83cdb575264e2f9a202f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f271d591ff93ac8e8520b6f92f9152666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="F323" s="0"/>
-[...6 lines deleted...]
-      <c r="J323" s="0" t="s">
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>