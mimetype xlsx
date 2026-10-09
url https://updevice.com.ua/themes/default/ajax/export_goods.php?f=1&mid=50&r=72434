--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,111 +2164,102 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012985</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
@@ -2341,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240256616313d89b9f1167ea175acc1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73408953017ab1b0d97537034e46532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf72f808c8ca9733556031faae3ca193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62072f9c8e023039975018a6c50054434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f98ecff8d056b106391cc90a455335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19051a3f0cea2c8ef517c88b81c5f3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b148971e29da6237dcf34d1c4c2f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e521cd70502e0afe8832f89bab228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f75c65e41049d0b99cbe8528ea01c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1287bbdab1a80b296cd70bca74efac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86546a58af8e922202c82838e2e33a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea1ea605b56091e2da9c2de3467aca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527536d9ba4ce866d5a0d167cc35c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e71aca70e73504475d66dfe20047d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c656c5a97ff27aa798eae894b95f27915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518f19eb96006090e3fab4df61dc4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872471a540353e05f7e47560715e24e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7baf44b0a473a245b3b2a3f3951b5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bc263cb4ec4ccd6ac00b50d50dc2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185a8888d4157c8d31ea704bad13e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf44b681073264f5815a4bd02bb9be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd5e8f5da5e2622d32afe47f4b94922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285ed819be2019151f0a16801f355923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39542aad66912c20a51359615133c6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916809c4b670c0dc5d705d5add2500d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25622da41dc6ac1e0ba61221751961326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a1e95d3026ee4f87b35ca6516e9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb340d6e1b6a141787447ef9744f5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81760a2f6fbd25f7978c9b05a61bb2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed9e72a41435fba69490e0d677b64a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9499499df1410f2be6ebfba2c4d49731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8d5ad0a53a4462064cbf9d8b7f93432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52219454add6ad91ec79308e0ac077ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37d4c40c734bbc13a2350ab0ad24434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4eb16800f6dac4c9733560c0f99bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac82278650fca6cf5eb933365220236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fe8d475422b1cbdc698bd738027c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346b38f2e7b889eea406e9c753eb8bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760aee7400238bc7e177dc1883574a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e22a1402c88375615a324f53415b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8700a3673c6736d2fe5e70f287ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d2102ae771b703a1debd847371b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c8ca8284b106b18f53c6c492110f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a815993a4532918aed2ca9a44ba0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e09c955bf662168327c4c689a05b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2330017700987ef5722ee16f7f125c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed3b2cd03e03312790ee478ede38d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93996708c8a4399d72f30eab3d165e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb5a09511ac7272138a9af377d4dba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db222b841ac86dcb369518e729aac850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4df5deff1afbfa005a3a9c338e75f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861cf6c00cb90f6cb05540c55c600a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff27cca113b767467745f3e4c0c85b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e634317d0e55ffc646804fba020854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa604fa421b89aa54d157407c5db5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f267c27f8288ca66f6f5d0a8b8ba156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668bce24c4c24b05961b2f7e0bb35d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6441c6cc4d7e5c35f58d2b352e642758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dcf8b4fb14a634b8082277e07b5d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d04568a59e99501b254c595fa0b5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ca2fce5ee5c8e46a6d07096240a3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23557a7ceeb88c359621cfaacf95fbf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6ac56cf8fe5186866a5be0f67ce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1290c53d126e3b288c2ac4070fc5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd795b3f72e9d156a5ed703e69d3c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b39c3b5837de5a9ce839432e6175166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40d3904f9e7dee0bfaf548064d11967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375195e4bcb048960b4ea964a1a2612a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc760631e0bbdcc3492a54e2beff73b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c146cafb95278e5380c18dfd850c60a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa249c9b9c8758c4a04b12616e4fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01f3c581a320dc02e4784f9707f1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56a5f888323686cc2553aa9833f7f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8976b04bac0979303198fe8b063c60874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06905d7184dc212c9e2613e2c114675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36874093f968ef323a9fa5be1adf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731c6d940571f998cf096972f4f2b5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd19d6180b153ecadec7b6070a010378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ed681ba972168b7bd89059b63894d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eebbd4fab8bf24168208406b3f696180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a2e5b3de3561b98316a135b71af081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e7ae8998ca14f55ddd7c17d81a1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dfbdf08e65e0097b819445170e0cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bfaa86ef12a645fb1b71f7e64b1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d15743b45be1106cb78d8198cf87985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b7f61e274fe15287d0f8da011511086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1920d565bacec244d3c4987fc07b0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0084538da6cd69de991673c86b4fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c8bc189682b4de688332cc475e5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf124515f1152770833c5630f5d31a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ce68e33bf96d68cb87f4e0f976d2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1444c1c05fea6012f28f949dbf7dc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e294c1538fd72f3be4912d2591fae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216a8bc405b30a1ada37e5844f55aed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7e83725c7678c6e6cf38241e521195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50dce93ea08bd19458a5df3f57115c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc97fdcd63687eaabe901f5a6a01997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af3fbfdf6b51a7b9cb111a2b29e7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0226e36534aad86a506e354d4357b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb5fe800d78b2b5b01122d4da575be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417de0292cb5f806389ca43ddaef5042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f8b536aad07eda7fea07869a4af1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb9accfbcc10c11413a79d427a703d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa046c5e04b921740642f555c97f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd601bcc30cf73b7535ee580f3ffb64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e3e0cce6bdeb9b2a3f949a1cf6c62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03e1663103d29fc0caa073be01e944107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe2ac777fcb780b9e69b194847d73a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a878dfacdd8637028bd4920c4d698109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415876d2938fa7ca6891d0b46a41b3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112619f10f1557d120a4ccc0f4216db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352b8140d3845932e679e2dd21fe24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a3dfeac16928aba60a18fcb36e65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af41d8a8f512543e60a44e7d9d17ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07e0f34bcd1ac40d90a6cd77fd77f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdddf8600cc4852e655125e8c161e77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4eaf236d05f8716fa9beb3ab9d9d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdce157c4d97064db7af723dd953780118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3776fb424159270cebdc70fc354946119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d228c15facee1a7ba6e57252139d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7f7001fb478fc10302d123cc20c8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78ec8f9cc82c151c2a967b6ff893d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a68a4d51b5ea8391dc0b771401215123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db33157b6a9954f738cc7674cabda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a855bdb18445ea33d37cc558d62c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966e23aedc7f51cb911c82e9af2095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce6c2e3b16abba3714887a68f4561127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78e1f09c2db80f2ce6e5eff59d62c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93416cb06a07d168073bb0e4e0a0e7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135432e5b1488f91f26e086ec21fa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6ce929ed49bb64f49a0e0b94535c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2845982a7c0a2ad30b53a9325219b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e2fb60e2d5876705cf5d7be6eb29e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d935dfa9cce047241d3720616c5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd430ffe4a0a59b58bcefc45c4f88fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40daa9792bfc3c9932041eced0fa59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0ae6b3b5b7944a64cca697a31fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec13674afa8d04d98047c73d47143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872ddb6a386209338a6390a0e21cef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ee9deb947ec3e0c85a008cdb86c12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b62250634e887732e0977ee0b7534141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0242922fa37f63699d3f9c86ceebef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b297c8d68358ccfd510cb9c07d5aacc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ed22289348d2409e9366fb778984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f44743016843e969309e1d71880f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3115384f282e18f2832743068dfde1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a931e9a7487edb475ca4c72fb4636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77819b06b6775aa1214116d29b3e331148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeec384e5dd7d18d310d1877e91606f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49639a366f9572c40b769e6b28d57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04babea87e6795b38e9cb4e05563caf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18ea65ce2f98d563f787d15fd89c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440345b8c8d42acf1032cb9ffd4ff2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2ebd880456566bc7ca62f596b0f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3137b0cbe4ba614f10be5a260da71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7039824aee6b9d57628f38bfba171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e844a725be3aca50e9b9da29c8ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd90c157dff2bc02cec8d0949c06e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e114b5bcc0a9ca8f25a85aab696e06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18fa40047d69b25553d63a778ffbb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cafd4ed9c43c65c1ab91e62827a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742c8ecd5dd5cb54c5e60cc8bbf2b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f9b948561b11022fc67fe337f5da0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead33d9607786b124fe0f1bc60b24aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4d68a430738e1341f96bf017c547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a330f676559cce7524da68a0a2fcc27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c6935b18e743b9dd444c11e640c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f17caf3b35e042c9ac1dfb2397899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2350c0fd550fbc4c6ec216c8eec286169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825be1777894a30ab96886d40f966a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c5486a120198b943e22d21175ac8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8e0db3a499268ca1224786d819b8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a324ba2e5ca95009f48f84c22debff8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9bf1f27a92cda88a94efa92887bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5972907303541049fe3a85c0fa4fa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7190760c55dd60d4f9814da3c3d2d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1c3613145acf87db4713ceb8d5e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a10cb72ab435cfbecb2c5de6f1587178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b1dddce4f625a4426d6a643c3b7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc848a591bee707c303362b44270b3c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376ef836d47ee0f6e18036e5147c147181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ffef77f493b9d89bcc79d5ee1d94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c68f065980d2950d54e65ef335658c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c26fa78a50c4833a6e2c0dfe535e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26671974dfb26b5d9cb56b90b1e1bcdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8383a5a5c3d8aa2392b442a7ce71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef98eecbcace24f17378d5bcd9a421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a1785f8ba347ada58708abbf6b36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67626729d2cb15ce061e21c8f4e9d679189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc3203901c804aefd2996b113c719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd05b4c40492bfd41dd812403e0337c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d2330c1bd1e6d13d66ea54dab3c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36679f208ecd20f014a14c3e2c0111cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f1867ee112f843c8eb74a9b0994fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51b3f9d43ff9475da4cf9a427d0c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19f2cd76f424db5551549f1eea9a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7584deea2b1f915c695f4cbb3f461197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f059ec6073c37dc682e120e4aab2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bdd54c45b56ed4b7381522ecf8338199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd449c1964bf0ac935a904d25479af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeaa4d5e4a62b6da91b201956ed18c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535c4a3f61b74bcb6ad8e0de6d50d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb96b841f42e72137791967c7fe4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba60c78b84e6268c1d2d22cf43c29a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d2185d3a1ee373f81b8e567e8f95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747932f74f336d93d73ab6b5cfa5874206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42794096091997df0c6916b95dbd1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22726f9da3e1d6f7ebfab9af340f72e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a34e18c5057b22990c821f96a27b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c089319b9e23a0fc5ec5745951fb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f42f6f9e6b0cfb2d54da17d352ee78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354b7d266952582113dee5c481c966212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361cc1671a3cd5cd9664a2e15739556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601611fad99452c95e513042784b03ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32391e2cf8ccd2ab208b8ce9893da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b70978d7f655fc69a4a438be3109c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5bd328c4f5d2d8f1bbd23b8a89a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6135e46254b2776bf3c52d03c0dbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591069a16e91c62d7b92827c3ffc5d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f130e1f5da5f66ad25234d6aae5ff6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e5c92a3f74c4380be4a6571bd915221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccb5c3a81ab53bceb090b660a3f541222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03452f5e3d9a4bb29c732cffbf8d3a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f0ac8032600999ccb05fe930b8ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ebebb4e4664e03b8bf807e7e82ed7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9593885ea493283ee00454ef32d26d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b5fe4eab094c5d8f7061b314d152227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45cce1bbefe623485c40536a327b41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455e437b625f7e1c04499cc615cc31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44046f60df024fbc57edfc3e0455c83a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf3e2d5d5eccb4429715bdf5ac085231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54f79d1e969554ea61240d9cf9baa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ae9f13d6a48a18a88d54e8769515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743787519af9cdc31192889d41cf9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da50c7edb81baeb5c4ba4266837d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c577ef25736f73f52b8e282fb95341236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb0040a8c8154484a84b6ca7e265b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e816a1036633f4ae3e493142b4de1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2f9cca58b971cf9d8d48d959c9d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade802ff70bd9a426cf25e8aca9b3fee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29928f78a2b11800fab79c5168824123241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b625ed6c838b778d55ac4a8b6fa264242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94950b5c34022c8f7c900bade1e0b8f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe4ee499a3ffcc41f16bfa9c2b4a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9b11f77ba8eace98287566f5abb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df014ddee4ea867991ccdcd96ac94a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a8301f88398ff54ee4cd6a2b014a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eeeae3b4755a86c0b47105cee3960248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0df5e28391b898476a99f53171969249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b207f42fe8ed763ded69760d61cea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da634e13dc4abec9fad26d22a07ce3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec57362b16a61a062d50cceb8eeb6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c33812e8098c74336a1a1beb774f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10511b7f9ff4c8eec500cc687abbfb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dcf6d047875370732e5019cd02b18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af5287fc5496c59aaeff0efe13c41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84041f69774a08e281abeaddf49b92b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46f73b5421317790c80f301185526258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c070216853b629dd6ba21b4d7de23e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb229ad0026740f6012a0950a764cf79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659af86ced8ae1d2ff71321f9ae34e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7750738a5f137efb6a570edd588fd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addadeffd15893ca8a236d26ea733a55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cbc1626fbd3670c423891c027617a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced01066badcab15005ae026c5af5e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02504706b88c0ad56aef350bd38ee3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c232764f960527807f55c64b88ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aecd2f32b5577f29173ab0e618e1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d9780761753042a0a5cc06a047e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5d69568993d3bf1cb040a6fb503c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce24fcc7550d543e1788f92d79539271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608061d82bc8d375edb0d24eeaeace21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172de487dc496e1554ac05ffb04299273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad5be055dbb5c0ff2d45396c32f9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae8dd8f5fe58b819ba6ac47a57822275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e9bfccfd79c520bda0a0a663c7cf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563220800672adc902e61f01bf68dcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345a3dcf644526b1235b7f3d12b274278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416c391607b8e1845069ea1e20ef6d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6493fbe36db3ad98805fcf778152e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985cef6f5251d4f8bf0be13dacf03bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad7cd643a23798f698be29d30e1d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120f7b56e70e54bc147a514cfcdaa6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d266b04317b8aa4cba61b397edb9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14466dfdda0ae9be66b480082ba81241285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd814551c1f60df2e82c307ecc2d1dda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d19b4dfca4c211eb3e40ec3b8f83f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6344d3817c2d685d0b5379bb44c3e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87c16f3f9ec3d8fe0d8d306f94fa9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31936ad757497b6d7bf437a442de2d32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78386d742dc88459e05d09293043dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7483166de91bce846825d45e684d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a960085da3e0e8fcfd676ba73c2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7b60a44c2e631299d2abf2e5879e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89938bd5147cac65a10f9673f3600c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f09d1bae7aa0ceab19d3a3a997532296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c533be0bff3fb64ba37534856f5de1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098700a5dfa80e9b1401bae341817e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8e05f9ab0901598d5cf303fb03be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d418b2d18084b15c285826d937ad4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a687b98bcdf4fa8c1f9155e00080301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b1df997eee5716d3a710c56bd6c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386382ff6633d527549cce600a505e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46dfa927349bcae44644be1acc58bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b338b95021537b226b637a514e95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5522f75a3f72e96210d48a38ef8da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4611d136138d61850bf36d248a746f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13fd72950cbb60a1c2d9784478b6a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2dcf465ceece39f69bec0b08843f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eacac5adbf20a06dc43c5b3f388fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61150fb7f347656c62df827765d44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df2d582be92f057245141d209cc2a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5d0812b52e44dac1ab876091c8db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bd133c0b86a08b8c088debd923fff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e53299a57a487245b02a080839cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbed7d20876a363a2ca07bede901c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592ec379e101267932d3a53bdbf7f6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce531de86a6cd74fa144a714e4e3a5b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4adeda7f5c69a4f8fc078b489adc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440185eb7d08c38eb00d5e8754521583320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855e0c9ef056b811c73c8b7da88d92f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062616f710db5363c25c362372c090322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a55281a803f1ea50603935d135841323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472da0ae160368a940324bd7d2ed28c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74295e6afe2e95aa24bb03d09af0603c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567a9af73abbb081b5a96aa57eacf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b676571dfaca5f11b1a0e945926ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e659f64eb79b9052f2e0088ec70f86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c268a9a75dae511544ec8083945a37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fcb2c1cc80c6683f686f060dc90fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80d1170bbf4a8a471bffadee56a3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40708b022ac518f8e6285e1511064e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4bcc625d80369f70156dbf3876c3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8348bb956e44d592decd534acc9ff5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e8ea00b2905583b08e96d18995d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020114adcfc57ce438aff7f519c1df4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a04a0a401d239eee488cf9f500b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a16c24dff19101fa1e8f223319cce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5f2452dc3f5890ac27578250d7eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb356c9f7a18e4da19cb4d1b04c780b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d9a4bbdb5e4e30922f4217315a77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe4c9e4f7742d7104fbd5ad1e0b637342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f24408e1a0e8adf306aa384216431b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6484a6ae161d009b70a176f0b5d78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3ec65955ecf9e76951b5dd16f4f17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc5573d9e4336eaf865cd9ccd929ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830ed9ed474934c4d67e682ed3a0577347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d51481b62aa4a0e372e262e351b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911e735fccd3e6ebb8503b8885d533a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb47bc8342b27e140cec6bf2863ebd0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99570c90f61b4185d1cc4ecaf9f553351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f800bd2d896249b2169f54c528a46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862ac45d16d3bc52fdf20b7db698a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95d08e6c3ce54735aa4d8e5a52653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389bafd476af25f0d81b2dc738ff8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3488cdeaeb23ff71037d1ab7f402f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9086da769d3020f17a7b2bfff39813357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e24f69d3858a1e497fc74115b855358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309dbf36f71192c42c1507697a0706359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16790fc62f727505395b0d18b589c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cdbfbb6566967b029a1f3c77f9f17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b62d288636604c25a0cb9feba0faa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16ab590c1052aa96df398711177a19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc3d843b781fd343a9a03eb5760bfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a389e46b704dbe2210dbccacc4071d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01321260b65c541f807fafb59dd3b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891af9dcae0fed2dedbd9de78b4ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9226fe581aaefe7c712a2e34b6219368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c54d2c768a8eabc789e3d43bad64ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c234b9e7cca15258408e022cf8a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49759a8f899f4bcf53d489e69b1d1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72518851ca41d4465b7e2e8ef930e7b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e2476ec3ad34121ff91cab87e23e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2859b46d3e5f7a57ba08ad7f688e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab78a863c0ea8a9b1a8f74e292d51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f2eb930bdd59370c7e7a1e22f1d5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae87a126c36f65f3653e04b232a8493377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a67839ff82a1bd2e665be17e289ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aed7d6a485e1aae8b374b4a07931b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed72a9696d8a1b145d5acd684e31b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96caf752bc51964a51b97320aaafc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f9eb5367e0e1135485ace5f88e5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda275169584f6e041d75332ec3389e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c178a41ae1b0d909ce994fdb477e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299ab7dec7afbe29a6ef3c18843338385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49503592dd156bfc0a270e7aa0171a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a874a60bce1e817eba4282fc4409b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79608014fafd887c34d5c7c76a4e946388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5b2f0f4656507399c6596582b2175389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ad94d0db65b749b5ff7b911423af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a44ab05d76017765faaab69d49301c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e459eea3c3a29b8cbd7f694b84fed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec667dca429de8e3cfce64f7314f46cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf755a10ca83af4c80fa5db721ffdab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde8e85d3a6575880da955ea530eae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e4be6f5e2f36f66ace3fba0ff8545396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd983882a478090eb18e0cefe69ab9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cec62246d2b8339331b0ba371f1fb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e5b6e8c260cc5cf4b24c73943db80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb2e3f05e132844d5b4b1f5fa9474400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837403fa0318349a3a80113986447d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc09d09b183626a3ac2f9a4434731c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561a46a7b1ddb5f721a132da65e0a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca20b74834f30b719e19c4f7ca45eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6f783a647ff2c91deca877fca709405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb288812c78998c0f8c4cfabf0332406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0132971bb287977e1850401eb032ecb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d280de4a6b016f95d0f53a758bb430408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c256a7e6a04f7b10848c75d1f1f9bc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49d3b3be7f0f372622ff9dc96fc593410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b91e1bea5fd97371e625398272996411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e010b7be14c9a4e3ad581198d9cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617256c2641aaeb06e55cc4e6fb4796c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec03082d8aee7e4ba31441a38c985f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377cedee5806c0f05fba9918042470415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9384308977d4dfc64fcca5923b301416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2431bdcde2d1f1a218f567623ed679417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf65c1591d5492ff441f735bd3e5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952af2bf26e068a686ccc327cb02d39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7471addfa7ea78ccb559264c9af2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6b278a37b77f39559f3061fee5ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41189bbfb507e7d64ab3cc4d20f15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b1296a606721f23ecd4d3cb6f083423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f27e527a5bb36e96e8d1816e1c0ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5ef00ac4df5af666ba3d597dc304425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5aeb3546c81e62df061e17f454dc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223713027bbff4100a238f71a5dca7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4df40e0ac91aa9ed7e9d8b8991ece8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaafb8b98a7db0b6ba2010fcfcc338c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab8ef50fe28d9c4f80c8b3f7ea154430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a51023c4328139d5bcd0b8a95f271431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caecee0557c7d5871abf5d77c45ae45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59ec9930041b2c0ebbeaceaf1760b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270616a51c77e0ad09f1d2d425c11ca0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8eded7ca93241440803b18a58f4a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99827975e9244aa8b68689eee56a2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38882c5818d2e3694f7f0085bfe5ce6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce432a1410fe90187e29bb3e7e49c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67f73a1d10e53c815b82044a4577d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371837344563704d468ce26d6641b61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126de51c42c41c88a38a79fcecf60780441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe15e89766ba76e81cdadaf0cc47b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef8276ccc780d9ee5347d33066e48e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a4870221864b965481a43e39d4a8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083aa1730056a8d57738ebb425ebc24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b83ebd23031e67bb3538a7a2e13f2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35755815e9423f7e3f6dd4665a19b049447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab2677e143c62935808430904fd0cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed22245dc1a671db4f97acf4faab8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3ab9cdce799b85cf836e0082d739450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bfb97e708c5838194bef045005866451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce5476eacd88721c0ce12827874db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bcb06aa3623455dd5ef433216a578453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5e1d8ef805e8a5bac589d2e94933454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d094665984191886ff86941686fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b78267e8dcf5eac1f9279c07e5fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6db0632b92526c6a3bbd92f04353a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca0a61ef4c248811552513b01f265c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a0ccabc3dcccd7d9e331a8acad76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765057285f6e46bf3138748f86e3ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d297b6aec1ec6d8efda1eb7245f21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b42b3b7bda3932aab25ca8b40ac7d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122249dee4acdaf9d5b01a8c169e6ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684ee96ce83c1e21a40f7cd2046ce3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9df4b920f501c0b26152c2db408c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597be229b5bd587ebdc3cd89aa3f3a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395a355d91b87279025fef8b6c715a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d17bde87c6c33ce9d16ed231a55ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5f1956a2454e514bf51f9cbb2c533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113aba79a0eed6cb006d4e41c9707b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8accfca6faebc7e564fb72e28cf7e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b92626f668ec6794523da7b06df5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0a6372199157000e2c9fad0393b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29302ec70b3f600fef1800b6b21f88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afe1887f8f7b0c596fa2f42929b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfef445a7616f2b75d192c375e1818476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad20a0e4ff794a981ed7a83f9c80cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747dd9b54def31d0547a3f6a8e86a36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84b8f14b7327b7e2365a55f949e91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7ee4cff09d428e40c966bc33fc288480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd9873274d8926c41a41cb189a2f64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7185a42bc23396a71a218a500c490482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab47c0c4c1701ff65836e8359e894483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0f7f2ebf1a606f92ca51881fa550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805c1c022061535bda78048f748c7db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a13f501b8131feb79c7a6a299457486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d41a6aa9fae78a205e99d592212195487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a75161bc3340c2b3ac3a185763b47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e754a587d7a9694eefb1f68faae71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30275cb87d284d09f78c9a5068d6d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf9e78bce050ae4d9088b74f4a664491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58424130b2d4a7b17a772dec3cfd1573492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d6b97e3836ae2641482107266678493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f1a4aa0ec42953664af3b18d5b39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bbf92c3cebccb1d1c599ada341694495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f58a04c779dcfb754dba887019c16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e20fb5502aa5f1496de0b7aebb3c0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0be17fc800a521952ef3d88a83d58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ae68d7a0c2fc6bd6960c1d7967f5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec67dd6cdc0ea392923d5e4efdebeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8636f411fc33a93f1211dd2f2e2e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a0b79caf0ec62464fb0a7eab3b24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a96afd7e131c83b2b51ba2f9303cd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ed67bec0cbc427482d49579ced7ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fe30c6e71ed0f17b4f2e65feb2e67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14a84aaf3e42a5167c336a569fd11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b03c37b51793cf0779f550011e0efc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790a9b09e9f73809162f300542ce4b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eece308f13703646c04e3c1274aa3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843c2a83278d2c86a734f6f8e93ff72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e25ad7e16c485e89d41844f2c0b893511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc75d317e11f2ebab668bb1f1e0f03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1174af57433b7ef3138144a044da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a43b1bb89d6dcf40df79d29ae45f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e5c18e6ea4bdccbe10066b666e78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d998e0031caa354f36f194922852c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b56e6746af9f7d7d049fc411f1ceb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224124e9f2edea214274eec47f247278518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbd093da07221a5f8af47c4650331519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459914de9f3ff4a3a33115a3fa295670520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277b88748d9c26556fc9aac0703f971521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dbc533d04c84ce3725f6143070762522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff0a628801a2da051ceb2b2b54d007523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f16b29fb5480b8c49197f0b7126e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883187e73f4abd24aa8e3d439cae63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4759185d28c2c841306051941ad29f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1346b60154bf8824d3007bfbebbe6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177746b7b519d4533baf51fb0dcea44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d954f334b48431095e5bb4a1e4e1a55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60edb51f99474c42bd4b47ed70343530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab67e7c2db7e46af5eccb6943ad2c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba58aa85ec709e0614d6f8ed27099f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f637b6abbb6d0931fca8d02cfb20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f53cb4cb494acf68e18a3d7768e1ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507edeea201eef154d9a474814d600c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e29a3a03935baea54ac3efdff169536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d677a243068929a1507181fa791831f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8cd078608c8d28118bdf4d0e30ab2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494b349f0ec6ad0605aea4d01db435539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bb22974130b32fd85bb1846c2f676540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb9ee8c1406aa83bbbb539abeba662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57cca40f15e22ca59b5f707d36806e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd766a2a1467e410c3289192a918eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0aef07b1a9a43fdd9bfe55f9333f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c47f76225df6085d02005c893a7475545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25b38bcdd2042c229ac0fbbb713fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186ee28d3f505ac150df2f160f2417547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1733bc83bea96d42ead430939a9de78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81e91012264d429e70be0dccb6815a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be57cef230de09f1121383f2e0555d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31345deafd097515ad9a6a608ddac303551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52555befb9828e0b9b9c3880cc43842552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e0b33d003ff03c52e5fc906b2760553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af996daddebc9e93cd93e4691c5da3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0a91de06221d23d9fe51cb97f331555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354811e9668998486c03c7b6c898cdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c887b720aa57ef5c3e7f9f450c4072557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e79ec43af21f33acde059be4bdf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886c2cdff997500f193592320c9b5eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5cffc3ed1b39f70037ecc363c969f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecefcd84ed372a3708cd2e38f10508561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0fdd5ab352901eadaf24fea7c5a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd3d1e79e7238518896d21ba050bb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256789e771a171b15f44c089cf958d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b2c4c23ee4d66e2f313d892a0da5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974ed9d8ad503e8f08ffaa56b1a757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf0704bf01c1ee278fb6d82132961e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a4fc9c73b3ee0bd12413ccc96dd7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f87c334930fffdda8fecd545b63bd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4435c08017b0c33299ed4c666b9949570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef28dd999ed9125c2773b6248aec21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd679d07cb2eaf48f3ffe1e4d38c8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf65e8312d0659a68d6e33bfa5e051573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354941453556c14885562e31b034bb6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c1f5d8bc88459f4a2ef06cde95af2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f191a318f73928be3cbf06786d24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b167ea47c5b7065027f047da90a77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b3c269cdf8f9075e434b256f6082578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c4d33eb8d935753bd126e63fecf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932ee5ced534023905dbda4b6ba084d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8436ec0351438bb5bd962c5dc0c99af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6cd8cf6ceb9c8ac62c5997d092ea9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a3436cb4a23a47ab90ef8e59591f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773853414967cc5dfe134a2e9b811a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f905233061c58d8f727e137225c6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ef2018aa2554d0c49ae82467cb24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6bed12001ad6b2f62f2c63aad7330587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece3e3efff831b6a99db7ff16631541588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b7de1a6d0f415bad52cb1c658526589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747e01398f9afcc6fbb25c3923a081590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc7523f96c4902b7c537708ec54cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01c14d1a3ff45ddff8f3876538f317592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f9041d8e44adce105bff2f19b917c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9acf93f9a0ff7c3094300680652df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62bdc521ff3eaefea61143e028150a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b52fd7764a623b4f3f068bdece3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4a59455d2d656f0945cddf025ea7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba1cb4a5e937f93a42aa7cd9399ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886556d4fb2aa2c5ca7ca1ea0fb066599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b65c0387507416e3b5c5df0d303a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abaab1ef3d34d744306a8ac73485a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67747df98032606fac13a9da1f2aa98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2660659083d6576ec97c8a204b9afe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45b78bd708e9fcab6717162561bd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e055419249884dc205878dd077c2b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbbb775fd714f1457359cc69947c51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b3e2c1db993e93123f1a62744344607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d767a4cda281408d71a887a57f5bbc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bbe140b5d74bcba928e5e844454cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9426f3fc842137b682b846106b42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c112a4c653959867da013b4ea3696f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16280c082f839bf9efab8a80438c3181612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96fabe4cacd97cbed93c1f063b864613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f748e8b9a43ca3f7cf81079c3dd59d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38022506a9b71eef0177c5d8bad74e15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e89c4d7ae56c0b876370d58f934b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaba366b7abe533cfa27308d116826f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc60d303ce7d62df579c2de07a86c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b76eaaf9f00a7fca6fadec4393e16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62d333d957c8931dfc5aa2ace063d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a4a2cca793c1a7920613947667bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490222cb26147490d1ac4edfdadf6238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78885c08d70bdc3eaebcdbd81d0267a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579885089170da085c9a83726a8d113b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80625dee4fcc7123853c7d852ac761625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848af9c6d6341b60842b9eeb296a295626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b87e74f8561290b6aa1123721373627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d716a0a1acfc5ce4617dff740d129e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407751ac0aa636ed593dd396272405629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff833deb147edfd5a50323bade698b6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0583d4987901f07ef91671d0bcb849631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc26299373f72f576363592ecf018a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b70cd07619654694917b234177a84c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183297b83462f8b47af2ba9275de45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f48798d8c918aad75b31e0dbc1dd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d57fb5cf25c9c735087146c416af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecf10db534c3a28236e2f7a8bc813637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd094c319bf45f4d31eea7ba1f58b82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f6fe57e7fb8db66dd2dd554c54fd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6531e31cc944e4193fe55f9c90ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac780279eab29ed45e65b12aeca4de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7686886505805f18ccaa6f3fdbdbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffba8fd738c0de9c2d99779c90a56c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae50b90e1e3114bd7185c302bba72ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8992e361be1effdb715c4fc7acb74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207819f576ce10706c07f0dc7b553063646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987fade3e2c44ef0cf9024027c9423e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d393cd11a1ce28d639a72722a9c3e982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b3a28fae82858478289155df6db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c8ef82dfd3ed823ce2e3aff64b7114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1e2dbf3ea97100d471ebb4066f78c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98992a7bd38df3c1e95e3e0681e2dc8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0fe958a7162871821e9a832d53b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c209d5225c2b475db8e5d0222157fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92a62789257164332e42eee3d41b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0890f1165720d651eeec46277105110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959282d21478518e59646f904b017c4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81cbba918164a31bda9a673d9582d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d88b4bbe8bdba2b40a73057ca236c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6083bef039c80aaf566b10218a495b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6afc59eaf2303b2f0bd37b3f0cff9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463e771ebf9d1ddfffc17746f434f8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff99919059548bbf4136b015d4106717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6762abc01694703495b869094876e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29dbb60c75d2e6d2503a8d1642d5c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471720c10744d4c9705303753229288e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa8fe712c3a5911903d4c16f619e5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738124e6253d2bb30ce7074f86e5cec922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef290a8cfd2c412746a99b0c74623323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3288c32d9aa18cbb8517a2c94d5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaa594df574b58f8f9629c9a5f7a0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c48dbe0a04fdb9f2e2c184e0a27c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd209a153a49daed8cb735f86d4cf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d93e65e0c6c4d685a147e6b6f609f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c9b877481809fb93671d5ccc3341629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af341599840d03155ddbeafcb1b1c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b51f21f2cdbef4e2781b1e5ea0a44431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030334822eeee7b49fb07a0c5c152a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45b75ee055a6ee0ea1077f309da9e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d4a15a45235d22a3e5b102dc8fbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4be7aab3a8a9aec7307b2473b09fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f7774b2d9bd6278c8ea4a5aa8f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600413d3de1a16f30a333ca1bc7a71337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba486343dc6589780f7c2f10a83ed038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6098f967fd61bea739bd0076b75b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fde6cee8c247438a8f21a34037fec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb939fec56d9b2f39409b587820e711c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f7148c2897edd8ca61382e5a5232442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e409b17ee604aadd4dff4d54cf8ed743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dfa2c587018037ad6cefb6686b99944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57490de852a256d96835548e0f0a20945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907316c524fcd6b3bffb8f3eb148ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6e788baa1ac246d2be5523f7d23447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe16b5e54f81c5ec2b628f776f86f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7a6cf0ac9c02d6c6734a021342f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21b93d1a517562778a37fbe1a4f91450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a70eb44444c5c46a3c9fbd6304109051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7d8406f72e2892eb43a2768be4c7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096300d79df12a7a5067f5c7f996acf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdeffdb05c9cdf2e571d608fa6c84654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b8afee360e8377cb3711a859005a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d930e9643fd3c211f4acb884569b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a69642e1a5b4ccb2aab75f8b56df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d125c6d9a4e2c6778d31554a5f2ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188ff6e633460fb7de1c8433b0a601459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae64edd18facb1a1ad8c1ea9e9b4ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b5d4daff5644604c92d8d82d2abc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80b8562a30db18d8636ffedba46c2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b97590888ec90e89fdd614e475417263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2750ca47b37e6fa015af0a812af86564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdc1b8f5085eb54650d8181a6c157465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00db3d0ddfd862dbdcc28f0c747b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb014d3650fe17578e7338df42924d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2252d07de638e5b5b84a0dc467eb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f516a91f206260ec0fa9622ce8b5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f81b8b1b6d9909c99ce9a10126d2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c89d6df05e3a4238282dddb86522571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6071bcf44b2d1af4f85a6bac836c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f7f6395318dfe7b646a62ad754d6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277487c99aad61d1d9ec85aceb788174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b318755a8f08a8e156b215f6df59f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ae385edb0f3a845b64e249af036276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459c623d86a2205688a11cb2c61aec477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984aa7e6246b00a4f7fa683248170bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300dcaf358bd11e5eef370bb2697d3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec26772c229ffb911d6a0b47148ba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae296352c9d5548f5691855f039a0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37227025588e466b9ec12fc25bf37882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ddc4f29e2577124383832576cb4a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7ca9ad33de241857418e662b3eef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb81a2b63aaeccc5ea16caaf5cf41185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f063c755291e18be0a5e3879999e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9607a858c00d41cdf521a35be91d4c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689f1abc846370854a6dde9ede48fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633629c740204558d3c02f7c16122689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f18ce724d0661577b58d02c45bb9fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043fde903c96e09e3cec84afec7231c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf84a84afd3eee7901963b1f00fd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d74710a224da05e834b267559ac7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968030e491ee9eaddc5bc934795677394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce4f5a158e136abc2dce6ef6b699d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831915ee0524dca6bc4c35778c86846596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca7abd9735bb2276d5414d1acb06097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431a2123f5c99e1caa61e15146b916098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea255ac15450fcd4f91aa7b0a70a4dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12211f9ce9c1a6dd2f2633157b6d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056877aeeba65dd2b822e546126dcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9c83eba20e58a5349d104bb8dc3e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019517bbc7286224facb15a7cdec930103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b97ea700a7321deaff8fb1f1f769e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f88242e0f0ee288174be2fea79601105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aacec91a768a43fbf716007248feb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34babab93e230353c5cd33f16bd772d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b22dcb1de1ab1432a7b6f2b6487307108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbde285232958f69ac3847eb7fa1670109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb59b807fc933bbae118f9b287c644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2110b2556b714995aacd36f7eb24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c883f23efb2e1d10335b4c25a66b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de2d699cabe5d8cf7523d0501b984a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b12e05b065a7a6e6cfb6e738984c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff090dd0e2d7bae25b0f43e3c5daa0c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb932bf3f792f822b0cd81ee30f23d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186366381e187da4a972f78896bf7779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4684454bffada39685faddf83832d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17b1effac42a954fa228995b9021e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6565ac8b768582614117ba4d5bc5ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c163c60c4f2e9a6c096eab8cdf1b56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ef42313fcae1f2720af7247192b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a75f0de23eeed296393df1011319f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f1e5a017c725d43662a195a3438a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10811faa8e80c88155471a9036b2395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9204a8c8883e9668d61a536ae04c98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07055b0d23e604eeaa3268580c3ca1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42faaa2e25de93841564da80d2a17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dccc6b08e5bed7a865df57650f58db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2161f0356a2c85e6e6783762148899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f00734059ff23819bdbc7a9516e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30706ff1ea86540b7653f58de9403132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1437eef46100fb059b1ceaa4d280d9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010976a535ae7fe74acc08a8d807cce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856088f3b50581b58496d219ff2ce98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c166964edcfd3f748f46687c66f3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b95f72ca6a6fcc9931ba09aa72d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272586a33322263c0854162076eacbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac01b86f29ea4b79f44160d9bc9038139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c405913686931147385f2ccfb297140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3ed57bfa800750c626df65a80da0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25aea0dffb4321e946eb83807f2f5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329be8b8f502fb08a955f2eba29e9ba1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3f7381a4219d0cad75cac1789213144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428c95eb103c6d03b6f40f471438fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f69d426443b2d1beb93702623d7a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2bc61a06c9fb2d8dab4a7d126dbb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322822136b8b726b8ff3fb5fe5f0cd1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904034dbe8e762e5e369f959968f0b59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a70f854a0db7d792d141a420b81f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06501ddb21e4828d12e7fd00f6332a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc748a6e49f42aafbc4e797eab5aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa96d63661c8ba08e1a6a30507efb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18488efe5f3d5881ef46ec175e2d670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f709aac3d790f4b76e88c972636f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ded422c38d7582fdf43f851c340b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afff94bd811c69b747d37a1ce5b477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de4c11d0af5b348cb7be8245a93b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5520d71d52103f2600822df8469fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5029aba56aa59594b38ead2ac14830160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad658fed207c10c5afaefc633c26d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a45a89bcb5eb43c76495789d055ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73048013f4c9561502f182be608f1253163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d420e39936be6fc32dc8f10a3393f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36612afcc1345f57d3dc1dccf15fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b405f6b9bae6e0b8995c9dc4ecd9f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45fcd8137d94b3c43e5f8c399f85d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b13d4a5e0d78af4e362318322d5b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e343e8734107e9c56770f2defc0a36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950bf19cff4e21a4aeaa5e54ba728f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070c9ff030210553ee633da9ab9d57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b2ead4b36524c372da954a94bc2eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f701303ddd068dbfba72240c6524173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058c42fd07222a735a7c70fded664ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f44d816e72f5c6c1cd12f6b64451175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea881a13bb6c6e287f2888cb0f6d579176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66929b37b671fc71c4bd96776beac97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94445f1378b76044f852a59e75b956178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dd9a5e76e9af5a1851495b180d73a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df80799ca93a484731c8f2114d60bfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021b9438a7d1d9b8b0b39a16e4885fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140aa6d0dae92429b6ff315cbc4983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4b2ee58fc817f9b022bc043548a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20a0b3c428e1238d7871da8449e1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468455e7ef2f9d6186e32a60ecc73f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf945bc5780bee3b64064389adf2950d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3cef5aecd9adea7ee3311a8a96c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d0eec89d28c5b0c79fa12e3bc1ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1210a6aa1ed0b2e0a8bc381ffe941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ec82c3fc92d2bb388414bab50bfc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9a50416201318ff5ea1d17a65987191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5132ba3474f07fd0fddcfada34090192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e006eee8ad1fc17eb8837243888aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd46551dfdbf382054862e2f9bb99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b7d5ce3b43c07ba36051c7777774a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9252ddeee6cdcd6eea436244fa8c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c19aae1ecbde30d35413870d177bc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15b6fd1cbf3ae4e6b4068f7514875f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88c2f7e7a46f6d35c301a696146e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531b28da362d6e10376c8b732e35e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e876a5476935481442e9959115adfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ece54e4073cd6622a3622705d40f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c9eaaf99ad7e532be4d1a4da9ec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236358a45139bd0d1c4dea67fab1cd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebcdbed6b304bfad4ff6b121f61052205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1e8dc6a355ee08d39c5b56d3b21b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26974a00d4b301cb73b808e7ebf601d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f808182c76846d75cd0eb99a540b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b281fa3c0224b43a30f35d93c02fd0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c23fbcc67673b99cb95dcbb62863210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84693a73f0fcf26421ddc76ecfb649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef976b6fd3f4f7c0980d6d0a6b59ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bdb487d76c35f6c7b48a930b66f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731236ac2201cf184699d6ab0a07a5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad2362724c6f28220316a2f20a606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c3c7b48077ef73f41dce49c3c6ace216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa514530c561f7f4ccbc4f32708a1ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850791cbfeea33ae8cc8e9eb665a70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b9035ec533d2f898c8ee3137a73e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fceed69fdfd6e53ef92ab61af6a28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125af400fa329a2968c3e778665df04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf493a61c5dd6774b6a441185f58824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f0b76eafc7c2a9be0213afd98065b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b11ce2327b773efcd05268ed445f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74874994755de2a2cf0c0ba002c4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07302463e8dd4d255e05601112c7dbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243bcd05740ed6077121f321de9c62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9bdc669f7667af1d886a74f0f03c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8847ac52c0ac798f5eca84b67c1b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104b22dfa8435d079abb6efc1abc4e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb3dc2d4a46511e3231ae66272f51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10130d647b30e46cbdcd03eb95afbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e846cdd0d55a5b267eba1364e34c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469492023863c5ff734a69247e01e567234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef02af3ddc72a8a75eeda611f6934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719399de3ece584b7a319022843ae5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce25f1ac00200f64128c2b271500b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49215e74ab69d40ed6fa7d844440c85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88fe3c7deb7462597b555cc4aa9fda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b2c5008cd52acbb3cf3b7640b28e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca45dd5351eed4bae92134fe00ddf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33c58ad2457f965bc07592179719bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb4e81c05d84ecd52a75aa41a310f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7febc596254bf982403b521b6e996b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f81d1eaeb6908b3e2e59d20df290245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c000999ab997788b7cf3b9a142777246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05539e155bd1427531930f3637894182247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274a98d23a4e80925ae5a123cb0d33e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75d590a79c53f4150f789ab2c949f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8283c18e0021064f9fd7a7393058ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659edfde05c9b590dd1ce392e90e3b41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cc77adaaeb59fe75b879f890db98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cbf605c34c5587cc4f43063dd128f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1793dd1eb60caee137ead98c46ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56632cb92534e8bc91dbeef0ea5ed798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4789a7b1bf041551d1a8e8c01ee9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73b01682747fe7855c74b7b7cd2d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc1a3dee7e3daf49e62be0780c36ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3124170a14c857e7ead2d570dd4d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45677548fbd8a5ef87185ca62020c500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c264f71b4a6a68a8be375b01e9c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6922db793ce49da171694147e862c64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7572b59e8763a14bab93e53e89e81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8abfd00075c50271ab41788cdfa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805c8b94feb24cbc5a25198280e341265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338a2b77faddeff75b50f583188fd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e6a89d41d15acadf0a844d7c748f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab0e80db3fbe4fd816bbdb0cbb9052268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93ee9110bbe16a707d34187c6e05b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824450a610b62c76fd53971d6299268270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0226cc22e4b26e2910aa2bd9dc41a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2682a9f9e333e799ee3e0bc19000f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596cfe2026e055d6a6b53b11f7a6ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeaca02bb050f5ebd544ce77c92db2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588b955419748387dcdfb87f7f71b7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52680e54e099cea76680ffb2defb41af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd78cfcdb03a4c5db9945a9dcaa04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43fb257a2d53f6348cbaed513d2e18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410ef1e11a03959c00ca8ac8bc8a381279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740f4ebcb8ae9083d25c1d1f31eb82e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d28d5e350788b19fd9e5136e25e56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c8a60ec7e108d67c918b7c97210f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa7075071f6dac454937b4010fef7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b6d0dc528ca6d287cf31e1cc48ff4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7acdce94122a6017bb129ad84bffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea5a20b2353e3412a11f50403ba7cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc445a225b870d12b61b6b3e103570a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a08abdb33e01f6c2b2f99018aa594288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70171592d15766df38e6744afc13d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8d5ed0aff828357a62cfe524bcbbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c29c806ff43dc2ab7c7b6244c0a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0027f540334ff3d15f053e4d4c892c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943875474847e13a184e325ad58e53c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd47e477b9b6ac7e7927916f846672294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf4e376207dbbe5c77e2102686bc34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33252b1319732d4cfe2a8d1a1ea1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ef398eba331de1bb0ae1283ac59d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eb18f75573f54164fb2766202f640298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61875909760785b46da23a3be51f14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912d7e9507449a3b3effed7854dedb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79d8a7d515e4008da2855197216e44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b1b7989603d04615ba6aeddf66361302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6667469bdc895c6b435c5fec073d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410b43154f07531990adea0d228bba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799edbedb7c23e0a7d8565e38fb6ed77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7feea2c22d1ab8aa813c4342732a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c30e4427a7d5d30780fdbcfc3ead0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b62a0eee70802bbd0bbaed666fb85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f1d8d8d057f859ea24bd6255b7a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf122442493cec154559c8fed72d47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe67f172c69c3c8fe4f262777ac0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5196a8cee9e9dbe1b80e9fd3dae351312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510b938011b5bd741d9b77fc50a4ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbf621a653fda578c73670f0aafab5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e193c15cc9ffefaae178192eafee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52befc2ca8a7d0702dd5033e8804b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653ef9fafb0b4a680222c34b784d1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32377ec59b9c51c939b2eb9b05535f0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ffe330000bd1a7530553c8bf6ae4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03cec0e21befc0cf91c4349a5aecc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0fc88712478eaec185bd04d0d45fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec4885b6ef6809457df68809a9a21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7d43015fe0a71960b9f6e58361c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b8ef5432e297bfd867fd99579a60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9bd88c81227f724fcfc2c96a5e190325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf8d0b209715c15cd18ed27142ac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b2704a42f1522c049e0ba91f59d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ab5f2ce48522fba4b770e1e399e74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c93007823c9db92a4eae09b77481329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d42aab78ca3e6f869d2d6ec69625de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb39fd516f690a936ed6652d3d944331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a3a3ae741e970a98bba512b65889332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58c08b7a1511a26bbb74429f0cd20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ca2ae5b19657919495308307b1fd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1c14318579b88a8d2af2070f3883335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276593b9baea979eb8aad97cc16b069e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5eb11ce409ece6136ac4418ba7142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759ad768dd4b730554b0abbed248e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32870ee5bf8057a9bfa7138e14f51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e28d7e9fd12a0f4963dbc4443c93a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea41405041456a8a1601dda74b0b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092175a4836e6628e3653dd9403e4b04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff01730886f15f193818818d73b2dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4eb7b770dad6d83450a29f27b2c42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71da3b6e35774dfe9843ec80f8d9a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc613809f1c63e19153307a1d8a8e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40afbcb8df0a6eeccf27642084557347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d2247cb4a61484daf422d82d3c1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4978cb878ca7c5720cb663b945f560349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042febf4633cd34ecab2d00afb721457350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb60fd22df913227c7b93f054a998351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1102c1d53dbbd36051667a19a7b83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592937cbdc7a5df8e4b4a7885c4bcd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec7db228573b5f5a7e0dc7e096ade4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073c87d840e95142ecbc2bfcf793d4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d469206009a18762bda0d49c0d5ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f878f0dc837333236e7800df41b2c51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafac87ad5b699d2df72421990fd442c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f9e081cbfed6d1ddb124ba5bb39dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a088154c5cb5f4cf406d4259b80c1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5419fb24577c0f1557cfe2319044361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb6da8950a5a01a48fcd467aae876b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130775585ff53b07b3ac821dc21c86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d16286d658caadd344cd5c89e3f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6260df6675eb0b092d72605ad5529365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c673634157464bfd69db275e1aaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc5f470eb58e02025cea4640c67731367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6eeebea6661c1fd96d395751917f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bd9ecee187cfe6495bedf09dd98d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0817e9876bd5b58c2ec78b9d300d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0eab08f01cc459e687a3d90af47a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01342c244847f2af23cbf2a93c3702372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f95accb4b859e893108a2dc444cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b503d41c6d4f9faae8fbc39702c19a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456558e86d28f95b25c3f8fca94f8b52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468b3585542d9a128956fd90bec34d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e95f646198b90ff7c680ebadfef790377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd503c2d78420bb949b8eafc7f091b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779284b264ee11890f66582ef5f38b7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67798425a94b179fb5d6d20b9d5610ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d28d5aa677f53c2a6265b3d17f440e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc8cb5eec7e4ac5a2ff979a8ec2bdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d921213fe5389c43183276aefa64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989faf41e7451e3e9f55feed83b74e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba96be53f15e9ffa562aefdd295b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217eb21f3b5a6278bbe8379c8095e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa418eb1a2e9791abf601621e058f65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447ad8d10183a1e52b2510d7f6ad55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636be243e66f0578e8ec679177d48c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f2ec1c0abd51016b81102d5bb1d5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3c356807b02abe3bd9e074cbe0f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ef36ece27f865ae103199df32933392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c4cd7f30be85adfdc14eb9436922393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87f4a7ba7d3b5591dcf8777057ffe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34fb3eb7f92d9f4cb8f05eff5986a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543829d7a55fbb298bb53f83e75b38f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0943052ab290df1cfbafee6f7982cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f8e7457bcde2bae5e61b7f2350b29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b07e5ac184b856b6ed6f4a6ce8ab4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9e9eae3537d0733835371b68cca01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1197c20a27e60d7094572259041e2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e3c84b387027958996f6971134104402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609590caeeeb8c729d8deb914cb581f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc3f81c601a84aefb84cb2eb85db2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac1b69d8ae69eb80f6ff3ef6ea0844405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b38c1c7e9a6444242f1bed08d0f581406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f82a3615aad857b986a297df2a6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e422a0a2967971532d8fd1cfa0e8542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267994f7ee0833d71472331a26889614409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604824146eeea7c1fac0b2cf5292591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a70a859c4f5e6a89021e484039576411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029bc3eb262572ea0edcfab9f442f11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102b8c81b85ea66e7907d3fdee45407413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c17cd2c34ffc6dcecceb19465029414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cc8440027e895cd1cf3f6ff1e717b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae3921e7afc295ed8499b93fe57454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81df3e0361e035213709ec9e17b08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c528b1828cb57a35493e78f1192da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43865d9111119f1c4afc4bf8685d0cad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac20168ef4a7cdc050e90326d5d3c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3c8293b5e828447f673c25e9f390421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8c9419d792c60328cd0b8f345b5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3772986de06ea7009de17f0ea5ed7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae7c67a34d73a9d73b8a55901c352424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f9a59a948473c92b9d05158e85ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa41ddda3169cd8b89cf9ac9cef2c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df385311a20e39fac29459e6308c0d6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25be30d200f07765ccb277058544bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04aa04ce75ad5e3e6d1dbe4d48fd03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d706143b5f6625c8040adf2a989a151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d38d3323166a6ad8b470aa696e4f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973794e13313f5a8a3dceca680eb6c15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a11dc82768127a0a168c1b36d226433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fd7b7073b877cbbf7fa02f446087b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e96b37612e8103ab54f2c8afd070ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4cb4016db78af2396ef5bd42379e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18f1ee4f39dee1ebdf45e2c94a7c42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff94f91ef11a33c1a11eb95be07885438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed7e1e975025ee4b3fdad174abf19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3cf6d589732a8ed553bf0c55079f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6537f2801c9f340ede5b973087e3381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbeb6fe4fff4e754a31f3877dd5fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f686044b28ce08fe423d6b3420a415443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b22041a1fd68351b1e562733905e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dfc6718f1506f288327384bf632ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc759295f83121eaeef3c58d037d7418446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc1bd14deb1efe3a7afb7b41b239f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66c457ee4b1ecb1f6860f18f6da11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00e604a4589ea2371ed13a77ac059c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2d6b4d4bb14b635f363f58930159450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd54275ac9b2659f5373595f3e2b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c7a486ea19deb93062b5f22057ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384362c7e460c373959a4538b0f13b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf2c45ddca0820eb851ac372df0e45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079207c53136a1b83aece376520291455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dda5162c1ae4e93626f35f4b8bb7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7544bc49cda19732053e0eabfd27ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce71a13c32c5ca796c228dc84b84a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ac3fae15d75bf2c23ea1a6298ed4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc785907f1cf165923b73f65f3d02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ffb06d037d4b3a961dd5b84c7cd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf5f364c64c0ff41bbe1be15176e68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efead648b120a3f0196fb52c6018e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14576f731b5fdcb29a1ece12607c6010464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff985bb6c6c4a7bf4c3624119638c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5623dcd00b7c6c371a60812c2181699466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5449ada9d2138fb217740a4354c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666796d1b4fcf7c28212af07c1df0e10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43420ed2a52e3cfbc9f37dde302b5e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbcff31d3114853c12982c7e8bec28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d6f8672356a5b1bb76ffe3d95c0e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cd23a45838f2a1690cab202df8e9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5861df996d501289c5745f7882c32c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99efb9e22f9bffbe34d890915d37a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84fb9ae6c70dfa51e27e871931133475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3198f3be4f24137bad7a487020e507476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac60ba6e0897d41110deb8a29a847477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc156229cdf4a849a69b972a1375e4b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a202d6f3a6241aba4bf4e76d156af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad3e3caa2e14280ebfc198e49ad2ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d80a1bb703ca30fecc7ca5055175481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885ae67ca6c04af8a8ff15cc5d31ef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54de443a45866a52af8392de5821f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5e0bd56ab46bc36932072a7489f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b3c0f8cc18ec6f1f471d88133c91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d3fbbc7be10d5d88a613fed38a08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4f42f32931d8441e129be6c71bc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be93d0c57f5239773e6b050b24d015488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047765009ff0e589ee42e3b63dc7962489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350467b2dba0b1d55dd3d24eb291e40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d493b42cd813e0b3907822d24afa95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d4f7ad9518fa371564b25e116c3a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797182eba2c90b6536cced96e6b4d6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84625be8e299bc558e62309f11f5b303494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6801a2c8c75821b94cdd9cca19e75b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b78a274049f7975d4218ea2ac2954496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b544803ae790899c2149b467423e3b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f11dfe5dcc640a6fbaf1bda59fcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886775a05a56bbccbb1f0826e2826f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aaf333b06834a73c7f23f14486e60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c079b728e0f9bddfb387aa9b0867501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d0e9e73786f8635f88936979a16ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8526fff93be530f828db1a193e91f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0de88b863dc3bed8b9e0a586433a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d96a2435837bb66a70e9444380cdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aeb5d80a0a18bde0d65baba269852506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9185280eb1ceb54d461f63387b07b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b146f65e178fdaef242153383846508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff808d049434e80e871c2f738bfdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529669dbd77902e0988299c77c777d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78893bc81b15cd1cd7ef39a04f7f6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b3dd78a37b062d211e395bff8436c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9cbc1ccde1dc65f3c757a29d583e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5778f17d77107604a908b9f77286dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6a8de14afa5a3c450e9b96837a56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f89cf743c1c89ae3ae8bc98db980d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b23fa6132a03bef4405495516eb08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c7bba96e433e1ae7af9c2b860368518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc5297eb359f5d677c359a9ef0d6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20777842435a297e10c3f1d2d5f6f89b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f52920ca9864c0d469f1368d964b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98601b38614f6f69c95e56a50611a24f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d09811906746cea6ab8dd1c05998523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdbdb388d89ee495e8882c199ce23b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc85015351e49d439080453702835525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a6c12988bdf73e6027f6e08b3daf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196c49be1682d938e76ba8f9c81e93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de71003dbbec268b63c528489f92e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b90ec5e15c441e801a61266b87897529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ae83848cab9e891d05dcc4faa89b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefba423bce8c4e59ee7c55cd759e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6bd9040452bbf8298fbc019070f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb53a0d68873bc1954b05fe8455e090533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4928e4fd298517da201820244a5bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a5c95968e3a9435efbc5dfd4f301535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a34e549910b60f426741a33d253e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351e0ce6c73dcc254d3be5280dd7aea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec76ef1c587f952fd6afc035bfa893538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b33b1570b09c1d4ca4c83f8d63a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9377ff105a98347671af6a4f609e97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac929b13c71b95b9cf9670350d6308541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e3392e6b4b1d37440c3aee1a15832542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01afa7c06b4a1788666777335dd7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee441f76074b44ea841dcc12c869751544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ee71914785b7c691ed38c23454d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff973c2d996a3ee116e7d0044e617546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145486f81f5a5ff1d397b85faf26281b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82aac6dd71d950687046bfcd4ee93e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c72fa3e01a707f383a0a113c5228f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba6ab52eb085a07ffbcef5f6d5a44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2917f881aa8dcc9a7cd42a5f5599b0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f1070a7b0a777cb50bd811b3e1cd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e155f3c1ad603d25a12c78397923e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b25cc27fc17b4dd7c5c9c1495aa58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819466842f888afe18dfafedd5a853555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dab8a9ddd7436fd917211850ba3b36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7d4340d22ac85b80a25d6b4304a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb00a879fe8ac4d3e3dd2c9b942fa83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351871e58634316cf27e62a6ff5812d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd1381f6b04b03affeffcfc513f19b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09adfa14e1a0e15c8d1b71e6a99983d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a232e133e1a1a2a5e37f29022e4200562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62557aa4f8bf9e10d53ed9fc54c96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbfac4d0d30543975d943bd1a470ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197fa97a723c7cbc84a0292b13d1c2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08249c1164a16957206ee46d71853204566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf094322249556e4dbeecee1fc7345567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0b4a2b07b77d8fbee85be0d84886568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6e8612b8d8585406d6859504831b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25dd762ce55547b4f7b36452cbee9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc215467460a8f90dd2e5dd4a3505571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ada5d0e0213eaad64a21ae82fb7c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a7def1f6ecc5b8fe8ad7b42c44ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22539aa07193a916404f78783fceca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a3ec48ec42dea9f82fcacb3b27da6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb347b9578aa775406384eed72c42f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c6299779301e54571c81275f4f7d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63db969c2eed5b4f0379b9fb125522578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e8b05c212275e40d2214de5ee517579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df760d93699e3554e33135d399b0ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9af59ece27b4b849ed96507c02d94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd8deb1b5c519f17a19bddee64aca3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb07a31071fe8c3c92c86164fdc5f49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d96f06e92be169a6381d3639e2ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519b337c66f8d0431c33e0763a74c81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fdd14b3d2c5bed93124d9a9c0d8a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32e9c75d94995fdb88b092dea2d281587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002856e6f2b6fd8242136d20df9b2759588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf27652a3f5dc859fad6d13579ebeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999500be25b50129a171ee633bf6e67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148365cc1c211e3c015cc8c23270f23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c44b3f4a0937f40f3c2b93b48771592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c096aadb43abd5597e808b64ef382593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c1461a1d959ae0c20d5945383577594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136341eefc727f252607027fd5f9598d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade4d120b5ebd4624f62866d9df6840596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b0b8e8638a76f6ffa45722dfa8a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d15f8ed7b73305556f14f26f97fc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea565ff8073537b1af6b55b1e842b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9db394e928432af0a3025a658d8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8169b06b8228b3d90604b30629838601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff244333910fb173f5e2cb319089164602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952e8ff64698ae949a89d0a103543d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4a9aee7f600b745d60d3a68ad61f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c10b3b80d28ce69f56e48224d1d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c27818a787103f3ded2f423cc8c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f7066ec60e7bb40cdc7b5da35f67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9915b2264d1d27534d6c4a29a2389e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152eb2c69d8ac4cf2dc45f755cd39a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b343f2c37d347b256e21e3f164d5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d23f1e58d79ffa1097fbe150fd4652611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e010546bdb9be19079c21f3dc93691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850228d13739c695c192f26f9a60208f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e89d1fbfd8a5d5e363ef001062d87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dba9ce947a092a906d0aac7130037615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c4102945ff02e230531ab68d5060616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af422acca0e7de766d5363d3bfd96d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5ba0d04fe8e805bbb62a75aff0ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa4814082e30399fdfc294c9167ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44d5c8d019631aad55bc0cf148a1af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3e39a12e55cb88ddf46eabf23a1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4158185ea63cd51eb3638b7f8947f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9255ba0dd5f1311cd7718441d5f890623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca2ddccdd3687b07f6ba1a22dc831624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a55aeedade61d32c3e922660ea8077625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c368aed321c5c61f38ebad988fe1c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a43ed5cb83aa1aa005a892c62e7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d91ffc11e0a3eef83fccb56064fe49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d99b26e216eefb2bef382ecda857629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0694b310321ee37e0c5babe511bd01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22d3558bea17e98a0bc9bad94bed1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36b389396b518cc87105453b7701f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460a4861209ace37122a5fc2143bc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc440eb879bc0c4d76ddf3314dd8cab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd2ff055c77a979a409925c149c227635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da0dcbb3fdacd8680f2382b0c0bfd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202390e3ed5eb821abaac19f7a2ced3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ee162a92f858a14939f8472d4427638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6563781d968d03019b2ba957e49fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0a851ef7cfbdb3c7fa766e8858da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dc5c82db6cad0e0c7de5192460e51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d222563ad216eaa1e615f3ab8aca7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6fc289c39ecb468981487563c996d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d09af6307ba402ceb455435e33cf8644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21653,110 +21605,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +21915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>731</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>732</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
-[...24 lines deleted...]
-        <v>757</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>