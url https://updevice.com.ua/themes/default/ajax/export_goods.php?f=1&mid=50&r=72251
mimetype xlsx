--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199842d1b19bcfdbbfe26b453b40e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971614f57bbc5abd60c874bb93e9672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a237c3666e9b74ceeeac119e990b5ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d56a9f5b61b3420e5e29ab2e0af5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fdab6ffc221e21e06bbd9d13875d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c91a86bf9c611a49e670ae08126bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7efa1f664f660229ecd7dcefca6607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8c99f341273674e0be15712cc5e0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd3493937d20cf6f214a2c7ad5d189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e6c01c78b294738e5c63d9aeca9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908d82aa6c04fed3d64eb0b3a2277211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee6a832ff5b7ce35808a95ddfa94c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c514979a6ea105f164d9e891bc15113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee770bae6b4f949bd2fda1a3803e7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5a28ef1e7084339cbccd07b0ef0ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed95af1a405befde6a987d3889ccdd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918c29916dc0736cd428eb90e4cdbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c457fc2400b1a4d282062101289918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3714fdf047c981396ed47fb83e7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af649949d20cc85ebc5bd7a2b04db920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03006b7a1bbf2d87f6b5df082c873ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3375a19be8addb459da64ea149571322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a502b46014d3767d9534d5199501823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa89eac68ae71cab58bdde72fe1b6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db3663b323b996498025ac977e901725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9995ea0be757aa7ae535e5722efb5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f8db5b71b0d559410be2a61b1ab127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905be372e7d9cca1a648a4269dcd1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d56b096af255c30846b227f1598529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048f0ee0ce8db7538734ef530f8d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ade5e93f45a94f4c0be296ab2f9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b31e8ddd132f89b7a9e21271e91d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367622cd9c0f4b626c8065929e8f8de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d94b5801ba7b524d393171fd746134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c444d19e4e4c14d599016ea5a8788b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e49fecdae8b00fa6207072e31a78936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7014b645611320ec19645275d76c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d53f1dc6edf70037d9fcfb5c9789938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826748425132893f1efa1a37375fd69a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ba55f79d3948ff27dadd6ac1ed5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2363e1d1dfb5a3b87ed92ac93afb5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed231c8391654027646d2ac5e2e2a0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483f46b21a0405ff9d3b609bb1a4ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb9be77be795933affec8da5768a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58bc33dfea000cef22ad740453d0a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc372b64a4ccec1b0858cb086a229d8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29923c8c04194944687b68c4bea7eff047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87361f2f7b125c62183dcf5583154ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf9bef09bef5f9fd4888302a31e5ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c083061ee7651b9d02c162b6dfd19950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a8471ecfe62cc9893e234c60985151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ebc89bd32b5bea6d5388d1dc02aaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718595d9b81f4a913c06b7cebd7ad29953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e45ac1c7e83c9bb4158c37c33c57854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd3a0d1f64ffa1050e3f39d516d27d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6474793ed7709eab51d89b560f74856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91461b19e2dd5ebdf27b48fac006b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039170bf370bfadf194b59c9dc43d28758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38048d2125f4deb34530d56be0dad0f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706fa1f2929f980c4948416c682199a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4124605d62b6046625d8590bd481961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382bfc0700390fb456b01efbf9ad2ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596645a2e38bcbc02978feb484f37fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476d2917a02fa06717399e7c2ed9f2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e332011c4e83fab992ae83cc060065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b80935ecdfe930b573f3e74367a52066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b3583b9e0bb6e466b96f1dd9043867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebd39579a454f431f3d4a8751566168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18d17cd1e0977cfbc176d88dafbd8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57102d4cc5d7c8b15da692648488170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7c0a51f48a420c36546a0c41b69071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798c9a4c9567b7aa6146e939d53db172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066e43ec76764cbdda999e757946a7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed829ef5a3269529a75afd47fc5c570674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c8a4e5f0bc5e3d96dcf61a5832a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c350bb9cabe80c8f84abfa9d3600976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca9c501eaaff377f94c40f7f1d67d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf9ffc347adea77e5817acfc9d761878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19351cd70b2bb2c937ecc14010e058bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2d132bc85b80921152dfe2b3530180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeea3783c0c02920b8ba07a2005bbfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf2dd92a0e9f6e29e8dc3b5ba834f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8770830258df85e272ede8a3e547183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f52f01a334b3f544c846b89dd50ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a91a58bf0d1bc2416decd5591566085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd851bacb2038002184d175ead52b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d63d81f67974ae9dfa3a173f498bc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f2a8f25a94ce7093ae8487af2fcb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f0326c52cf5c20d7f6b7253b63d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25beba4d73e7efd837d92f7cb286c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47d8adcfb7af8ebd9e11bde6a6b9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48d29ba9c56aab1a343ce1e71938292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d813a5175638bcdc8f0de57bdbac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ab4544aae6640c4c14263215c6f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc3266cd798a793943472c7475272995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc2098b1d24b1b1124488673acfb6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e72798635315af813261dbf9c0e26397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570d43a7993b1a948ac24e5a59c12fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a18d9b4b5d96a3fd514bc624346e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3c167fe6acb00b0d714ca1c33e81a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd995e76f1350fa2778fc50ecfe28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c618fe83c4beee747065704c469b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9a340896e70cec13cbd38285b4d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbb880afe96694059fa8ca30c2867a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a411da6cbe11245dffdb8f3fe8c7b66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e7d2e51208f7115b2e1e50ac812a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b708b5b7d21a007926978616dce53a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356ef758d79c7daa86d12b6afe8f8ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbebecee60c979424c62a9b7db05118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265081f2c717899423a1d6dceb76558110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783cc8c05a61ded12d52c4b09cb2b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa9167fa3626f53a00e7ed5efe040112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f76559f8c99a6b6e1be9502f2e4db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c2a3086cca77a97366ea8c57aa7cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627142b17366535fb8757a44e91d6a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d24b3a1b8489fb2fb4900c71f8dac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21303360f848f9212e7e71af24f80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9781e532f87c7065e894ec16499b21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850960f74f54d5518928921547d43faa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db3cf79aaa1669875a21c5a6d9ae5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa643aebe0b72d831afa14cc521e48a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c662f4abe4335e13667147e8a42583122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a609906646ffb16cec5256be3563ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167cbed16e9466c82f8cfc42cff2cc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c03b0c5a66f6ef6b67ff71f49b59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9e852ea0346c2edb9e4d0609da78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9eb38538de9f781b2d16b31ce53d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942011b6277e24893d2ad07bf0ff5736128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e66dfd8c5da4d1409848dbc4f523129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14e22fc9370bf844003aafddadec26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0fb260808a0db6c34b449197df74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefcbf487935e299fa345c75b344c31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41b323fccc8e664a6a720d8c43583133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784cec73da74868a68a38c026a8e111134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f0534703278d6628c16092422cd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489b838815a1309a7e168c1e2e8a42b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f25ba597f04ade24757791d42c64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0c36fc6e7eb46eae5b5859faa531a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30365736ca70ca1d86628f48d613762c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6161f5c9e1210cdaf792bd8233c7a1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8685c4b2684e15db63ba4b221c60c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bedffed987c27662af1dc077e5fa5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9612d4192b84ed91155bb99d0efcac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e05de53acb5034bf335e5518b6f18b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305bd27a6749537230dc484e3e78324145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e52ddc3be323b717f5217bd9f8c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cfbe114d463afdbce0665a47f299a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f93222830a8fbf0dbf45e228b90a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d64a2eaead7a9ff9970c805c4a75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e88927ff1069ef5a67351b23ec63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921f3c4da7c65260b7b1ed5e72e70d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c6e242345c64f64f6b275c0432a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98021661821470823ab9ced8aae5c23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f33f80e6ccaea7348a541aef907e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6669a2e3fa9112762d4ee129df99098155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e07bf4cedda1fcb68430dc7d447ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e2669a4ccd8c9c9f99edbc888ab9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f5de72890fc09c9394a30e4a4fc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067a72aeeddd4286551c9b46bae201159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d380aa11e807055a4d5533477cd89d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39ef9129cbfc90f180d1f7d0652638161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a04cfaeea0253a7846a6f8ad0fd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae412843b718a5b13b226d5a8cca79c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdb6a0a3b54c3a0eabd0286b0406a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b2a8bb88d72054f6f7dc290a8ae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46228c0aab6c1660ae9a9f99c065fa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb086e627a08da9f6ec3cac3a495d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d69e7c01e46412cc4365321f99f0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cb7cbda0bd351d532e45a5b41bd20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c591a3d0799a7d246fa29557732ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f648519f1af108e9480eda3f9a69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d17927dfcdc7f9afe0fa0012bcb323172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b75e420412c11e4c8e46420ed99c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063dc569665eb70f59374cb2962429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97bb942bebc317751f142539f3a48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d94077d85d7ed26c9e28b64fc8d66a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367779f23ea8be2254d7fd1d2aa39f97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6de7408b774ecb05613c5ab3c3a39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cf7d4148516396a0b241ff23d64c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003296bb67b98e47a20fa3c3b3167e10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8872d51ff7e07db2017db1d3f1dacd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b15371f40099f2552eb72735ae6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e10c27b8705bad37f14862e7d273e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190ab56bcbccd07fa3d15f8a094a959184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4280911d984f0a58699e47fbeeac58a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6e46d400341d596129fc298485f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31540fad9d319f484b8c0ffa8d5ce8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d9339ae47396b51ba4b9ca58016a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce387be7726c91f66a347ce0f924fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b68e99c1ead14194a72a6988b19f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4621cf492a28779947d99335dc982191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e34cff6dd69ebc6bcb723db6201d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1509f8f0a9ee02691b8513b584a74b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c1819b950d82f59be800551134e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb942d06dc8c070f3808f2db516782e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2fd1271c08d06b307e4daabf29dab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f514c9bf929e4aef343ffdf8020f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6890f1327a1ff38a4855788e1c87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434068289fad839b3a4dcc3ebd9ae0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afeceb3add9511462a8f68aa37a928200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc177a6e40dc15f3df4994a60a6bd9dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4ec50059a0dcf954f8a408749123c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e588961b10efd0646a2e97287610b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a554d7ec4f1e2ea82a4f36fc46fc47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c3b5ee2060cb48919b0b39f6fcce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22412b4d90cae51203cc4dea681cda87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f295185f1445130a0054ec761ca09c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad67919852caab689e3a55a1b08357208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87d5336b0af02581cef1b20ce8ab0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05859d0046aedb54dead267689e6af09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeced8586b62c2dcb55b8e1b3588be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a282813d4f2e037a7e7c9f2f859d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408b3ae1fe41adf98be67327847780213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98380e37ce0d7eb5b560f814aa9995a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c6750d9e1cc72aa735eb4095aa68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33748791d398a5ef8cd9c81d909e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db54f6cf984d1f90b19a867764852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7ee25df25b2900353417866f72fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b8d82b78efd09fc3cf2f5da1922cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc008491cf42aaf42f07f19e7448fbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b808a4e22084e7ae2419af20d1c0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e37228409c0d073a6f2b1d9a1af2df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113c2839de266930f0bd2333be09f51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73e61e6557e339e2075cb535e2f35e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dba04b31483602581c67b79112433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de0f41d8154218c22aacf06e4fe4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d326e2758aee4f68a8e8a802cf4af9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55d015645f23c2b835b7088047609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369696abe16753cc730e7e32f4470f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1ce68982f2e08f6a056f949c6652a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad69c190468f804f693900599c1579231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d17b29f021466c4932f402ca0001fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f2b6f619832b1e8bce44887c336e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c14af7d24484ce21c37dfabbbf302234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa13392ec513c54d1484d118877ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e40112d418dbfd02eb3ffaebd0103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b3d084e001867eb5af25107350327237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b41f7ba1b05fe36dcea4f3475c43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1811b4f7e461e969f870495e28604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b7f52f06b3ca7815d2bd92584979240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f59c4c25dc2f858d9bab945e543d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930204eb410be953cea0a5be3ddbec5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe5ee3e58decb9e00558b79d9c98d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded91b6ddfac86a00775cf899a9083fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aff90572ec4ec9c2abb7136156a4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99233b1585e68156294c03be1aec1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f17c887a2a72a6401b2192933095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65fa9df7e01a39784f0b1842f6ef6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22536204a5c963c6b06a26a3bbcfa52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6d1e82bf55b6b54d936fbd96fc32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3fb0ff075d4fa86cdcd373aad8982251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f8be7714dc1942d754ccff75b037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64e27ab79f5e4ae5dcada8be8d1b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e5a36164b6e9adf3e7d4c0b537c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c2a631309ded192d0d4f43535337255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960135fd702a327eb6572ae8e0598a7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b1325544b1ad054eb3b703ab5d6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaa2c175a95cd20d8c47e4931ba83d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a6baad6320a7d536bab4b8e505e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf2c1b84e0059c3be05e0e3af2ca96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926c320c171399a2db2f3181bb12c6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53bc063b884fb478e157243806f209262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8bb86a113df947251b927e486c7a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e2c6aaf91587e2c10501954f56df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b6a0cd79b7a20b4dbf4521f4a8bdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471383c0088458ab2c04bf2010b5a7e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce6f31ed461c71d354438535bfbfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb179a99eac28e92031e4e828236e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727951d649f0b87e79a75967bd05687269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454ec4e0c48259ff496a7c8d5ae8c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e927393e58024d07963d8d7e3e2085e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6db8482cf303ebcc7786509faf6b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c027e4062356d8b2c0cef34ca5fb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e9d492525cd3a886fe36fab55a66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173dfca339d380413fae2ced6d41e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404ceef9c76c4ebfa85bc3d476fee72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1b6993274905e2a250d390ec5251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ed26c7d6e1a5600ba414b120e367c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258f30fe9287864bc7f3090f480308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be80f3fefbeb1e2a4386cb3947963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8bfe3e1f517d1a3159ca4a14ec103281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff248b2c753ac5c0b612d32d6eaf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee34a14c219b79d6f7f31387e70cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc82827c7ca7e718678e4ba3f09306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3031eea19d1469f7e18d0c21842076285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4702717f34901eb83697a3d74b5a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97822b28b9244d3462b83d439eee599d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60561e9db850c94cac3d853ad8e32b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb9486e4b5300fe06b1d1e631ef7c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16958cd7a8dcc8fc1e87b76a39bf57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df468accaac45963d39402e3c00a2c9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be1d6d622a249289c813558e11713e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a13083e50733b1b227be38fa42c8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9746bda158d297b31b104a70db374294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1092e9ba67736ed2a61959ecb6ee2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e771d752afdae7bc7ed9ef32fd2c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0db28f0ac1f7bcaf3cf00b994cccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1acbf72a0c4a53e9489457ba1d0c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf45428e188373fe927a24e0fce6af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d209943a67f87bb362016b1ab1d0f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b277f7935bf83c46f8913b7f2e02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f82eb65eeff254b2c3dc770bdd2826302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d32bd53f1c555dbe80fcd83efc47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9575c1f64ac66939b04a65c1022bd40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a2f11f3db8801109e491dc2e31fa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a29bf9807ed8ee84e2b9e96e5fde06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24d68085991a6757692eaaea2df562307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068c5aca7788a4c7f3ad63f761a35c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0cd63c36b28c1756c8eb53dc180e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d7b6274747b221d5190709ab6a7fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4679fb3924f9a9cde31658cb3ab1ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc0d4c7ff0be897a391a477831ad3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb39a3cb7eb504dc740e2821098b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184a6f931534006ed9de4ff1fb4759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb079a40c6bee62cedbe45c9654e4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bfc38c42b265270299a85505618e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a559ade834c6060d5848765f56293317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b3b57c604722137eee46e8e2e5b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6335ab987c4672271a49e733d82107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35fd719900ff1e30f400e70bea3bd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9c4f174b38dcd2a7269a06328ba9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f40d54b1850db222f2c1c99842b08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848043e40dab46f99adb6ea7cda36bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59dc68f13e39d473f795a333ebc71e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32437c6a98c9afa67e2d78efca71e2f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2faf48a588957c9985954ad021577326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022dedd7498972d97437cb099abd0b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb9d56420e2430f33cf79e894d1e3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac147dfba4cb6b2fb58cd1cc6f79559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740dffb4796c400eb19eb58046a2804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665d1a83df41ebe86405650da43a3d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce55a186b799af5a5aa11ea97a0676332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe1a94a846cbbf859ab1abff0d9a52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b4d3b96319a7b408c7aec4abf97c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82839ebe1d8cac4b88bb56bcd37489c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056afbea6cdce28751ce894a11819f05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f9ad96006bc9ac40a752554836fed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbeaaba67c01840c0912a24d241398338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1041d0713cead9252d89296a77fad37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf6df6600f6c4716a9532f60af1421340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c382c4474731151fe4bf8fe6206fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf61c2b568b8c3ee332f916fbf63dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491193e2fcc46ccf311ffea59f456cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08dc6c47c2ab542706b82a011e8e2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d19da9f2721d781bf36db50b8f391345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757517105bc08e603846eec848cf3de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8a3496947a961b8903a00a830bc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e39189db3994ca8b84125db99ace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5acf37a78343d27ce011b4686251f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b39b0ef02ce82c427d3aeb500a80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffe47575884a1ad5335174ddee82b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589fe8b600089c1342ef094b813a03a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c9c77730207806557575b59cfa1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bc02df5c178211a8df9b894798703354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f500e6373e40fc03dae4092473f3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57301dd5b4ad1b9462ede1f44a959f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c239d08455f4f7e92d1c36104f9b26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8510ab923ca28aacf3bdb84d7de0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be93f7cd310d3ba242f60f79a7bf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1037723d663d1ead1ab98eac002eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae13be545a30784622e1383c1dce3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a93bcd5e9b5383840bf17362d6cbf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aebd23a0b4a7168bc23ba129fd4b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d547a90134ecf21493b79e4fa849d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef586738716ca099cc508fde7956dab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc207f75e73c185e4ca5c72fbcc47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5b99f8a10a7b36f4aae01ab3d343367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece757d99ee1a6cf750fcc847c754a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a701dcbe3e73146fac1e18f73f83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad3ec057003408f57f9d2d3ee24b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcfbeb7d5f824387c2bb972c0e549c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351acefee16779e12469b5c2e89da0e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbf61b79e88bcbe705dc4c0c7dd3b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f4ebf55496aa39c8fbf9970971b80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a95c0ff7064b017f2af917cf35405f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe679257d088320e612c8eb5c1e05cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089adf5e6b74757e92c837d2107ae50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5541951678533b048e1d671a5f19a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382e5d5f99eab7f419b28c5467acf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ceb640bd8dc36fe6e3c39015c1e94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d7426ad779a3afe07955d95d2346381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830cf82298f32a680ae11690460794382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f001e5c50cce575e0d33f7b4fb36a9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8540c445e7afcd013a4f1f430c4d44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e56b32f83592f2713f395249da9586385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ddb17fc83a63829dae2d9d1f913be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d9270c3108123f63039238a7a315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ce3abee5343e8735838f40c50a564388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd92d87a75fae426657e6c4bce878d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff426b51269e47599d0931c959f5ce9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16cc4ec3039084a569cb819e48c9b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4357fceb5de5f4826b5a3aa4f15ce2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bc703fa319527fec9e986783c0dc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5bde431cec10b256b917930a2b0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82882fcf6ecf57df53083b3437bc3051395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852d7659179b42348fbf561130dcb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cec9198e2c5e75500824cc002c6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec80361a231e506a54a5d8a087d322398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a47522fb91a27beaee311a6d3970399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b2a9ff159b99af82c4a0cd1fa609400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8358eb144f5b3b0ad546da2189dac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b85098f1469c464f7c15df0d0bfee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf4f9a3ddb4fc91b65dc62823d457d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9262cdcb3a6aa19fa9ea647be2a4f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff056437f0b458a81f5b65541e37b58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad5af1781a42f07f7ac4e58be1494406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b421836e59053f459b3a19651c1f25c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f412a0a1697cf4b2ee4eb1178475408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483121f6370a2fe837083abf0252a9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60201c8d6eed62d10dd82a2505661a18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874087221bebe61368babbe64257a5c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdfd46d83724978e376ced1f1f72c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200e2dc2d188c8958243771996d839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503085f84e3c3640c0639fc5d07430414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6695042f1e4de29c03ddb9b680cc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ab86070a93a221a17ff2fab63e68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656485a6a96fc13e5e20d2f90e2c8724417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee7c0b50d7e445c7f72e47221c576a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da99584e7f8520041210b6209a3f3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9b0bad196d4a78572bf6182cba842420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c315ff9cd76a8962f722f7340edc6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd00450e3691a627a58c172f2c8bdef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb894ca5afed3d85c4df85a5018c30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4167b29c3dab4062226c10e710a68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76b404d28b5997248ba952cc3ef889425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456b6802f6ab0c97a0bff45b7af4ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf52fc59d4c5d5a6b34824a255a74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c634517ee2c3a55d7dcb1d796b40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dc641ec5399392f4690d103485945429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff468d4f64365f75b7991a2195149d22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d378f98ba3b8ca53005cb8db27f582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05c5c85dee6b9ba05c52409a4c6ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7027546816b1cf605bceeb71ab0bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece92bdd8ec98aae3870a1d84a0258434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd619352515fa7cd4fb8ee7f502fd506435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cebcac07b4271be4cdd213ff2c492436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465cc78b60e21dc46ebbf182d8b0a32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1562f0680f5f370dec58da1e08219438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a347963d772772ae6fc7230ab1119439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52659aa5090d3d2ef7c98561e5e528440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f147b69e85fc4081b448a222af8d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b82f1726ee798c77617b9472a8ce5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eeb3e101aa46ab7a96860d437c147443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4f525bb933e170de29948c2d788f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3c9160aec3114da4497f6189567a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2a2ef2d05abb5385f80e1458b30f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda60663b67630dc50551cfb4e9e217447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728efb113e7974fa3e863b5a2ae35cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865c0df2d13ab713e114ffd58f0a3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f416ffb41eb097835a30198d4979b3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddcd72b27f9dde6710edfdca8d514e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be39184425500c8f001d7110ffbf1cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544fc708081fb8770022c5a6a4d8978453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ec2081864dd2b9e68f48b34e8504c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236279057edc1be5dde1ee1a8639aef5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928642603ac0ebb768615c70f59a32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd1080484d37b89d423ffa5b6a4ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f63864fd7131ab1e3c81e594dd67f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c09c8b1aa5416932ac4f8e9076e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad455b8e7d88a7099f686c13d944e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d5af78c6e118063c838182d296181461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a60710d78d2e6f253af8a21711a513462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1fa07eab139121e543c78c039f361463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919471eb78f501e2183acd4e604d2c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dfa8ebcff59fba554a5f84f635b7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da5589c16fb415cccd5e8502a5158466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa5c758e1fe206b897fa0ff742c711467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c94227345a7ad80f239b2b6e5e63c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48156d69206c859b9e31358e8a1cc56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952900d77c4b506145faff6d0451bb11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc6350761775650a9f78ac8d272cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e3feb1bd9642ea00776560416b3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051f6f7f73d53f7a7865c685ea7f199473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b57115dbaa0f19c34832997e4b2508474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0859103504368194b9c8c495c2673e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa2621f4b50377637e4a6acd0a41da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e0928ea39c59544cadddc8a79de1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038591556716787e7205aa8db67d65a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355243be95ebed1b52b5bf35d4b2e2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95f5566c66bd670167f0911f9d376480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224979752e971cc9d7a70bfdb2f404481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0719d44c63174d214ab6276d68d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea457d0ffb57f72bd6787fd586495483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113947a9db38812d81df3a430800672a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996380a0f428736189a0dd8de521f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09f60eae222bac38afcbf29c9d6f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8516a9c8b80d0e67c4fe23861213b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce166bdab32b25a324d1a20cfabf7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b55f65d6bee9dcb5dedaacd325b80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f07ee8ab322d2089ebf0eda041af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ca076a42112d6e004465ed527af4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7ad5a124e28f6a12851c6100648f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2e24e81f4be4ed4800eab677cd52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8c3b2d956861eb10a70b750559a3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3975d651400687b1c70f0160d53fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81216bb7391553760e0810c1c85fede496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f31a46a9d49ee381609eb22d415b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29bd3ab83bfb64fe16b6f402fd87ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05fbc6dad92a98561320687fbf2e7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aaef9611213581df912ac72a112ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ec90cec412fd2d8e1c7b4696e8d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd50a88f6f78cb400a5234d11d2711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c982099d903a9e522717a11370640b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a706d464df6dc6ae8e489713107b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1ccd4403cd075177afeafe60c525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a75fd9dfdbd9c92ecf994c23dc78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb70f29e01d444085f572c73f28c3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51611809ba29104d729bcd347f521f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef9db33acbba53aef9de52df084a32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7a82ad40f643e918daaead5c3853510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b99361fdbbdefe4224dce5ff233e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d7f849874128e517c9fb7e04904a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81b4e713eecc1b081a27d8d0ad3ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6826a75df9d579e1330f1b1199422514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f8d0a288424bab8feb4e22810c22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124bfe9ed2187a62aeaa93ed3c3f33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19929bda9146e5777d570fa8a655c798517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaeb2bdc1dd58daba0d47d3a206166518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ab337252acc95a31b955ecd7b482519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622dadddb784890a91cfaebe8d52348520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b82ff3c828529f1c18b9a84a16922521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377be3809cb5d83a0c4b05ae585ed3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4ea8e18013ce7e831c52359d70d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ee7d5ac7151389adb9bcf02b10ee1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d6bf941c87f33fca7f714fb1027d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4842f59ff011836c537696b7b3779c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e3151f9e2e724ea5f6eedb2b99e9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859bc911c56b645464e5c7bec46b19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014eb98a7e84378653e2ab275dd7cbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836223a70a42b3fe96686607fd74f524530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8582fb2df795d999a0cd79b82c5b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e29a3843485d291a3e235f3e714b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d2113a8d31172d3062c3f98e26387533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db695bf08efdb95c98466ab557c5a6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e4de294bab54625c67f823417fd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c323c1f10ec1f7805a1ca5f66b621536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a90a54dbc52b42d3ec2c0844e93a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a9727278f1761b6469ce58dcdb12b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e9416d6c4d960e89bef0636d21fac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee09bb3450412b49ac7ea4bb83354540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0fadeda0270a7d7c4991172fe1239541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e96f1d442b1e97417321f37974af0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a08a720cb3897df9808b45316e8da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4fdbdfe645614527ca6aecfeb7f64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ddc5b8f14ddf0a7dc5e18428ab9d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636f6c60eb127473df679c90f99865b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b5bba9599b0fbb4304c33bcfa4b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736ca998116fb7616bb929abd2e6d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596396af2123940a8c97373cc33bf1bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2044c163cce2a8a398c1a50b4998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894ba30f33bfec281761d3ff671db23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e9b3c1db29cd207a762385ee8355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b00d7c953d6f3cdeb699723922241553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d425b9a7cfd3857787790a774817a04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a492a251a919f9dc61f0410a4fe9c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75735482a5f717947f0db4c8aa27a9d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce6ae86e929757a89f4ac19c72efec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d9492de6d6fa3e9722149c49e593e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c494c8b5178058fda29c50f978344f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4836334f068703ecd3e7a987061419560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89b2d54a588b946c3c79dfec6ff34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2cc0bebe086f7e4d23cbca1b7524f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21eab186fb160b708a5ccf6e95dbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c959770f7ddd53da95c54f4714d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e305ef973ef3b85f2579e1332874b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a39256e00eb0d3c6bb84c9e4548114566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b05936910b82550eca90ae1f0a833d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a31a75f0e5387385f07cf9c6caf181568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973c7a987b81e1410e72b89251152e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf7facf5867feee2abbb9e7f21ab6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e71da94a4f94313d1f744534ad7af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b1bc5e9cb96a13f0775e905f72788572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27541e6a5b4bb5eb84e8d34196a29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152a5ad02571a1c49d2ae42e8cf1be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b20a343033a82a49550d236e85c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c626cfdda3932b6fc17e966772377576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3122950c0adcdf236c07a01439d9dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c646970e506c4eeec4860ef6efd7de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c2647167741e8686fbd47f167c32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048e92978b88f1946af5a420798ead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7f49b19fa863ee2ad252f4131bf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558939485e44c642a8eba1436f4dd4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69eeb8ea1632b4b7f1e5fb46f329f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf5c11c623122fde32483e961e4e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ccab7b8e2716692f2939508d5bc21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554edbb1a2a5acb76078e3dea817d2b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e222fd3b018f7a054c8fa407f3ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91fbcffc26f76c8e3eef4af1d424c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65da3e1875f4e5bbf956f740b8a7b90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fec29940eddf79fc5a666d304cc85f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aac2af9dcd80ee2aa7b705f91b0f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b657e8009a06b0492902cac9f9e139592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0ebb983d0cea50c6c070f1011c211593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8f95c0de8b7d7f0286afc9177981594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151702bc356d9be3236d2832630e9c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c1e0eae87706aeb507a5ebfca8fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c20021f73bd3eed5ab29e224afac2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faf5d2e9032064b3359b90cc63b2e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70103ca3edc6a016943e3c768797da7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a140cb8edcf66a3bd0e06199e914193600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff04d4c986dd68d582a0ffb4bbb45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19f8b6085527b4c33a302f9d15ff84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022eb9053fb71aa1ff68e3f32cc8e42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a5ed25c864fd462cb93d809a48948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8bb7593555e4c9e5652e4b0f5768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6af3bee01185f28624af41a73d3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335d7f769d7469140fc0709271dd48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce604e07cce89a598e8c375fbe7cd10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c47d54b7f16d265e1d69299958d68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2920b8fe80c7bd243510af6ed3dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c5dcc6387eab7f168477711c0e855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9baa7ff37247023b306a2d829a599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75226eba149d3ae4015dc679772b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863be6c01ef5001dcb04718525c820614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebff671142b169db06691f61ced8e29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef84f58b89f610831c1044c3168583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de5ac694dcab06812236382fa9afc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd5ca7b979338327fbbd3b4b64c0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94f6be393884365ec0d60d8fd63b47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065cc886e348aff9036995bef2ed70f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d92f2e62c8715068f13fb6d6cdce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbace166bb3cd75ccb293056745a4fa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87deaf70a622f4e9ac0f7b0a41f00c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f75e0bb1cdacdaf314feb2961f458624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3049e3ef8f8040f7bab6fab5037d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42956a5d6bd5123c540d092322eb7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c1f17d69134cf416067fa72a30484627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7018e8b0dbfe32630c6f1a579ea9f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121e3af08ba53182f0a9f301f220fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b18a231dfe1d60f7b1d5260194ff6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3882b56852ab3bec084f9aff2c4c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df16c461ce7dbcc1012d62f203b99eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0147a200dc69ef434ab13856efc0eb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390996bcd8c21ce6975860a5d9922a3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0fba0ed3d9a22d681baa9bb59601d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45159d955bc88900ab9b9759ff5229636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5618b56b7971e6e3b1e038c4ec70ec8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a3c1ddd6434531cb6fe12bdbc47cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee53981ea11f1e44d4e97afe3e263639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c4a37afd3be1c071db2911bd951f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bdbf007cdf7d187702af72d11687e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2e1242659a0431d3c07242cd3ec24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333fedc3a4c9cd11aaa98d6c74d460f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde2235cc142f9d5219091cb2437e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb343e09b9d07bf4ba0c81ac7610e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9014dbc874bc2ac94d2dd0dfcb7449646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d129cf40e28df7c9989a1a0f249967e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81956d4133c8daf8e187c1dfdf49052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713794d03e5792a115e7bf7147222ed33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7845d12b786264ad455d8e2650b3d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2586a9c523906b7b81da9af38911265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e91bf26f84a949fe12b3654fe204d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d825559e1b03ac9abc151105f021b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19201fc919e596252c0041948feb3fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a6b3ae8b4d77bb2a87dddee61c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a10eaaaf92ebf6a3fdbbf5771876d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba76e449f2a60d13c22ec0d549176a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ab250289aea10337d365801b821112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741625412bfa1b93ec963b5f0ecaa25813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9eb448cd66ef9f6eecdfddbb17bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4941bb5b9c90344520722305b759315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca9f883670a4d608169d0160abc88e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445694c7605fc3cb5f2ebd9ccc1dc80d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2190191f468a3a820ff91036dbd12518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f97597aea2541628d73fe802566e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373d517151faa6621634bc5f7f8a1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c39aea71de7525ce1a6f2b45b40ef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe684864c9730093f0837da72b7072e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb5c7fe2f799c11e050f3583f7dd4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a72a950a22934563f855eaddf7c4d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b5eaac71eb7d31aab95d706063e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd963683b4fd810b7bd35d959763f3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19343f4092e5a7edc203a1c353698b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36070c6945f9adeadbeec0320d64bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab42b3a2d8ef23e1523269b185a69e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063c65fdc05d038836c5cf2ef8d89a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811ee4d2b9d8d6e6998b472da3dec1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94be8a269835018e2e8e8c7a0aa0e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e10ac65c8a8a76394de421afb1a05233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b7290332375e0314e946895e9d48a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f645efef728664683657d1fa9ce3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d371072fdbff989f83a7b27500aba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269411a1c2e5676b9a949a3fc83b5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6affeaa69f8fb23f7ff7ec09b8ba96338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04368196e7a47dde8a7b0ee2f1b7c16439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110fd06f0b270af46c96704814784d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85986244db5d3f685efb665a05e666c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8a858f082e918d9b1b0994212dacc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec7a9c05ca8aa6518b05eb5e54c93b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ce39be86e75afe694451c4aa932744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8e6ef1846200131023714fff976545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab4fe79cc3f81c98fdf84c77ea490846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b2300c2811f49cf158e8845ced08f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91c2061fabf27a6d781bd95da923c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c3fbf91b26e7351899da3f68a24ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca771b5223c06c856f6c21cce1460e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2ebad79fc8d1dc7bc820e20a3ba2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db6880c68286c8895dc2aa01ac575352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741f92a7aaa9cf52caff0324640711653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29032224ffc4fa58a3593d8fa4adf04954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb0e9251219ddeebde80947272ea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c3d6aef3e36833f710ca90ec7f0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185480f3ee257755817882e22ad0e8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e692f2b7e04785009085bd6ce35c4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc39f45f554f6e999aca1761ba7d94759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164495bd44103aed01026692d05dbe2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9c67f243dab4fc00a179e9f4b295e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c976bf9ecf0bd51dab1d11285524062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62557f62db0e762fb9cafeb53fcdd9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b57b94bc71c3812bbfdb24b04734b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33aa0139ec3c898870ecb4db909bb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28308bd6b2110d23c90b83fbd6f908466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ca6f0ce7f6d69992936a570c040f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83345cb482ac3d6b6945c0bbe1d095468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445d8a9802ae2d3ce3ccb34422963b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daed812c69e0bc2d9e302b57332be170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa639a34a75de1c14a93cb1e892e57b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83515cb201b293fae24e9e4f9e41c1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3b3646d0c4d7f11ee61c92f8d3ee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf94f1b130432e74f0d0da0ac43d17174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feacc3b5c7cb2f753724849188473675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f175ee40d44dcef033e1260691fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce6af3df62bef2d58cb8d1395afee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15247afa2b31d5be36771b263abdd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca79ebaa97fba9ea3f2a22177dfff8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b6189cecf862612be4564e615f7ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476f5e6267c71427cb2d59431bf8b8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9828dcb8e7840b176a979755aae4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead6b94783322698f6f739ee6b2b3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f982a5859e8915817d30f283c340984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd256b9d00b91636fcfa4cae6d272f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a9177c362617557b2f5c4c7a136586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19cdc47510c90e4d3ea9dbf5319ce787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82645fb0e5b710607180319290137d7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af49024c4d87738d1f0c3f8950b0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4197d9ae2593404372c6695e44caa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c25d0d527e383769b78561633ade91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa502488025d1e9f437af9eda6c8809892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d59fa7de416ee0b53222661fe5821193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068a15690254b2edaded208187671fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be507a9a765f9d0bfa26bc14ccaeecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c133b9f7879fa3cd13d3e41bc356d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de741daa11f9885d7fbb364ee2a1e2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f7a1c18df7325f5a77c2e2eb5d3fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525ce52fe852c86553e097369766ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dfa5d319b44c561a34825543f0982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cedcab66f84e9f159d7dfe9d026f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861075799b444fe6e09fcec031d0d438102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8d6e0b78c690b908a949c370e7cf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98837e9172f0941f3ff18c1565d5c25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfbd9b7b2f7781f1dab92e3e52200f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e50e87b5ec31ef075b23e2f8afc80e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac2e708af177e825d58dcf8bb613d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eabeeed94504ba55eb7f296f6097b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e95e3b6ffea0e686e3450f01ee389a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce96e924531cef815e9b12e92f129fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61476c4e394cbb2ac0105235923b182e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6183fec4603f7aeb216c8b54a7c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f929a723c561036dba8806c71e36b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a181d8c32a18d2689b7f822a699e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0541c136dea156426027cfb4970d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b0a52acd2a5da9ea8b5360cdb7e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094bd598e1efc17317e9c3ffcb6e96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e2f37d94bc6e8c3f06a0a5ac57ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9883410167a79e85beb9cbe6d2e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581143d566390de23febc9941925adb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99598dadaa0b6ae3c5e9938c078ae0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d974b8bbd9996aa559d11b8e0d4d62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade2edc18939bd84b555a97c88a230f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc480eb9d4e1cef6883a567b72e10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11fc63b974c619b1b6e9209ebc9352125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d7aa5d933a2d5ef30502b529f3e42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a122bd050cb1c27bc4b3148108830127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d28ddc944671f6e932c5288e883472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636179419f2acaa15564c65fa31a05aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362121c4a929374f8c59c0246f75f75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe154c33e1d05dc84bf12539d817d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed834c7c81eea157046821bc2cd92117132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91d4f819607ced0ae8406bc84882a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a3b441b535c5a5a67a0448bc1ff2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d18c89a12dbb7b4ada3bc08611a02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f455a805185fcecd0e21fe0228b7e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159236e4d5960bee5872ed166ca57e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb64531fd70cad17e15c1b2dc00f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d9ec147a9057bf1781fc6156c28e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7064db496e50e436f84734976b5fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888d1de77e513ad674401ce1c44831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8763ffbdbc2e67cb846741cea1f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add34d059f8a989f8c4a567d8b36ac50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fe3c8a3d7f71ebec32f340c6d769144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627b94f65c0fe102e07fb0586ad37e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c16a9b6500b607e873bc479058b86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa491dbe2a7ccfb3a23f7d8e03aea57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c24c48819ad664fd50a63c58227c1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd0bd772b8eca515eab82c70c2e5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f6d4ae0df9d0ebfad6ba1c842684150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c752f00eda4c8c52b4d28daaae1f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cddfe6e4289eb4397f2bd565561a33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a260fefe37e656cb66f2e258c43a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b522c6ec84e923cdea7efcbbe8ebe7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b8887d2d1d2b1224b75e88bb48fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c51077388fdae7dcfe145467155e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a586b965b1c2fa6b059a485e80be77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc7ca4bc9a3e6b07ada3ead2b1525158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216bd84cd98f2152f2d87573fc0b337159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40628716926eee0849efbb13bf7d5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b997c2db2ab87e90700295c2e8f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3de13aee3e1dcec77a530d5b4ebccc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b2dddff95f8141f6f121d556115f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca84945574f662176548bc380a907d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a98700bfb618e55ad0542fa423a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6e4e414b33af390bf9723a6f3dd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d005a3bea59b18df465df926308c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbb648e45859e3da5a1388bd9e3d86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29dbe9c65348ae90a074f923c08530169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41df2775c19e1700faea3aa577857c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d92fcc791647221f8e512b2edded6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276a1bfe1a0485335af5c449ae59be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0680a32113ecd4efa7c4006336884173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41659d1264c5f5e9ef5fad20baf428e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a32d1dd4a56b437d647c5a3a0ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6eb44acbb8ed8131b118667ec6944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d632fdfd05faef71e59952de0e60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88d35f5104bfd769fb4df4f8c2e64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad51d400683adcec2929f2a6ffe0ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ef07eb4b6307427816c4553cf6938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c0d0b9128d5d3a9717a920b61456181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258d50a775a67f92912625ee45d11f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1b122742f540a02e9d0aecea0f43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df096d921f12f6482b2dbb02348a96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e79ee06d87596257cdcc1a7a7263e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2becc19b6c85dbb27ac9b4d181971bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0d6578589a008333117875ecb5354187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ca8ee950c4afe0e24c1ad04df6c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708acf9e593a3d7406cfe750de965e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322accbefdcad4674bef000d5a5ec0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f2037508b99592a38ed8f21cce36e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ed02caada61038312a58e60a3424e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8f5071c477fb9f89fea052966513193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043a8a6f158ba4560e5a2d308f147da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96433f9107b5768264ecbd428d841d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee2ed7bde6867bf4a7edbf464543a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c87e56810b020128c34fe7162e4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8a7706b4cc6e74a8c49d96d1ff9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f085a38e9546ae490a37928992455f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb0e1cfaaff4089a6cb0b94581aec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff74f9d0e5704a26c8ed52890bf3319201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994539ae39c60eaaff1ab8e69144f7ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5262899f5cd1aa5a85a19ac993a3de6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee38277ab43c75405653a1de28bcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ee460abd5fec677e0e0e5399987e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793225a1c337245e609b2686a800a10b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b693e840148219eb88285fefda2cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cb57a2bce1bd38039aeaa750e088e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f1445b1c3944b2ed69b890adf18eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85bbc3b0c68fb6969e51795d095850210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1b5606011182ec1ed665b26e8814211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e382384e08eb26027d4e7c4a0aa78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7653b4f3a314e437e733d19130bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f18ddc9b1d55db9530c85ba4668d57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464619e2281b53ce270585ab13bfa4dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace9fa9d5cfe13fa7ea3cab11fd172216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72354e1d66d776ad4ad75eedaab78430217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5e4c1c33cede91f51a3d4e985608d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae80b8319bf4658caf971f45e51ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1cbed325a673aab6d0be6a29a2ce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397ac223f1d041398b7b19a7004d2c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b61582150883c7e4b8f65fb728d35b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c08811e1350e34714e3a36b7e8a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad93205bb68e89916ddf3fc1bfcaf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f753d502a5bcd58a887698fb6a9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72ec40c8177d483f9b231e48aa3cf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf373971aab7f8aab0cfde4e7a4f7e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a6745fa2014adc5cf86de4c71651228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87071739b627103a37c7cbc69de1ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3675d4fc5eb0c85fd8f7d1bb794feb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f63e35dc6a8b93c49ec481ac2646f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64252d2da53ddbdee488dfd7575abc49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9e966f62e9bfdaf5110503d2646b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d689259cc2b85685d28b6e586c334234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa265885ac1381f5977604722ce852f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f541422f23e4a2a3698c54a67c25ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8eebd84f701d4ac427b7083063782237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ebbb9ab49001beeeee59b8dfafb3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82be40fecd2f469f8d88188b8ac1c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa64b63bced0562f6decba493ddf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063be25dd6f7b3406e34972e155359a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236335fb1256c07e1e0666abbc98b1da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef99ed55b13aef9f746f34c0ab24d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dda72c1d31e2923ff915e0fe65783244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2eb6a54fc0b8a90389a012e2b92aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a976b98890c6136ed97f9c4c763ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702ab2b2ff1767f85a66486ce0ac345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3906cc9fe6c235fd3f6478d46885c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0297b6917c00b7a25ebc611492a9e20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7678dc5212f9a5ed493eb1578627d85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f746a8f46fbabaf0d0f9689d8f6761251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2844aac6b0347f4a18e217ca16650b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201437734867d56d801bf930f09fb4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a609a432456942a4e849e9fbe62b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907171da6447230e2418830437d824c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cbf388d2661f7c8df1c319fc259c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f6453642401e05d87ce2d4f1b6a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88815e09c80c4f9ebc25cbede893895c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b08a34264718a23cc88ebd60262e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa12ac454d42158ffbd50a8de6c0b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4374fc4a64de9ea26a0a360dae90f80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041c910df7e13b2aef26f47b24eea84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555a6c918dc45c01d4d73ec32af367263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56fff6608be685388a348ac74136a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1b82a57c1e7b512e9c440b508d898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c1f544bcec61f9b2b76c102da6bd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11094004db3d1c9b6171edff7cb80253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dab10b072138af6fdf9b48278f2d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a01a4f0eb4ba6d2af3b4642f4f067269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79433dabc170fc3f5f41248818062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4cf68ef0cf251d1fb042ea54f49a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed5803087664901b466f7b7db3574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9397fcc8a01f6000525a860e87537ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089830e76576c768d7771282b5c8f1a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb8b6279de7c3ae64c3310736568dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a71c0de1f1b54ce716a929bb6de767276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee181c8877d5e486656d592a23889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f65f36bacdc0527a1eb2418bce7a11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6f9e7cfa7572781630bf6d8e22da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78ffeeb011bd64eb138bece2e88a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc196a5ff624a7f79b4b5bf482588f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bcdc378752002615c304a329f2a15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62904c6d2217f7b1c2b7a92a28831ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c7414d220fc29f97aae099e236b56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3c889afffca1cd35c806d119f50a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e761eed42ab8667a91c5af4426295b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c6c43db933aba8841ce6736ca31bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13365b6c0237606c729d1fbd4a47f42e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5603174d54a7de67755dc2f3d541289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fc0f6e420e809ad0ece03b0d530a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8779ac35d55e2757373d705eba3a93b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ae440b210107145522179c77142f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527866f03557291536d056419da6089293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21566761bc1f9343f96f5b3464545e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee44ef2953d16c086dc2a0881aeb1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47990339c100969564112d4e57652efc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487676b72ea00907fe6801eedde72d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606218b3d23827b24100f0d7ed7aa1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab75d053a050749a10e45bf2ad2463299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d3f529b63f795928a49fce2b6b412300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58097e4e90455ad4bc04428056821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a65dd2ca0955a2a160cf51cee04d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6002feff62a8cdd8fcbe2e8d93f90a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea1a8447aff5ed7b40dbe1118ec371304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cad6a660e5f7211f9ef3fd3d27326305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee026f5f0339b4383bb58c9cbdf8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d48bef75a4b61ab8fb9d6899f6877307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003333b5813b514f43fa2a098c23956308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6b4de7281d34601898d46ee31d76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b76cb619d5d4565b2f6e32fee915310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e34aff90bf7ac14194fd68660a936311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05175263f4b2056ebae8632d4a1cfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815457984c7e212f7feedcdc668f161d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7fee7f11aa0c3fe7fe556bd3ed398314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009bc567ed03f20257189f994bf1f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366da2d9ac9c01d00e75b4da8f2aca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112195eb4162aa329b264b4c3abd1617317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965787b261a3087385cf22d7ed2ac6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e79a3492a82f20620b750273992998319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1568550397c53a808371587ea84ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e36a61c87bd17224c1cc2d35afc4d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc2f550ffd3f21917a0d5adbe9ad65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fcbb49799081b1ff83d3ff39f0ceb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff9aec656eb219c1670d0a6325e56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b246eb7bd637d3fc5db86cc9135b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f611a101785ae40bc5038a0b1956326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e4d71661a3302f9f75de4eade38a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e110f65d251e7858da07d96c7a7b96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4361780013fc33648d7677f2b36cec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7108348aec99c3f76deb89df7ac72b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d2d62bf0bd7c50c59df378dbbad83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d83d0685d8035edcc9285649a4f4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec66230d0fa97daaf9144f27d6312f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c26647491e30ea4b80eed68d6da3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17773849978de695d0ded10175765335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657144ded616dd9f3c8e165b39a62de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372344671ba9d800f832e02d503e346337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dcffdfeb2f9329cd03b86dabc7ac5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabb3ef68f694a3583f1d8ff5a6a27e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ed57528f9be7ef7aa196076f4b52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32274092e1d474f0293024aaa4c43095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cb16b9ca992598a8d89ee1582de55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e458fe6f4fc9afcd8e4fbb0b0eaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479624daf67d3dd1dee726e38717344e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1626883068b25fc9b7590ebc31e60d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429073cb02179071f1837e688ed1c6fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0082dac1a6eaa072df43f2a6298b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28460ca8d92321ff47cd56aad662b8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60487b74974514872321e842f79860349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34b2376324008d6e7cf414baf4642350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8497ecb1ab702519879e26fd34700351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae116cba787fbd0de35fe30c80ecd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf049305d2fc9c839f16ba56392cb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b23c02a0107dc93c1bb76c457a1bb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200da2f37d88ce889f109f6416c85c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdab976918e7cfe9535aabb826e0ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fc7999dae6fc5f2520ccfbac7d6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d65865184d241efa4fb7e08052e0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd9e0055c0f385a1a0169a855622f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49594ad9de09b6007f7f7aca5915bae4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216bced3193b0e6aabd91153110d968361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314b6ae510b70641a14dbe151c21ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7928b4a207af3b6a21a63986292786363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b1ded091f9292f94d18a7e080304f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b0297311ef803fc3805c50cb5d8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305451f9a3d2c5fbbcfe19de6d828b6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1b743a346160efffab99db6fa7f1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49134cc171d0d23a58b9022ff3afcd1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38295ac5ea06fbcaa6d2029c0019e7f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad37cb9db9d6e439601b5b9732f14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10e940a64ddee6f6d9203aaefa918e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b1b2a6c98534e6aab0059cfe7a274372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162658a72820bddebfb150a7302f59b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cefd31bc852d5c9f5fd4412bcf479f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02af45fdb0188945974da3a0d403f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb601f6d6742a6a9c3b89e18778a988376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b19606353f747e88fb68040cb7dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611377cd1ea6beead9f7e6a1b42a8306378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56c59a7e1e659d4a53d5fdd01651e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2d816c177a34ae1b6b5f4a58628cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2532346e28ab7ace752480bf08025db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747282d9a539bbc2ee98a0413a608320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ceadad7d14509b60488e20a70159383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77875055bf4a5fc53f3fee6e5c4327c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1396b87715c03a3cb57b7752e72bdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52bfc0cdd813d961a01541ec072fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae435bd50a22693dd1ff4e2feed019387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed8d38b43fb12763da22464b82003388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d5086a68475d635a5105439e563b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8818f1a809f4d3e1245c432245e07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01ab004f265a8ec71761d29eff61f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fdb5d0b724f16253744aa6b0d90ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf881cc3033147b0e0738bbe3f9fa59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4df25d8be631fed2fdd6d921db8dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02697bffe3ecf5dbdf978e1caf19d6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975fedfa4ec192c3c3c1ccb1b5acea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e3fecf52e63292ff3c365a96dfa4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d6771c825f4d9f21dcc05b34a8ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa752349a909e1d902ec56c3b1a53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691046973afd5a36057832daea791dc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc1ca3670ff4d7856e99710a4b8b45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823537ba0245d5ff36ec2957406018e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ccf39313c47d365f33d1cddf9e061403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1539aee8b190dddfe41b38dba755ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b1a02d90cc132c73b6b40bedf455b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ca63a5647544b6a8e4f8d58bc96ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c512c4b5698a89a7d86fdd2526d29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0eba4f9fbe542ad8575488b616ff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dcce17b2f78a1108b3d4844909c35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1b71aaa60b1b0fc9bfbc6c220fa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790a06ef7bcf410f4822ccdc7a7d36f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63a1088bf32b868cc5be706e82c34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18127ad37a5211eb165afe320d73c290413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070f92453bc7538ae9c6bff4924329414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07584ce70fd0139d47d3cef2cdcb6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e93c57e517afe27e3d365dbb8e07e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a287874ca41a3b196a16fd21ed39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb06a927121f550ac9023a649e913e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8d54657b58f430ed8f7cbd0e4893f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84909672a2fa41b2dc6dc21f78c5557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a8ce0acb9efe7b6cc76a73a2a5767421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d978c0db822467cc807df24470e999f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ec207349e012a34c75439a508aa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3535c49a77d2c32b94b06f75d7da3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc44d97e44e65fed909247b0bd8ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b8416d23a203104f68bc769ab7b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2993bf17dcad5ac2152c429f573aae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c094e84e76ef49274bd28d30fa58631428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef0fbb4ce1325be2dc563c823da20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834b7faaa05e9a709b10c3554f24a5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5710f893ac068914e57a9b9498399431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480bb857eda70ace3262ac7f0acd7a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cba84fa70168fb77a9554d1b7eb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079a90d0b51ce10b1c46a4976ea693434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7454fa3d99fcb619a52b0d18719e26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c7bb0760128476d2f5bd96c52dc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefee67bbfefa07f1137008006f56cdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae094885e5d07b88978da667d802a0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ec6e996ef5a0b261983552d44a767439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2619156d8e43adb43717f0b84ba30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a6844811f29032403fd04b423085441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ff87b8d5d5839a41e0d7ada594d4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca349d8027ff1d5701ffe482cf069443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd4c4c16ab10ce7d751ec8fe7cdd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b953e7c502f9b7a5f7034386fbbd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f080672e37846bc6acffe094ccf5e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00560ca00771fa07223bd42a90215b71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770162bad450db956de9f24f037c8a28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8ff8890a6afdee59a30e61edad43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a625972e0dc7fcf2ff0f9dbf45c47b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e46a878005cf8960203862bf4161451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12e8ed4e2207cb25889aba1bc86a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f2dfdd1e20d2771b9f43b6690840453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209c7bb93d40fc5f57d50d6c77ae0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fbad7d92624e4e2220b27760120dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a63068a5246b8f13d8973d68ef31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c51a586724d78e2b92ee6e095899457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bca94dfc9f8b46f5fde6654dc27a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de95812ea6d5e6844a83e7c3b3dbfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2048e08b9c1a9b0716a4ce0851a5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d64670bac674673fc3d079f3797442461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a4d8766d538a04063dd647151b740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f8ed5f5e762f4689bebd71cdd275463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3399489359d00dd0fea004291283464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a762541f1461006b5be1a0e9ffbb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031116285ca99fbb139752a336cac8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0624959bd08196b5eb308ca4efeef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e00302d579e029d4bc4f203a6e74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99007eb0888cb7d18839fbd622393f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dae10f56ab4953058486003f6276a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba0384fbf4c957a78105a03250743471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6048d8d37377333f3c3c10d1a214d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274569b1beab8261c93bef1d1849f263473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a107626ab0d38ed1e62089470020474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb34ee4eabb6e66daa2fcac4527b545475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f88e87083d06046e52df3913fe85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b54a91579f973beb480c814802aad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a513c0c99396c88a313a5b5216a732478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401913f87f6e98dd628c1ef9626a3a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e6cffa4527501819f449bc9879b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113b176c0d33f02bfb0d8e1164e3bef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca5073e36c4da836314de4cce1405482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239f083ecab09bc044a0d95b22ba4cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a76aca093176bc6a42ac28ae31386f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8fc06cb28c6201df55d098bb411e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb352c279a88c29eb98ff581df2913a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d56236a9ec5d5fa8454f25685361d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf13f4bb3bea54fb39675617462036488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec0534d1ce4ca5be6812e56e1b570489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39bd300c08b0cb1329e1a4fcdee5c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25851feb5eca2d002acecf320a8c90e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f5d53ca6a709d54de90441d75ac92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c51b53c61b59ace5db9acdf7691ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ad178b84b3acb3e21d59b666233d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f84515e106b004f7a80c4b8393f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de453b4cc43275205b66df0df65db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce950b7b0a549de67c3b0cf4dce82b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330abb91ca76a92a39b046f980a7731498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550464d55b3f8328ae899caa2a32ede499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69e4d0372b748bb86c6815950be2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd313c342f4bd6409b00426ace7731501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a5f6ff14da0289471b3a331ea7aca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8451b09552f918e5d735260a66653503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85d13eec82a6ee6176dc0ce462e78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2947600915828472bca601168b0141505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1a6cc9cbf275ac933f0e5132a4ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7a76321ed5ba867666291e1f0dc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d728a2a12eec98574cc6be46182c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0dc899a741c7f5d7bc3847d31edde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2842197bcd91a43b6a445588f414ee1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1bda897dace24f53acfb16febeb15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c34c8465c8201d1c386e98bf01a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da62fea969ac9a3984554a6bf2c4a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91180964c4e8de2fa6931ef3ffdced6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca3752e4162473ea0a93cc54e1afc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37a5fe2af395f2b23183f785f503c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ff7c372ae83660e331a1551ed36b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce872ab60a94baed9d54f4432d7eb52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab54ac9676d4873a655d74a605e5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b082f465ec6d66c489dfd0baa4e4d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7efd0323c0ca7d30ca92c76a5189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea802415de3a9cc4bc820268ddf7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef44c71602c9315dcdd794c1efd60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b11160b54ed022adfe3dc46cc0cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4dcf64f93b4f710774e946c94ce3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120caf7f4c390e7f00def0a3efea989526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ff29e6acac3265b84d2664acf4232527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7277fa18c2f2352c5b7f28b0aa06b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37189d47b405cb9226da5a5ab30e70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97f54fa2cc09e1eff299ed7806df4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5b7b3f80088c2e2f36ab1aeb8370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234da715396209f3f116f37d25690c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202cb303fda7710c4e6612221660e59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dffa480b9a264ae994d8d8dd567a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a452732e372ccf3a2bdcb0c81e8a41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c26b24b0daf23623f98ba130249d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42da1dd450e67fef5d598182873ace537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b9c113595151c94734c28b5c28ea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3584f2eacf22af96c9aa21cecf864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f604c5fca5c67eadaa92c8f9cae6a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02864df0cf69482bf79559280932b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced4832b599bba1cdfc92c7b2a9d91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b136903fb3b3460321fe3b92bd5ecb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8ebfacb3f8cbabd0fe4106691e11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369af7a92eb428ef83d884bb1947cf72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94784418de9d735840d3ac09ef017f7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7bf37ae21dd687927df60f7f0749d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92823153138983a31262abb20f67f7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea20302efdbf88404b8ab04d6c2c75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d811333598f5eca0070a7b2059c8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db877e1b1054ff3e81ae66d792aa17e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c9b766b11bb5003b8955ad05af65d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f70ff70b58e172badaea7f6404c816553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eba2215cca35ed86c8d0486341fe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac1a48a40786649eb240b05b9d7fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79081be1014d0b50c7df7801127283556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e1f0eb35a0ece07483d2dd456d6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71687f1b07f6776b417e42e4e0e32d34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd059fd44a348953f49825ca74cbfd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd9a1ee3c2c4ba2604c2ff14d114b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf09ec1706860237a4a97ea9a044abf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a7938679ba8bbfc9a7d9a57e5548562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c28edcaa74daf116232c47cad5e44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e075bf5ffe1aee4594d3f6fed89b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4547a9af9c68c34ecd12d759e7c9f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76f8f337fb8e1fe15c14a9aaaed8c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072cd275cf1599ee92f89d170df757c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c2815114d1325802b3f5f3f46539568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171326672ac5da732a53c7bf756ff371569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2fc85895d748f0f9cb2f8927ccc26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0113c077fc8ed762fda956b26187571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b83a624855adf363855bb9ccefc37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117cad48691db7d4abd7a37d3183a57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13d1036292e653223857a1aacaeda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93781f70a0055b56fb18528c2161801575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c0146ce5f87f81b42aae2c8d09b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e417bae8a3988f7356eb5b5ba3ad4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff4502bc381903bc680efe4293bf7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaee2e28a9642d6276a82e09031c95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5fc22b2b29ab540ebf2d8b0c40780580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf50166898da06d2487a7e50cada0b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5381ef0c4e126b05e476c6d79b00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc8da2a039f0330d7987997f54c82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a6d67d55c498e266929d547fe3003584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f09102c9f68fa6920e9877c75a4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9248cccd9f119561b863ec1fa941b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a20477e859ef895cb1f16a964e32ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92abe75a0a350848a29d4068573db6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a478b85b48c063e4b869006849ed6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7369622a661cd70f27b6906d3d6cea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d543daac524c9c064c61cbdaf91ee0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a62cbebbe494b10869e79316e95bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3878adbd555907307ac5270aec5992593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e96afa283e10b7ad1063e1d26c685594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a621f6276df6b4fe2ad1e7cd0143595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1119f8f20f500af8d5a0d4944c5ecf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8620c216a7ad937ef35ca6842713418597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e4642e6812d89fdeb608c94ca594598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6682bf9508872e7a54af1eb969d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3854c700cfd92010c8d96686a0d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bca0e4804a3f44c9aa6c12b159b65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307c6e4ac6bf6001329cf7acd73a8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a9795118145b5a17b4f7415fb9d08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123cb47cee93a0753cd8fc5034de5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a66e26e47d0f3e035a06b33d7da48c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98932c6a33deb610287ea76b76c935606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b8ac8e7d466f612f2f11ecd8c59af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9267b07e9caaac444ff52038b2293608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b172cfefa8f2826f7f93fdd32f5d23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68130dc1ef7b744a0a60ddbc2b6ee9c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0796cd8627cf72b2e9645a3fea273611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e31878a921d7675774e76e4a68e9a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3dc6e02b3749b7b09591dfd5144c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ff88266732f312fcf26783059595614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0839240d6729f80319dbcb98a44bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077df4013c3643437c22f4c09ffe139616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d096b9e1e4e98dce9188e1d15e586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496a10110e122bc04c3a08351fbb1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695bd9accc7ae2f258fbc120dab8a4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed61c51a00d337e302e5d7a1afa77f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c13ae67b85339fa068ef6f2471b0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88f30898ca51d68af33be00c6d7439622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6f7888684bfd14647a25d13d517ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ac400fe49061b4611d043169af76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151bc593cc04200e8c1dd27a8123697625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b16590882651593f098f87c034b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd4d3e099ab7e24fa3dcee8ba9948627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8232a325cd8d6e8e781e38eb1ea7d73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fcb1b88ad60a859aab4fa32a7c1c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2633863dbd938da82d8342fdc5594b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136dfca0aa243c3cf949de6435409b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441de37b16d8fccf6ed54cd58cb5dcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a4a90237e27482530ffef7a1bb91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e5b6d244c40fd60da3d6cbba3918634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bc7a083ac84a6bb39617f7e4e5c2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25021ba941ad6db913f241da588a42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7afca3de8d382a5379d64dc230b2b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52a6fef90664be3c8ba10daca133b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdaa178f28a59e798898055bffd08a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb2851ca0d2f758fad2a6b243e4b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dbf03131297aac9207edfa4756bcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807793360d4a436e1ca07e572748a5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d54692cf95f6daf689eefb62990a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dfa4fbcc16c6db9f4268f2e4341f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd9886ba51dc2b3a06945daac3588645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139fd6a2f7f37c7ea5b0cee0f929894646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>