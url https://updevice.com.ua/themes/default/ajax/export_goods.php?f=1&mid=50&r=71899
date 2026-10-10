--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b990496a7cb47c16355a00443f1dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e406405ae91ecbd50503d8fa89c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3243d4f9a9684e02306e4c01003a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681de1d85a5d3c4374300e7dfc236e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaea675b486e97fcd3fc483db56600a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6deb09d372f2780e1230b8cf64f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76a23ddabc1ff1c10e01114c0be6767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334cf70a2eb4bd09d343a111c5926438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dc537e32f2729523d215449da39389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192cb141bfed99ad935d03ce3eb4e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0dd0197a61ca76a9b5a0ad8c3570211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca1c544828d0ae1127d8474ac339f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcbbb74b8064bf492377a14a8850413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb03a7b17df06cc30b971d0f4d8bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290019c660ae9bc0b6fef4335057eaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d770555ee941143a22d76b277726516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1c6a6e3d3459ad452eff0b3c910217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0152d193aa0ccce3bf3195d1bfa9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1359c90b6860bc1195bff18c91ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3734c0c3729cae30259617906ac53e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e22f31b23e9df90699a2019e1e70d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c4ba93b15a8a0d9357e8632d70da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715103019b488ed798be207b586434423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f222af50f3b196da9e4d4b04db2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c62d3a4382bb288aad6f789c964b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c938699fb64a7548e68475b0f8f9b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d561cc27cb8c5c0ad4bfef8998afbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc43b5f40fcd5c3a833c485ef9d6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f95a6ab3ce5e02e56ac00e4cb6079329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dcee8ba3cb192a65f3b94a0b35e6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23d455c88a22c6459d5c23339890a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739cad83b7c2de5ebf5b59ba5e5bf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541c35265b627c380c43a7efe25376233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f58332102a86c7a1a2035efda491934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47c2270e671c86ba4a5cd7153167fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a31eeb8f49493373568ab01c7e249836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff953a9561656c792c591cf1d6519937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c3932b5a380d2724a516f69480e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920191800d4eff3881436f956c62181339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316b39c59c671add955acd9e9f9a7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf070b094a50573b2f63a1bc03f95a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321afcd36b1c4dbf92342d2035393b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629538bbe0aa4c82392f2524a8a5f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83691b9885c9839417a609878f0c1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8ba8444c86cc886f5db9a5e251a2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0cead6936fac96742960feb59046046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8296114a8eb1c7a908a7ef08fa4797247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36108e0b7e10bbe2bfe82a59e799ee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622af42efd3c4a74d9691dab20b80e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f04597f06bbcc93095ab86afba86950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44762e351430111d1b62b3193b02f05351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f6fd61be60c529cfe0d674f37f73152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb66ed7cc8bb5e60fb96d1f16583253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e28fd279cc25181030e4b138314f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ffe060e9b83c33dbb81ef86f0d5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa460036309d193b2312d55bf243c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c0f080d4fbd0b6225c8cfc759d1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9af56d773c80c36fe9b58871e63e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c232d356d378f90394a8efe3759e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0c437cec79625e68b3a4dcf680be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888946bb5806014c1c2ce181639303361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038083efdbee8a4a4485ec5c9b425162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547cbe841b6e4209e35795b0cfb89f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f29df4231f8fd488054630e9a6e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8256d51540b50095c20ae7a762d85e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc748497dbde7fd6777c576a8ef2a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15c601d35f0a82ac5d9b01b0073a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f270b5b7b9772036066b423a23f60968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103aa3d31e0e7a9f68f5f3e64b61dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846730b6cf70db91f13c003b1945659970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e5d078256e2534cb11ecc411b612471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a458aa2dd936c41224d63a01bf105772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c8f085a8db0fc5a69b49d485302373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9c79fd290835afc0092556216d9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2caf4aac523cb095dd469fd28be2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8361555e0e58b7a9436037bdbfc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae4de0271820df823673a3c19d95977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21f8c269423571ad12d819132b7f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a65b613ff88d9201e618979da48779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d803b32a376ac5a6b3a2b3448afd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb9d6b8c602beb9e23b01c083091ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccfad32e88e10d97b8c70498d6309a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0c044e7b61ef7c3aea5f66c0e322383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b57b59bdb4c2786f1475e69470ecd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d63f34e490398c0c9829b2e7ad39e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed3361d8b23370d778e36dc18969086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24171925399b0473a369c9a651e737d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b18f60fa49c1d6bf3c2b3a591d740688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37389a3a3b3aa83761352d977246d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd24a3aa0dca42e33debac64915c71190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51055131dbbcdd0d64f48cb2e8ed6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba544e83641bfd34a65c1443e89b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923741f19f2590cd606bcd8a15ba0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10da9b0e2ac59e1686649f48ae4ddd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82839c885b29887459b981fcc1fab1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b847dd15c3e513011ec8d77356b69496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b17dc022999ee6868f381ced9caee397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e610497ec3b27baced666115892c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde5997df887a3ece189966a78404e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193476350ab14a23dd7cccf990584191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcdca36d57f9a9245dcf5fc6c82769101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6fba5cfb873c0bb53c28e8933c0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6179182804ab9739eb129d2af9eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba81089885907d10706f6e5ae9496104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d06f3e3b4d5280ac37ffc6833e025105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be17f4cbbc4da8d86a6eb5f029e826106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008e223ff0c387a2557dd89cd88e13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0fbc8fa8764e22a00528cfb486681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193939befb7fff5c42b0ba4a837e1aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5725eb64f59c369925f0614ef6a76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc769c712d5ba26cd487f4f758a6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2cea96922be3b88d6a09d7809f99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96661c4a5ba625a268ff591f5b24d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcabaa8b4d91d0451e56c79ec2a60e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ea49334b7195038f0dc97dd485aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5d481c1dfa5a758920d01de2d4ac1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c4bab84a0a79802a2076464dd7bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d93b38dba72c3e9baf60719cc0ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781493aaaea204e1fe098ad13ba03f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4101df5c8b62fa950ae091307c5ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684ab3b46d6f61b8230708455e9928f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69356691a4229606284c5b8b6ed084122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8068cdd2d2e17ab13b1641bb442f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65166f3271238e9bdf8f509d680f379124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b6503ab8abc54b2ad08a52d594272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b04f33630ce37ba7525db008f3627126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a737cea140b641d591566dfbe8bdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652d6139d7a4bf8a2e50865d4854f37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26f465aa38df5c7e55f97197ecf8c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c069ce3a023869eae98de18e2779e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd6676468ecafa5121df8e887b4a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7cf0d237c5be8d3712f551efb2e99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4b72beeeb407399e232542eddda3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820000db5742efde1d7d28ba7e36fa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a185b9557abec0fb598266aca53ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028d7f5186c42d50b6d27f6153eabd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c29b53c05bccaf2f78454fc72ae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18abfdb3390c944e65fd12260d0b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a7f80659b74dd627543c3a48ce15e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54614e402baac5baaa941970e77ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9370ae581269b81e0cdd47efb2e026141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd2c3ca84d8ab42ffb32b05a2cf9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15263e1d28df4b19aa7e083d0a1cd0ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298be96802f60c9b64b8545334e7a361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774544ebf51cd9ea5fd467dc589305ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4489b1e10f9463d30474fa68e2fa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555540ab695b704c210f6217aa0a4d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e0a20cb8ec3bd177a4100312c097148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533d76aa068857cfcd56b0bcce580f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67021d80f18c628247363606fc5451150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76690df24a1afeeca1dfb9dc321e832d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef41a4545c07a3737d7b00d11fe21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0103c1e278a0abb29b5a51fa1912e9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ff4cc2085264f7eeb6fe5b0b0f47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196d50bb11ac12910ac1b0becbcafe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ca7d880232a30efcb2e5193d553aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b93bab5f41bb98d5f2834e2aae428157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d624c956a6fa4f294fa140d540f07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cac4a601806d074cde85861c0089159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149979c2aa5c8c343ec7b1b8630c5b63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f07eaf19d005ed0a59f07bdaaceb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f85ad064d8d48e57a38252f842516162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131da16a40717f6aaac4837ccbd139163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07551932495a62d1b68cd576676d756164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371b27302e474130246e22b6240374165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b5cda514128ae4acc2034ed592715166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b8ca16b716792c575b34865914ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84421f601136f9860426c07ad78b2481168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e0d415d4b6bc4c89459f0db5bf708169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47cf7999d278415a1aecd101f86cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7448d4215985a27ccf1176102803b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0d90a288631c024f02f57839b8e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0d59ee092d53dfe3261f21a6ee33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4706a9048863f80bcb32f2a27c82b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49127e0a43c5d274de19b5d44bdbab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395834d858c94dd063bcf7d8a86bc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8030884a1a03e9841cb748393b0af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bdc658146d66849886867a99ed49d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97660a73bb77a62cde21bd0d9326a38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb252d4e985eb83ee3c643f81d3aac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849897df7275afa667f701843d8818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7ae6ffa4e90ad9436705acc311eba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671d7343e806f5367a32b5d8fe1579e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b83e15ca320c4137893f365afb967184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dbe8f12c434757c127a01feab116e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d260b6a951abdfaa9a433b43dd365186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee7a644c443172650e44809036d72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0572f7d4755501bdc043bab3908fd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9a8f972fdd21f9a37445690e491cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96488997c3cbcef31bcdb0c6bbe94d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310bf4b4892d7ae4a2963425c75ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b81ffa83b136ea51bb2787b9d49c67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fa4ca254cab46db6e4dc3838089fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd768b3adb30dc850cf9e2d17d52ceb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd6a33c295ebf0ca8e04dc62e4a0ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5af4d6fa4b065a561f8c8827faceb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a9ea47fdc83886ef78247d6403a6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097209c6606028ed9feefbb6ef6ea453198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7c39729a89ef4fb6a7642773a7d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a69edf5f2171bb6eeec4dc9a6fe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125818b3fbe58da62c80952c04141ac7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1324f2232b6c6943ae56b44266f97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe80d318dbe2b10266a1a26666563c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d118703c8c2bc27bd141e4ee2bd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb886c6df39889824ab93b93aeb4c120205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61080a1a687e614f97eaa880d8c9d5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78a431ec78a97026a46ed8f3151c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfac1790a29f227a0ca3bfa749642c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f24ba77f4dee7b2b239ef537c1aecf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658dd8c84e31869a2a4476c9caf87ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb132ef258b35f46c427d64010ef5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e3b1c9ae6bd8dd8df037cc639da44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8a06f6ede7ab141f8722f613a9ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2998554ee067789a32f122b670d14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e8358f67e52d629a0c582c7abf2e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e3086cabfcbf3ca2b359dd4531fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad0b244d6d8fcf2412e6844279fe2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa15a2f8f59935b97aa8b702299c4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31918fef9ed3ae68e38d8a9413b20b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0d1628eff7d4189cc252a11ee2355220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45269d85f2dc1e8748afc9db1a3a05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765452e78d6382fe506c6b33a9ae4b5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919881b10b4382f1979c15956052bbaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05955d3cc45166990903ad151aff45c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd694473a425fcda1e14e8ad2d88713225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc2799e6f58fb0ef8c15d408c41548226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79a2e92a1cdbb0a044ccc9b145a288227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a78c4fd97d8f4d0c741ab30ea114f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2dbe1e02c25ea69a6d2caf5be6904229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e66ae0ac660b8322fed89c5176d692230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cbce3ea802a596649776b7b26c0a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c3b04d8d070c668584e9e988c3d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056debb67710dc5999eb3a96bac41c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f36b16936ce956f7b419473533a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3213a41369463045fb7102d27603d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b2d07463daf85e59fccc278a7ba56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7b76970f268d74958bc17205dabd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf708c6e755ea00da47487bd7a1e4ffc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d671f8e65a40694f7da19d0baebe87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d37e03688cc968cd8bdc9240f27b86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715bafaecc4476b2ca87e9c67056cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17846ec770acceeffbb75850547b10a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c445ca4fa90ca8a2910739208f8c91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334d0fc242c29e8f3b2e17e5d7f5f98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852190bb59ac29c497b1e728ed13e310245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2089175b5d33d1c16543b05b238a5b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a6623ae4c76cdb07c4d023e55b08a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8aea249688f04d134cad3f310aff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f14c84f1e180fcfe62cb0de614baa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1f57fbc818c583d38cbd0cbe63d91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbd51c70e983b641798d641bd5c31d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86443e9094568667d10c09a5b1bb79c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff109940bd2792c656dc64f85c38463253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b28339349b22851c5116e155c773254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7508ee82220611fe59c6e09ebf751255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf64342224810e83afc6fe2a0cc3e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d8d88e50f6979e278c92b337590c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a5e38c2f5c87c6835101c19155cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308c23bed97d95533057f1d59bcdee0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e4d7a4e4fc468d486636b51cc3de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cf124b71e2d55e4058b0ab9d40cd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af76f5b9aaf3127f4eb9e6aaaad21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c792255cb356fa2b70d30d76c575263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86240f65746a758eb73a042bae65a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f2d623f85c9447572dd9c321dee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338504efb5b6015713d2ffb719d27f2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a0e92f52a70812e5706fb434c04a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62c8005eb816e488af537554c9ee1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775d7512fb1e21487dcda60f4ace9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e53a249d54437e499e785c85956f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059f6e7863e0c015398ef2393cd681b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac6504ff8346c9eafd35a0fee673d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80726401b35eef6324d4f0bcacd37a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76af8b5069fa8fe67ec643c26c096274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6f4e77576b4c824333333635f101275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7d78b2a0455e54f4e0a0350f73c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d270e850caa7e76cb5f46d22bd26c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7170c4d0ad886bed8b74c3b5fd26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609500bf349d4cd23a5d9302ae458c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38c6171f0f51de5944098062618f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52013aeff6a31053832d08732ca5ec66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94061a0386d56f0cd33fc5b649fe1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356236706680587634e66d52f5f83c70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fcae00c976cfa4a77143a2dc55788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7bfb23dd4629effc66448df90954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98459dc7c7cd56fe3b9473a5c9a70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f701e39ca26c7edc989e4eba5047b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc5a24597157ed20d062f7247cdc0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f70d8771c42030218188d26322f56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c604a4b6a9dcec2a29a0ffac7ab5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da18f0ca85eb7c0a0da6788d64496f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de33099fdb4d19756119308fca47736292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb7024e586b458521545f12ce84f39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3127ad3f5d4a125146eb8354876408c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982213444882c5854b10c7d4529a5605295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6f28314ec0b13225f68ae816dbd84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d02c9476f8b5716560599d8e8c148297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9063c94fd5923b961c78cb33695914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86e984705abc6ddfd7db49399b5794299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3cb97cc07fed19aa2187a7548ab8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e32a7cf1e0b68a0d248575e8f20016301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb328094168f71d19c84da6efaa1691302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b910230e9734201c508c53666a2cd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49dba3c3333cb6c1b389014032ae8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588892b49c61f49aadf6df9f4783a77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e64b4b38e38ad091e1b8e7f1c23c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852540f3529d161b85e78455ba7ef0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683a7d4e8e87bfc9790f7df301fc05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96caa92da7abebb113e2abccc8cd9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b986fd5531b58b18c2d117e6bd5d8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be1e9917b0f9f7c811c6485565f474311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218acd8459744afd36e2c4d8566e625f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4012d804ca350ec10620b718ab2420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db7e68faede2ab12da9aaacbf908f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563551578d2f79d3e628b148c5f1c95c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d366c4346c546a83a05065d712ef0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01976ce59bf8a297fff0fe809f1cf8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4189f2d4f935377deacabc7247b53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac74fa2a857f0f20b01a7fb9260a555319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fbb52576837bd1f8ac5e18a13d9e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5486747f4af5c65c4fc0287d96ffa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766d99bddc7cca0674379e38d4a956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c17779ab594775a7fc710857c037323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08911040195340f436aec59fdf981da5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399e426af0966b88d156025826c935f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807a5e85118cabd05e3c84174f3078326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5f79949b6abbb8500e1b96ea0e1ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8554a454527894fb7a04e69d1dec842328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcf91e43d295733f5c867f06013a8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b37568fa8bff2ea4dc08066ae76b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952ea3fd2e0b298e4c8dd71232516c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f8ae94c06f2bd5f1884646be23718332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c40274910fb9503703ffb72a0c25d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98675098b7acdb3cff778af4160051334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc7ee6204cb80d5c945e99d19bb9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3ca16013627829df20ecbd4c772e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63688af6abbddea53524194f561a2f08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d443b388a97b324f1ea5ff891b2dda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809051c8d54aaca3c67f2095cb6ede4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d796a8fa574280a749a918af0d07b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd242b818eb18b92a17272d3744d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746298913783e94d429c02a01e07a20e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85b6d83452f87218459f91c957f95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc611602a28c344b67d7e75ac85a45d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3904ceb36e3b638725c4fb79aaac48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c36193971e447ae71beef3117b22d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4cd0158d0d2c0f4da96587df36e52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f8f7bc88af3f436adf2ec77c9c99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741443b88b0f22d0b75b256e86bed8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239880884171ce9d81430df169fb3d96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65697a111e17ded7457e00d6bd66ab04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0144c9a8c62d4b770e2b8be1e6f8b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aab07f5bdcb8516b05e4f76affe896353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74a02b63798ef57fc63a76e1e5acc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8c9e8f95d514a987b8f58a15cfd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da25cd2095361055239054426909e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243dce65aa9ee18a1504540562cf6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5501d77e8d5f95361b8b4f18b32a59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c058f7248078fd610ca356fe997aa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17172f941efc25a11915e6fca33b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1640578eb9c01124a2985abcd13e44a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a5b672e407d47dda7aaf3929f775362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4773ab1db0893ff454c3ced066542aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c8044fb9804c6f12736c38583512364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d74c96348318d51a6f1522709b7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a172d214ab77cc080336f317aa7eec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a3a51ac87103371659474b88f816367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec068013942058522767794971f5f982368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a6b67ab1130f4fe99747a7cc75ce0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d3e5a0de6478f9c29abad8ba615e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd163b2e7e955bb17ddd19fa910d1af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6314fb74866556fbf3af5c562d80a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399993c616c9e6c6656a6db01f55f023373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a207e2cb3cb5dc287659b4ae605005374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6171107b775ed9861a80c2f50084cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a56fe5304b4f598f9937a350d80d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07c88c141c1462db7ef227d1a84ca5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0e17e85e6fa7ff159820662282e8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd06439dafbe7b274385e4cd36300379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857de986c44266b5f86ba1e289128f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf684c09a7a2895b7a47b60156cc502381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5175caef8081d60efb627061a82d4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102828abb81b9583b12bfa52016c77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd292505388a7e498918bac7340617384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdec77156a98cffaf00b366d222c1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25cfae9f3e33940abb29abf2d462c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fab4e25fed831c24b6c61ad46e191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe474a93a2e12845080ae8a8008deb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd57b63427799ea472a89e6da86d49f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44564f908f60c3c0ad1ac6898850d6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631632edb5e2ca71d9c707549f26daa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940fb0c821894122174c0b4d51af0f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bfab47a0e489f64c4de11bfd3b4dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b71898c349c88b47b6ca00b8c7a14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522836bcea9a5506349dfb402af055395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb8287a63675195d6d14bf94c4394396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b60c85be59f145ffcff57912ecc64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00110e7c796ffb64f91761a315b447398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe37bb55e9932831e677a2bd7b513399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3f8904e001923161d601fb56174ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b0e796787db0d2168dc43511ae78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74132e7b9e7ef6d6391862b996609b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32137f1acfec49c4420a796279a53356403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802676217c615ee84df34197d4bcb148404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bea095c689c53a16997c36b70d59e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c651f9de83b1587b3deffe310625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57435aa84102f04bef70b507e0ab14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4833e39d5b65cdafc50f0a426a07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d99d27adaeef0819fcc693f7d1b552409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24e696b4743f71aed1b10df4a73e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8921b66d4faba1d0fe4158007718f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ca84dfa4a67d69c3c32ac99ffbe2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21598b45e432d7b94935d5c4f756a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf3afb6d8aba8c378ee26b187b7a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb74cdc122c4d775fbef232d5741d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b870c6d0f4b9856e0efa78dfbff862416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ea1ce702cc7499b5732a4a6599e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09413ca685d28aa8e4900a0bcda78e48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caab517421594a4b923cce7d5bb6c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcd06b888b783c6728a98e770bec8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ab26afa59732062b33af8dcfb492421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f7a78c3b72744b330fec4ca51181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e21304e6f06eb1579b1729783298c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa27016c381ca2f8c01d424043764f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137721b937cb0cd732e0fb000739f7c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27824f55926425a0eb4dc662374f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298ab58fb176052230e50ec0174a17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b3f3725dea557db8f0a0782b0f3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d41f366da756b5938590b130a215429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997601a092945d6d8c7f277a266da4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf96f6f133457417c08e46debebee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cdd07a04b9267473e84e886f29ca9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f595e81bca7130e15bcd6e66740f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438df96f14ad7bdf27d397e3dcf4f52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478ff605abcbd60472df068bba72b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44690bd650b34885c5f7b425c0353df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a65a880f4d59837b75abb27534ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095492715bc31159dddf5e82f00c35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85667ba64753ba314481b32176e55b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256339895a06d5d16b90a609edf6706440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bcbd025ea79bee608202ec6531914441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8a45af011294d5161ba22c3a33917442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206167476d164f5d5c72506c4d6f0cdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4df54d112ccd1d6b71cd148102df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75424a44f1d786483998c44c77450445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63bb62eb3f6a3575c9e4acf2f42679446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03db113065714e834892abe4e30333447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57882c3a245b560c327335819746fc19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a3817594e17ff7a6221608b8af701449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20afc403734945e19163552082a15b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9a862c9acf709b2d0453ffc23513c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb75b46f7d136454d84a29d2e4a2ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603283ea39e7f32c71a2e810476cb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f0c1babed18da2b4272d1688ae563454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de489d4a210f5974fd4844747f86e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf57ab10693e1975c6a2a6c301ab11d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19810a864305a023108bb5c90b85fe87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b27fe7baa19ef72162d5d1fbd71887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5bbd5778ba3d7d9bf33f6e047930459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6304e2926c88bbffb8267cdfb4e6abd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d5014fbc2130278db25801c04105461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323914bedbb94dab7e191ca331bb8d53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba077e6dc98845b1616353bb43a9e0bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1b697e9a057bb626d69ae3357129464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c50de70b4b6e4ea4b4d0dd0a729d6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef57904e92819bed4826642b8efa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990824adcc54fbc9ae5b513ae45851467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed471f135aaa7b39e611dcccadaa647b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac36938edc1fd578a3d83b6599c8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb05a3a22f326f9889a829fa56fb3fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad430e6c479439f4ec907dc834b910c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af2b4925966bcf86cdf2040c78548472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685efaa79bb7b088e6697341e749f8bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ba51d54281591d3265b81a2f3eba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433525a6dc2e8a616bf870dc07604c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c6607af11805991ece930a8b27d14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e0f836f07aa28f2322d40fc09e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae9af8f32ab658ea5785f1ade01f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8c7032a33070dec03a05456ebce2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02095201e6ea9d56346acb6a8936f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9583497dc198348d27ebcea5665c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033365fbed4f907449fd5f8cc4f1d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac3b5acd57a2504beee503f3b42cca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e1c7f8dd5ffdd4cdfe0cd61993c9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf14c49db867af3ac271256bd2df7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c7d92d7a4ab3ead8d0dfd544ead74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b7b12b937a325de74c6452b7da99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830540ff0c46fdbc408ebe490fc73dfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26a5e6f9a77d7620033f9b7c4c4eaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb42fb9903e945fcdce5b7354c20a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1a99cf2ca68c7503a5e9d81e7a92a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e6b30371513b4f0294bee4752c963492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c783807bc7bae3a6593bf92a135d570493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26cda0fab68ebb6fbb3fd3a9ab4480494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d96331db86ac3044b4f6338602c29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e0d1aafd37e456841fe3d005b039496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5addcea020c09ef7f30705a60ede7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a0aefc4b1ae069e73805c5559d869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624630e7d23e07625ce70890c8b5307499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014240ab101871be51fedf2b52112b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f68098d7064f916a7f3724b09caa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3ec6241a1ec67e0b29ea3c8bc96d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb61236daa99e015a83998ad9bbbdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a317b1f7d8b3fa37a74431b3be305504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eb55fc5bf1891edfe1b5deabb80e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587de1a57640d0a53a785eeb9a8bf0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf4b37d482bbc92d59e022c4b20e4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d460e8427e5e53a097c22f8e7c3ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90908c2a35935e07572a53064339fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73de498b014276ecda88d018291de8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f57298d9252252e425e4000cd79b0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee7b10910a0b369f65384951f120f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626165e848d42125bdd40357f9d780c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48fc61893b6298517adcbc25918f5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae737c100354ccc57479e9ac4fbadc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a356de7f5970d1d96f6ebbe221b5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ef35d4274ceab449535d5d3ed1c71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062bfd148f8e881d233590f1b8f127f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98edd8b919966df5bc35baa3bd445c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84b87fe88c8707e75aa2007e2eb59e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94a01a04c751f7e79e2cee4183e7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503aadd85f361e0f3f39a7aff0bd691522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7f6bbc553365fd2f38f2741b0fc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621211c76d1b39a296176c3bd5de02e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b03fefcb29b98cd58077a33dfb8f15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850812609d4a74d3220da6f9c712dbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42a3608f1a76135107de8be35118df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76d6ce74cc8bdc4c7b7385c8b167cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d4f916d6cb843c97ba5143dc1af61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160bab15f62121c54a2005d142f19f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e6f0360383e9ff0cf79699eb0dd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18b5a4a37a348ff1eb0201928acc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6527d25183f655419351fe147f94d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea7e08c67afb9e65f6aee23c219e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7bfe2e131268b30b2f7c1c12666d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a967d297c74cde1d2631520d46f527536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c9dacc661847b794b424f8b73656537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef46758f8378cee83b524fa2bdc133538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29453c6f1b7768d1ec17a77a320ca07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca782747c3cfab517025017c2b3dbd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc885c043b521abcfc75961ee82daf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b799857271fa6b0b75e5038cfe7ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239596d578e0f0a9d2d0d77a434ad89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513c186f7d76617308d83933130724a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b86facfb283c41c1732a4fb1b0269545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb93c7fad8d2840a3ca25e61189d69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab91bb727d2465efe47ba791d4cf28a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1dc966fa3cdc6ad16d56b054b8089548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c6e91537c50c04d0210c2ffbc9a28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a855607d7415b8ef656d052e68a23f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd542432b9f8dcb29f48473c27ae9ad7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ff54b68f6fffdc671c432de49bb85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d9f69cb2757c7762557ff8ad1f7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734b089037d1b824f1dfd4f5a145a89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7636675031e50c23b3409c4dc33da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35fc5aad191aa8dbeb06c2ccac41c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b8f44b850b110ccfc2b9c1c9aa881557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82451ff361fcd12b9d815b9a88d27fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022ce2b04fcb5a00aba9f3e1c5c463559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf734a2b7e1704468de95b355e8af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cf5f44ff372c50648b17138f891ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe80cf865791ef693bac68f0661a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e475865291d76915ddf09b48a162328563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe58137c9770d14e479af312134355564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb948f79c633612fb5e352faa11fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db1872c5936a2677dea94c7317662c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4579594e7d072d6b9672dd3d7526c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105f86285445bbb34d688efd87677e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac04c2230352c60c6e04bd3cd7b4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d0f3f16463ed35b97b5386a6949a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1926f18dbc016c3c7e49e0838a1093571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2010bfb2dafce9dd857931f577ba2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e8e67be916ce59ecc3fc5c0791b90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70866a72ec2c7dd08e7c3b858ea8f25e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312edb20dcb7224dbe3cb6303d5eca5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02f3bffcbba90e6a4c9457a400f4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f30c9f985721337cdc285a4d3f63c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4dd78959e4c094f53d46dd2684ea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0985f16b5c2e08e3bcb7a5b585e29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870012f5ebdcd9084e96d930424ae8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a8254c56e46a7754ee973086404f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a7b34daf728f58418571fd40d29a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279647320ab0ad0b8eb67c67c8ddbf5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e38d4417dd49738af84bef96ab7a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747a0af331fd5212f5c6fa15ba1a6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b61956f79e38ad931b6345a9da056586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723246fb61f647adc947f434ed3c54f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24968fda79128edfc690a7734d0eee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1fa29c30ff59eb6705fad166b63ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba5720b93f41ffa604a601b52d74a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dcc20a1f77f9a590c39c18f87771d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da53720e653fc6cb1211d25131b5af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9138d96d93bd3660907c53e3511b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5736ef7c8957e804b7de5351b4b48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a16a1f9342c137fb76aa89495300595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b2b2164626b813a3a4b0206f06c61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d77b03c50d35286722e09065c66a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6443d4926f29fc6f8a7f44297818c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b0956e68b7bce168629c76a362ae6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278404ecd4d9f0ab4745569e08f6826600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cffb24f2b472e79866ae77669f151601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09054db4717a4fba8b988e32ac46a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085486df59d0036e4ae9ffed6dbcbcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b90a35439b4012b20003e8611518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05f2f65377c2c5e746f8a7b76db1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4517170e80e95de3fad657fb41ca17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8bd963bbd7bf413954adea7abed01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446a27050d99db5d3ddd9cb07ad95df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b90792726f5bf9bb9d15f1994ad9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d4a0e8a6f9b627d2f3b48b57ff8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723e5bdc1785e13dfb27adc0976c67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a6cb23e5bc2c524776567cf53e1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b448698a72b8d8dccd3fbd2c57cd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991fe7a53f3037f58c2f85f70042625614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8551ab649b2b8e04e8bd6812263e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c42edc3bffb9c0026fd24e12f888616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c267fb8ff33c98b0e68e56355934a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d8f01a8520687afc23e21fc876e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aa9fa766aa61952b1c3c6272d39f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d81c7fc6a4df87f1b6b990a447fb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fedc0a5ca75e3794a709491f46433621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938563ea106d1175dc6d308992e847622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cbe97be21636cbd2678d9ad7849d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787caffaebb1b8a1e8215fe42c04343c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f700429852bd86f49e82087d385502625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42352525649288018216da9c8ddad9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f2a13a401c5a362371d2c64e6a6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68653d4d888d456214d283c61b6794628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916d7024ad8bae0b1b5d537d4db0ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018423019952b9c7412dba493171a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f11d4169361bdfd93efb7f0e22d98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f26d5b61757fec6699c6dad16d0fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408b71b02eca3c7bdb8a947129c0bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288283935230369c529ffaf4f8f911ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf608bf0489a417721ab3721eab98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b6659ce3912d11ae8bbe1e422adb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d165402d5ea58459b1fdf08ac087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d1900761c2fa2dc236d71d7eb47f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a565d798c864c119002e262f3677c7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eff9590308bef3f598bf7a380996f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b151e5927d162f28642ec4b31adf76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edff691868d721214319ccebeaf33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2abaf460c204b07a04f07edf74bdb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74357d73664abecfdaf9170fb01ee78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683558ff57af10d5870ac286937b6bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aff2ac1e238e47ae384fa09b74ff3646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266efd77a38ab8ba876c4d870857c3e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae9a34258fa931db26f2f4436c9542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46b46c0b8151a0d1185c62eb038f363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fcc7778c8baefdf3722a07e5bcbc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd25fa8be68b64c98903f1e6acf7135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060bf9ddce6de7b05dc0f4c0b0a2e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f841c5ec409df19e2186bd07112147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71ff63de23c6da58e20aa9f2bbbe58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c7f18d3a7abf0cca19c9c5d63efe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a2bdbb7627c9085acdb34c56c7e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d362c98b9580e76d2b15692796a5b3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432734460fdc9e3d0a5df0d828880fa112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fbc772eb2da071178de660e5f813913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205074528c025d2dd085ed0cb9ffa79014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892323c6115eea3e41823ea0ba644f9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572933850e308b107e07e9c681d0c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c458b3cb7280f002c3994d808329c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e93c11690d276946b7eb716f1fa2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605803a2528336b8d592cd13ea5c88fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40e8e619ff886db64d3f1e418b3ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e41ddd664ba08ec2556b10f1c9f3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6bcf7d66298754f94c1e20e7400b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508fc53a9656e675ab2175d6618156623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae664fdbff9babcc19194dc2f061c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ef34410a626e42b185298cddecdee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147240173b975453486fb0d865cdfc6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48471e4a56dfc4c6fe538f174c9841827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f2126d07e3c28d4b1a307ae0b98428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f7b7dab76c1d0d7f80835ac7d8f1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da541440cfc1d31b3931583ffa76efa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62bcf323de15d6b0adbc292e5f2d1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d354de79bc87a99506e64210919456c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51541323780ebe8b7a48634883391333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c912f6dabdd183c889bce3cb36adb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2bc31eb9f0d0f0ce4576a8f57ecab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bdb45d68f89e02f9e3dc8b64c9b5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737183f53137c10324c73cd0a3b538f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb28d15cc188b09ae682d53c53a1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5ff6928a49118d6cb19abe26859c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893af13a3abb23299ec731481893b4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce106356c13a1931faec3631efb7aea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0bedea68ab2bd68e8ad4736cd83ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ec70a06a77dc7fb23dc85a35424243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821dffd02428e7aef0ea78b2a2db90344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb50caa8402114438f1de9065faeae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc8ff7f7520c143db0c9cdfcedb4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2fba396a90db2bc1ca59a860228a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31557e9ed470eb38bf2ac70e0e100148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511309ea2d624d80c9d21ea54ff24049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549fa49c9de64b9a078251cc3afc4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14d75d3d89832287333c34c638f3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb7c9f4ebac9a58424f7036362b8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77faa6af05225611e4487aa0fa1cce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397849a92328ed74385c838f3f301c0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe5f8ce9bd7dbcadaa4b434f761a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cf237d89a4f70222442e4a87ead6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb92a446a2bc09d21ba512146d61e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf487ab6525060c4b9127cd66054f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e40580c7ba382d125e7aaa73665259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe400689621cc693a904913405e0e2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66741682f99a42cf563bc5e13272dc8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f868d528c9d9c8e3912f5ce0a642eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c36d1e468c839b92b01b2d7ca20e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c050fcc5384aed8a928335c032af50c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6aa263895926c19aa0e14bb1969f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b4ab072ec9cc7414cb60d24b47b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4f4bf90c63ed6369d575c35fd5c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376bf0cc5a64a0aba4464518e6b8a2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed99015d1aa11bc25653020eb95fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4078f5df61b5c7c7d1e335c75a669f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a741f267ac8ef0fd57add607fffc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7719b1d6ad30cc1e1cd0f156810fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d1cfc45937194613acfcba65deadd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f66f14ad4060a38f286d536be685d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe741292b573fa17a190bc17099780775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483c9f6b210a3dd9171a9a30a2bc1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb6edc3c466a415c1c9a0bfe1b8d2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8fe7c70dad26ae051b6256562b59478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc601c18e5d504f340b6b0a38fbf2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51560c5786144589f99ddbc076facdd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0943a5baab3a656a5ce851560815ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9d921cdc7916b614e20900a9d3c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039495c19bfe292dc4f50ec8155b9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b1be2afd9a5a9a410945b69b946e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2540506e6010d4c38bb525d5c0bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c9405f965a425e780f3d04b72ade086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cf2f9465b452101742ae1ff4057a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208984c4693834afd97a6ab57e64b3c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c26a84feb2a217b100b03293dd4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cfa4c22c6da1914a61468515491390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4bfc71c70ab4209e377a825bb38691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36922e3ef16ae403fea53f32c8eaf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a827861cce0782772ad027d88c825e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92bdea5f28ba69b89bc4608decb5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb11dbc54c7ab601b47ac518df47095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b56abca84096b9d27122abf5a1e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e61e7505817c0cf5d0f539a192d01d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c10dc1d0435a63ca99f349c8481998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc2ade63b45fb8eb60cbda925e69ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad6236a4d950eb69b6b950803a894100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40302402274770a247c5f0df2e87732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7125574853f959c1e30498d25e33975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4a17242f4aa4aa373b59bb9fda8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7596a01c00acc68b378412bfb18f29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39acfa085ecbc9af84e979053256d75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fef3d62ec0141becd92b30e73d148106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a7727d629d30b3c12ec7bcbae140107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7504856568ba0752988269cce16df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e679483db03b8c4e8465cc30f4bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97cc1f783a044f1ed89623e530392110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249ccf30c85108d6549bd30dad61a91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72daf6b7c1f6fd3670fef84413ce65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb18587a2ece197beb4b588c5cc94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aab9553d4e2ff3deba270c6450aee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95d1a6cdc5d713fffd31b253c48fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a82ad6bd142bb677ea4b9d86497a0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bebef3ae46c706c45fa164745f68f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57636fc6e991ea5bc95c2361c561f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a400e6153f7bf9df22ee7cbd97263d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43741970600d94d1f232c2bc932c2bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba2e4fa85a82980d3e7e8afe526dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfb4b32090d80f143d240acb91d58e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ee8a8bd5225b06a40b3e34a23716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90dda760c42e50fda45127536a40ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edcb2324eb8ba9dadb5de5f91530da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7d6002ca57723ad6b7945e650295126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a40df1bbbf5413beba0873a3ccb4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c34548de0d2c3a974a78fce8454d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e7ab737a8551118c961dc7387b32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d8c14fbd94315dc0e7a5df3f76ea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3889a8596907465067d9429bbea733131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec32c9e0588e9d7c57f9ae0ab1541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce2b7e3ba59d45560733f31737096d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b675d638e7b4310fb848a8389a82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862b2d07753726d1e49ac338190c7bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a1247b7661385ef3ad9571fd43fe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec48e6f53bbb1da197de684a3f2c89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09000400903bca616579509e17bf3363138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4d1bca61860bfc3f48a2a3d78c5a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d24e25f594330b0e3152f44e94ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770653c63db2d72519f38134565691f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198501df949243952ab8bbde8612517142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9bcf8c51b645d4fddaf83e0469c27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e08979fbad1eb1bc37266e1255f0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a443623d3a735ab3853e46848188e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47702ba48df673387700ea467c4844e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285c011ad2848b81110331519c30350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f2f30095d53c0c9b0c5d2074cd28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078bd308bf2775e7808ea9de284b73c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed7b2a78b426fb45cd77a11c8c3426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f188ddafd582be8b7663904a1f8b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2350918941cbbbb483f9c833baf24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e302c1d166713c23ad46e6c095e68b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700f100402a6195319e60cd234728f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bc8edb6619748453c3051771e8617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff8b28856adf94ed85ff1ab9f938f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd7f441faa1903928de96ca67d509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead7046458c608a52a578121297211158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1067ddb502f7ddb9e2dacc260da2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9b6eea5658cea3629b688cccd038160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22aba5ca88000eec2a42b7db9bb6b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940831b64aa4d7e3921ccef3c163389162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c7ae713361ae110ea9547975b289163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def711018b304c918d8602ea740af8d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f595ef688e19e5ad4cede8e5677a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa72e693f8da7c26d86bf6223477c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8533d53f3704339f2cb7856c2188e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e000e77a9aef38c246047fdcb736c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26509912c33cb3890892c1a44b4147169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260aef9babd814cc1437b15c88c45ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b111dc919faade9b002a3f772825e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe7f03540af482ff482a91c841999172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67c76afd17878c577117c892742f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127af42c39502d8ee8677ee39f41c26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a183afd47a0f16cb33a5ce06bb18143175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ba35eb48e0df37294d1eee4255cf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a040d998c857804fc6ff5c96e282c7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0787401d7e12f995940bdd049d2b6c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed0e60cfc58f818a2fcded1558cdd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6562e8423b7c310fb6f1870b633ef57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2316eac123a0d6ec0cd358906873f2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd5cf1874d188709fac3166b22229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450ff5e458ae1204229b2cbd3994faa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5679c365179719a80c17fff3b581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08faa1f96f1470325c628e70fd32787185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc55d07cef7af0ea94ef0aa581211a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f355effa72395b19ed80484bb53963187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990c2490925ba50278262a8420c7a57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029caa2fcb566a1d277511e123417c3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a73b2ac60f9fb9fa304a187dcdecca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d6a6ac08114ce8e347f32e18aecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d65e755fb4750d96c754abf3a6030192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8a347ba2a7eee153a11a18f23616193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459d67c678b5a18ab58aac194bb27c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19bde4872f2519788b292d7b2c1f03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c9245471a796bd00bbcb9f067897196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138cd5231a8f7195acff5bb5655d076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b30ebce133a557ed84e165e87c75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e539dfd9b0bd2278dce56cf57df43c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce124e8e5373c6335c86ab055a8c13cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c23bb8420c158eb3fa8f2f44d26205201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7383e24e4fdc1e71b18f3db38deb055202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37282afdb6b397463f39951667b8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac6fc6f8c5bad597ffd27ba830674204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d116f758149ab0e86730f1de28e94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8a8afdc683d0a7717e64fbfda6bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc7ba335030093a05d8337441fe073207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e41f67fd69e3acb961b544d766f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a3fb060f2f2d8c72ce589958ac42c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654468dea2248482436b2d1292769a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc87a7f686d1573e7dfeb8cb608200211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f729357057bc406c6abb3a27322d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372eb43b66ffefed611b1b1eb2f1a73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172d09f99543adb6721c4f0a75ed5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066869407a07d16c0b66a1e9c413b3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd41ff517b543f0000c88bd115b0aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07cba46fc6e144c037c1e12df474f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9199268351153203446d1be7ebc329d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e3b6e997e0f2586556784aef8922b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc04499e58e4c627780e86f9991c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9a9fd4980b16377859485b3999054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2e958076425c41e0a3759a649e8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e8428f727aa726c678c97c59b0f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c19c026131dca19f05cf34fc15cd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85232c324f2b60fe91508593f65cd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78a02c8f5b2a02b4f34468b005d899226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a60b79bad6eb5ed6843e15d922600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed39f5207439b4c8f485550381c29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad0abf1235d3141665e45a4f35760229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1ad7b3552676621b9cc72b03e3932230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3622e7a36ac159ff13d7a27ea06989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02318e78114f2714aeab65497617e1ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ce08b6001e89515e9994dc33f4fdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64f955d126d356db19b3a3bf21669234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb71e6bcec8779dde64d19b6e7bef61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c024b9c26a58417bf2c43ba939db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851eee186278eb607b38032f406dce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4ef9e2521ebf582c1c0ce6b63608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda438f1a176a9a477a99768a7a812c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b6bc7d2838b6d7d26efd0647cb55a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56d2d709a78235eeb65d8da8816d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060aa0a5a36d990935a551a787d275242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860c327f656d732b5765afd2216efc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea1aa612edd10f86d904d389eff9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a361b59553a4a16ee1480cd4b3e48c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fc0fe9d89d28aba0ae3c76dc57202246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025de70cfbda65ece7e0334f2cfccc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a107485de0ed70c129ee71457b4ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256ca243ddd87b36770ce2926ba9f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a49a1b458a248940d6cfe20a9bce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9106be3e87bb5a7f2563d595b7caa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fd98d7c61c6de1ff6daa7cbcac822252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e83fc89424f1659894a53f685ed81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedcc8672287b02f2b376179b19880a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a31247148d60aa690b8469e8fd1ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70472b165ba132f366981fb46473a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373609b9a27eb1d252e9edec96ea3cf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e1b77107a916004e70cd9802f66a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903439c40810905b7bb9e802c16c44cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cca83c51b3be9edd815c9a7465b9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad880db2484e46f35e9fdcd6365e39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc315078a423c07ade6112dac402bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054818dad81b0287632e55bc7e6f5fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51982a495532ccbd8805ab9fb50f2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205de3a8fa5d192d7eef18fced313f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50decdb0ccc5e54f2570525b9700c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ca36a8b44609f439fb7623901cd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141f2c2716b7028eae2ed31a2d78f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf40fde9abfde5c722b1a3b5894ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad560297525d0b04d1ccebccd299b33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff17be459fbe7a3b00fb1aec2ee02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184642b6a60314709d32b3616058c22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205d22ac227b279d35bb6b481f02ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dac2ba26196334e02bbb2a753a3b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068d59845a8e188efa1e4a5a200b5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaeceee6363082ceda5727f972675c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d413a542acce75011aea198b165c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c980cd6458c4c63e8fa26c820374278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65935eb6a80ca4e8d017a8daa5a6ae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf6a3695919e373d14d8192ebe443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e537562563ecb233f918fe0556d71a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955608218b6812fef0a4a7e51e9531f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd00265dbbad99234febec60efa07b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c26d45372cff81de61a1c91619df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28503401287159ecd5a9e631405275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae12e421287284fa5d82cdd1b7d6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb578149d06040d1d1d8254cff7793287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264e601f391ac0cb5875495dde800f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859f3704da9bafe688aee1ff773cc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eb4e28fd3ae437637a0af56a0503a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107353a393c7d49777aa6b5e66d3ab7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796e6433c0cdf1977c4604d07002f2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca098860017cd64475d0df4518bc181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd94cd9f345f4866c8a6c33d3f2875f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc431aa00e0f682170e5920ae0e2607295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56fce6fda627ed2c279d8547626bb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16b283798b2c32d3b85cfecc67ce14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7920cfeaa47433a539b4fe8b388e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704a2fdcda7e365d4183272f4a2a00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a964e7cbcaf9832e4bc32ccbe7fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b8758e7a71437e6827d2a2d36ec7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a5b33c209bb6bb46713a12ac8a47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea77460dd8f28f3285f98e73f1688303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab46fe883915f1c5b744f41fe58a22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e3c520c2d9bb5068ddebd72ba3c30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4cc5bbc3df538ff061d524f894f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0259a5fbc0e2b3f4bd6d0570c408c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5a249fe84b054e8edacfe25b0967308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3be49cf3cb7d57b823c519392cda6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047e7722a9d70c16881834f7c394ea6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e68e1411bad21f886794633a5409a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb688de68a4de3b1909c605dccd7f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56c660c5533cc1d4a8676b5e07a23f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c2f224c468c7da1446091c663d35d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1d57ce358f1e844a7ecd9ea2f6b54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f6fe56b6a79f5e959a7a1f1555a76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f69c3458fe06a7840af37f2635e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea143103ff14ab18e2e8c50b3c68e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e989c36ad31f7ae5c72ba37729d833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712eb429c35d5a7744fa6283f261be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4add209d8e34e991f8a6a7626618321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f2885e9a8e5f3edbcc17f4631eae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8353b38248d210e2b345b2534f88f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9878b12d8d64134a386da8cd1830ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb48df0b99adedcb100a9ed50c82cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f6bbeda8508c915cdf6ba98636893326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b219a1371eab48343be62eb04229327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c0c99763d3377d2b07716d1d1109328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ebb6545e908ab8b1e0b038459a35e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba31fb1715f129f155425f9b1aef0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba3703da3bc8026a0cf0598693bbf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b0cd8341d85284416f8fac7c4f85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a957e0d5b2e732aab7fa83028c94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12035410863cfe3956b21cf12aae3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9481fc263b9ca85254469f8362d18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c2f2505d97506b0162b6eb585ad68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ba56b1a73ae1106eea13e27811e76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18257b80304a5dfb09fa34aa83857121338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c4323aea0003449919c76e892479339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8d032cdd08ff46a2e22b63f775eb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbb53db27375dbf33c89922eb8b31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42031dc691dcede5896307fbd7b2b401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb64d78333a5127b3862160d564a10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641112f933aa2d96c324a70d9a0e6e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c3f511939e80768daedb255508ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a809ce7848b3f781e2d1515069c82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366334286ff426d1d5faaca26886c39c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5b9e21adace93ad96229209ef61a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafae82cff113353515c4c072bd0293349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bbaf0fa7f6b6314943c6a745ea981350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d5e0edc92f34c6d7e9f3c0cc0f58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f867bc8eba6706b5ad3d97bf77fa9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b8c21d4955278800ae313956f956353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9de5ed6f00f8ae84452ab245f3a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456989c45b1e9a40f527e58cb2f4df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65569003ca0c6cd6e39976558ee9d495356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702829bf3a9b3f3553946c4cd54279a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c770715c666829469d1187afda82b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d644964fc77e507fa36af9a59a76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27137e1a5c8d4c644c5b4a6891c2cced360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbda4ad17441712e9bc15dcc5aa1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0338c8e976ed517d55d17d1926ef5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0751b5d7bc87cc8ffe05dac94abbba3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7ad94a2188378c18be6976d44dca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a06119cdc22af2aed2fca92bd4468365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a15908e5cdc3f0e63317d2ba961f53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295cd4750fb56bbfa75a26805f4acb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0801041e15872ec12ae5b062056bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f801436364a3e788070a82d5f74b1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea28f2726522cd86f687904b226f38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf36799ed6620ffbbc09a1f64e9c14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e7fe7653023e1c7e6dea001f94ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22cf6da28e41915cbabedc1dc0123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140205dfe34990e4c33776a5419f6e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0544c97696f20673940241a1e3047c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4743107c1f698cfa6087f7af8b6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf478ef69223c86ef3981bae6231cf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8dbd50e0a2a98b9c6a8f0e717981a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376445e08c339d047f4a06a6c4bd87b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f45ce35bf1f86d96fae57ea14885e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b644c2b4008de82c31028322d4b85dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f57c421f1005f56c260a5e0474ce8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722126a59215ecf13f0428f4510989c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b7ff1add4c641353925469e07935384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1bb24acc576edd44a89849a35a13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9127ef947df720aaefe380e204a7beb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da602dc3bf0643f0afc14f82d0fc39d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2499611afeca51b16d56f406d2550d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670558265605957d5ab69988363605d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4452e63004ea44a870b565779cebc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3bb993f3047ce54901dbc6d1b6ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fe24600012eee1f2fdab953a30d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a147a9141500aff123f3b9d28460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7954a98c6e06517922fc6100359fed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73232900cc2b1c1209cfd278c2c01b4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac0d1959dd2f8a2d1048bf7740516a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dbd8f048064900503fb74ef8fdc67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d83aab75abbabbc822533eb811470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fd395fbbd2123215b674af6ff2bc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d686846714661fa001eaf972e66075400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985785ecdf17e76352a889b0dbdd4b74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1d58efed7d276f90ba037c75d97f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712ee85f75a269da4e2c0b62d6cbb31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd3ee92c68271d218a2f3dea16082404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae5f80db356b400609bdf5054a7f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ced22463b4e4f3eb5532c0a180815406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dcce101cc5126f1ed2338c4efc2a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ef2c248911edbcdee72015949b72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a0afaf45d8c83b033199b9f644a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0160339616395d4d5630b208d152410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bda656d961911ee83df7a6be9616a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85a1910f8bb5298948ba915b1ffa0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9793a49c5df8eea98b5736344d4ac15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6fd32dd0a658a3855591518b8d3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c10b253a461b9e0673f9b062a9650415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fde9a590f1e4b65e261ac17919c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3bf385f9db54457fbe29b7874de19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694ea3cd05b377fbd306361cfdb45d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111bb286644f93cc4a67441dd69ae5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f42f2268f80a5726754a58ae9804c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880b7b395d47e0b1510d204c8c6fd8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ccdbc795ec9873e1aa7f163e0218a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351878dc9df02b7dc7abc738347b2d05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e86dbd0ad9d9b3c9cb9a798305e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77ebe64e0ac0f7029f056be3be2b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688020bd959d6e3423b6171c524592d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749310be682977ee6b97155fafae882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe2c2748b7c0579252d05ebbad723428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa38335651ada6aa1dea395d5ca3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca4ee60de9cd5a603ef67ef2860f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b919d7c1f90a4c2e2c6ad5f99c7d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a45cdd45e2a1f25f993ca4e02db9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a3b801382d86f29702bbfaa19826d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e157dff5176612a77fbeb8ceac36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce987856979e3a5e008c2fd642968cfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fda413a0f6a55e6bc9b307d8a85bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff589c122904f2855b47669570cb1fd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b13d4b22af1cde4214e87c1ed6b2ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfca96f2faed7998ef429e16c440e2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2ec4d158b731389f8222b7969a73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb57d54318b4d961a06fd1fde5f8b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbeb146ce032836cbe5a8ac9a0eee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529dc26c3c629b2f9b8d2f8f9cbf31e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34425327c5aab445164923e87cae6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7583d58be230441d9a80a5508ad757445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943d9daf33730a48fe010e11b6ba00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2c046aff85af46a00f3070199757b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58c57d06d34cd639789532e8f0e3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f48fc0744ea6bc78dfe9315d53c7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172345f8b3ba8ae543e9147ae99b6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3200d9f57d891f437e0caa305f81c75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9912a36fa26c21600f188d22d61c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66e64fb40f52e9e11e9217780ffe04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb7f25f344d4aa8f13d21de9e3109e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c71d9ca99868df487198e4158792b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef3a0fc5ccbf50c2ceb806c01ad8a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2644e653d6adf9c824084d31efa481457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f1ab57eae4fb7662ce89839dc232c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037d88dc1594e600bece86fb4e5a49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675410364ceae02a9b727dc68fb42c82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d393d6cbf5e2f849e269c4c595377461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa46794d5fd8d4d13b8c8923d5959462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c7f26bccc4098dac8228cf8c5738d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de89457a497636ec5f1d3bd3fbfd2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355d91fa43cf12b69e4b7845220d0b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2beb27ee7fc119b37819c90138b1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648dba5320d1c6ef792f128cf6030a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdb5b95b69336c524aa7f70ea6d5c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69e448a7d3db3fd8659d5db30364b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aea932a29206a0260417a31e1a8cf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b015addfcb305fa6f435ed22003718471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e3f76f00299e9808f94c5ee78cfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b837ef08f654447156ff271872374f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f4e48c4d6787680ff5ae495bf7186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d1f19a27d81ea693d13af873b1c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625ae4ece1c8ee5cea8f43143071fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3ca8b86a5e60c147c54a220e9bf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d67b8a9a01c14fdc190a66b2639ee9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396acedf659a20bfff51a093b432df80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767dfa099e5d8d47240b48b1276bffa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6800a95ae6f79387c7e5c2f8c20577481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339d9dcb052bb827204fb38e281f162482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3343154e99b4ec425cc56abfcdd7fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c92930264e06b3a5ef29fc6a80a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78360abb66560b4d641bf6491c1af002485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f19c010c6f53d546492f3fb2f4ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750445a350afc75ba4ae9fffc4221270487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c843b07da60dbf2320035c1c62336488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffddcabb653b8c230ea9fab8bca4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65761c5017a7f6eb0cacd9cbcbebba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b64760985682107c8e0a5311cd9de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3130bba120c88b7c4d6718db90b95a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b123319edf4b6978b926be7c6c6d5fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9926972cfd7819219632783b94d3ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db4220fde4bb3a1050d8620b54143495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce4f31e9526c73c36425982cf6cf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e6beb57e6e136859a2c46fc96a15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a801f8009bcdcd662e3ace371c5c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa2937ea63cc0bff41fd977d3c270499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74cc8836e1528a675bc4ad5d0e3d32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e49190d41037d649ddea921e5fe9b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641023cf99452b0236807773d301f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5d2798874a78ab3505bf23b8dc94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32923f96da329207aab5a2c4314916504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965419a0aba405f389f8d450e1c3a76e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296109230569c77368c439ebd14ba0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29736a9f0c70bd04253bf467cadbb8e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae134ac95b8e4a904a573e36f39bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a16c4759f257fa04fa97b27b09cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a7b1e079f3660c686c167b52ac37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d4025067997fb44a4c6193386068f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c586c692fa9eaf02561b2e725aa80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d1d124c10a5a8e442d9032b28f7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1924dc2b73ba3a59cecb0be0ded3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd3a1a154e435383ef52325b6b708515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d19421aab6a76f722f0c565366021516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922f33facaeeabb703d5d25893d0eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaead16d68615cf61051402a181d55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a09a897f1549ddb48ff94b2386fad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3578e1360347f3134d4caf3a526356d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d297a79951ac8efcfeac3d8a5dc324521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62187488b6578a7b1c019ef33f07db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129226dbabafd55d789b79593129cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0521939b84122e5a6ae0c5b9091737524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea2c03980be4f4b6716b8c492b6c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02286efa51aa5422cfe385abd38cb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e53a4706d5443f269d880e430cf9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92adfb686794a79900888f63d83d92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4135f9b24407432ed33eb5e0b3ad552529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a4e5f647457b963ca69546ac8a09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b132036626d1c36d14c8727e48fc7c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aec65f701305af4723d4e173914c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b878a9be0b60d0f59faee57772ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd5b5a5bd257db79f0fcf926569e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e613fb095c2c5650671de6b29a340535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5335e4653f64ab9b08b1b5682c7207536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fbe6cc797dc49a72ef6a9d1d78863537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce9c51d455ea96e2f73726b35d6dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb97f0074f2ca9a8fedc39091f68b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9787fd58932c06f79548840309fede540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92749ebe0a1e6f9c9aba55472cd4d4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b83cdaaef206d42c6d324de5159a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb81705985b7dd578d4fbcdb1f0d92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f96bc15e2c9317ffa0915f4bbf925544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ced4f9f4c15029790043a0c71efc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b52a547da18b9925d29cc5bde7f99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fac1498f1bd2439cab15caac94bd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5c0e8d266d27d7c7966b8041a7521548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6213aacb7ec1d6d35400663ba2cad4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf43761ae5ed332897d032835c22b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50551283b50db99d4bef446b83f6ae5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5422c5d0c6ab7078c4eb9c9082454a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d5c418dcd4c5db5107b55778bf6de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc5dc49ea220d913f487011a1c05e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667f276ac469094a8fe2c54433ddd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af11ad21032a566c136fac346d642556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff30b7602b1731e75966ede511a14a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ecedb50d0bb3b3609b4ca171961b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2946db7c6dd2dc0f437da595923d6ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b2dee7f2213981330a4679a994d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87adf8e8f4cd039358dfe65431f5d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16293c37cb0c8456214288d3e8310562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0becba16f62ce0bca99d8ccccb7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851601197ef83ca8ec2af269e455b8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6030d76b7443aed0e5996ec6504e25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02799959618bec6307c7c97442d46ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4720db5b07b99cf50493c38f3e6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f397b3bc087cfd79310e5041c32976568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2f76b28ef2ab765c4be97daf86ca5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641fb0c7f67d0ed53bbbfb68d48030570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d45f9b61e612e1fcc05fa8f3545f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef61612a05a946320d713add7d510572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255107b44144f956baf88334a0b02599573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e99e7ec7657c9bb780a6f939279d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af391d68f57748bfeebe40982929de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90323249e26105c52e713554a6a77a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e89dfb7fbaaf72ea6cb8e4a059cf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a2bf8fd628452ed8a9e4e4ab04a9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f57785754437c2351888cbb389b43a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7099e97a9d4145124fc68292e2e4de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3666777eef56781d2d55186c4839581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ab05d49fa7ab279ae612458c224e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b86331be30a9e1d27b9b78ad39c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b50bfdd900b21a6bb2b4e9f62707b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891b1748262a145abd57ed64d0b5a98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd31cc00d4d47ec8d9f51d4fc21ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5aa72f104e55eaac5a79479bfcca4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990011357dd9be3a2d08e9ab9b5811588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d193d0fa1caf51aa5c01d55771c553589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4a366952007127a9f65a5fa38da8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ae22277526441b352c2f2a7a5fc02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6fbb208a2db6020ab58555a230a9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef1dcc6c880cd254fbdd12fe74712e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172e1ae7b0dd472f085d211d297af9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef03e29d50c18195c9f8a701113455595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316055f31c901a770efc1d69114c0571596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ebfdbefe8da25f2d1bb6a08c178fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f16ef7e95e5422f2f179bcf225b77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9769644b7ab9a867f8d373ff0b72e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a68f052b46422c309e1c4676c6be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb9d6b95fccc1e06cf74fbf2042e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936460bf0ffbfa4876405447692a4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a135ebfe1a29c84d18a1b085753aa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3cbdec8ef67c1ced336bf5d7cbeb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd59e165dc0903dc2bcf39c8f8fe1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c42c7ebdcbae92d693f3111cb44d80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d996ded143bea75fd1ddcb2b8320991607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a784234c75a230ef21267d39b49a76f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138aed0b18e29fdb80318c35f40390f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ebc5fd720c769bb3788f0cfa7506d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe906bfb8b079a81bdc9748855cb850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f2c9c872f0b6a833f5827dc8929a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9356e37f364a7e724350b045543ec38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5e88f924dc2d161f79234cc28f0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a20ff06adc7c57cd3fc76a5200ffd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bff33b3ced3b9ea51aca0db9bbdb7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf623e575eef370844dda4db85e50834617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359207842a7d5fdfbc89ee2f02737b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea800a07f08e86e0d0c2da9902d0d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434480511c66f009b3cbf17b235676af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b382f50220e88fefc69dc091f6fa52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d684bbfe36a05c031494d7ef95ea8f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ed9db592a08b1f7aa200e7ec5bb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a226399c93fe9463ff2442973c2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829de0f80af2c1972b4c5ff0a649d413625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d87c11af171efdbe1cda1c4d90a71b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370fc76dc1c29af609e7fde0d6d07ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035b6e06b32ee8c3d971015b8a3bf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb33361cce070598e69613d6a801d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cfd5fb7066ad7308aa2f2862c2fcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169db29cb7fb994585804e55d953a47c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d8fddd7b838916bc03c9e596a5ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db25701852f469f9d8e50c08f017ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c3f2190b7e7c895ad5ec0576893c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968bc8424c5fed9f863f08cdd56fa73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2de5a8cf59e89238710d113323ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94092d14a2e72797bdb39ea9f793a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866ad8eaf3932d1f36ddeef6f21e49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0013536a90ae2902e9937dd9f3fbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceeebc1ae846dafe1ced36f3407013640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72198e9d571c1fb63fc186b56cebb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ab771702792f4b3eac6cb75dbe05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c865af4c772bad16c64fa2c646ddff6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba08426a3431ff3defa062340918df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a52f4677e7355768b04dc84556d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda1b1ce33c38b42e3d271e33d3db9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806d86c987e18fce3fbdc3fada48e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a44fe614cf13224eef8e8c345f258648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9582f08b95c4decd04762f5e0fa23c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba51580f367c782a5a4c2ac252083a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8036f5420ef7e61844de5d63ee52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef5292b868093f36ed23f81a1c5b54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93772d7693bf2f662b4c0a544b5bb6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b812e4924d6bb25abbcb9eb618cd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd61ccf1bceed0fbf0e657055c681655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff51bc227943e0d1443804d641166fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e43d8085dd964567e19e188689b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d0de1975e46340260625e7981ecf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480fc0ea9e43fc9a56961532dd900e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493a1139567723af98af10aff646f7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c08ad94a7da67a718de9b2748786e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae8c14037ef692a8fa3d0c1e8d1f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6107b6c1d4e372752fa60dff56a64e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af12d38d13b6dc8f1d11ff8b6eb9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e86144112697841e460c94ad6e5b79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb8b6c30a8c42afd0496b5d5fbbff8666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>