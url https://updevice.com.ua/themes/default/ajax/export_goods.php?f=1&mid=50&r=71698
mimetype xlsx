--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b97070e5bdf008d7582e107e84ee231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d75bef8df4b517ac8fa2453a0f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edc5bf8851dcc1ae3d4c8f3338b183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a09e6240fe4b77d9f7de912984674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43596b36550b7b45ff2824b2d249c9ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb81daa29e35f10c3d054ab42f6a866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659298a43de1f3e3aebd3137c51c6e907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089270d1ce37f51d3fb1712c0db0ac08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5c2cf59219c79df9079e5a16ede359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c13e41ac2acd9a0a858f54b8332a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8db21fff5e1491a391b747a0eb8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810735f0ba5a227f46d7218445e508a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d81badb6bae3a8b434f5220daff613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e254b4e373f58e3ea5909b7889ed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802dbf50d0521e5cde53a5b14def6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3acf710b63566937977e97dd2e3d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd56d6c701cf2279958e3f00f389b7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e81b433cd2caf2ea0ce6c30d2079918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3cc6385085da3887251a3323ca9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321ac593c22655e3dc959e7fcd0f5cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130dbd7916409a1dfdf38feaba592b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e39b4702bb88bc5dc781603dde386c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c802041a58f19ec68e81f69e486e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a024b7a9f9a7bf13adf821382cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156471d0651d13b0d7ecdc10162140925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6dcc6fa7e55cc18a7ec5f71160ae726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e30353e80ca6f2dcc28ac4646472227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e38468822ad474a3f6c22b7bc80b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137073eec08317b4a0b6152dd08cd0ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e008d5c6ace6bc8ab052d6a1d1ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e0b5fee00a9571f093715a1105e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f711486a1f9182ac851c4b1608ee8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367abdd3bd3872bac507e8efe97608233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5788529112d51d8c349ab3b60f4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece797574102c29b143c5c0160b73b6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6cf9841c90c016cf34ee9cbe13e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cdf9fc2227d6a177005800e97d8b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c6a23655303670c1988411a47d8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4925f0d1f73799126b139cdac13d9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8afebe9d54c4193eb9f9aa63f65cd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dacd7135de330254d584b06c1f763a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f3f67ffa378650406d2ec267080d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217726a2b0780b307defc8cfc63e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd46f54caa37e2c22a2b5b65b52bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66b658001431f0caf89ac9a11dab645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4abd1a7d7721287af407af4421b9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229efdd69b0b7d325002ec27bff2f10847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbea2c1421cfb6e97f64dbdea41ba2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd59cadcc0b76d5b6a83f220842f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d490e247b0a8c6dc231c019d77bd8d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c0178d3172d18a409af73278bb0d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea379a0a61e6e563a9ad8004c3acd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8195b5df04fa5c28153ddf0fabdd0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a8e3d3adcb1366fba523a618c08fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed2aeb04d49a987e87452637c95c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0931da08cf6b01a409eb32ebd92656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090697b8cc84c4dd47af7b44e2efd6ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117150a84a53e29d8e7156d278f44c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef286b12610a469053b78b938cc7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9fa4b6c59691088ca3630f5a87cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad459f388193770193b74ebf6cdc44861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea96b4cdd77281035495e0a5e985462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a672a514fe0e1acdca72d21c6d67c8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d08886f6b666e7c006cf93962bf3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee27b1a8dae45ccde5575037e9e07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf816b3177e2eb4779f315163008bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803335a3dd1702511868390156d97f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7951fc5bbcc2ab40482b43afd0ba3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c9066562a1bb266a09e88700fc3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504ed6a148a9f73ebf3bc98d31d761770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1867b29529513488a2d3a564f6149b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adff16493e660b8d6f8d6791b7eca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5438f448f9784d2071c3716bb45fde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb7cc12516067e684cab6da5b24f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880a6c0b3c84bc12f9ef19806e8c8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19739928b676df44f2307d0af8536ebc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fea1803548ca8859e93b3192b040077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d938e69b913f931e6f1a721447a9f8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fdbfc7275b09d211709f7dd84561779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a5be5c6993049096afe9be448970080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c07e2c1cb887581510208118021281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b029956971604cf7354cf3adfa9d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7462b6aac36c41b70b1a5c8f5d322f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1baa20cfdb1b1d952d37d5ea9b08884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe5039731240da5d30ee63c90470b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9448dd6082add6f227bb1cf4de20e1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca7aa1797590d155236a94ae647fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b57da8edf91606bbab88cdec8ea94688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4c9a9790f5595a3166b316326a8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e2a7248bf6d68aa3aaea898ac9dc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d1c2f4da397c59397a26aded0dba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e950dc1fe53a9d7e94730a65578792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d00bff0b871fefa23c7b14c89500f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a1175782529b894a5c13d85b22bfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e60d36ab0b38746991a0b032f3597a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831d38d5a0d8960a8a3355b0eba39e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9d26b00f6bf45b0f208cfe784b8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e1215dad6ae8e8216df1ef7aba08898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6c76991aa38bf483539322652bb2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce252dc730f5a9393592c3052c2f3f95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d61be2ad01b175043312d66a5b7df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120003afc101cc471c22019c9e8f5212102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0df8ac68822f766ebb19d08c07a6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7684af7ed88184ff439b2c34734be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b7ab89b3f5b0abac81846d68275d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a440903238ac51f19c4890d7d907a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21dff6d845b257f9f1edc7db92002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976a1ed9b3d99e4dad58fd16f35b173108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd1ada50ba83ef40f3b895a64f9768109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7360bb49619a4d8fec932c38934f0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ace0175a872610fe1c6ae4f5dbf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735714507ab0d675ac1a2bda07b9cba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01167bdb34453570357b3eee381aaaac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b23c326b2f640418f1ef853eb0065114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e9a23be7f724b93c5bda8ee6eac5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1512f0bdf75238a2becb9e9a1b77c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc2667ef943cb6b7df05f81c7228a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765b487fd6c6f8b760a7821ed74e986118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdae4e42c67ae8884a46e96d870f4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc351fe35d5790c79f2cd9495d0bb56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc7bd23917a2c018538189d9bf924d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6002bacf39e5ee079acb77bcc3f747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a0096f6642c8a8f194d91cb7a151123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264548bf74a72796e807b76c608f1563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9fbd4a401ad5524f27349b6cd54e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51263752b787540fc5434339712cca53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeaad9debd835601f43e73207bbdb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09f3e2d0e9e221e38602bc300c91c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81684191059b8a06fd857de91193ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5bfabbf3410dc75eb881749c373a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812c611fb83f936336427fdb7d38110131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e862fb32ff17bd7882ae8c509877150132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293a1a76736c90c153841664940a94f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de980e4e8e04cb954bc62b041129a6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997bbddaa7cf74c0606e65e93d21471135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce54ecfc90c4d2bc0a7b012e09b82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf6c0d80f128a2918898cb41a5b1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7857362993ec5f32af78ca841dc21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52b6a184f94e7001a391bedb4f7a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724c8db26362257fb94d668d54512b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb091758418ba5e5c98cd3545f9c638141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e628366c981a421ca4698f3d45ca7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a495fc0e1d0a5979035f4c1f556b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb49207be93d630f20e471c01990238144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc32c5b504b08163300652ac742c80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5957830842ce8b1fde4b13d194bd4e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e287690c05b9bdcf77afa14487f4fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd1e58431ddec11dec14c81937eb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bb78d7d807799134c6056736edf55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09316fb747826bb2531e654a82f2d0df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623487d7e8f7ad3d5469a55a831e4d5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9675121a465c95dd65618f76c725152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189073ae0b5603967047248b4af3b31a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670164c8d333c543c9a0ee9753ce65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ec8c4ac5de861bf897ee64d7a00d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47876104e99db4b29cc2235940eda53a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eacf31bc9b89923b8a9dc62f834919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a778e1f0c102ee33615dee1fa24a87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db70445977c4f4a9dcf2268b69d8a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d18663adc8bcc2ca203e37d1fd43d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ab013648cb61ce7d2db35c95cd93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48f66f89cd78825bef5961db6447cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048b9a052508adac52ac51fdd8ef6e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41be63c2c001d5738450e9a58a7f30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb483805d38e84898de1262838fe66a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1236c492b35ef5389e8830db61e96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bede372220c7d4de4ebc18a6a164f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff7aeaadc5c74e70a593c42cd5448168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09105114401e80d96a89019ef5239169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb45caf43f9f288961c3385ee8dc07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cbd80acf01ef7f9fbaa7fecfcd4ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69bd3ca0a75dfa6c612385074f9ddd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dae4c92e7e12a75346e519fc2867e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca75b2aa317ec5ed22308c85ab947b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c33c3094868bb4a3552e25bd8a73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be2f2da038b668236f0cb59fa52c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017aff09b4b03f409d332e2e0ca997177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417607a8f7a902b92045ca5c13823ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258318723bd3333de5d2c7ce4cfa7c2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ec7acbb4c1221606db456f749da0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c809d8c8a36000e50d218da946c04b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adfa4305508a6e5030fb831c72941e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eeb1d57f5fcc9d7bb342a18f32e2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181334551bb2fa7132eaf5df3179259184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103f02e6490a7021bb8a8ff9e78356185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bf1c91796479b3a15f04fb05988ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f57fe035cf796e970fbbf4ff448a19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f705d798c42d59b1b6498492b97b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc54b830744bebef721936e83a893b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce3b9a4cee9b8d6df0a29e8bfa86e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacd5d21785575a555b05f6984d321d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a978c45291e3f815d8f6a536d57f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34e933bccd7180590093d7c8d54274193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6af14fd58fa24038c62c0351a20e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c8105a474f0d5522adc078d7eb02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804dd0c8284fd9e3087486a863539a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7432c0505239bc66194007ef3b3fda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f8e01b9be8bec4143410dd513901d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e746bb8cabda563add60a5d451e2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29a233e4062014cf2c617e5089aee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e043c97c0c96c3fef06531ce72d375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb6f87d937ab846b77d59c9cecd50b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20c3d4a7db75a1a2b27e9606d39d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ccf616c06b1dfa71007349433c5c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c833df9f8ea133d6de24c9011ad3ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff386a1ca6e9faea80cedc3a08cf1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa18fac404d34b92666eee17d9bcca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1654e42f1f847643a1d07ebee24a285208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ecb2c3018ee780816349f71c0a020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f458655cdb8afe227a16f5ceaa0452210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb64fcc5f1190c8e1c9e916f004790211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8512df228cfaee032b58e5eb63177212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62772f05456aebdc1753b9f39a9c0204213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b9b720119e8ad1d8f39ac1ed1799214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b675f235a132b123fc8ac869fda75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7530d7c7b9004e28d5901a66e8e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f51a358e783db7884ae4e698c519c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d4703dff5e86aa215d32bf9832d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc49a56ca739acb5f46c1d4a84c07b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c726c83800ad8714552b776fe63e8e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065a4d6e8316ddccfef944d3e6cd1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f96076183dcb2ec4dffef50424b17b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd211b77796e0065fb8e52b9a648e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c94abf2517f9b24d792c5a9994b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c75eed8c19c701d54484ff02f8cbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d5a576ca85103fa6138b888edd45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ff1fa26818cfa62d538acd74041f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b816eba74d892f26aac46efbdb730228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a8bccfb4336f6bbc908be0895a35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43287b5d3d3d76141ea77213772675230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19526340f5855f00e6c497d2ca341e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0090ad42a1940b84a713bf43e513e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227f037c4391c54832861bf9e12767233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c1cc15fe608e4885e723c59f3841234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114db3a533d6fe912755319680927a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29efa2beef9f9d52160bd71767239236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce336f680e9841e019eda8ef253f1f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa7102b3d24fb22f5f213f5d7e6f0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d582a794a83d08acb5cf06eddc585a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca50af50e95d15f337041c40c6fe050240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d920931f7de5b8da72a4f7d1925fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8b209a9e48e57cb38a104d8e31c4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203663e8173ad784048917db9f94c0f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c640945196ae10396c055ca3bf26d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c98a23837303148b94714da16720a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94300d6f66aaf858fe90e9b7a3d11b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b09ca807976cdcdfd3839fb62730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0f41b8b0c05654595c92a6f2c8b72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7409af291ce4a61bf6183d458be9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab1fe3a8fc0b2401e294cdf57f1e87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed89312184f805b659f7c8c68197d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539127c656737bb4b2735a3c1763a38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972163a2e5218a94d72d21d66bef990253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec887e9041a121a4eb8ba3f25f0f3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dc8250379b8880a2c78005c863044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598ea717b484f8333d51ef910360b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f26bb3c6b7d693c91d5253b887cb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ed14e9a655bfa19460eba01e237a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec15846a48b96b5006da9e0941e5f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d0a9a222d48550fd1016007f9ae71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76bf27070b49b794e57d73ec5b4168261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add9b5e441fc6877e2c0ae4a054f9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1e79bce294c2c50583c2cfd95f1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264287372a59a6340445cae19b64c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d953bc7b456d32198f75f554e15f219265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98563c5848d844922c9a213a584462b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e974c855de88eb1142e07f364b5a58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096210c7893861318428da9d4fccf92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba918dc05f3731cbc44387d522dbd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d769e4117206aca28c8c33af3a2a8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a3e75303c293a82937c869752f2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc216471d294d855dc7dbd23c4353272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced25aa632a355a8a8202706b72646d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5edfb12b5a873c64d8bbdcdd1d935274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e28e1f3fe4db1c520052801f99dad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07845cc5bf0a292a12a60d4c1e0c16f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5b8a5f2c2965e95ba7a1d3640d92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f45986cec032ae858ad2a58ce1b025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f1abcb7a1153aaab2f70a4e415b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464f0ee0cd9688b0987d4310351662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad187fec4ecb51cf122c787818b8b90c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ffe4627e431a40ecc7703c6216162282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4b58336efb9fc79f44f5aeb7bb55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5abd3b245045e4e83e939ef508a6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0af465d87d2abbdc64a01c7e5a496285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc110204735407873f0e20242b7f74bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a90bc909152beb929b1af154252df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28364596ff9aab7601defc7fe36c33c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ee7b899e1515350237f3f36642a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9fba4c9cd80b95ca7d5fec93fd39c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b4393b93554bad61a6da20bc47fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d831ee8797b357d2f12a15d2564ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82014a62ee4e80e896d578a085843bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec40fc298562e691e60b61b14d188294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532901881bef373cc0906ab9444906295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e8e19e95025fdea29fb984e2c92cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc66d067b88ec5ab9ffc232e3c40741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf36659d8ba742f4b3aa72ca8b82da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04822329134da1c17d3c50ff6a4bf9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb6d9dc800c18ff2960979283490b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff451a22a6232f70f19bfa57d77dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aca9e3fd88edc10a7559feba76ff8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406cf2be59a5f3aaad94118a96a30e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe360cbca35f7dff7aa0e0230018e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615174e834ce911685e7189386e4db9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e31c2f2576dc65a9d98b1b47f6c4f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6616669df9ba6feb8b580f5d2e5bba3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca410513c49bfde820707d2348cbfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa966acc386ccf9f6a1fdc7968f75b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d38d27b0a9c2a5223a37af2aca2fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb8de71e1be2934a9b8c53895c8a19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96da555450bc39838dd4d86ceb813c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa861b2819a1648b47eb98b0df13863313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed9bb604c745e3bb21c908ca040cd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086c4e8a1386fe58da62c5222da612315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3144b0afcb823c1e0098e1559b1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2246df1db454b39af344c1fdeac2e39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf76aad84ddd1aaaeab0f6b3696bba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeab041686e619b1ccb03f9c801bf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da55752a8fc9add29d371f18821ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12caf4802ae60607345e77d71cfc966321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a59ac213f2d3fa53c54c7db36cd9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021214bd4d6198d6470bad5141e01f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ae8c8f5df35acb3f8da51cde6839324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0078cea053b19751abeaef12bd40ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd34ef1ce4db4f3095697c8c9fd5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe89c3a3ceb7838947d93edfab70d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba52be77ddae12fd369fb669a7627328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde6321c6a1c5678035c3589dc4fa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570224e875d673ac21f37c943bbdd80f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1148915262981b6151fe27a69519d7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366a0cc017ce82013398c8817d35fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9695aeebaaf6e17ef84d1bdefc54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1162cecae6927fecb3624723fa2118e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d044c220943892878e8ccf5050eb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909810a1f25d26d19f215a031b0d4cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed91fe72083738561467d9945cf2c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9438226386576259cf6c7191dec41d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f46fca1a3430322354b296c83da5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f367a1fe22b5cb50f67112bd12e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81f7e30683a5bc314d7f1684babe5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38f666061a92db955f2ddb50b02b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f7b691f1fc98c57cb45d6dbee233343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b709268d057437dff48602ec88e3cce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228964af7f4daa01e2c4b0fcfc790d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35d0214cf13bca418316964f489b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99201e727f6cd981d68ea01e78a0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab969dd88c6dd81d05ed18366c899e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008fb3d04ff5be51c0af09ad0422b98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113f6227c0ebc4476f09be52196605350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ba0fb5e0b4a1241ec6989a169128c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2035e507d67bfb0799e0d191628d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556bd58bd0fbf6d37fb8d9ca0869f9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba5f5e775bb27c3b7e9dddf9c89c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e5b72c4fb13ab4c1ca8e10c42b99a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4962706cdd3a71e32bd82b28168ccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61f932f5e9b27507bc20915c8dd6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e5d95332a2ca3a44a8bcf1c35af2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a08180c358cb9ded3b0f4349edb168359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fb47e4f9d83196d7b17225744815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55a2a54cc51d83ba972362f39888f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14bb2ebe7b2834922d6384dd08d11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356663425cc2ae026a161cf1a88ce425363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff6ac0725cc82a8376da076113490e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e897d6a02a5588f00108eb08bc68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c190d1d7b66087a19e2afb4cf7574e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64bac0cc4a0f1063e52ead0c267d6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc01a2accc95e23b0cc208ba7f0a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259af30a30c8085e9225b196670c8fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075935f5c30bc56e6c07882e10e3435370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775681c872c0958f5be5c9d6cae950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfe6d0399ec5c493c0ddfac69c696b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23120a82b8cfe1f9ec7ec00e8157d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449cdf8d4452be4d47f51560a81f4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15859d98b552b02f553dacd765ce84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b3e754cd225ea20e1b57a6eb95e13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b5db81a8ca0082ec52dfbe469ec15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d25880f21ff00ee2df0d2f17dcdf95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39cd8ab88e1318ec08a13ad7d1439379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfacca8b9fa433c28e22ed399b16a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64879c3f2d8847320a410917cdf9e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4cabe5d2f020eb01e1cd6fef74d97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ecf9c9c3a353000086fd57760504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab0ba9a1c5d47e6d3c6fcdf8d3b4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e775df7bc9600fcde1e101c321a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2a348415856ed8d21d0fed57aae02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be99233bcce9b4083c819e4b809364387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9598589d075037461abb31f34b149a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad4691463cb89dacaec4f198fa010389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a373f9045349796cebb714ef426ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c6109587e29958e95cd5cb52f9d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3f08f3e2bd1793583ad0538cde8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9bebb59fd570a3ec65e8edf6c6a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f4e9d05bd98232d5ac23d192018c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4554a94bc62c3e68ea3e15fb80f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b753c5e35c16c77d7d2a3a6b363e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0920f37cd508f058d11e33744079b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae63ca51e4c90903247df2976bfa38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610220a21e23db5b7d0498b3982ce0d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f16a3f20490d10370b1b8c08507642400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450dcd4b57dc3bd199729bbb278246401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da455cadefff37286ffbd4262198b6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598495d9756bce33aa4d4b3c64b45827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010fafd44d71cfd6499953acb124a63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960556a89f63465207ba2d281e9c6d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670aecead0f72953c680d514491c86a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38dceafb6ea8f3acbad92536d6e281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e551743bc76e057a3f5a3c822568408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e50e28d896910324de15bb51c741ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d8a0f1a048faef8212cc086cdabb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ec799f92515114c142407d6fa493411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b5e9a34b124f57b82c8a6d7cc8442412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eece608912f84af9fb1d493f4825e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ed65ef00f431e37e2120002b2dff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4fbb2d624ddd352cc2aebdfbc379b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c0f4de2663ad5f9a008c3981cfeae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19999313fd45c6312f6c8279f3b7ffbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f8fdd1d20dbd8f34ce27e4a2d503418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2cd0c3a98834479c890c4f39b27a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec49b9da7bc94181764b81bd257fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89887848e5fda1b3f14690d97abf42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78b2db98d46d8c318c4b21b0e3d78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e1a15972fec3acc6180a0b3197a34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc8c460fc1bc219e278bfc9436b85b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c3e2c1deb9b46cb91ec9b502f5b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f457e81d2626f0995a28f159b9ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a6fc4aa93afd34a5b989a082f3667427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb44f8107271ca5e588af95fe0463a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be322b175fe40f18658602ba526d0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49f8b823f30457e34ae394f65ee3bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb4b4c661ac91acb2cd49cbbaa922431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5caed5c5dcb9e5c8d70ea94ed238e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08272de39c22702df292f77e46137eb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17964a914ba95360f753cca801460579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be592a750bdfe497edfd877f7ff3d50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc0fd862cece5cf3c083cbfc596303436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ae5020fb35244b9d07435300d27f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6135c9f5da3cc7a62a45052698a99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe46d9344710266c27d0d32c72bc74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12a60a935ca990a82d93a3bffd6a4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105ba5e48c1ac52df56b70d120d37c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439f7d0792f81884a3875ebdd0ff1d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aaa3ba1b4a412c4e8f0e1e570d8f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc0c72a93accdb3d7892cbb3cd962444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422c4366e412aad20d990a1cf66a251445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de6124dc572a757c974788d8ae8e74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f58dfff196e6161b983cb99e45a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0a9592fa537ebea6c8cba5c328ba3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280ae9eef11de89ce052eecbf80e1a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eba8dcd6ad1d57f542d51401139b8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d87fb9da120c52d0485ea33bb38c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6af8366ebe1d324ae64b89b00aa12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2a3ab0bf123e58cc125c1fe246bda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b791b8f93b0b27f6918ad87c2abb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fc348a1dc19674389e0b87d42d10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075f911b365a3e9d0f51563fd7429bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24903e00514def5f5afd9baafe5721c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1843d3ff597fe1754eebae15a9db34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da202edf74f294d2cbe2ed685365ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53881f91d4ff70de6c665577189c798460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ed743496143b70b94db81f89042f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25f6f4ab4fb7d71a768154d53cf47a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8dbfb2298579fea81b75b36bdcc1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44138b4d75f4ad1fd1206efd8b0d36a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3f4449bd5eb62555403367affafd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0f5aa5dea031e29eb26994a945f1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf5dea23cf07f562e7d667814a23a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ab1d526597cc7783e96cf824e18c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61bf383ebd9fdec7fea047228692b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31201deab9c635e65ca8b87a34a8bae4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb07428fc9d0d8b7ffc3e84bed12cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31c8a84739ff64986f911a0223bb7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaffa55495fcdba7cf369deb738eee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a770d9c02a68b764233b1eea011bcf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b732c0dfbd75a2193f57814e4643475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c02565f3a778449635b17b3511da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156371a8db9f3ddf212cc45976878138477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e1ac8ac4ff745d8f3116eae04952478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860585ef2ba8caf3531a17d97dcd097479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c7a5dbf618e0c401db7f4f936506c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785728834c861591e98de6b3fc56fae8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6ab35c5f27ae53f42945cb251a1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517cec7505caf0ccb40f716107dc02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94924a18d98cf1e01aed7b5ab14ab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c23b5727bfd918ec1e4671e57b7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77366215246ef9588dfa973e23353f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeafede88d38fdf463fdfe9bc0c0a2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd54a555af0cad54e9ace8e2b7afd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a7f4cbc6ada860cb70c4b314bfc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78950809b8d1f8f378fc9ea84dbabdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8060f83676fa79b8b122d3c8dc33e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e918e77924cf50c67833f0a48a1ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211d0c9666937dc297f4f0df8ced879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f1778f870740df98a6555cc01363494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1c7502591883dfc11310a7571e30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f483364d6ff1247f641eeb3ae68ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86fd3c1b1daadade93c89ec6d0c3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0aca7ab6d5529ca12b35e897f05a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dfe3b40c7d78cb539dfb032b270b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3727b3a096127d1e10d2ac198d1fec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e7c22a4692c7574cfc22a7a67b0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e91cab6794d8234a6c2dd10741a0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acc56d104054798cb9822efcb6d5d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32df4bd92c37a55dfffcba73b858d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f8ddd1652be819f093d4386113db2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f0534a1a493f291554fb030851ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28825287c55f98974d84e283c53c5b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f0fc787f69a2a688f74bb152c8d73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbf1cc7cd8f140220fab374188847509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93079ec5b0e6349199c87703aacdec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d263121edcb5edb02e449e8c64ebe6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6617dd1f561c0b59f665e1bd27e4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409da27d623dc500f80e7b4eee431a76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a34c84c7a1bb268c49794cd6f5ce10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281d59f88a645e39527000ee32dc4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a3341e9c687481d7fe1fac06bab0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9306282f07cdaf6384611a3c6311dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbcd6f0fcb121cd7b4b532193ebd37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019bec2f1d3c97ed2a46661f3151fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f27d0968a1c29aba0ff9fb6c307a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d6a04d776a5f1bec311f27a35431521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af80b01b8db0850b25a90165f5ac438522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8a0b55a58415cc1c6092d8a910a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acdb790287d04d1c891982b58f9c7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74ffa7948f01d3c75e51c036b8406525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9653cbadb58db98c14485b0f79926526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256570017681dc751e48263f1f8e8b65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137a639eb049b6f53d95869af85dbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1246a7b069de5a4c17fab0628e36c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274bf30e22440029ca42f3871f3a322530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb89f3b9dcfe8965aebecf9962951c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e38b594c037d4a1a667abcd837306532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e241edc649381ff4f52a0827f819d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768367238b44b1188f09ce3eaa41ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb994d2b3036abd5c8368a4f95623535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7fc4ac0a54c3ed0ac60836e6ff3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a083bff1187398952b6ad2865821f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a5838325c25adf866d2e4f9cc678538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb806dc28e58ddcbd35ed010142d60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b9c648d5faac660d73907f0c2133540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2b474b942f8d9cf117f34355dce19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243783594465cd8b6456e7568c60e76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248fc930c0ae4c7bbeff8dfec2e5f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f400a5812b1fa24e8991deaf6d821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4761a560445fb114eca738f96e877545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf178ac4f01aef97137d732ad9c3364a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7514b20c28163f7106f2b36cb5f2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac75d3315f102cb4cf91319d295f12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f4d14be2e07c899878504650a2b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4c7e29cc635da34815554688418f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede258d4bbf17762d7ebcfb6c4851d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e759f0ba03e2aed2d5e6415fd0bc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7090121f5bdc29af10714c5153e119553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65e42aa1e208fc4d5ecb1ae0beccc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642c95ccd478e8934c96db064cb9307555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382235eeed1844c6c54a155ec02511556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc3442fb28dd71fba18680943e6cac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07ce21e3d2fa3df8a0b73ffc8072e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577db9a2e787a3f7992661cc30abac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e5f9a75491e6dd2c273cef62727b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7aa14dfb2a94c83810b131353c3c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e219dd509178ab936aba8f30b83458c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617055036f10643bc85caa6ee5282b11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488aac4dea9f8289afcd320ba81283564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871491295e34cee66b19a912e708c91d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae53b685141246d789250cf2a4526566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8258ac01e4830451a9fa7c15307f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d7e7c513d0d6a75f196b5b6dd2239568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6332cea9d6544d299417f43fbf8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b1c4479b1cd7bb5675d0778fb67d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddbc2f294c86b34e63732641f263d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f1dd5f03e3b70a38249d15feba40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04703a93e29a4e5ff0ec4d4f34d1305e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f11a5d48c41fa70337aff7ec3c91f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83b0687cdf0bafb80b2346b313c764575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb8bd34c01c4fde76bc49af547a7e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743079db6b33e34ea7e9a51a6566d72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa933895f6feac89752ede25603ebb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa6d75c6b33be3929dbee149d82577579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0438abeb3cb62702eee9e0d4ea0e8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1590e2d076fba830c4a367c10a6a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4104c4559c72f304fc7b78437bab93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21b734e58dc4ec174b7d72ecc8b87e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cbeeebc08c395bdf631154b2ecfbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de539e6af451954549144451e516e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd16e3e084a2852cc92e1195758816586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805a3aa02b2f6abe0caf2fe8c1d670587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33003a83dd4fd40aec059a3543e1d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f7d5920464d1e2c4d7eae503307e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f5272eba0027a61bb4c70a103a9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff488854e1c124ce92c400a58cb7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdfebd9bcf09df529aecd7ed16ef02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45757ac2bcde42ac3226dadfe2ea0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1e5e652b75121cfd77ddc074e566594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb50839e4f84b466bc0da98ab0dc5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31c607ec33c59d9733469e8e54d76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa7cd914fc9eb8dc9bd891cba615a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e882ca0a481f0bbc23a6e6004bf9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ba22daa9d68774c80082f1bfcca1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17918efe5019f69b88ab6faa9c6676600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878af4e649c226e7bd6520c69057fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d53048fdd5355cf2b32b84c92945a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb1ff68e4a2eb41a1848957cd1f13c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bda91f5cc7d2726f98c2dc4afdcc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3acd939d55e670eb39a88c3725b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9569a72b96ab6667741cfbb5fd46d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b379f59d071da0fbd37c569589765d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609484121332dd7c059dc1b99cb79a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c89084eaaa38efd5b6bc2ea53591609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621358072d3c01e98cccb6b9712a0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4902f98446dbd35402d12ec83d0d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c24cf6b9e6bf5d550b021e4d8ee4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6a037d14ca54a3c9ff6741f7f906613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4aa8babcb2e26fe93b5d11a280739614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1d16fa2c767bb3121f7ccb08a837a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e250081273a47d04514a93c31dc023616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b525b0fbb6021a3353aa033326540617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900f0a80b42cb47ff254b649fa7b95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a71afde068779d8fefb26e51bcb02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cd68509064c28222d9a5440c10671620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05b95160b82f8fc3c4e14c3273576e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f8b06b72a875dfa4ea5fa7316ed13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80859d19bb7c68e9c6c0502ba6ce6328623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74874a64d38348acf06d9037081d85e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d434775f1decb462a11326aac7a8f12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48ab989e0ab8578cda4223bd326509626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d821601a4f3e6ca4e1f7a50f9eba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428871c896f7c63a93ca0314770e1959628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f68248e315a9f2aea0798d5cd39dcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522f3cc01295fe34cc99f1652768f64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcada5682960a33137a3f53718739843631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509d8a7495298e1ca1b9d8db74b8e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a79a3184efa14132b62c79e29e02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442559b035df4884c754144d863c77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837371c396bfe89cf152f2acb26b6625635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184ecee202c1af22a1be0e580d1e01d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac303a103292d38e4b68b28d4b0d8a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6fc79d30023ad522dfead776128ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b3f7fe6b02dbcaa504fac8e60e085639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a77ed0b3e3c36b6f90b139613459640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c208a1a74c7f5280447cdbbf9883d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd1890baac0dbf527ac3d4d942f81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d088edba66267b0c1ccfa4f85f795643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933837457c3cd91d685ca5bf9c6338da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c880ec7ad3cb4258fd1e6a2f1d4bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b05e9bad73c45ab77f92f76a69c95f646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3d3a88f76fa30c18445e72064df11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0020c5d2e4e247cd5d3c5412eb8010d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049d3dfd21933111d064a5b1f827fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4dc1a59e95a5e71335e9cbae1a1b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470d992ced5bf5b6dc2aa7048589fd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24e4aa2b64213d19c3b41442b28cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb4eca00c18dd8d11cbf95fb7c07b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850668e871bb33f3062fb78b101883988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2f05b869b5a0bcd047697d10ee269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67b9c513f7ae18641ce0d799d421f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757183d1362d9b0096a196a1906fa3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf47e538a834a7acbdda5ef160fd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8904c73ea41bd06ab979a96ae6c1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe971f0e16a0d8c5babb7bcb9291a5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc33882623a4ae05e0e553b650fcc8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b36e339d6afff92b5b81888a2ffa7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c9f1719947f4180ef84bb31ed143d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273fbe2b9c0aea705b7a19ad27ed39018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a3cde8e650dce879c8886921bcfeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c16252335437a94209a58950e400420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064b8e382f5b9c86123d62479cfdcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4293fd359c0a753c2862e550618cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c6c654ed5e07d6a3487dc9d77252123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61bc5230e50a4907133affdf80c8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a9ae151d47221ec547553eff1c4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946931045485d8f5cbaee4db62abd0c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b886aa6fc91e9e5f46bbbf89f13f2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e739bb553e671fc084649c01617a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221332fe995d08309309ab4ed857b46029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413956834531d4a22067940b120d2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38f5ddb4c4a475a186bf1e93b07c7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0aafea3b69268d7cddb249e3c16032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0c8db1cc569a610e006008271d7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d66e5615a579009cef8b6b10cc4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3312fdfe5dc0ab9e46bc4a96716c8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49628a9914b38a61b4ce9506aede136536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fa385ae7a946373c6f9d5d2ad579937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181d52b86fc1c8370617b5844dd11138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f04ffaa6dea7adc79a3275aa077cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36df5ecad37ca2febd1e43c4e18c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592d6e010a81669c297a1aa24881b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3026630eeeee1f32009c95501248542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48fb3433729fb47432cc2fc0cfceb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4fb16f9627c3f9b42bf0b0b0c7d5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1f6d15983de008ce122687c3e89c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf20573e5becb9d53546f3d7382113d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673672cac09b64ca5e2851d0a95275fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c430da962ad75affb3518709e952248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952fb7e7f1d8cf9cc95ea6bb814b3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b045a33b2003a87dee32da350a1ab8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8151f87902d5d2f3c5f011ea8f85ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6397bceb818ad6ca0e20f84da3620bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525600fe8c0c8ceeeaa699bed2c5c09253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb6978f249ed70504b347cb3ca277e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dda3178f222528aa8adff28ecdac755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb36c8af1a0a20d40f163962f409256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f7ad6fb641a049456dd6f370643657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dd0dfaf047c091e782393348e91f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df76e19c73602af2fe76bcd40b47859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ced6520ea8015a4f7961cff7026660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec14e078f18aa88f16050143b016e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a547b5315e255e084a5df5451a6fcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89dd8f83ca7455d88e6327c9e2433363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc03730713f8baf90e9128fd337ef164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74273acb750cb4b9552c3006a3c62c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e0bc12f0827daf149ebd14de7a0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758088d93f321ed3faa1b417fe8ac7b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee3ebe26395b73c63670256eedbd5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2674d1d9b62ac33a673c599cc05369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d67c9c591726da65f58a0e81feb5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f39a30cd512942087cbecdd0a3021371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d7613a187e3a9a71fe695040cf3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b07f189ac6cd2a7c03126c4143c09073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46765b53abf7a8d3ede80cca344f66d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede971b515deaa59289c0002c23830a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19d6c049a56d96cbb19b80e1f3ea9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9d56e69ccdccf8463a2160fb118477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb797442e283b558a1f4b11b5178fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa134674e488bcac77424b2b95e5153579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f4bc475c79fbe97b639cd170b122680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186a4b3d01d4e2323e3567b18e7e3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d80ba5e4aa71f27818a46474d957982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86661cc30f046e7572c8474b14d6e0f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa489008ac3a6eba9bb8b994e8202c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c75377678bce5956c4ed9b71f5fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ef658e6e6c33dc9c1f960232cb7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904cfc523dc37af646b46e4c10cfe4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8998e43a9dbcaed1d488361e24b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e78d82db296e33a148c33ae1db1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e9df6b03cb2112500f45441cfce8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff9f0d1414097aca4b81a89dcecdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ac57dcf45c3d28f298e41347d21f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905c612fa21b97fac4fe7d9574a2b2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d4e12a7166e8a083478584a3acb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc913c1a15b8abf8553b3a476be0f9ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e888b27f555aca792af9ab78b59296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad44c1f67b27a3b6f04c9c5f15b9d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aa60597c5118dfc25fd9645078abf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc244d4c9928b8f5b91b4660d2a6e3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe267a9388423f43f84776d1b1cd194100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9626183338f58dce1d67645a8409800101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b62f3bc23e1ac9a90edf890a4fdfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c5520e2a5b964622fd9d6bf0313fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708066d5ac751445200185e737bf226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14130a63c95a01662ca108ab88a369d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377baf6ed893c2be7ac89923bf523a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd804482ac1f09b61f20dd07c6b7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f6d2b763f196c27712f86380184ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1958f1b364e406d89585a8b6fc8f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267619b8e48140efc073cdfd616b8e0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937f9fe2dce3b8097d375473b8e77f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a2f4f65633a0426b50af5606a835112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126751dfe4bbb4fbc7ac1bc0fabc111113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235f9fd664d7214657cea4605aad62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4b054955aac5b80c347e72b1c9966115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf097e1d89919723c72d98231dad3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07e4c20dee36f84c5cc4b3483cdfa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d40a40f53e3d99caf29ec6297ad4a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e47d3a7197390b81ec72791c9e586119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43198da01853b19f4739f491a3f0ce36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6e87dde2809d4f2196f3e531216bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aa62acf9f86290753687300cd1c85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd509bc87285049cb6ac8c55f2d7d88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fba9bb4e04438c933bb4573f97f002124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8a82cb44abc06b60fda982cc8c11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436892fbe6d2e8e2b6c8cb13d65588b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e16dab580627805e192c1a1e565b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd4815d71ca152cf3374a4328f9ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0da04316356a48c8711434129746129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79106c366cf157e87f7c210de6ca69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701f2b30e9f15ae8d98fb9f457ed56f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ff61154f318217fe30b73d4493a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c563c716ab71ab7ca25895c029cbfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bed87e7d85721d9ab445150e30626134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb2d0fb129a1dbad2aadf1267bd60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf78d49a4c8a8a08fa1f761b1e497136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4391bada04ed8458c6bc6656c8c12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb39a74eb7bda1580ac9c6b73867fd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269215cb52b4b58a8978aef858e0768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca8b41f8cf93af4220e615cfb8dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf411bcab9543a61760e97efbae925141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12399e074e85832090917dbc47dc956142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d71b310f701a2afa8145b516159d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb1819a24bbe6ee82378b6085d948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddaeab189b3d3df1ddd34b2e1822c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb479c86085b963b6dd7141dd0374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511545f072465d6966d0936d868bf340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625e7f5d27abe880211119f8ef3180e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e853c461918ff0379367c627843611149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132910a2e2909334a33649b64143b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84b7fbfd8998ee13ddcbb6c2591d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd70a254352def80e3758ed3563a3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454692b3bf05a380bc357fe3fb0ad07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cda8c8fc46b66e29bbfcb335a23da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c47795cbb875557d34fbcc2cde0791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de289ceb740a683ee7416286b33ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adacf08ee7bfd6119778cb4c553c97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804f45b9a122fcd081bbf68e3b1cba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa97329704b9b861f4bf9a6f34dec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcb0fe8b268d5cfe5a2c69a09537e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548384ad8f5e8d741c406cbe25869ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fc0b59acbb314b769f5134e4e4307162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88544b568ea27061b2ea75900ed4c160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506971e24aabbcb2a34893b34b26e83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98b02e704dfa91e290e81f74e077d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea75abe8ab5545b5762d6c30c500b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109d894f9451d698db9f3628ae7e558167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d62dbf3d784cb729adc7a28f9c2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4e3c19dba2b8cb9397165c305bed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e0c9fe15a29d48e93ae6dbf1ec06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc792749d740761061d88f6bfbf39aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06be1ed716c4678ac29f8ec5189168172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af54992c6fe589b6dba7b7e1c4c6de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761c78455055b55143a6fb8ef87214e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777763fb1dd051e2b00b4c1a813f3f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ba38128bdbabf939f8ff22c1d096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689447d21f11d533c3d4f103d36dd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76807bfe9fe9848c58d9cee42f647994178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f8b2afe0a452dde2c7854e940bc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876229d5ecb1989b3f123d5f54ed812180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794915f953af7ac7c8e6be2742cb7a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753c57712cf5541fc8d79380ddba5c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32a01af61de031961734ecc026408183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725ee7db77e0391eab0e8d9a56c49ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783def37894459069a0707dfa40dd05c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee824c99b03a5ca5211a95a46376b51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e5de48cc4eadbb48fa0f8feea463187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c99ee5acff9487faaf739a751bd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b39cdb949c651dc843f4c6456bf0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b4bdff6d8084ca9d4ced443893bc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5756903ad75d9cfaf853a9a5c8a23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3b7e7862794a11cc73b7607083222192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd54e93947a1c8d9e7528907234716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6cfcef0e07f0b783b373ca0bc44a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd157d51011a7e220f8a957e74ff2d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79fce38236dec2c20a7c4d6a5fcbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f632752691228078f603d728a9ce9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb1f223b3e2e25c7b0911e5bf43aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8184854bd79c751fd220c446a658c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cfac393a0acfb8b01e8d127d7396a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea996fd748a6ab27911536fcaf92834201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e11f57dab1e796068b8fdb293724202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf021fe396c44b127745d641ad6ce4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea2d29790f68ff9b3da6f4e414eee6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a8a3369e0af24e72df54533fa65f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea167d4ff87b1171e096b24f8ee291206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00208575677d4d8ef6b573ec12b046207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659611d184823780cb8529781272b711208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e34508f88a21df83cc95eebebf49f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015bca92cd333a705c01fa16db31456210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb34e9e191cf2e68bc64d4df644c31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbbedd0a6de7fdd3cd783bb3263bd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4bab668af10b0cd29074fad76954213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a95f1ab9a2b8c3cdf0c5dd7e4c10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6f05bf19d9ee42153c6a9be74d2e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c100ca26cb1aff483e7e0fd56d1ba37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc85e6222b7fb42b8980a22ce49eb61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55247f198af321722f691b9b9b2f5d93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75c4132d3029f7b5b125fc955c31f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e75f422cb54b53ab067a77a976d74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867db19bcb3213b38a89aed41e61e0a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef220e75a3ef4f2066f95832c1db8b0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee3f9558b763888abca2d823bfb4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832111fbea4e996cf4c168a91c86e21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e954fe77c323a7e381db87fa98c21d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70bc4738dbcdf6ec22f8eda48f033c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc82f18e37f42ba52e37c125f86b63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83233e2e056eafffbdc36d425de05b3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deeb2a395e7907d33cf327bf93e5ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff5e7bc0325e8350ed4fc070e0cbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d122a0d7ff6234b601a7790e9e0e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7067704f2ed5143dd8f07acea597965232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c84c15fe31da0ba9732d54a7d9ee04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026ca6fa3bfee3df83f5bbe0756473234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5c2e186c3d2cb7b212cc806ac7b08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eac7f07419bb8bd7967bc012fc9b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985823a4cbfd822193f25305682f8de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af626650d5bd58537a0edf019e36ce9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ba7fde590be83b1107bb55deddf80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16942b8a436a6d0ac280f59485e494240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d0b304f050ff5ba8ce255509b8da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03b6e66c40720dd493ae548dcdbd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4ae92d740586ad89b87863105ffae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3909db570690f1348d64e0a5c0c257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b07cae6356b2c494625b70792749245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b0ac134e2e3ec4702fc3703a5c076246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589d4c6a336ea432014b1201b0794e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df938fe69ef5ef7112f99ba3045d76da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0b9c8d2aeb76787cafb081f2a16cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b018f7cc3e9418a527c44f66a08a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d8431e52b0f5163c3af95fba9482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6682a209be07f1f5bf5b93393450252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef901dc0423e1d9a8d948b067584c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf235e95f3c191a0b093cd3813740254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e2280d8a339d9bda12b3e476da85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d587e23fbaaa02de1fd4bd3869cc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb68c9162fbe79f5d205d3af6c9c684257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8ebe9b60f526b12323570d1f062e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370e7b857262f6774ce839bed96716259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3f481ecd52f92a28f617d0d85a6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7a7342e539bc7721ffd59da3ebe86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeda4d4c3175d16c5042a2ace57252262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e982940e30340bbf065abf6a3c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d15637424bb9e964fa81b310d28d76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859cba37ee1a89017ee9a72dda91636265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6426452c4e1df9a917ab6399b01318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1b5cfb962c76941aa9ab1cc7d207267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40200539ef4aaf04c91d97ba7ff889b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55902e030801bada7bbd96ecbe71ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf3c6ef6cb9bc07e2555dc3df727bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cae976cd5b8abbb57e731555c554c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ff671aa35e641cdc261c9bf7793d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ff14a9a38f08a16744209c46a1eab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88b1c98d5707e15edc7be6bd4e0eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3facfaeefce4e2295331a19111f844275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33b1298569c30c3f7f11ef284bf3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217361c5b8a36a8c98327ae21a9cdf14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c30b3bfc078b86ef24f320c2c13e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117c352529621d69651fa012e11880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef98603564c6ce6ef7bb58ead29b8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb070dd60f1e48902df74983f92cd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d705e0ff42374ebc5ff3e614b2124e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfefa442f2677ee236aa02546e1671c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda13aa21dec0b04523cc10be423fc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733517d7d3d3c12ef1052cd730c7124a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b828d1d3411e4a47ff051dbff313286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0210a19f01c23aab2f8ed3322694287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1af5e5ec7b7fc15bbb1d29c6f52c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd79b5ab007576bb0e063d2326f03e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b2a0d7462b39895d69deb2b827749290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18671f4a8492f98e28de2dd3e1439410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b512e1132fc30b54aa98610b8aaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a12a003e833583f3dc13b78fa105f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa036b1f701695e50dfb7ae5ff5fbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3babda0efa1853a2a74c984529be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e1805dac4daac1a199f2d9419411296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d01f1190c07ac3738407712425b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96fac136a7a74278027ca44af81450298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1582ae11eaea928a9fe503c70bc4dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d44828cec24a45ef2231d69d4e0ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414bfc562c006d1d32683a253d548f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c971abdbd8e66e2f8d8b6865ad8ad8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d80308b125305fdcbf9bfa97befcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86446a62f668a44188a7a22f30dd7fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467f129aa006c0f87a5b752f418b21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991351a509db277641595e50d0e6c77d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17430888b88b5adbfa8be90f16f311307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3833d134efe5fe119d3160c96890f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9aadb7c9c5a8d071cae1cd954b028309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd36ba9d97ee887b154088f8c8a1c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2213bf579765d955859ef0d82353c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03f320b576aacc2dcd237d6dfe454312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26af2be028062d3681f514132611d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977cb957e88a663d569f981dca26989314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b682ba5ab23f28d36eb68d642548d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188d9a8417fdf35979cfb4ee7537f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4477943241942f61fdeb4b444a84d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9983e88a32dbe1ece7373b295b35e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789bab36b2c295686ef7da2b5f714cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bddc3b2976d18b780b92ff8a838cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85b5c5ce353b93848c94a83cf1f2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405cd4b5e1223bde5ded2bd44c693aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18112ff6f19b1630a2b697c11f6c39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab66e867268f9c7ea300ac798c4c9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f26519d4da5bc719267f200c603c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf774f0196634912ec6cbb24f38088f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca1668da789c59c9079c873bd851b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca779ae5adf715024b32392752e1267328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8a047f41ab9e432e5db112b6a7e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d909412eb94439e38f7395a3a9f6b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304a577f26062bd71dda59fb06e05bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc67d647e558cfc2ae47e8aa005cf77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7322a0c54e2f66065c90d611ebd17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5effbab012e59274a1f945953728a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfba2d40ae061502b7142f96c2650b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725451e34cb1d027d9b33188c279bc8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aef2f071dd9dd4fe108226dc6fcd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f775c5c7423a1e42630ebbfa01626338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e84aeb23936bbd6015b5a8b2b62bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae36eccd7bf7ae99be24d46814b00a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcca97d372c59192073b5970fe9ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c1d3a71531fe6b75ea8602652958342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a3140e18cfc4d341e62d7c8db15b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d03fc4f98ee8249abf8102013abba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4609da626eb1046d16b5442f66f23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d3d5dc611472ef5d9e317ac23358346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55926950246fbc78257acce2b970db4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132537d741b69178984f51632870dbe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ee0ed504cec7cb3a1a9edc99012e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eceadc44631a6e648b17708256228350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b2456af86366352c3e45104890dd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd445eaa076078ef9920a89b6d435352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428374ff114e4f8d3729341ad87bd53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a47224f30ed91a3f13716df4f45a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6ccffafe7514b44430ce893c0cb5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24e1fb7c2e03876f5edb64ed854286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f143b1b66ca247188acc86ed8a78eaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643006a819c916482403b847785348b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdfb6ebcfad216e0078b30fa16ee4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50838c1423ec0d7165ccd0d07fca8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4a9ce4c04949fdb0eb84238a302e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00768b2d0f92daecb3a514098e6ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013218b95ec8fa76fee1bfcba8162a29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58db1364c738f10c368d83d13ab5e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6547bd47d71f5248e1aef8e3f2e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5cc5d848fc8d739c52933fc5cb4ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f7bf5589136f53a340f513959e7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911eaa5a746cf2b22021ed07292f66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d97c3f90b6c063422c7e70f310f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f4ae78b4b3bd8d0ecf3c9d0b72f33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dfa59e21d5ef73f9b73cfc7b9ce73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508254327ede09f6571a84d4c0c719e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda1f7ec4118514b42631c1f651a7dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9463536e4c213a8bc7eef4e357be1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f7677810cc6cfd078e24e3a4fc705375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f8232fc636a564300d0da137e7351376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a59ff46d2ab900fd1426b90a36df2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d91f1fb78e85079b444df752ed94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0252f24a5b054922504697e19e9cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92193cfcc914bfb8c6ecef537f9e8e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be221c8bc10be75e61aef4d276df4bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9d620a3cdffac0d642759644dd6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c24ce40080a2ca1916a27f6c0b2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697ece5ccb5f1249d8023f459dbe23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790dd082ab81c4096df0ea173f54291385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12f2fed0d48dadf460e50c9d3d442386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d74939ced13307b1117f9fb7af12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cbde9ffb4a9e26842b18abacd4471388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed167d7a1caba8e1013271ce4d885c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388fe748ea62cf24e6d4f317ec9c76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d08395aed16f0e22af09e31d1b622391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce0071c1994db4270fa59d1159266392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae81a5932ffa757a9e5c4f5a8ac301393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d449507e9fb3d91c545dcc88c50a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a763af125bc86c9729d7a11ba15d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a9e134bb06be5a6983cc6dfea5db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fac2c7f42bf3a770096cb15ff529f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead3e5eedd49e2bfc5704888c5ce70e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc80b88361250772d3a130bfeae7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0131805600d5619d39371b061f5cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab21d5386671c430991e19f846aee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c96a6ab6b8e1a87aadeef3eb37df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdca5c2135955f2d0596671b5a17ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b2608edcbe97c47d7730bb83040ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644d4879068ef86c1602714b33fee6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f3386dcbe34977239ce7b738392d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e57b4afb6509c47d3659c2103ee1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678853462f4b996ef03d8f3f5aeb389408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4550a572a427511329a2008407a733409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc75d47038891c0de9426c22469078410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076ce9d8494f661db9864ac0ea52544411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385151b28ba25219340a5de57bbde86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30dc4f567e20a0cc44b445f9806fd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3a9509b8f80c39806e23f2f77dd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f17e19e6ba9370f9b2f717d717a6b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43db527bea1caa3ba23520c602a060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7f06fa29a4db81d6352f60ddd29bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12e365576b2d7c5c6ee5cebf65387418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabd69898e46094623c037a0b99bd44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c6a8ac82c154bb0d8f9dae33447a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f0f52052dd1bd08f6e49ad7859c47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b9ffb2e4d90c5043878ce7ac3ee65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d6eb2e8b306c2516882650216f15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc243e09d587c5398697c436c529ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c92849969c4a611565421739e8a15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a95249988703be0a412f27e261de4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef3d2528b2bc1103e4effd66ab1c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52dba7c4a9f9e9289fcd508f605512428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4e3926bb16bbe61d7ffe7cc2b43f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce822d62fbb23771a80550ca5a409a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091fcc6026f23182a3b13b4b5f34c9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d7e39da06ccfcb683a59b7c6ca500432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b82d4f0d7bef827aa02383eaf21e0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedc744c24ac540a146ddfc6801d93d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a7b4f23ec00c829c5e6832990b436435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e8f88ebe941da97593c056e785a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f6b929098892bd3026efee376a67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4543ff57d66edf067e762ccea525ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9697fc7201daa95ab08ecb93c2e5bfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce046022d3ecc9ea60660dedf32ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b08cb8ca8b027681f8a8f0c33a2d89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b260dbbb653b5a2782c4ea51b6e1545442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5b152d633be6cb60fd4856116804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e2938c2fee3a5c699787330ca5f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa672d3973d627f0d42fa21481fd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0ffed32939e9fd1de38ab816aeb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d52bd22d810abb2be6781e52aa4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10149a873eb837ceb153da5705d674c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61aca00075b773ac1b6d92ed4fc98b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa0ffc0f9dd8b5a8f5fe0ae3a8a9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f6738f044c14c58f0cbcf5a200d0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63265516b99600eeada50a9535f2cac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24ad1b6cc1e0005ffdfa2bd7220d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ecf7d5f65fdd06c7af36690a1c16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9730148a26a1f80b800b4b657f03b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111410fcd231cb436085d8551c04f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f608a51d50f559e4aa1a3dd32431f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347fa3225c650ab0ef98417b7ac41c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfd0584d467d4857f4a22dc8f69a4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa296c0801bd43cf708c4fb0ced657a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b8d4157ff13482513181940c1b51e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14e9c85536e0cc9d8f1ef05b56a88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6233a4eb85691de2e9bcdb9207a5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ad875cbe7d6791b5159023d29130464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b7a67c798e338b43c2cf9f14b224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb672cfbf4f5a0f1871a0b13f7d13a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a1e4b6b272d2ecde005c07263f71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1fddb216a8fad239c96edaaf9a035468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3775b345f39325c06a41c559a589be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3221923d018502ea97d1547d1cd33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86d9100761fed63ceb86e93322a137471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232cfd47c3736ea94ae8f2941e7c4da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d645a2552c1b9e0536d53bff9dc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422586e3000e3bdeb401e77beaa122474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338013c66191ccf56445ca832556942475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ffb3ddb25e6c81ccc87011666386476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eba75310eb8efbac8ffbc4bbdffbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec914fe318f7fa2471e2f379c91df2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412d6b2b3d01e30df048d3d1fa0663e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ca9954b8d310ce186c70a23a53f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9482a40917b914b77508678d210dab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756464793ba87c85862f66b5038aca6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a11dd6d7b589c69f7bd5dc65e97e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b00048df6c431be619607e293b03e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f22789ccbfb9959d9c1408cb8e13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d824e658f2344c97b32e17edc441b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89371a50b331b06013a8901d60e512d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfbddc8842b3eba3a720ecb995a2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fe39f7b47b0033fa737242476f770489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982204e83d90ec88f94769c196aff86f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be437412d6b3c9fea084fb41a451c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cecc41671d27353d8266dc9d2014dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c022f700307c71884203c8f6af539493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f789bf3292c704b3b2dbfdfb55714494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa78ceaf378d288bcd16c2c3120217495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76a6a41642b1a5fe2976ee0e9db47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0352c6aaf4f9a4b55f3b77dbab9f8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f6a06caf55d9356f86e5194bbcec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45049d0c88dff97a0d77b2d22c2fc5c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45755bc23fe14c7daddd8afd0db6efa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a90db0069a35f39dcd1647243a46e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb2c9b0aceb6cef240f65fd4de5592502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139adf475c2b6958c8c2fce9071e6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214869a8472a739772a086d8df0b8fa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981996b047731eb28d751f6fd49144505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0c43f7c9292b0e7a6e99417237bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22e75040337865361fa8079f682f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdae31005dcbdf2cd75088a18be16e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5167b7abca142a4c81c18dee0c5458509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d53336a53f153041d2bb165ff5e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639a80c65f66e54dd2bc68e6847172511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f309c5e6ed737ebb7e8b156dad478a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087accbb2383a0a00c0957813434fa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34819dad453f0e1b6ba00e9727d8967514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd7d95ba7bb64e72a61e18bddf976515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b06b6167c38a0212a9f8f4fdced78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7d59adece2bf7e124498c90cb64e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6282b94e350f4c1a384da1d7daa9c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48d21d3c55d9dbe6565b8b20c31bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2329612ecabe93ae0c2a4d85af3c638520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cc63481683ab9b329eafda3761c2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa30581e8f61ffe9f5f87509fbab62f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac0c2b66c84a2bbda7c45eee9a85a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f4c47cd91953752a922d077194a50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba736d6ef0602721fa215b50af80761525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d0b07cde3803fe52a2fe9a1859cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0b44aa2b160612a8a1c9c3ed526ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1514cf3b53465a9f25be2ae948648528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a527aea124b3fb6ca2f6522d7aa34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601ea9cec43abbdc293827afd8cd88e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b372ac5c7cc009ecbcd571836fab61f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc574ea76a67bf47384afab614b25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1df3a57948ba1c7c5b3c972dc888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa62fdfa0b82cead3ef76efe32a3cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033ff19e837a9ad0d3ad716bef4ccee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02963c03a718524b07178461a42cfcbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf7d595d969afa156411a754de0c08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a7081a223560ac168f851ec1bd97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8bbb2fbfe55c317674f872560e772539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482492b98b00f76b18a25a714d339c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8867229fdeab06707c7d2c63c761ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d26a5af1bed4b6a5005ac174f5bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391ee099b435f536ed3b63c7564e518543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1108be47f4b6b281aeb6b206dafbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48803146138b0f384448e3717cd964ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da8b688401f428057ae9edaa991218546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc43f4e69499851279ce1e53d0e87b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631bccf1044752215e4798f8e63e30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65b5c3844fe82b23be0ebba41d7a68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b923d8dd5e2186be535b040143558e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa1a79df386f7f8af16b727fe45ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736cb89510be24c719b63371a6d9f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d7000fe4af68eaa4fdaabdd192ecf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c92f52e38c25ee1a5f8bb7cd1622554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2346810e14a1340d6f4590a64dc3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50555ab666938e8f970cda67ed5b4a84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc7bb543c8431ff55f4d0b74bbd959557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707f0a2f3a6a5d9f13caf2552bd59da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300cb22d4e519d1c09ac80b2c09de47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42095b8e777c26438a1f9850195f808e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52bb74bf6d088d6837cd779fae47a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a62a17fc5d0bcb8328d1e47a30bf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366fc992d8126f8a270c008f217fd57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb87764599cec0cc82791e4795d8fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff5278c18673480e9a98adc36215fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0527b508c280af6b4bf6769fb688a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9f2fbe4e8df629b1e3ff1795a3fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3759425bd94f54eeb0a6f87eb46cd34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afea4192b70e1de5f1b9bf17b65ff9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e9085caed731e3fb88e317a74b898570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc2b6bd49309b44b41d568c47bd9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e606046f371a028a6550e982e44d01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386d15b9175a28b4143d06ace47e708573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8802175f859f9cbaf3d4e9520c59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f77925bbd09ce26ff9f45ff157b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e46b5b3c084f21dfd547c1fcfa22d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866b9767cb0e2bd27d145e6626f316577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e3c87f18b7af4f96b26f5c642802c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf01058baf5b88dfce400738e55950579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388731cc54b1b0eb793c8988714d9253580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e32d9b8a4d93b10c17ff6738356d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5c0713d100b9a5b89057304f9dad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568adad968450676e533a781fc504d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec6eeab3aa2e236b6a954350d9529584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61a60f3d11e0788ffe9d797b2fa4af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ddadf93c69d2548a35c3d3761364586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97397bdb445038e97144bad670b999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54703b2c97dc032d8312d1a0c829cde2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b13b334d9f6b294917812d62e5e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782b03b75b212b5a16738712f317e17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857f036f3da7db5fc1c043bf57383d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da60b47b650d018c9c284c8f008486592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4821f849d5c828b331073bd9e1f39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f86d914b59491ddb7044728452f34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b2fc82211e9c9a0012085b7234c75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5263705fdab3258e3a7c567ff6b9e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407113e4669da6f20b50f98a03c00fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185ee932b67a27ce2a09c9e79d8f4fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202b469662cd5fe1196115867a93d1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b89daa49f694c1f37c905d7f33459600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f48cba204a3dcd8f087df5e7e93ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4c96383e649aaf8e360018903907602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e495d80a786fa32c64ff9e86fd083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbb8b300bd707e0a23f9a3f5c042c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa5800186c5444d20e5ceed2305dcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42c7661a27e1fc04f89f807ab3fea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ec8785809c2c138bd2f5b36bcc73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec8eeff9f7e6c3dda27e910d2a009608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9d0d25088cad580586fbf1ea2a9b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626d7a4a7b4aad44f91b66948646ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76d49064d8c39bed1bc1ee114386b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee849179b7917b1f35b573fc9c4cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025924d2b3f9ad49e9f63cba92fceab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d8a0025ac8c3edcc24326ed481ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8df8f3cc3892dad6f7d243fab4662615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc54f2c05cdec265738239316a9af0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268eaefc2bc6a6dd2af999efb88964b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c5c985a3b37ef06b49dd638d9292618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369bdac63131e771c367f4904223a0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856d5ef5fec74b30ba699fd480e7eb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c43a279dad4a4a15b66055ca7a62ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2286574a50f770de49dfa343f2a24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269d749bee0d888f62033dd77cf4aeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96b43a9bddbae0caea78dac6a40d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ef7ecfc60bfe4eaf215540f7f61d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b7fed4b943f41e4e79dccc603f941626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fd75a2777543fdb10343c47a0abdd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1469879a227b7542d78cda9f548510628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171ba36e74ea85280f60b87bc2bb584629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8eb923e9fda8d98452bcf30ef6e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f69349187c07872a25b7584f0779631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389cbc5a881e65b82299b64d2bc2ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719efa23809dbf83be8fd8966ba9d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbccda4de85814dc5d78884ac0469b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddee09cc69c50e077f8d7957d42d02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebeab46a948b97cb60bcc5e0b0b416636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23127bbcd8ec4e2c2f6ec2f3ac95db4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a7d38204ae7480c0b32394c9e5da8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d6b2dad683f4b87cbd2282d495e29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4ffcce73fbef1b11e3846ae6ab1d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c385895f7aaeb3145ab0a8d8794dcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ff047a9a20446be3fc89515909b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b8db23374b4afbc698b31b4dea69c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904c3d8dbb770564dea54357ee5993b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8aa7b3b9ecb5b3377341c9f3c51ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2b45ed659fba16bdea09a4edfb153646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>