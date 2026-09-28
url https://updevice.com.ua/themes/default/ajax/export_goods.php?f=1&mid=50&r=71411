--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df93dd6ca113813f0243c00b99c13a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4798f75cb1e29cb5687c2ec648d124b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83bef1e37764d39658802f24d97c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b611f39887021ea8f995e996cdafd694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1522a4c938673074dcdd4007c230af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de212a6a9807f1580657473c81d07066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b6f1aa1f27946b178f08ee40a9647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5133bd46dfe880413a8da932b6e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f24e64e760208a0d84dcc27cbe3869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c830e076fb92f8397208ce6a027b79410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5a217ea65663c224bacb3effae2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447afef74ee6cf2feb2989d2f93b50212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6af19d42ee8050f2e6779f4eac08713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18abb7e0bc39370d43f3f74124050c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2be927fd73d0d4b0ed3435a7b91c5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a72092785ed6838fd6008f2ccdb9f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266962b48c42608c1a0588964f1103d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9771d1f5286cd8ce68882c03e225318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb6f7586b4f8d7f420ea12a3d13fab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa5346d25e9cd91f4a9188119efd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf64cd7570cc0d0ebe8835f84b5edc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8256a6c046d0136a3298c97c79773922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec592e7856f77da27fe80c9dc14a659323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f0827ceb495e460cfcd9e6478b2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84aafcf63015c642d5dc5c8b5dc5a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec8e3805f349907bac5ea96ebbeb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab34fc6ebed380868229cbdbcf78a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af21cce4a8fbf6798da01808ce51e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ffd5fdc0ff37ca19d099e624ab9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f0b4dee404202d83326aa64aec8c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c4f85e64dcce2c4a7f54e9abe01d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaad4ac77b47e9437feef2af2850b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020aae14627a5206044e79290ad2c6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51fcc1eee5b03feadaeabda67db93034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766e1f2b0fb749e50630f41bb66c3ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694ffbb7b9b08bd40917dd3e65f008a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6f45dd20bd3ffe4cd116b7796f8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f21b0d7dd5a97d63b0677f0ad92838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe52882b5a42ec96702f70a2fa766c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c74e1fec3edfb6bc8dcbb5cfe3a52240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ecf320f205bb729fc2b17a5994ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6aa458a440d4a1a8c9a397029a38442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e991422c1cdbda897068ef4da1b02f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9214ac7859c2e556fd60c0a0363f17e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90834365b60002671daae739b245572245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799ebdca309a7663a9d432edf02ae3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cbf811916cb62447d2c67d100805747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c8bebadac6659f48b85530b5d930f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85102a5c162b47f91dbc89572212bb7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf21c8654551bf24a79da94d64ca9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b3c29f2577407610651a92e2ce3aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372de40d7235c085fec8f1f58ad910d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c18a7124b1c4eff61cfe608fb138ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd080742827a491da733d7dc1e04854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553738ae42901df8df17e597a84cfd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900323a6e31ff829094bdecaf21bc6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac680b734c429980429192355eeefc9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89500e172ac342c9597ae622a5681a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76712043d1c62b901bbe3f82366f1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aaa50253fc57dc5798712781eb06d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e899234308ad51f31dbefe8752cf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bdf62a7b5e978834a2fbac4a27dbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa203ac895edccc2d4aeed4044391b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cd0f4876c0ad077601a6ffd9d4f9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1ff3f76ee7099becad7b9efa019765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7648c82aa02960e6c0fc9e834cacef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f5872f26f63714215d1d8a0e888e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c526c1e2046200dd741c68f72b06468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456618feedb906253c30e565db3c30a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e8242ceae297e75c0b8ba627e0fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3b4dbd77cfa759d25421fef8e2b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b46ef25e67700d2346a39f634d7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b0cac52b2582f11a457d4800c099e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758a1631f28b470c05342295430df074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736252fe7571bce8d75612ece06e9d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c66d15776b2ee8aa24c6d0ad6bea5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ad0f1d24e983e99fd9ed0224a36577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc6bf491aaa01e2155b0afcc7e79778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6fc579fa9b4ab9f391e129e0eb01a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea0a486c19b1108defd70df76fdb5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4181cf05040b12d7459966ab1b457a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483314d32977fcdf12854bc912cc26a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbc1849b0070253b7b61f97c1ba19583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311f8970a5067a27785698ced673a2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8f90f438dcca6c5fb56f11b4fd2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbdf42814c821534bd9e4ac345206d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b687712ea4210463d5fc8dfaf532787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1e100903507d593c84864225bbdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e859a83b3e8e3b8bee65d76a2f7af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e61dacc9e3176eb87f4683c66fc7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92cac1c0bf9b280745abfbbd0986791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f86120c8170bbe86803c27471ba76192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f67ae93912d7322d113faa2a001893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb2e087bc905d218e85cbeeef1cc4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141ec8018fd4b24667ff70eec8e5d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e4dde7ab88967af29b04badbad06496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe28e299a40f5b7e9242f7b586507b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6d83351ccaf384fa64a5a7995cdd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce24ae48802605b63fe76e7b3c64299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1bda9931585ead29ceafbe2901318100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5875e97b9a0d1f960df9fe1dfcebe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918502c2043dd10adb813df66dc6a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fded4a3df786f992b8843f51d0698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1129889b5774c7281523cfd40dab56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296993d2cc0a1484ce020e0a730be20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf9540928d6455f88bbc9a98484b71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bcf224847bdf44a8d9517e75f14a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e1a5499b435ef0f0222e9cc99a3ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01eb9be47f8a28b0771f121a2408da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90259b9805aa41e5477952dceb9bdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67bebe882fe39b0b612e3b65679fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2fe6c221a9ce089c1ffc1e47b604112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9ce2fe24d0cca611d1d257e95f1b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444693f1598490de3d326be1f984a910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f71063afd9bcf9a76b3b13fe9379115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f8252a64669c2cfa5180ddc5af9af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3acd94104fe5864bdd8966c364deb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaf6ad20a8a679497e38d7f89732fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e02cfeec5f96221976c6384af75dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7742b2933aeadb7caeb6a64dbe4c89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0631b32ad727ea6d35afe03fad3d00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b13fc3a7e6c9997fb2a25a5f472f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2802364143afe6d73330d9046807a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0568424a56ebcd7d453659003812db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2493f5753a1f6aae58d001412c8e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1b5513ffaf81b2b618ba001602c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2586dc8c42f83a94ade8f85f9e7aec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9d5b0e8c38698f0d3958abe02a2dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ccf9e90ce3955378dd24a87cd3155129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166eb2534c5d82a5b0a5605414becb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa091d2a71a9f4d2621665be9c5c5d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf605051042a4563ac87638c185d0e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0401f1c959b4ad076ba43bd70e359133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21309135c21fce3e21c4b2d05d45bd8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628aa410e260725a93c7463c4f2233135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a1e883c9e64b0fc63ea66217693e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fda276259d67d6e224fea02e0babd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a30447b45d5a03079b95688e001b32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539537b0c98a36c5ccf5a8fa725923139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b12437a8a9058d9f8f1002a287a6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38f7ff2d9cb3a9c389d59e0388656141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4b1661d42fcac1542423e2f7f311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccfa1eece8ef2aaae57a58a0818727143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3f88dd70ac10c97f30d7caabb1b98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea56a8cb6e6c91b77b908013d75a05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a735434bb3932f86bb252c89d50a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4143a48d6759e4d72e11cac100953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00285a45ed65b7c411cc8940a5ded3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d938c2cab87ce40a486b9ff957bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d639f6beea4bd2201e93f128ee06f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947793b7821ea38c28c1bc134864bbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a490caf2509928f98eee6925772a2e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f6ca736f6254af1a3e227ff3fb09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794a7f65cf2c8ac074df1cc66ca15b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c84d5535d00edd4f5747a06fb7b16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7cb58f65cd75a4e17e1d1a5d30262156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b669d2e04da196e77dda282c1d05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866cf3b32f4dd3dff6649adc026e2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a9c6878f23451623e24a450572303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0256ab0a1e130c367f0c38c1c5da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34387e760ba8e2b7202ea57bd09b6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00cacfa38dfbe8ecbd89c05ea7f6af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101db975fc68ea6566935c714f14605163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a2acd6066c3d923ab7580df52d1b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b30f67a44c4f0e53aac791587143165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bb54f7f695eda90716f9ebc2ead51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c26f576888a350c22e7f4950ddb8db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a343492b3f0550cfb10d25007396168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ef770b7ca4c8808e7e516f9b125c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f24b713bc8504ba52abaad6f5ddbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d9fda448fc1f81e0751a9cee5e2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733dacd5952f469689168cb64f5bcb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7884a16696a15c8547ed251a0d54fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e293352ce6f011160715a7430fda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7a675cdf1c3a2147253102521761d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8db220324c3e32438be4102f3a026176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a424c38e12acbc0a5af7ec8e8964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529851b9d287eed5ded7607e1252a0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f213251fb3a16e4de8cba666f049179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aebb579efdaa72fb9d65a2933b584180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b51990d388ee3ed4d62481acb3b18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb92fa56ce5aef9aa675617a94a56f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2dbc90d8761111b646588d73885cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e84db8cde7f5ee79d32663a59a56a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d7895ea91e4f1d061d5a64f49cc30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b7bd05dceadb8dfeb5b3be3e5a88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b50cb029fc38c3e2e11ad7a10357187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820f57fdd8a1bced11862dcf99e48a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420b8c03264a1ba905613982f1ec5c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ab760b0b791e30c0533b6118adf8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c6498027800ebe255d59060f0d573191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf357b8f358d5299c9fc35a136d12284192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086f53f538ffbd1a123963c6cd42af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69726064bba6fea2d0bd8216dcbe0dca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e95244d980af08452ec331bc8425c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63fce560840c2d730b53ed2dd7e4be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c756fe8a941a8dda365235cdda3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd56961fa650d1d9976dd37f835ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af560bfc5535317d00a32a26cb4b4dc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e9537c42f999fe0802a4ead9b6a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9b8ab230c79f85fb3e00a15280732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064031a9e9e98bf607b0afcf6dd1e1f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff8fd385ac3fc77f64deddee8c69c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243050bc8a19855e2a7cdf270b0d6ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eaf04925cc4b616e7ce24b7aae59b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def307df5445462e79cd79df87256dbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76beb57ca9bd04442b74773db6e3bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942614348f3e482e6b20b7f704bc0c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c05bee3ac21ca47e73ba74ca87adc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e2ebc93464bfc1f89ba7709ec731210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57065f4f41368e7f6ef5dd60955bd624211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c5f1aac36ed2e2ff1ec7e62188728212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb38e40476eb80638def9bb757bca6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c8346ea0f86c18dfa5059db3b7318214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d2308f0bc91f98d2b74d369bb8064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7159f1a458220ce323b79dde597e51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c3788c235a27ee1dfc27432da39c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf04b4b452d82803cedf6e3b81806a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf3d71075c1f695a4573119fc05aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ed85df88ca881b768a2139083774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3074feead437086333de09aa3dc0290221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b2a01f78eed8c76df0cb679721b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5267df9a2152009dc86258af56ad8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6ed33a89e16147a02e5af57b2ec9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a4222679b8192e5ced41f26ee380225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4eb3d2ffcea7bb4dc9b19c818b36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e882e653a048de301436d62fb14bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7d97d069467e821ffaa205e5b7f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968b6aca31846a93267d329fb6fbb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c397f7dc99adc3cfebb90f2ec84dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300fe437e1491231e5a1ef54562e823231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd78893dda87a7bf7598983f583cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f123ee656fd578849c2eb5cdcef79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d5961dec357b8d0040afc3a907cf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78caf93a2c6920b20f36ca3fe382e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028837a0342329e4c7ba3c4f6435a54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72bb5e32fe546f95ac0ec93f775c32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e35e94747212c3cd513b82a3a748a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc47846276a0d72f89c93972b88f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8280e75546fc88bd1e0d1c97a24c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832fb8b731f6193d018808b9f29eb25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf4f97a0b17b27b0b3f2bca33f715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c879a8dec795235b4611b44ee37e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454d315cd948569f53a38487d6f544d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7aed0c8be8f41bdf66d9e32310e72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e149715a8d903faa219908c4e004246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60085111a9a84b6dc7eb13e944d6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236bf1683e915282b2dbc29b658d91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ea7e44d3533c6be6d9f11cd96467d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56474c2e1412ebb58503fb472d33230250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37260aaf6403d679217ff2bade14499251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5708af35f2aa92ed39edb28a5583495252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e6999cb92ac23cd6932c9b57a17a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a306a87986394c50d7699b6fa48af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca89376773ada4ff3f5fd9c9dc446e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa35fcf4d3c9461a1283f79ff99c96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720c08520354764d25c94f6f32d9e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450c2369bdddf458ac3f4bde30843e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f55b1e3853fd2b2c0afeff93986f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dee5ff1ac5a220c9c8d4f53837c53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1730c7cce6202420ee8309b43aaa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81221270dacd30a8127617022bb7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217f7bd5a3b51292ce646d68f0d1952263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7258f20d0c8e1b3a6b2042228b410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3dee0251e3a2731b609c1acdeb26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88026c6d13811f6f78b330b04c0f4986266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4995b92a120374abab402351e64e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcce5bf53598056b82082e1fec870f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d419a128e958fd7407e52fd7f56d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd48f56115ab38fd18cb660bb4c90e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ca2905bc8c44b8bf7a15876c3f429271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094eb9138e6d844fbb2b4bed258429f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0b5b1d12217a06db07611f1d969db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326d13d429386c3cc8ae440bef5b9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43101821bf2d7f5d137aa91ed7d18cd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a667d48c9f00655ad53e480fbb5ac4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd905e3be296ebc2213b3f9ee1422277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bce816b595a72ead935bf704daedc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a8af1799e63fe203ffd391c61ca10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5c2b6366299f6cf5361b7da0d0deb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038709549cb8b32a03d5d9aacee87769281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a9bef5e81f5694d8c14e70222296282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf88801acf087547bef6e8ea4725f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52575cc74926bfaffb95a9d8d242d192284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127d0eee78b45c8112084fa4333b9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d370df7afa05a3c14087dd7c2286c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ae14418f66b1b0419ad8da110e97a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b257414fba42f5ea82eacc364e6d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bdd9961748dbae1a07d1a25d4338a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a6e8be647aa8d02ce9d0743023a4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b488ec37e6bd0fe15d85c3213531b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ca936f56f890a0fef73d45726637292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301864f4c48b5002685e48086a14db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30557fdd4594ea4c9780ad9213ebf94f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c25f9f5e254c42dbaef2bfb38ed89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503e4136e8ba24f69c6bd656290c236296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a63b1f5685d1692c8380ab97da57e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fded34ce2358734f9737a24da9367f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c546e3750aff8d710e753fe10164299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436f277ae7c9590a1a165d239af324300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240bfb9e58d1e235926116f9fa6fc84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f18e5b92e50823a48ad17c6ece89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3deb04bfa8a46470799f46ce6d4ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e0103d49dbe467e349526431346ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201530d0b6d66a9a60fa889aca9e1900305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055f2ba1c5a3ced57cc964321b9531306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2b1d8975fe56c79b20f02abf3c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3d7a2a913821004a6c225a7edb1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea18f30ed2aa9a59be994f6061207309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae962c9b7c3b34a0ee1f9a74262a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567050a267b981d006457639867ecc57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c06149c1724e1f9dc4950c4b7fac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187cb2718f158208d0efb98056f5f09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110600c48a20e2e6df4280e86e47c26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e83293f435a5f94df2b2226b2eb12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf210b9def76378686633e9fac723316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5c3ffc920a6cf63ee5bf2d8b581b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834070aeb3cdd09a8bc4a8d095d163c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f20cbac6adc6d090d2d204923f60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14812056e5ba22774a49fe20145e10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b695be12064d8142f365bfc2f73b4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc623e1d682d9e9e85be34317572d12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaef34def0e241b7ff5ec83c959455d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113749cb4ce16c8cb0fdad029d2fbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e30c68f12853340e3992522f773e60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01528a044a96d5f1ec32ea039096541326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4441ded36cb008163d8a2ca40ab5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6694c0cb18798739ca8e3cc5703acb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0c2931d3a339797eaa36776f4b3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a68cdaab65ba2c5e5d8ff30d87ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135c18080b5b3e968eb345cb5b2c37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b16e898c870b1a5982ad342b0d1b3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a6ba771c39d83b6422868ab1ddea4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d2f60e59bd42c01e7f9c5e4960d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6207d536f07d6af8372c4d50a275e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5236843db93698d03f53af994cc35da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211b16dabde7d1e8fe7a9a6da9f75b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d75b34bf22c19b0908a3ab3ee8947338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea618e14bc7d6d6accc7310045d8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46a9837fc5e22a188942639339f046340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1861b74b28561cc264f5b960d01fc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22fc5e33ad28107ae4843b18ecfc81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876bddf3d3d243b17d1b7b9ad641b74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d34bcd72d95130a37066727961823344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496cbefd32eaf026aca15a2643ea8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3c91533e35ac2406860bd15d2e7c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058c79b534cf65e7731825f78692fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869b112922cb8974c2fc65fa7a0063348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94975d87e88573f140b66e5511072d2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b0b3938f0bf28a039ba52a22ebc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31559be08f55936ee1d2b546d7e03bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea938e07bb408e26a602fca1f6c126c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdeaf61aa46bc8e1c4fa472ee80f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a5f71fcbf9a4e519b4e4e4cce070354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353bd782b3b73751d049b32134323d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc44368f2e175c7ec10751328e698e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ec8505ab5ab8607688cc42f5253bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705b740e4163e0bc43af1f6541d1c48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904625d765d27837d9e7cf1497120b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ec3b6a22b12351ed6ae158b61071360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5d40c7794e6da4c5cecb964fa8816361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c46b90317429916ce79a272f63e5d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f91c16f144a5aa04cffac0a94ccc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f84f0d4ebb561e29208cf233725266364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d21888674e0494986bc50f3a6e8e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998554a3a09ef14c4666417ff410420366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495101bb800e76e9f6898e7ac18c07c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14128df5ea6ac83001b9e70692f8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0046baac14cd65ef5b0ab3698a6920369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aae39a8e7993ceeba580eac00b5af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d59869b22a5ed99d29b51596a24b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b07bc24b6c8ea080b4109a5e85a1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376467b5f6b9f397a5973465386316a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd34802f4c0a372dcbb92f86d5f662c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf4e57081a06a613daec95d620a32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a902d2f63cf2f3f6cbffe0012402a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a874eef0e812ee86167f64afe4aae6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5450cb16118fb3c136f1d17f6ef2ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d367c36341f7e8960ff77d9d3e8d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488cac2ce67111339cd897cacd4b1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55b2496979eab42226f498b378618381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0f8f24c0da89e7151f15a7c5561b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2126e20ed5743bae1c15a4bf769623383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67c67b79b8610b3f05ec173cdeeea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225a76052b177be6174febaff82bb25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d0f597d80e8347a9cfc4a4c156b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeb960ba1732e70a1ca176a559b290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1bd5cc0137eb13cfa07c7a8af8a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae4cc4d7bcd461a17ab248c1578a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decc74f03789d55118edac5a70f2cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8dc43b57e83ef1cd3d91a82034ab3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bfa48d775f258ce74f4d58aa897cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122d9985b35d1c218fdf1e97e2bc953393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34face48ccc3443585b25f029b293394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7a26bca13011126c4a009f5bd71b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc23f7e5cd126698f56d769da7c7c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9813a13e2ad58a2295f0631c22fb9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46293756091bbcf39eb37ac9f3e28831398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db58482214224e9b4c8b723b6bc8661399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22faebd6cfad2b071746eb9ddc687400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f595561deb95bf2286fb7b5076dd88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac834908733959d2e59719a5a2bb77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08003c37854f21ab031da17742b41660403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf312d88cdce8ae65a7cf840c8de98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6fd8c7633a068e2169d32f3846ebf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a9aa36a14eb5bf07af6343ac3086406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f95cc8370d731ccbe21f2ce741298407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8285caa684ed0efa1aa445fd01675408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795628abb263d97825dd0c8910a2fb1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24c1be1a7f3e3ffc297df2ef1d3b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6281152623dee81938a67e9f29d0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c77d1f4ad3d58121d5d0f9b0d9fdd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6ede69986b0ea506d0efefe9983b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa992c47f6b0a3d25f46a2be9dae5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e2abb4326392cd5f6195e0c6f743415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5fa0558f744a0fcfe2c5e1b8bcc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527248ee39245b9eb22b311378317f2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6b063847a2107ed6050675ec9dae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dad5cf713dbec7793b74c03faab25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36700ae162cb6ebf5b15254d0064da07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef532064253b98c354659c9fc531b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15119de807af874ce2e1d4e89277a16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087287369b9eaa4722e002aadc9cf6fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1aaa6d8c7fe6564975f774dee3b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbb5e042b51e5f274dedaaac23bc3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1954a2ae2c56bbaaa7b40b6e0181426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b61ccfe3a80bb2a84966d463c6a70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9e8d05ec459986b02f789d860252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb40c18888bcf70af66ca581fcbe3e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523418cc6d0bf8e4fad2c18c977293430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0634f959dbd0178058e63fe4843a0f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb037dff5a8868469168789264055432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31045eb3942b02baf2d9a479a5af91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9a09896a90bbfb9a2c72592d3c03e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464d5022735cf264e75e29ac7ca071435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ceb28fa9b51834d1db3b80bf2deac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac6ff71c47a100b95b8aa817ba748437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679075aae9b525fab3c7d1289a70fee8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7dcfeb124c3104c0c8a4019548d43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76bfe297a7c44159b1750a9fa299fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfda3a723464844b3101d9022cf8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe6651af08c7ce91c099c55bd7485442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb137479d6a0975432b79857424e7ca3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fe5d18d6550fa1f730a4a7b1209b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb761aa09ff055ea9809ba36831347e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66160f39e97899e66a25c8225cd67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18520ca7607cbc3d2a99a0da6ce0970f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bfe251e6631ebe0c1bbed07bf6383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061cfa003ce1c2ffec64542a53cd8f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d32333ee895f0e7d11ae96d844bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e65875a08e9e169abbd99dff2686451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df31cb1a86644794b0b61ffc7287a37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec78dc4167c0fa93b5bc7af83539da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c543b82c5de3ee70056eb7fa2bef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cca23d7a0fbeb59738f8e4132beed3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d154ed6a9ae56d4fe7439f79ab9a9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc05d3e074eaf7231d01a31883003d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100efc68cd2b444f70e8b67282254b79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58421f114e077272bc91e72b6b2b0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131fedc157990813e3ea9a81b91266460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef321dbf93fbbf94c7912dd15ee745c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e6ad9760d04d7dfa4cafb24c5d0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774c94cbe6e0128efcf25cfec26bc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07224698aae4c09b78cff93ab28b86f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c0dc1dd9134bcf547dfaa1032218465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd6522b50d2c84fcd876041fcab9ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c698615b1797c50331a149b4ab4563467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42451a0d76a5956f60f749cbb76c0312468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79ff5a631cd0ac4583f210813c9d04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03660b29794f0833402a435b36ce8898470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b1f5efb30a7c818e7c8970b83979471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62b1f825f52ad55570a8c88029393472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35addd048022fa7fc07de1b0471a6bb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f205416d706962c7a6121b4edf7ccfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232808c676269ace3649cca217e1ff51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d246129941ef53383a6ab0cd51e5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee8df42d46de7a5bad38e8feb8f8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029399f75d051624741bc02075b51c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01fc6ea339f00c33d0896306e65428479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df92be9726714392f853acf3c41eb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25bed1ad122c0755007994db591856481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4d33b9f78d357c7f91abd03c4fcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715cbbaad10fef295929fe917cd794d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb1a6efd8142fea4069e923eb6797e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b87c2bf0a4619f166cee5bb6f65c69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66166aeaca2c0e1bf157ea9b1b1ca6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dde58a979356d3ffc49b27e47deb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0da26996b65dc5460aea079e61bec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ea03e2dcb20437fb478f1f244709489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee414d6debd34a597dd6d4676e24ec63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e60b1af6f0c6d031de01da94fa27b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfda40819a6b55abc87f09d97a7814b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da15d05d07a0cb9da3f975549bdca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def2c9408219857e796b8bec764ea69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9958fb423d365c837e4277684253495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001b275ebb0e7b5b9a73000fee8d9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c957a15963ef926ec3275b9c669356497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fbeee141f034e78fa807cc88f3528498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2882dd947c7e2b9bd9bf50c65db9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a9757eafb9f5712e3cf04f84bba4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84ca056491b1294eb7b66b0ef19379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9ec1f82b328ef73cd2bbb0b202e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762da3dd69b04fc5176946f5a501643503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713e51148635a4aefa2798f8b31fa5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c152a1544da495854a9371d834687505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5a4dee1fd61ef91fa14680019dc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e7b1a18eed360963e0a2869f80ddf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e366be9fda256b9f927894eee6602508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5192a052a7c51501b39fc2511be771509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b676e9ff9b6ee1f89fc3a584dd7ce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97914b4ce6e4ee04a0cc77d80e88f5c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe08e4ad58dcc40860aed228396ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaab111fb7d04f80c835c75168ab26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff04cd43a8fae462582a6abe8e096b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5a8aad1a8031f9245e3ab317a90c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4cb8464672ea9b61acc93406f0f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e0ec986f6d533f4cfd25ec87351f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133402b3e5ba2a22a790b55832baad7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071be43c340ef64017819398dd5d3f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d4a65b3c6165516962ddac38fbf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93667376943a8b67bd205d054bff5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3a7c56d917299ede00b073886f3e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f87ffd7c682194f3eec3a48a5f11f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815c7d414cab1434b09ef6d11bc758f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5815583ebeac725479873284021e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec421f2e6ec11d5535df95e5ad9797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4b14a594bc0823e8ac85c22eb62a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a7d88873b4f4c42a75b18ebdcf72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a8666b095253f25e3d1907970241529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee86595ceb3b4323728417fc15107530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5a59a7b5a1f0d0782327a1d1c9cbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48cc3b6bb4f419346328a8ccc0b95a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d921fb8ac43251b96ff49053118c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe605600b9fa1aa88eff7e81f1eb524534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588574a247eacd626b8dda78929b59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eaa6f5512243c64b614a7955d609c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f8829ea0ff459f56f77f8d617a16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1bfc033ee06ebd7f2381ce8417597538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955fc3c5d79af957845abe5c51bb86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dad486f20fcfbfd61f447835942d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928545c03a065d7d80fcd876266974e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b685c2d011b14bef9208069f6e2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41cd35caea389cf63b5096dc3da3ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faec0c477ca62ce05ab557d1edd95c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301d55de44437a5a1e97881b2c052a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c4a63aeb01d036d30865e061b26f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ab3f93310cdc6eaa4bd776b2f743547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8238b3e752a746ca44fb27bb32dfbb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd57423d1dc3e52989a51ff3b708c7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea6698e87f846f2cd5011d3536cf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca104a1fb505807109b4737cf2f79e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4215d66a450188574e5346a72233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1937bb3d5fc70cff4e46708ab89e924553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2372a9cb67b9e71a500946235ba40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03695f27d358c9927502ee8cfd3c3b77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e41cb1516164a291f445b62399476556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cce3d05b04f3fae359e45892797bce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a87c461cb2ea46a9592a246cf7a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f834708a83d6a87236c3697274a06f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c27c0281397455c427bbfce6d8ac6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd30b316bc8188c9fd0723b4276aa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c0d726865c00109ae16537f0e351c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1f5cd4fd34f23d9b364a9f8f9c32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a459fd42a2bd09630b37854a25d83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51936f0f3caef19bfd333f8052ee0c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870abad09addea0e4566a89c886afbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8dcc56a85cfdf6bb6836d37ae43a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffead245d30188da270097de19dc72e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5718bb3fee93f3f8909765131ffa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843167d482b15c349f5530550a1f7b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0e38cfa6408a035f1016188adf7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89935a0c00037cefcb167717b10cc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144dc72ae332ffb9b8d2e166b10800d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e736ad826230616dca298cdedaa9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c17e51e814114d6b3aa31e7cf888575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9857ebc04a8609df3d0962bc3d4c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f3c5e43af3dd5dd94f66523e9bc26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfa959c4f5595ace326053e6258fc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e3572b3e1524c374bb5f289ac114579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc698b0c3615e2e32fdd6a6f52c873ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cdc7197e5431c22069c0636d7dc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99597b4ea34a6e53f0158c2b8002b1ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58a353e939737c7e39dbef15541c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d787bfd5d1de3efee679acce789f14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fafdbdeb3fb9d6ac1cd60ca3f0d0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8e9986f5326fe8cf152861e7d196586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5bfafbf845e681f8dac66aee9e794587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886958919688e4b53ef32296b23ad247588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ab71eda5c82f3621bafd37e8a6ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab9508e4d799aad51759bfe2ecf23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede275221ed775c43509a09f5b5473591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10258f58f41ccfc0dc9f983fbdb725c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ba2a93ff3638a14cfc93a7af5b2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946c1fb701779fed4120c1d9ddddd35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d50a449528c2dc56aecf8f9bede9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf422b180e63ea8d79a6fc0be883ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e134fef7154fa6605ed391d68cabec6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4701054077a18e5efd99df5d7feead2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f492b9293225ed6271f3b1a3be4247d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a25bedbed03ed40e4ee354b40f3e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbdfe4e593abcd23e7a3be5547c38e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283a5560db75a218ae02d4d65040ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51cb76aaa45fb649bdb3c40a62d449603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e6d941bfd5dcb89de6e79c122cd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34676d4f4ec3ce820acc7e48c390a97d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3157ed8b5d8c81cb544b699f7761f74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26a2a07369d0abc875db460c12623607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79492208d264e79e9fa1ef44ca5fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25867c95a676a00283fca2497d4de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c1269dfae204a87f08347ac19a70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889f4515d91eacb3f79de881c27312611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07f205d4d190367d3900db81395de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68d1939e1200091f7e869239dcbca7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f292db05890d59af58b22c526fcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c3c94381130ec53837f44d40f95e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d4589226fff3bd1a564e3d04931a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde2eb97bfb38dcb728d30fa557cd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf3fd50317a85afab29689805a08a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc289d1ac493f9c0f122ea76c7186619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b449f0fa67df50b9e2cbd55adbef55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe5fd2abaabf59cce783ffa06ebea5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278fcd1f0b36316d94ef2c7d67ce501622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d40a38540b162f6200a5e80cf5fee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59e08d05bf1f235f926d9c4eb2257624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a594d84e272a871b407b275d30754625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb0a4256c3270cd8b4ca03b90d6f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162f711d6c807977207588ca6c05aa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987c8d0c944927f63d12bf36b85f44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b8fc9c69b96809b50114c17b496bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd686df9d9e1b9df34adeb67a4ef97b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0c40eeb122d892ec31d6cb4c4b2bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3d253c92aa1f9e02542aae66c6f14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be49c87c4f7d4fa19a0d9e712808ae5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a012e5050b968c6079e3d1e417c983a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd341d37846adaffe8f3296132650635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62ee40e9b1ae8578ea9af28fae0305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df67089487c5edb4223a27cbb36b03b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ca5749f351456b4bf43f47ea2942638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e603e1c96ee49d0347da83877a3ff0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3b2859bdd0e75981cf0d8cdf3eb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff15e70c6fa2a93a7c458f7a13c11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d0b01d04c8be5451dbe6d7ffa770642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267f462aadcc46dcc385af996228bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5628f06af428d7ef2a004693da7588644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5669dc800e45975ce6811d27cb9b7d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07efce3c09b267cdf3da3519410e92646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761dac98239a31b1ecb6a694795d8d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe55bbc4ea212cf3b22e52ca3ae3dff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7116206468f1901ddeddf18a210d90a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201bab9bf0a059287af779d70c376014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85565c431749648121e36bfc8c0710555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cdc964ebad8cadc0d6edb6da071c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28497af99b9c43052ceed9861b743ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593f4602a373042b95fa92506623978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cb52ce3f01267536134fafb999fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad04c81516e3a7efa9a4bc8d53b8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86e9e55cb8baec7b59cf903cd7ab9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc610679897db946ab6e9a0d1329e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990681f8861a0b464e69224f35984d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42a19de67961162e1dab35a365c97414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf429d13733580125dbe88e9cddc4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1a0e4875cf696bd2619946be688416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b497c8088c7194d4a830eeb95d5ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e03e6c76d279bbb96d21cfdcce6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e9e7b15ac4aaec2d1216e44eb7b5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b17a2ec594dd809b5d6d4f791f10b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659eb0bad12c52966067ca98f31b71c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b09d41d416f638d1a18c301c480422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd28e16f9e48179301675c50e0ded323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b24c40219a4b1c7e33d26aba1eab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b6d2dbd7b1d3ca26c5da7b60d1c1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456dbac05757edd081b5cc2a0c6ddbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62f7f9acfbc3b16b3b257b0d60e6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee9e0044d47cb02431c0fe75c8766d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff672e7dc0c1b1d9fed83cf974dcea8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb5341cd2ec995fc206daef9a84df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ac0c62da452a94b6817da3734bb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c271945c372e2931c35c2214fde7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1188abd3bddfcb5c76da41e4c0e0b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef88a4363736be75c5d72e81be39334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59319687ea2022e49d686783f18b80c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e729dc5b87eca346135ced98ef94c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0be7b7d2b21538a6ba6b0d3b2e78e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad17c7752d50a8fba97d9e2325244a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d4e65b0e5e6248a707c902736d8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a367ee7113d0c965717d081fac4bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236a125d548bdf319c389eb9fb811741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec6e9ae82e990a24c4a921abf793242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a872890d142c0bb689d125e55f36bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4884e207123b310a61d71820136f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418c38c94ea9db7a23fd959737914845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0552b5da6f6f9f5875e3957e37d4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093ff0e7916a37b4b8d0e2913d0a3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b6888f5feab8ad6bb2f789344a0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e926e6b97cdb4c6a4ba3b5031a99949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb61e4c4750da8eaf2a78b8bd348550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0189bac8795a6e9837ebac6568351ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5ff1fac1acf542f9d949b46a6e0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de115f5ad640fd8df457339af7ced453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0864b19ffb0c4ee9f3571a5340383a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bdc6937d06dabaf67e1e9d61cb03e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735a748819cc72a77db38c79c09ac9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c00e46bc486641dc9fb538e842b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a5e8a7b777a2f705b4387ec46cba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd78cd8fe06ea2d76316312a944d6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa745523d3604c6a1be3612200d6ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d967c4c71449c33b886e93b21037b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9195be0d0286c166cb21368e5684f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e96b6d28add2a19159cbb2b561dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece60c2b5dacff26fc0bbbeac87f9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068f75300b139006d71b4d46a71b6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bf63663d7a9a98029b48ba461e1f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a688094640a621a24e5e27cd951367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1686401dfb0396e0b3d34ccfec77cda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb7b7ddb5a68a94b0e453cab0de2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d2273735abab18f4dd4fae33987070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c823e8a5efb424e44f7d0c0ab97c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b426f15911badac4917e72969eb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a49f3337290109c35958decf9571d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab501031fd15ea89ab760d59b7375eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e27e6deda9bd2c5091a363f198b15075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e84239220434df36ff9a1a5193b2dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b65f34b3ff085b8e51c8e9561c95377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5345f4aa1ff306d26d4bfc070852ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b745161412af311fdcb12f5f574e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117405f0b2080c22103fe6aefe7cc2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8a39a88a82ad6a36a944b90eab7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb06cfcfbfc3ef2adc92c93517b3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a13f3ee7086e8e9092c653f4e95f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2c02a3e3118503bbe918cf478164484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb55d1ae2b046d6730d72c1221fea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9483eed8d50b2897cd274cb7596886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a4b411b40970b6bd35533b95408787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b27217209993f3ba01fadd64f06488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c6bbb6d58f7618dc2c698c710182c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50d24e39203dc4b554a683ca5f8e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a98571171f4d8fb2d561543b9609191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a353d7f9cafc8f986aa916e0d47d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15127db1dc6ddd981fd754d1d619193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e756f039d8a61301814ee455317caa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a43b4ee275e4dcaf31b63391e006de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff560d1a7160380969fc89a05034841596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62dfcc598d55bdf5ee63be5b9d99b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7050f5d322887cf79ffed8ed7ff9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba0bedede82470381b580f46d2ac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beca2d6e026427131b8dd083560428100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dec27615ca85e80f3c2488c67d4a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc592428b124d43f629ee73af7ca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1258c3f52dafe780f13acb5c17aa24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ed7f366b4782c524e3e25f44d8cc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b852dcd2bbc9cfb027d6760a1220a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee99644c4f18481b54e96283c4db77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79247c4f162f52032b2ab578b223dd32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd90841be595baa73979b9a758afa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e18046ae24b6698b9f42f046366a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c47637cdade7c33efc2b706836cdc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb86e7aaa32352dbc3ecd98c1ad2866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30ed0a0eaa1bfc04e9427e4e8459c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47e43404837311d1a4548b4dfe337113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90192aba8f4e6984f4a39b9eee7793114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524025e118246a3b04d1ec7c9768a9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c991a26f6720069e7443582a21cc3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a719a4592405269b0effed1e0ae44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3539db0456c619e2563a9b010cfa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40bb27e06f20aa58ae452bdd8d0cb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410c53734be3224b747c3250098cad8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e494dad0aa018390c30066e3bba3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb962050150e715b6907123a1959ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08f3d2f9f6c114415d819cd119221123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483616bbb44ca0e3ee67c3e0a4323e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165737b2e2291cc036f4064de28b5bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7728155905a4bd0cdfbea7d6e22fda2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f8f3c896af0c067c7db8dc572d04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ccb7a6efbf9c9b0f393b078c17012128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f63a49b03dd53548f298913d72bfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c9b9b2d2eef2c6946dde4184e5935130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a863bc2d2895c02770454311f38c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93cd46693654716e10d040c6c7fe42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2078c6fc19a05f8fa6cf7a9cca01c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a434bcafb5d283f1e2b45668182c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f3f81adc409638a52a39f0a01c8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0e1a641c62a11fa5c6edc5f6b4a75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf90a8a30cdd15d833e0eb310a0f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c5896aa66c3d12cf9a25b6897acc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea4c2737e1ab84108265ca410d7dfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277858544ca1f2cd3326d9982f50dc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38576ff7549461325541fe440fd4fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c70ba69490590bb3aa0fc05302f04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77320fec02f02efb29da3d22efe0e81a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1a6a6f8413af42c2c05f8366c8fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d2510501475363850059a636d2fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd53b8c83fd377168c3399855880ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0d5ed882c7166d04a6a8ccd7a8ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e25acbf06082f23e4f4ac0d4f4da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d62379eb52ffea72c4b8f18d4d12b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce62ee6f93ab75c001ec1db59e03a76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8091e35d729f257df8ef4d4cd1be806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785703492b5560c72ab5f47abb6b435152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db69d549ba8242554690a7210011ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1639a041f6a51d2cf11180c8a5c72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d535353aada3744c3edd8adce70af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cb05a07646320e3a852ce46fa9fa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e0dcb60e219d8678621d1db2fbec3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5003042f112f7487b48cc17e4df4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616f85f53e133b048538bdb82304450159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d24f6e49d7f676219de1130f2b555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c59c0a5571b507eae21c616b11e7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67263f132004c7b4e7575efd900995f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35720029cb62ec7bfd2f824e7bca1c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b87b8b6493718fded8ad1b7d94e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa15e62de324c55515e1328693d528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3175583e18e443d345f85a05f6bda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5c681a92a2ea2d3467b0834daedb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea630500cd0d0c36f262de064a8ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b70b7356b83aef46f9f5f4042ffff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9d5d5c480978b63c897586783924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dbdf5ad5de7904bc6f5d700946810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae669c5ada1dedc27d19704947244f60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1316bd6165e1b3d0832355bf986bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490fe6c84d3a5cc316f7ff5eecaf329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b2a385fb070baec05be882ece23cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2178eed74b49b38d175d6f6322c878176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e197d0c55d968d4d9bf4058c503b282177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc762211611e5c3f108f31e277fdcb75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6806f4b9e0c289270e14968d6087b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780621f4a17211c0d47ba7dc590e242180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a07b1a7c33fe61ef2b62c990dfa1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d058b1ea2943f1d2d1289391a7498f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec14fd88e8d44f3b8231decdeb0dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca874af4118f73ef4f83e6a4c49032184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161eaa4c5add9789eb9b2525a2f81ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24d12a3a4741cb87a3e73509713121186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e58424e31a15bf3ce3a796a3df623187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17f41e9e16df9b0baa6439e687f29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df609f8aaa99d9e8a842d28ec41f33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f92e33529e51b86509edb34b03f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb27042384e503f210732a6cd60558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037caa136c1bf3bf3589f3614ab147cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553d1f32945b6a6d5f09c7c2ecb96e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f9745bd401e67ae077d6f1f7613a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790c79ab9dd6a1488558431a663861195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e06aab0bb5db9974aa0c57c89ae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea57d79355421e0b28f941baed63d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1f63e9f429029fa6d8d1f5911d63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73eabda452cf6aa04c097fa797e08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b78b18a98b01465868a53424b511d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b7949b172b23811e302fbcb25cf6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890172a55f65c0dc0054ebc2c48e3e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe494842d42fb686de5b1176fe2b715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc0be805aa4f6c21645d662edf2e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4f35d873888a55b5bc71f760cae2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28a825aa1ba927bddca72dd0bdc11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc067daa0b4628710188656c9e8d6c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e451e9a74b6ef5cc3a043a5ae835a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ca39db55a9cf0e567725160fe5bb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d088a76ffbde25fafa568e799510210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab61ab9f40237f83c6499644ae18cb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8c82b3d63eacebda845cdbc1139e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b424d020d3db0bab79bf0322624d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d1fc99de77b09478535690e27cc2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2c4e835066a4c54525c066e112ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500036bc6a5ec5d1e2a386cd67da6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccba6d7f50dbf7b1575ba84c4bff00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6e502fc711040e4050b9952901c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4b5ba0d22c92aa6ff00002fc4159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6607fab6fcfe64c798e654ccd29042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16491c63874cc2a7fd8956d8b589664221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0f72b680c6da6f4a942d35645edac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183941edf14741265bc86b179f0753f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bfde207ac202d2721d1ef588e320a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6d23cbc2932139e52f6d57f8b1a70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553290d7033642bcfd452b71fa4a9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b2f7d8bf5885fd6909e894c8edc83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df2e4ab3a179c89d0b1fd6aea71363228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499527cc6d1c7ef62f254a47527b241d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c318c9bbf48be30c757f1ff449ed29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf300f1b910b3e1ab5e1533a227e37d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad481702c6fca852d1db3a3ad6a1c2d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e4964dc1e29777d44ab491c8ab66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2188923c8aa928a6c043039ed60b0be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c278227e692550c491fe0b284db0ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cbf484a15818d06451916c745f3c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466461e656d9d5b70e5956ebf7c38b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b20bea030a888eb31cf55818742556238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cc3be544637d1cf086ce9580e6027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ee32281b52f5e4099903552a4d98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ba8bd384bc6b2fda8ed8afbbfa5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224be046ca2cc6a84ddd20ef687dbe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c36b931fb57b7b84af79d3c00252243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc94dfa9738a113130dfdb56609d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543dc5f37b87776564c6e0d08648a18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b4273adce11ca44488bc98fb0bd7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d60b7050f0d6708af27cdbbcdc5a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6cb1b1027bfa051f57ed51444506c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6305e70b340b8ce7d603200db3e14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d7b5e5bff173a54e1fd5b0347917250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691829902589cbecbbd6240bbc5a79ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89392cf69eb68b15582951cebf0787252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d1e6d4f80032d28d89add9c0e9f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1139d5db8b98cc28759314ca7240245254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948473e510e3eef9586e14aec64915a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e51b0ca8935f5b6fdcc362db7f17f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d08248ffd7a826146364bc1d0ab289257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcfaf28bce3f5c4a5253fc09f2c4e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195d3f800eed933ef034b44779f30b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e51fd6e388e06714ddf02dd40e4bda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fecc57f7116a3b4966479e9d73880261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cbfbb1bbd419b847a896fd210fada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce530db27ea59f0cb95f785c796b3a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f4f934c7eaaf08627d99a2984a014264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125903be2f98bd88333c770924d88124265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44621ed194ae0c759da8c25b1b6f7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9093d8bbb7198bc6d84853a3d59ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33ddaafde74d4ef7343245c27a1f41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22e8ce25a8a956161a5829707438ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef4198b0f81695f0c4565db0092c49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aca87be26fa53bea7adb97c6ca189271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653dc628824f35dd582d35673c9e57f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a558fd08ca31427997a8e172c481dea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34704c71fc2b832798d745ba934365c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ba970c94db961a97e708817baef0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9831fea2743fbf5aadd6fe09385607276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc66d3bda6150dbf77e98f861dc467277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd0ea9c3761dc651ead021d9b84b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e8bcfbcccfeeb0bda1d18162bea58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfaf2d23fe9a2a090d1474e9b2d3a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589e8aa4bb2c4677041a1404a6e55b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199827edc918a23d06c31a3f9ebbc5dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcec85d3c6d25de92a707734cccd41f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b91cf1df742441576dbac16571550284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79707b5f7f49af0312f0ca807fc1e82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225b0283f63a67417ff66779bd74799286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f1c05c3d0e401590cf910f90ed78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac88bdca6a473fdf124b6a7cabc43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc79be8b7f307e0a7adf6d3883e6e1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2742d073adfe1593f2ad72c3426de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af9bd48dc9d2cadc0d65dca4c39fac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec91a6db7e98134ce2f6a917cc8d564292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50c49e3a90d216eaf84ce20289bfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a4253389157be0844b132f4926aab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb447434132c86c5a0d9123b198e7bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e7f3c428a9e1bba6da6b8bac8afe5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06adca71cf0fe6161f520300846248297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1fecc3c86b72e4eba53ad140544f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc9e3857f82a1615abb1d4a8b8425299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b17cbf120e888162f5e60e9208d26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24359a02ed77192cafd37220a62456301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08bf177987941ccdc9be2bd46df2a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e06904609167fe7fbacdcaf9e89cb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f7974f74cdae511f1d077499db0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afded7ffdc3dd65c5007690ee1accda4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c80b87368dfd32ee095ea71a8b8b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef69b4f02a2fe26f6c19225ca87727307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c0a09144f00a1efc7f9b19044bcb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a18eb4919d3bf0fb7c15477673a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e566dd09c20a4ad6703bf14bf10549310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa14042164caef48a6f44577890872311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d347ea2fa43494fe82edd80c3c2ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8b0587bc7ce0e66985b05d807bbbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c85ee03742fb3239ac6b345c9c0f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dbe54a6b5b82809cab587b5d93d0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651ef3759fd2e83c304c8f035d19f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aedc07019f90483e371ec84e434146317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d710801e509af5cf01aec07a4b00e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc659ba6cdc07ee63c955fbc80c71a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c66d347cbe68348495ebd0147b43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a9b977a808a8cf64ef53820e3eda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd315fd3c3246d54b795f7ef73a43ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e22ae08fcc70ce3552260c76280a85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f632d5d325e63dd6467c30211306324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea965e5aac7b8d4e2872141e5b47eac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbaece918a6e98413eea9461420bd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71fd498639f56a0e894d77213060f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce94ad552c4f16881f9357b10df32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd7ace9e49820d3bfc02eb82237c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ca3e3654adc74d3655f3296b5c14d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38028a0963165bcbabe1323d68b2db41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45ed7d7d335387e9875ec7691c674332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2671379300d0f4dbd72c2e6361242333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a3247787ef417d21afebbf8e711e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73eae0dec42380518af55b2b0c05e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaebfc197cc7aa4ddd559f6b9dd107b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f511c3bf03a8c1cd131d619476281337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28693c1c2174c9e28b6b02e9cf4cee99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc97c0a26ef8334bf6702d9a72859339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e81109188048c3ee91402fb1878b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c6ab443d0ed83e90cec5372a012c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2985e779aee0c81e50bde9b3bbe14c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405212bd88f8a6c4a8b83f69b2d85526343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cce91e472598e9f7a75394a32f021344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b8b1c23dfa8d3922a06d41549d13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b0add54596e9aaf5036efe54bf85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694870f1c9b385a206519229f6e902f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b73ec89b03fcd0fac41bb07ae8fa0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59650a99196e9d9cf36dcc328229bfb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cec122cf6c1e8b6604ac1a7dd3e834350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a63c605a0216642514b1a79f9f2514351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ba7311d83fa49d363e05a1611335352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bcb93af41efc06892ee41ae060163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9866451f5c11a96ce0a7bd25b12f4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6edf4dec169a4df9390436638f561355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe6e0910b11eeb949f62adfcf561c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7fcc69dc8575cfd9e097a18930b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4988c4e02969d0adafe49e7d66f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5b18695aca7729348bf67677a75ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1b2b9bd74d66118b72a9e6834c2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af573c809759687c26c272e9591b700361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbb76c2b84815efbe68a3fae6d007362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d3959828560b067e768992d7b433363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b937512e9869a0e2264d4d2c4f5656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096de3a8686bd6248d285ebd2b41d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d6b979f28cb3cd553193663ae655366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdfe2527a77fc2d7ee41c67998cec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c1da342c4f86046491859e8067d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3c3c1d11f5d226f0d85761d8ad92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cde581be6574ad4b6ca3e2ab7606f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b8d4c75df59c8015490bc74d9829a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274eca7fbf4c5baf54f1aa7f7f57078372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6363211bb3729ea744256d8f0642e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c48f96f09d28f76943d2ad462689374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ad8a4c2cd1c1daba2eb6d27f8476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d16573722b3155ddbdd8734c3d16a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdca09f99c3c72b052952b42b4443f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331fc6c7492f6ae7dc16d1739834469378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c38da490bf7388ed354470998020a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db126815d4c952b6509201d2185ded380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ad6e083d4ffaa6d2fd0a56f99ea7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018df0de8148098dbc009d4c2440808382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21066a0f4538d06d4b301a58c0508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be791ed08386d6275f171f0ca4bab0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a25f51e477d3892dd9dfec91b88af3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63ed7e1e10225bb55bf72fc616c4f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7028406670196228fac3288ab8618387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02763f0b35c7214bd791c10e57f7786388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498cc2e055053b48c9edc1c9b93a7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163f9499328423a057148dd55c3391390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f449a830da54aa3a5121fab638404391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e0ca5c8211f5edb23c240b16786fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8332f1c8d2532dec4a06eb447f29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bf18492487eb6253e06a94a84c8b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fcaf8e9ed57c799ce12d5ea2513a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d64f60d1b22cf7909b504899f526bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67990477d4fd16b98e4cd969fb4e94f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69575db243d71f308ec605dfd7f1d87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090123f56c2b6d0cca96455caf5f01be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9076af5a1ce08f5ef8b4211f9b1f5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d7fcb1278f456e680d46fe8a37b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f40daa5504199eac6a6155d2a407402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ce1e91a6143f09111dc3c046f1fff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae537cb0f04234698558c46b489f63b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec73967547fe7e60dba33782855dc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4a87c2c89d119f2d0611efdd0f34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94bc0e6020c2992a8acae82456604a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272381f7eb7eb28a9cf82bdf0ca9e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8335e840112914eb17f008febb376a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452697f089eadda808d3d40a47bf357410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91398f25c1a187f9e58410742249514e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090b8f113891bf6e1fa00207cf8ed2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6105639f185e63918655538f59b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818cd84f127154c2802d7473c3d0df7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb3dfd01c75bc18379820f5555052415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ab177472dbeefc9c4c231b12f54a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5af0673ac0afa21d979b9c7e8ad7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc2e22bfa85a79be30827b4eaa883418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad64d2f90dafa37dc18e43130ba3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4ab3782e2576517c804e33bb870e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316754ab8ec4795aed30ae0c90f7057421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f996f75e2f693b42ecb705346a3a61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314274ec7b909a3329a6b9c41b77f85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04798c5971d0f504871132b31ecf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c77f347c3c07ce39128a89c6d5156425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09208fb270dc580f0245c9f53a89bd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b01e7aeef0b9f00305ea3bfadf4142427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a95cfddfb045410ed83aa1e95676428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92410e8a0b4619f3b244bb8290b0640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d28793ee9b95b3e5ac0c2a8cb751430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9accd1f5abf546422974dd15f6c7d06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee49589cddf47ee19e43a85ee6a11b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f65a0e1247b9fa140d105ae103aed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a78d741b731b861f3d54b71756206434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e89e70841e794fed7e3f6105b3c07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d5b8932540cb20173969dbd64546e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457493a61c4f79ef245cd5747b37b7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b582e1feaab1c111aacc8c3e2eee26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460595de34806b4ab0387d64e616fe6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65615eeec7d776ab60735de9db5f4b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c1bb4609ef2c7c5b44d6decf4515441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fdba0954148d919cb44fc712712e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef7698fef6b1cdde53c6c11a69c706443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c714d85f44b5c0628cd57b5ab48d59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ae63d69f1446449b3c4acd2a17e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4b7a63c7c0e32f2d87c8a58cfc9cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa94f8958629fa7b0cc4847950e57bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614a6af3ab13b0114ff1ba63e13e7f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f8f67fa59388528491dd44858cba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d60430f46b6ea1d2902ecae957b4f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab36dc45e620bffe6866deca9e3c7f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da6fce529109836c647077831d5b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da24b3bdfd1a341b457fb4bdea3fd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20f9602d3d8d8cb4e85c55472e5232454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03ff492673cd97df0268bfb7715439455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ede1ff8cd236a90327bdc38b7a789456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166065a5deb7e84c7c801a4be3881b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77d4b287f7a89b382a519f48c4602458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b7639366be692cd5aee1b2947acc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab7c3953b818fa16b257730846718460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ef3ae4028e10cafaa5e8b4c16af2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f75930000bebe0eebf74689de0b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35d3730ba190ce902ba57116b8e84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e8a501fdbe9b2e64a9c0bbaa742f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003cc943a6eb81f5163210b8e9bb81b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c711fe377116ec51925ed31c373b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329fedae61ff5b56ab7ee911f14754e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1b02128ace00718d755359b48b83a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a627b76a442ef56549dd244e15e441469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f75dea60609ff4b8301d4d0f4585470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ea27eea0a59beca7963662b8b382471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6dfbd7196b6e0c2394f0f25b9841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d3d4d4645a5b9f05eadd366d7a9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849e38f5dd68e9dd1ed0306012f084474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a40a6ded188f7732193d1b19c67fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a427063c1fb6d3adf8cb10d637d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0239eac625adcf9d55cc6fef7eaef55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2729d21e0469c69f7eac9b65d2538a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b822261e707704c8aeaa559fde0d06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d036beae1a03d50f521e303a78504480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fcc783a60c528db8ad8f2552c1d21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a237825fb9bfeaba4cece19b2d1f9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f078d6dafa4629d0cc1097b9c22c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e34f521318a8f418d6d0a2409f11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b5258eba24e8a7e8fc5fdf0db0352485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ebba4520f26950d091cf8575d2f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47525f15ba4cfa4c623b370b59ed5aaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698a69c1f9c6650b3129bb68a0b580488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121682449487cafc58c072146c6cbf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bd57907229e2172a7dbae551c40bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5910c51d423637610f82566ea1a82b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a36d619597d9d73b0e37ff23d26f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deacaaf77c1f86ba1ae13f160882499493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a807bf4da1621771c6c17cea27e2697494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5482a7c925f400b7236e8310e3a89f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc147e1b017afb513df6780b3692273496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4823fa075c284cc086604ec4510bec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303427aca1503154baa5197a48d771498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d52b5b1cd598c3413a779470bb4619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36343c055fe61c593b7c908c1ef3ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b14001dbefbf55247bfd7e8908519a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa9c18930946eaa1175996f2c9510502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c72065386a60366e251010c209ef83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e1379377f78ed4bc9e02450b087f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4262b9e090ff6ecdf61f57f47175505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ce53f84e30e536d27565139e6e1f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a8d2cbc4baeca70b2f021db8b480507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c030f8f449fed08c0d5bb483127d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769645a7c0acc3563e9aa7d675ed1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd305357371920d3e0a91f702a581e4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619d5c3aeeef56396cfc9084fbc39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b1d42ed3b5b39437374db65b3d8f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3706dae8b21369dcc818457a86614513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab15c33edda3de4e380ecb871858167514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d08bad27409c8f1f258f4eb0c21e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ceda83b9c6d0836561f66c5378a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f383e94487163a626d61ab4f667f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465488ea4174fb0e07e34387e7749a29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf730afdc8b1142a4a090598d33c594519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bfa057d184ada131910bed1ecbace520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a323285b004e05f7483bce7c15f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b612109764425f0ba62c39121fcf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b554e0004e5a59db07868e94e734a9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f6e910fff5ae67ed4d2c2974b3c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe6def60a39ba854ef4f7fa072f81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b522ae9a41f3d9762ee9ba6022795526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640294b77ee8c9febb84df0ead1a51d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72bb8a4bae998807a7a7bff5151eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e439b0f594453ca6d5a879cc43da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb67fb4d5684682b4ae1426a7a139530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76201c0d015c982e9acfb1fb85ca7d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c43d91cdeb9f7d1ab5a8984bd2c5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b924ef036ec8eead73587778af6f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611df5be8429add7795fca7d442944f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e6a17fa159583f6efb6c44200787a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17522fa2e961d06a2f17949205b486536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06eeabb436016d01ccabaf8ee16eb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ff6d91897adc7328c23b3687f6759538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5396d9111b9aff007f39c2842a6091539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947055f7a42dfdbe98a3fd65ed3e7d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fdf4aedb9b6bf8a283a6ea49e8302541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e899292bc7e32902803eccc8a4928542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d9149a47ea01b5d2ac960deb0f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a79673e6daf07692741a9517161c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522c0337157be0ff8d957a791673aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d34e0e62e266163704deb373d9826546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8589c6acdca58f668472dde15bd2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5443ef78fdf0efcbb34dbec04a91e9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c6619cc5f6f3a5f5f0e18a5637fc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7fe3300a5b686beebe87f7a907674550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a59b90d5718ba05a24d53f875ae21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1762b40127531ed4c8a20088b57e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbca2ba1a248b54f4501203193433f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f55ef6ab84aac1baf6fe81b773e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b02e62694d97c7c45ae0f4cc53c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9833cf9a47e38b29a499a8bb03e1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73764deda0004ccbb158d83a89b439557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b55f12fafc2c40229dfdf39514c46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a559c56ff6bbc0c179534ef781fb9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4999944cbac0252c12bf8741ac40b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13979517017f73415eff0a5980fa8a50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba4e12acb337ccae7f47ac49ff9b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0b5df03ff2b17f755539b4ec6ea54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b042d9471d9dc7cfd70fd0de721b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb18f1e04db1654de535ebb92c4e13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df66e1a7ae93418eb06e243e1971f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63608d6c75c5b004ea7675a19201f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b7a4d0267c2c4b08c240c75a5162d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b92d9aaff7b44f0df130a1bf3ce72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c44838c3fdeb7143cfc1e6fced7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b06d139286bf32f9de2f67621670fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027de7c50810d3a24bdeeceeecbb8379572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c5b53f203b7035d16ffb6e2f68e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee3cb6a2c31a1e0e74b45a28231ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2d2b13bae4a7cbf9aebc87cf6dc19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb054aae17843fcd1e3f7b7b4520e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7f8ae10b63419a009845f209f22b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a5713616331c84837b49f20264d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a45f8a3a769b23a1c75e80bc4b40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d37362d233dcbb079e1ca39a8e4df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a1136dd9635f248286c2dd1bad27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6ace4c0267a674b078fe8f3a6d0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682c5e165553a717f268a6425ea6471583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5334456829246410b8151934aa2c16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76c9899f9b58acf94b2db4508d874d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484e9e2c844b40b5d70f2a42cbba0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63640058f770109a2d8ecc85624b086a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76eb3ebe1558511a9581ac0ed12397588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5bc9fd7d449eec14d3714978551f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a33380a1602fb386cd43310c5cfef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2767f2ecee106e3032114516243bd56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663efc39b37e1e08036964c965442ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1c2b7c76531746b8ce7c7510138d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd0684b2ed7fb6fcbdf2304c4226eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91430ddee33ffb9b25ce246f26b05a3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256e6a0bd2b9953eb94ff4e6f053a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b93f4bee0dd615b31b8e94be825f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3627b0fd3bf39d5d99dc65d8dea0d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab77d22072d442ac7a712c6a68dbb32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57d074f3ec17965699fb4b4f37116600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6ac76e82fc75fa812566985b0c41d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727515fdcf335372493ff221beebdb5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c2b0211e075d3bc4f3ce64ad6d7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58aa56f65f91c41cab11b15388b18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278864b4bbcadfed0d832786597309605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c56628c39bb807a68684403c2d1a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cc57d8b6752d289b50a86feb07e6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013271c4a4ffc195f4d12dd1e94614bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760ddaac4e81c5b505b95dea503aeba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295faf0c2ed7d2eb2c3884266d144f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7afd4ee247dc1b42cf5cb4c9846ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ae6347c1f965138bde78587c78b21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221829e06cfb8d1e25a59d28bfaff351613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc886f0dc6a0a537a7848f7dc42b1e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b27faee67039acf41a7f96a1c0b77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165577ca031f212eaa34a19208997276616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5c721f8241364f28891ba3ce71a00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab01871aa7ecbd37c7a052064eb2fdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5930a27a5d4b61e4faa0175aed414619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7949515715d80ef77e19eff924fd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455719cf8c70d0bd3f0e3b5ec38b511621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a11d0cc2cebf2b3e185f423f627abd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c296bcb2900193aa4c9590e4a802e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc0f45027da9583bf85688b80e373c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e15bdeba6b3275fcdf486890fe0e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dac6009f204044cbcaf4202a7d5e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedce3e2e4e671c99401ee357fac255627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e5126c2c0fbd814e1b4c66250bd4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec399a41ad7d2845132a01fbc765333629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6180b07d7bd2737bcf7a8142300faac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75533497b47b9ef6da5801fd030cce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3dc1f6c174bc7a26c4cc4b4b63685632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df0849ede9d405c9a2a9b83039f0f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb98574bb1cac500add586ba3814e6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf7cc0a579a1fc18d8675d417d997635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302d45549d3e78df584346aa720fcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ab4b1ca9f4386c01a51f11be7a2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cabf827a2847b9840b3e94fdcb0908638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef14c91a7b5a13e3ec11f0cfda03fe2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421815e09a3f39264ef64e1dc91fb488640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacfb22c2018488f58183b74c95addb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7ae080c81273fdce419d0b8b099a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69557afd3250a751b88f80adc0ba734643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf6b2fb5bc0831fca12ae6871a735644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f5b57752afff4f6a60530fd80d6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361cfed1a7dfbd5971ce5c2adad015f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>