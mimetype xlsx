--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e02947b5a5a60ed0e75156c1b7bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74669b784c2d2d1623cf04053d2145822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bfa7a11564a9a833ae6bd6d54d9803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e627580c345116c7ab866f0410cb424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62a07c926a22407b804e94844473e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3dd1ec52ec7a509b7b043b93cd546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d11763fd9ac243010b434533f2727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d45a6f567dceeb052e5d02246b11c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580336135af42c0d0ce16478afbfa95d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa50f5269c72417ea0d45691d603410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f4e1196d7b71746be952975aa71f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db3dd1f5c85bbc86fa1d71dc4bbbd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466cc485469ea4266a768fb8d24efb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9074e5177ced591ce7d8ca25715414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac2dd61b7b52be01d07f19974f80a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f320a188ae5c049379a45d8b4ab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b573100ff00f88b5105c9e1911c94e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffecb27af6352a055fadebf78cb2d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad315b507f8eb1a63694251c6e118219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21594af7b4b1080b9f8681be23ff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272963e35e5a94696c826b63887f622521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e707b187bd595e714fb964e57ebfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f8ceebae5da6a85cf07cd6123718323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fafde8915260b21d9e5914609832224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c250c54ae4fa014601f7fa07cda61e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ed87d93a30515f29c6f2b293447126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a672e224a1e5a264f9ebf582d2f0e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522521b31b9111ece9684b3b72f29a0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7848e0b731a73bfcb2a5a94d2fc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c855ea19687c0cd3f421af7e1b231830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057f7c7368257e410042cff22561fb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a234e3f06ac6e1f7b2e548037abeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8dec224d93b9b8033ef59ef773d7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b6af72113c501fa0dd6b0be87f6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51933c9145a43fbc0a62aee0be9699ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21eda495760aaa7368f47dbcf36c3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c83229e11e68fffe1603532ebec2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289a37d4aa9c83759bb176753fe3bc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26ec7cd6fe08c70d8d3c673b3024d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b8cb833886a9ed83cd25b214db38540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9632d1dbf9d23002f59139f7793f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57c476f79b7eaa304c77522dc0bde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d17116d05e70279f37ae2f882c297143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dfb06d33a1be217a82885867d4f2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a94b701dd3201ac28e5cdfbc0b55345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecba82865ca272494b90a5036238c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34483e765ac16751745f5c5573c3278a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a933c60acd407878a3bd2e5e2039ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c4dc9f82053508b1d29d2ac4dddbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3375e23c3bdaa0cb7725903891a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9631972ae681e86e194109fd249ded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e65bdead229f56ca26f7313a8cb0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eb97c8764ebe6698b10206c4ac95753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635c90d13708f8fe393d6100861740a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b0d73bee8d4d26e61a6ed7bf726d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7a2dd29fc58b55ddaa854eb0e62156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271533b5b01c2e8784344c11bfadbbb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e9040dbe9342fbde75d5408bc25f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d0b7beddbb04283c58686404e5bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d3e944b579ef1880e3a0df22067360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff535996d5f0165516fa9a6183363d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85747b9bad0c24ec496c6531a155b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8918f6e906988dfdf51232f0739063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ce58d55259670349fe256c691831864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4602ed4c038e88c9ef63b0e62bb1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c66ef4d30a090b0ac22e5539619a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e65edf9776249f395473454be61b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa77b85b450b7a852d8079c127fdfca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e6938adc4fdc589528b385a98a7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec0ea0bd29e7ec2c7249bd88cecd6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8914472d6c5cbf441cfb3b62d7ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be526d9e32ad17469dc4157a74259e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4e07074b13a12e8de569ad10ab9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fd8608e6edd9cf9f2602b4f98394374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff578abf6fd38fa53089b6bf1eb764875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a0f3d067a80a5cd326c0feeec94b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb06b935cdb695470e94ced13aa89577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ed31e7bcaeb551be0fc94846ce4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195d66f9ada0cd40745380cef12ed5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e840b6a280064c69017479909b9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9be7ebe5a2bfd936a2fc03da7d01a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606b1a85b730023e981603ad57197682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b7d8fd5f05a4509eccf8f029effa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f49d7c1784853c0f5a2cd42907917a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b528b4388a320d78f4a0626b27ee2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45289b607810c4c89608e326941ca1cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce436fb1e5f30233087724acee6c1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72ec496eadedbf32f7c04689b718f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a21471cf4164472bbbb31c0f1b1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e34ba4effc9b945927ad4d103858f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87d8eb0452ca616f90cd5d5588afc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea469bca63b95028c136896e3864b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abad667affbbe32fc3fd59bc7a94193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fca1f082cc7657b809f860e82d781994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4052c89059036b10cac5318f8435095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3515dc378a29f316947538abf1610196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae978df3b057ca297de509e5a2d65a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a3c9237378947908405299f65c2ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232abfebf5f877728d527a8e32bcb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515697004eba73d9b88596c33b723c28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd75417da90868b95f20c7efc6b24b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712766b635d81be29e3c5edfeb48e3fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb433156a7b5d665e607714254e9e1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb0ddda04dfb1626aaf9a5b4919d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acdad6f79d5902ebd5a3c817c44925105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf619ddc9f1a911e87ad162b2d641c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10d7bff10de139fdbb7a087b6f47de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd21163cd486192d649c49a3a308b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa512d9c4ba323908123203dca150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deef9a8641b042e12198c09a613ecbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667fac806b305ce51fbee876a401853111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf08af7feb6c64ec1bd6f3de8d2dd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a2433d0708a60e40c4038ba7e3c5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272754bd7206b212761b9c2a34ea564114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20080211a2ec063f6f808836507165a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b01ec1e95271d7726e758a4068df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99837fb9ba08794a17d999d66f822117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9ac968b74289be36b3659e4b48f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e333ae97a3b69e4069cdabad030aaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711ae882828587fef616e9b700d34bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47598e7816a0c194c997da9895c75ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca961cca5af0ea24314cb0dc2a72b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aba5fa953b40c79b5e96f5460e569123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d55fdfa787ba6354b57377e68ede1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc015f07263b92241915a234ae9f4c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96aa9d2282b4af24dad917f1808bd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34976125849a314966dd45425175a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b31a0b87c042a42dd155ab586617a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28a34fbff6041b9f91bd450eb7a860129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e521137a06e99c1cb1c2b991a6ee52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee96bba625615c2206f90554e02829c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917754e0fdbe28c592695469ea99821132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fa3b583e7898ac0b0bd9d3a17d764133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e914f83ad6f1a7b0faac96462cfb29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3543dc7e9a4788f2b9ede7a8f85f16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f647e46de8246f0283f506f4417544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b03407b17c22b9ed84e04926262a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b4e0e40155a18b6ef2260dc272053138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4999279678d39c59c6d774e12e29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e1306c160aba4c8c0fc8197fe35a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c7268ee5fa31a4c39d113ec371dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ee37d905d9b54c60eda5d89bebef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7843b0c92a4d47dd7e10f259844f3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cfe5ea163ea566986c7766a337d39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250bcd2b0a9af017d6198b5741ae55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c7211456e767b6152e4068d8cc59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883d6fa56e7a37e78d781627eb59894147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f35f040a1d04e55a624650a4d6ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c561dfef9f639f87986f2a4359439149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ba96754560ddfe956005969e051f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8792a167d3db9c665fb889574eed6a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589680d2d47207d8a415800efa583fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84149c52aa241d2e47ceb8e5da167e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7a2d34421262f62e3f8c011e2480154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1064cf80ba6bb0d8ef211035c803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87405ce3d524d624bdbfb79b14ece1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16b4139292cd72e70c4f2ebc29828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c866f506f18675d75abed7fff1a6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc7896515774297ba1b719b6f1a910159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1616993d3349bd65114a307df7b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ff5bd42980b85a5db45bf34aca850161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe96213724e4e29291852f5161860162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae8fe4d779c401f5b77531057eb144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b73b7b08c9d27e7be9ba4e81fb27e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcfbfa4eb399813722ccd854b49305165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96dd83b9cbd9da7bc1b7126d1f2c6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559be937e62a398f5b5a9885ebdbf43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f0034ec16e584beb459de3b8476d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e032f2756cf64dcae8f7e47176f2d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfe377127e702a8a6f402d69908f6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64021fbc60d440c0ce6ea3b5ac0bfefd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bdd94b2c45067a4a3fa87325adcbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3226ab582c15e2be0a9df8f7d5b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9522f1ebd5937ed7ec60f527108b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7544857466ead747f523956809990175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afb3a942ace65427e017d7f69bd059176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626b064874402974483f34e4c7afa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325034c2f262dd179fa9587246ba6f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcbb58035e663607828cef768af8e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474f833253961b247c9eac434c5ef29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a58e5d87dd89f2615c03a7997e767181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c21e9bf99196e753e81084490ca5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de1e5915b093a70f4ddd38b264fab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5b8be2821e04dc789908ec3a6049184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e321556772e38527445833ab0035d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ce9973e4d73f4da98c52084c3035186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22908b6c44a99ffea5bc7eac7c4cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7917053095cd9e395e8c532ef3429d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478a6956d56b00d4f5f22b3dee3043e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574080613740f82c3e29eef3c5237d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf210a62a8f36cd1ba582707c7ef771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6596a05b9945a17034d988fbd312c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983377a764f8a9c8a9d2e0881d25b61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b76ad53389469c48f1d01ffc15bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab799a419b188ce8f403e334b342b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cca81cbcb203ba07f3ee228e30731b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191ea2e212848386077a3a96cc7a70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a50adfb500ca18afa0ffcc7119c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c6b3b276c83af001b95f3125d0462199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6463565b299be6f6388c18a41ca98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456c201a5e6ff662505f6cb848fd2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ff4dae3d042fb5953e681f5eb5601202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbca13ee482ea062cbc25d60450924203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0fae992d1e4a82849a38c68c52bf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbe0e14eef2d49e12e25d5f1a8223205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb37fbeb9d7aa4c945c73f12873ddd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd220dda4f7e550ba34b079132f1b35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1c19ecaebfc9694a5eeb11735535208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4dd36101dc3bc4fd3c20886cef37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7a40b983c88ce9c1758e7a623bdd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013144c032d0ddfe99185dc1670c3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6e80d01e8a1f650c09d1a94968ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898329da136d7777de1604d3965aea9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42191de51736f7172020830a871b2e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb3fed1b30226a9d62e327926d1d94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e67012ac72d211b8f85e03c7e99f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c91b9e94813622abbdf7bc06dc8e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3375bf6a5a7f37db189021e3259d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f25fc567c9dbc28966806d488dcd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67ab4634d890580b3371968288ab3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28604d77c4d9be80497b17ccbaac5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd862bbcf53e1c86c90a7aa2a6214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d44f968f2f716ec50d11bf6e6f335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8880bc5cb283fa596261e3b367f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615a7ff4a6b47a5253f4184f6ecae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f996cde8148688ddf1baaf747932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c3a7ef0adb86e3c8ed89a4512add227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308dd8e591eaf0b50b6eff4c472955228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f117b936a8f55a5a8747a659b1695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bdd363135e9b97505d0e7515f8127230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c7a527f039583426f56bfbd0d7b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862646c618094bf481f7e48bcb0de4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e5251c9db30f62b4c54c637c7de60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356cd9b46b67fd1adb0300dcc0a314234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1636676a80f019ea5ab76381f26b73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe8a2e7d116b942e5c230d5bc90ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bb71649319c9dc9627388aa5fd954237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa6e8fb9a996983045e82553c69e91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4571c17278b4b1a6d299ec754a9fc87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edf677ed9141c5dee7105309ea65b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebfe6fb9ddfaf0070995140493876c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10275fcf8ac5dc181c7b15e147a8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61c03ece0e34eff1a6066ec90e7596243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a179725db300308094e0da0eb17b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d21b1e9a21f5ae5fe42bcd5718550245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0fec4e054f71dce090f14897c721246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec09ea2d317e5d712368c9f3a27fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547fffa03b211c9469d30d19dfa557248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe229313ada5916c99a6025d94f4d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8904c9d622ceba0f591a8927f31e66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49726ac7463a24aa79d05215676227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09880218d083148e60d1471546b7f810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc614f7697e9a9f75f7e470527ee2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7e2fe47e4b0bff5417cffa57d3e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bccaf6f0520dc535a4c709fc28ce5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71521802388c9df024d329ccbe01aee5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d30e86882dc090d03992fb19e37e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a784cedb6c93585ffb4b5b8d81e3b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a5f4289ba45d328ec7268cd6dedde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a00463e766d8d7afe4490e08a3b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d70edb88221615e2ce6e977d8f55e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b5cb1c496a60ad52b050ba22d25a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25dc0f473a988c6223124b56d1b9af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c656fde25a94030a87f10493d8c002264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b739a53b7a550d3a99f9170b669c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb7303d9a603bf1df5f3c0404fee14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d0005c67f96d89e254817babb16dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f235334739be27addf3323b8b97b26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516be7e29b86c63b50a8ca1e03ee2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee8dc6f85e5f87a1a5a5484f236cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9fee69dce209ea04550ea7fceaf5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a85f63dc8f39a76a9f067a79de991272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c06634b4ffe0c825569258d163be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53271c4f902ae8b2daf748878dd53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cadbd84ea32bc2a5311293096afbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82e9bf282a733249d422a7d6df93e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432bb3fcb12bb6695941df6a8be8eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c64355236552a474a8db697f2be21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d229dba6e15ecc57a30e3b01656ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51ca600faca1f1cc0ef415ba6d49f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4dd4c98c9a52d8105a20d53022f18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab57139d5a81ee12074cdb4774a36a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d38868119247c0c0deadf689864c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a4eaf620c2805d7e9dfa63c59ee4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b830381adc0c89f96b070b01e5da6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe720139eb51ebbadc1fa242b3027ad0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a7d1b11fa60bfc9802c16ef298ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9886092d006925d95b50736561400288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5256731f658008cf91d0563bd469289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a496545b138f611dde065fea867c61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5710055ba982996ca9a39b8ed3627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128fa12ae2782a0f54499f509dfa1c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e07bae1b3a59a5b955fe0d858c3f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4caf43ad57788d46f366206c7654c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5439fc77507b0b73e4d57d8d50aaa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093135f221fe9b2defd54410ee40fae9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d568749aaac37d3158281dcb962d1ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c270bb543ed5a32e37ac80f7e78e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e210a36f3088850c571c187d83e07c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f656a7cf7d5583d36ec181f28e2b8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374fe1ca305eae58b59215d0daef225301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba662048d5cf1d3c0f7ed279519a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be27a7cf150df74bc2c7f5d7ca373303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c8f468a710cf0d774b0c9d263a64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e0161b7af5ab9dfa09aaec5612a45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b8d5f4f240b83258c72d0b87a7dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7440dd1bc0a2554cde4f32cb650def6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ef46488c21b186495212c2eb9f2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c596b683a4956a999fcaf7989e906c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d2487bc1dd715c56b87fbd69867e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce794548ce9446bdcf4105f723d0d9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada921e65022d8cd8ddb5fbdca83b2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198b0c57d41ad05a5e9eb8623bbac4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e9d0ed87354127fb491627a62662a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85629ba4136056f5a3e60a8c6abfe554315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b8d6ff5b5f3636043aece9f553fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ffe12607956630636f65d13f2c211317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebebe3bdfb62d1a9c7e8f3be934fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa97507ea4af49925e19a629b244d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c22d2dea5223a580e86cf2eecfb835320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211192f8db5875cbfc9407d322f7a103321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f342fad50b8c8efb8368ee859b03a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d549f84607cd626eeec5b9cab55245323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5f9b78a05e58ed2ad3393e9f1f263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f182f3a867d1b229a830555a14f8162325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6171e456b07d1670a9263df1b37aed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097718cb6794639ba2e74f158f72883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d4d8a5fd25a993702026b310fc568328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef186d531d11673bd811b6d88ad9d83c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caf15126ff554a6f541630181adec6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2fbe75cf50f5bcffec85345826c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0746b40e4d0e5a7d65a9c869b196f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf1cbdc77bf55a3251325f0e634e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba5a9279a871a5f6d2aa9c8b2d6b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4ea055367b86561beac2c30690bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258bc7b28207e4931ff6b073e05550336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb231d8ceb12309ba456cbadfe4060337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0e996398ea999040a72e1b774718338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c489df227117d9870d5b15a9ddbb309339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b099950fb30ada32e56fa6ab875e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73468784fda41ae3a7a72e55f56cf5a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945faf9e2abf8a7bafa317a9ac3e1ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a6681deb8f71768474f859d74d15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f192cc9d417c588e2d11d93e56f2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc33c81d83f7dac86cfa06932fa188345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888be2592dd5788d93854c14cee139e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba0968f755494e07f863323bcef62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71a702c057cef9774b1aa94e03f47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cb856e0bea8f4ed412da61b8fdf43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31fa2168ed7d54bf36d5cf3b56b5e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794df68dfeeb0f2ae313093950eacf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ca656f43bc95698300398036bf4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209960cb44c4f86258a7f8b1506daa79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f84bb443b17f89fc988723e04a39c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04016447b6194a0f385dfcc1544608b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f71810c61f55356752366f307f973356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfd3af1c180d3e28ff0aa17a9486e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba0f6e3d512ade36e2069217ee020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff6c8c10a3eedf6de2208f488378f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17746450e12793a81a3a83259d7e4f7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702411b501d35fbccc75b39919792a2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049ff107e94fa7bec51ac9951ed22e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d9febb29e3f34be508203c2117f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03538d96a47fdde48894d0733e1011364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c65ac820d3154fe513792943b8211a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3189eaa4a16551d2e142028717f82fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1276390e7471ecb73d38501d2d22a02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54828823fba0147d960ac1ee0f4ba97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f266220277675ae98688035b4bd621369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69beaafe17286dab4424e0a94aea838370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89fb310695780283c382c17419b4df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778880ac4673528cfd83b57460c69b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef4dc78178e601596036ce1d88f74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1bbdd0148d8fec0db2009be1e5e81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0c1430b22b111182c7b4b364d016375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f89653e6c5fa95798ca916107fbf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3ce8ec55652c71ed4fd949cd5a7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549345f65c572932fbfe25a3e2a61fdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a11bb9aa6685cc3d3435b315ac862379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6e482be2bd168d16cd7f81b05283380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3edc7a1783313279dad6d5e78b894f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742e97857089f5f6d3f0a317100e29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c221dddf45811e9b0c8ea9ae19d943383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf702eb3281cf3b1fcfad06ab2af3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deb3a39b8923f684f71caa32dcc773385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e1f8ce09603c2596ae3a9bd41f8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea631df639642efcddd26aceb55b58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b4d74230546130d0be0357019ed7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c242d2bf700f1836e9d7c2a03f6146389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b461bd740bff98aa0d75ed2e9ddcb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587db8176f8084ebf4e6816d6011fb8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca33ded1104f50e1363317a407cb54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010251a87d4448a1d3cf54946175afb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d4c6828e4d7a1978fc149540b617394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90583394620da373df2f7ae9423b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ca4616a847142317c52c118150fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caeca35dbaf1840ecc6649ebc4b36d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03dc07b843c5056521fc7e08cfb44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f30962341a516edd8c7ffead343c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852912e751e7be0d089bfa7acd6b6bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93013419d8486b0fd547cc2bab692c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3da6235658ffdb31c2c0ca67b9445402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd052dccbfcc96ff4259a0665051d1f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4f0e7c88879fe22dd1f80617ed9a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2faf59c5257cb41404811ff2aea35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c5664f05336e5f16c90db93ba2d27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ec49746addab05cbf8b512a10f82d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaaeb202cc4f777109a2847d06c9c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd335edf32dca83144548d1cde98724409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf81ab2de0e4151c51754dc37a1b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ac3a74ba6c30d9b7adf84c7e0a00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d9151b250303afcb1e883815b994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc86f211ac8f69692a7a48a2eb6b3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb25ca7543526c4ca589eb244200b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b553e5fc663063ff40fb8023b23aa2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4defa9084b5d6ff6ea0a9f4d77fbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b9af6d1b353ed88126e2c7bc967f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f4d45a5ef8c8150561ae5c811a0c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aab0c580c933e2282649883077890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a72f2166634a3b79b647070a896ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e2f0d800b98d7339833c1a1a258c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785243339e909ec9dac58f9700d46d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07130491a8f392a98aeddceec2fc37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e578e3d42c17e4ff89cd8ace6edb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f367aac40a7b11628b374f7fbe14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e6ec66bdd88f8489c11cb7a388eff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e968dd23e7680af597b7cdf039993427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad86fcf1177178a1fff6b6c0f233bfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8a0a49dc20cdc837a49834bbcba6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204a528d7e7eee4ad7ddf6a991711f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869c565e25d0940002db083a1521b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d81bc99e2b19ad2748c8ebb8e776d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f0b1ba5f236611bae8f598ee41967433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3cc75124b4f3c8fc9bb896cc22db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf194bde931b5db7705522296eea1ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ae5c26e50b49f7f4ded4118fa42f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c9985934afdfd906aea5037372f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4587930d4f28e531cb698beda22d5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f73806e64a435dc2592b648111d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43aacad09d38fa809f788f421b7f80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08d0b4ccddd5ec99103e4d58c4ca3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5a860537e633a9e3cff88de4287d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35821c37d8205271517c530bb7ccf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ed4c51c374c1a4635f3442a12f527444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51d539477b0464347e7eb884dc7e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce0d41c34032075706ad8af16e45a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8b8ffd1f0e7f14e8addf5a5f289e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801be5c2eab2c2c6a86f92e727801a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80976832d73a596d4da8c102eeb0b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df9b19b7e0eab2f0f4eb33fa347c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529d7d6ba990478743cb314e8c2500b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad61a1363c16d183424dc641adeb73f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7b9cca44cf16cf9e916475fce256453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126086371e9d000c437cefd31cf93bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f6d279cbb69119c863eab9df6523455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22a5bc2a6adb45fa08e55b646d2f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b81a9bd048f17b1d4985c4f75e97e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b130a56c3b3d26e2d4e03c051c4b94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a1a583a679ba82b54c7a6248ff4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c692c4ecef377e83b445028928fd54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f8c634a21cf4f253afb1a8491089461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def50eedf33b0b7f36730e8270d48001462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703bb8632d36d8a6fe82b316284f37c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719a930f077018da73546c370f8248464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e16bb79ac35ed6d1d258fd1b06791465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b6c91562c9d86858832ba8b834835466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea7c13b492dabbf0481448eac49ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ef845c20342e1c57309b492c4db3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613a33c80abede104a150c3b879f173469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3e51f1c88380103f92bb5e5e15366470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2ceb3aeb670cfbe9fa66b57f2d5ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1bfb246a6bba67e7df08a852c1c3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011089ef2835d5fabe49e64835a3145473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3b4f837c7d6093e3d517cc117a72b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55061a6d36b0ff8a7dfce5e6cc529164475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe0062336624545f3506533e3416d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc94a2dcba2fd27d2f69862df2746477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075b44b91da8dcd4d73b401f316c64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624945066a491f9378b684286452ebb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb40c4a946af9e6ad3aaf23baa29566480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9392e89b262697a7957b31e4962bce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1605b2b43c0b17a8ef506f108f121482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b600d718fd6186f826eb80ba08345483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d2d8e82092f910a0cff89515e32a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a1bf8cb5104a3f06d7622d9800c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834acc6446f0f774f6b5a8b27116afc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff728f83e29edfd6385e653ac299fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b913074cd2bc3073406f05952bc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741240ab516f9737f33f176ca3f4b9e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabcd9399b5074e69612ef1ad4e213d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753af7bfe4b964fa56d8ff86e738df2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ac050fb1adbf4ae333a914158faa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495c6938897bda7b224fedaee1e085493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e86c55fec3c8bb93de499c6eff05a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690b278851d143dd40e195ae29a7fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8308d17c4b5bd941fd2313c4efc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d3ee1c7eb8d6a5dd911b2de591b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a898554ff8ea32b320654c08624e58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f06ff3d874aa0b160ea44d16dba6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d3e3a178f93a154cb8cd91379aac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927daffec4128092b4e45e90b0a461501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629080f4a3253eae1fdb89ed2eab5b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64c564e133ee899932380927f9f509503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60717dfd6176fd2b1ec10467ff5682e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5b18705843314e4bd32fb18d154f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ad2863218545602a48a5c031f0f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94d1d831e6539376b8c8409d5aa4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f6c4db6336411889983a851a7ea5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634abe57712759495c433566268b7c3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452371cccb7065ffbc208f916d59e32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed70cb718cb8c4c7fd4b57c7e35a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfd74f9ada0f5ec6c13f168e191be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135414f7d4d8e3c65104b68165e32e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c210ba12292763a8be40577c7ade514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffea19854966583a7bc6b93d46b6ccc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d5e9181a0b35077597455ee902b0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b17f6f3906533987632cdfe29d9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23a1f4c809346a6be022ffa453c75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979af6e3d278c7d060948904e85a29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410bc8ad09e2c22467e1f1b10978c3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7333bbdcbcb0ac82e161d88be650823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbaf578db86eee412bc2f2ed4a5cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902798213c1f7380eb4e7a950b1424c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe245ff655c5d1cf9ca1a4c0e3cdacbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f1976e694c2739e48b847066ed4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902223e63225a65b5c2b17bf1c271b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0baf2d8c1b5c9e4978060c00e81b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185aef8eac29aba305b1573b0fb3bff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b65345017eaa0ff5f53d42a4d37c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c59bdcf6b29a27631501e7e27ae7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b4479c02f8a6c1f6d3d7c8ddd8655531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c88546a0efe6129626d162caff80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235db82820b355967a6487182b21bc81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da4b1f81f150e949a69a2551fe110534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a41d3ae2579a14f12d6eaadb762f82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39dc25a240e1f104c5eb44de380034536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c180dc23d916b985eb4c0708bb5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892897d2e512d886c925a9b4f1ec8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6259b6c43c7d4a0c860763efbf1695c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764abfcb4bd49b00c18c39a9af216b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d0b145f131738d2304407a04fb30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5b85f4d54737e36349252a0d222f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c40aacf7f2a1840b499ea71b99fba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f754cd830f78737e1f22cb12dfc41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72946873c895f7822cce73c52651b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057e2bd488796eb6f0e17f58fafa6c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ff1a9944835a6208b786e3bac97f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df91852535dbc678f392f3bdde8884c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd42a28a1eeaab03f3ad4fac1c747f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd2faf222cf3bcc9dff4e4e19cfa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b66aff1ef41daa46a4e26d66b0eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9821aad8ff208f3d2aa3d20d04115552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093330e81b614342d966b71e2c697a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721314c8d2677f8e75f944fe24f7d2a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec1e6b30a8992abc978ca693100edc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7febede83e84683391559bd098a7ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55663b1682f5c644b95ccf160db955557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a75dd7d82d36c78cedbd8b3ef9133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa404a6b8be254487d4f418c89f17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d69e89eee13f93da7de005b9510b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5e9070bf0b96b6440bcc3d1834d70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f469fc8d5d8b8187db8eade3091d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b9719d77c0b1e3cdb38976a2ff891563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f485a747871a9836e24bb9229380564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f517dd7c15c3824b90b00055fb9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de955f2374a0aec296e6004a75a0f8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb912f12d82f7e4d976c1dc804c2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c48cddd797e998ee7fa398838c71e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fe357846ccc97b8575fab97ca7b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527394afaa16fd4521483485b36989f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b2c3f2f9ba9444f1228b918c01c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ec47c553b327006550a93b2925a41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ee80c26960f17fdc98a9cd73f9c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccb1c7081da0a39aa31e9c8fbe2991574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c25a824d03b48b052a63e6d925d70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c071bb4020bcee71ba459ace8b1ba0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30406fbca590e42168023270e038b6f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f8bb2cb8ca8dd5a0ca57569ca039578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf25b688a21b495f21399b47769c69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe2f788792e7b92d516238c4a8ec66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ba90b196bf34f5e8829da3270a2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad72ead6aae1c2ca1165b8ac58935582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d216bf642ab0e6ad513384582a4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178f489203b078467d77eab611e99d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31c8ac8d9a53e5e1b18cd6f9fa653585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca33615be036c96ce89951ad01944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cdcd647560a66370fa6f11bd1a376587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e87af4203323fb3d6ce846e0ab58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e402b07aba1809efa641cb6e2231589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219485c22fcd2de43ae25651da384ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cf9c20943253c1c188eb65e96a1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc8664f01861fd25280bc609185b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a084525962cd607bdd00e59e7521ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e271fb4d8b940824cd49af079b492b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc177b1620f169e75423fbf56a7af4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfe43a6d8a56c66d3558114affb6fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b9c95d42d009738640d36f3be8fbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318871f2e781361e3ead50a0cf5e6d68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0675ccf940905f5bdef395c276a67a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8bc935cb10ce4e8e9c1d4bf7dbd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ddc8ad0e4d4f6682c2767481fb92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1006763cba9397da1449d9e7808a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b051e4c90e2b3cd33cb546daaa6f4af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a936ec046e2973eba2b3160dee48b7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c418e56bbf9c8795e1960593b5f32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21793ffc8b2f732b49d8dc8b6c506b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa705abde90a334180f7b5415cc1257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471ce3ed23aef097789138478971a1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b0fa9e70e3c6e8fa4981c29f2e83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec607f19c6476a7b3a4ed660ba5be25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b5e40fc0f3e0bb33722e06602f302611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693fdff8cd0dd6d4a00b4892367dc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192859a1cdf3368a902a7cc37c46ae8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043dc61d7b15318a47ecc2b76c9099614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a704f0dc4ddcd4b04868f2c62e1d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fad9822506cf779d10388d0fec03f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9c308a19f4ad9b6f915f5c789389617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e1e5a1e0e23137f666da34a1f729618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d17571d094eae005ab5b1de6191e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1668bf9c2579c93fdcd8b1f2c7114620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a682bbebf8d6a800419a8e9a2c7dad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d588e3c0674b8e8863b0698e06c3e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb630e0fa81ea180227f0f88fa3254623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363549bd34f9934e00e81262529b0e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c61ff8ccd44400ae823abdc17442625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55043c64fe157832d3537727319e101626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cbf7318c8472334b958e29c185d9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9cce5d6ceb66efe7eafeba3bebac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb4602cc65d5951f3c42ec16ebb29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147cb6c46cbea60e19c2ccd7d02deb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8ea00b77f559325b808c6f888d30b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad3fcf35e1c9ca71e0dce976e9dbdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018ae5ab98140a2e10524098b95fcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d632499b5d5b0aecbb4c64d6d36612634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48fd33662eaff0c401ecf571bdc321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb5839f425bb843edb61ecee38855636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0324830bc97b9e967ae5629f9fc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1338aa64be131d1d2ef80838306a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c71eccb34f9780d4aa2e493b9da05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23773ff62aff06ec2f9df7678f5f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f5751b67f65c4ff6d96a72037e79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20d807ed6326c4ef751a8b087cbb41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892436441bdadb8a3c00de53d9844da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb30743bfb2ad1152d0c4c6a46b0c32644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1d2261269e7d74cade1f475d38b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69987c2ca76782aea13fb352178a154d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed84f0838de96c5ddcf22f4d25f05c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ecfbbf9f3dbafccff69c2441f5cb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376618e85f7da3e467e02f621f87ad135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756346c5ff66bd4c18ad4bc31449a3d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b40064231508cb7a7169ab216c72437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d204308874edd7e824ab653b5a321a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4c7c95df2bdbfae4f612ff8a41e989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c48df7fc6fa24db9b754cc42d9b6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffc0a9b91da299695409cb245da6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a3705e6e02eef88b6927e4f2a06312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a044b779a61bcc80b1cbce337292413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01934279e252b960179a3bf9a3ce3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80dd3b3b63f5a866b09500a7abb4bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f98bc081af69aeaaf94004be26d7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad123ce51bd4886c58d6f7bebd646e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77daa5c884b007ca1ddd5617666c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3bd382c900edb25f488bc7c796c2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e869e6c5aebe45e0d141c9e8a8b0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b36fe567611ee32590968b425b6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d567a347872d3e2e8e208e5e984422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dfe409f11422540407fa4e4c2526023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646cc578e179faec3ed7408b59ffc7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec02e3834c9989cc96da9d7a756e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1ebf15d1ed802e9a783935f4925a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef8413f5fa1ce27d5a4668335f95227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fad22835aab0199d4c9a6e8e4a1de028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a43b142d4a9e24e86362810a9889a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb59ca628a4a906b0129e7a4bd2a43430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e354922bfa49cf60ef4854bd2f31231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91c727fe9cd5e71ca5d5e304382f3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b703d33690e0b31b3be088551ecc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4443a23f88f73c7d1c059ef9be3f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aa1a9cf7dd5eb799ebe146f218a2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a5daaa345635d166b1cda4ba2bc0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e6ef8cf15c668a9b7260cd28195a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe26493d24b57b8f5fe71717b361a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cff040ece1eecb27294ec54bca5d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd36aea402543d6cc00022416d537f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1a1d5ec328e3341478cb885f3e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7104a1d2f499f118c9e7e42a3d7a3a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657afaeaf53d721d1e673b10f1e258c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e9b31cd19da3dba9aae365213d2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9676284b227166fee00d815b4146e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e9cb2ff5be0d08705e854941dba6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef944f34ac499bb040f4efeff98a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d593dfbe159f35f835f0d44feee9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe4aa99279c138798314552bf054e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b866656df5677170b3cbe9271c6cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d6a125312cbc739ee4d0041a160051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3858b34817044b0437f954062b35e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c2310c5e06ca275c8c97acf20e2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16a22084c0fea71464b6b1ea894ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc2dd15b1fe7f0ed11a71e117bf81055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaaa8698ce9be5026938a0736d481656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf9a3806576060fce3f72c43f4f0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e70c87d13aa5ef3ae92e18d979c47a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b677f8df42d4e89313d877436b3b01959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79fddcbef3d43747a5bd8fc31c444c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75192f1be8794a8be1b9270a12250661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14168ea32859d8cab95f51a2529b7aa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dba8a833878e7f5af8187eaabff6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86136b816c7bb2bde19fe7471a2960864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e42d92cd71663f54fb4feb0fa248565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e091d7b2ba04ca9603ba4b6263d0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e814970c5d2bc1d545feb044fd2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6027506d688ad4d2cd1d4977c899068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f3fe83e4098a3cbaaf5f8a56019769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d257e2365cde0b76f1be1899b98acd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd089075f493e49c658872a2200e34e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a7e852e79990e04efef0f803445e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf266f4e3ea2da27cf935a66130ba473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf33838adbeb3a081b99a74d8623274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb4f2ff09fc151690d1a64a7982da875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e8107d4bbfbbc0938bfb5a1994c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30487040ea7e3ea97725e540edb8169a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f4280578d6cc178047edc8879f4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff7fc5c8e5bc4494a41d6d9dbd49d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40d4cdb720fabce00d0496b754083080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e8b7406d01221100081ff138150081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c336fc5e3c289c91f2514b440c3cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb2ac552c4758a48155228750e32f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb99397d116749f760f7d19a0249f8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5cc33c9501a47bb4e5e4016445ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d692d6e75fde562cd901bebb8bfe2cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59a3f9fa840588a61ee36bd7fd9e9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34eca85a6cfb74125c3026b56303b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55253495f9a5c1552b7ab20efa64b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135a3477d8a6423b180b823098f29090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b835596ec3cc99eb7ce8c1bd6e0ac4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075685f9c7b0cb916c71510f59b1afc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaafb428b889553a8dc9326fc36b69a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaafc0b32114f3a69d9aff4323459a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3fa01df2ac3954d86c0d11c98ab795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7f49427aa23f4567361124c7b51796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5facd8d0c4a101adc83e0ddd1e6ad6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dc3de4984ac99800165258912ba298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb145abeef7c079ff925f0b12731899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfc08c4befeae23afeb47c19bc9e45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e8c516c23009bbd57e4916cf808f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b33fc75c16be2af4f800a91cecef2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feac01ab5c40576f8063ea1a215ad40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7564627606d59386bcbf20cfa6a8bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d34e15a9b5e7d50e682e7b427b1642105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98ab8ef2fa627866abef1d8c5fb34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb36da71d2e02716f2a35113a67b54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118bff82fbc46d346cc39af93f2290b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11f450559aa85213423ad811c2c8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322268299e20375c74d4be12bae45815110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd624d146d9671ca2b72a4394f291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc44987874415238b223e5e378cb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930597e9a6ee2d67a82b7d443e4152eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b55f0a5765208119b8a5c9de1b9da4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead116be75b06d900f96884da11dbb5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212875b0a568d4db24976a960a6602c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392693f55187d5d0f4dbb071e005d70c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d37b46cc3be71b110372bb5a720fa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ceefd066054858409f9c8f2cb42ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ecdf31cef5119e6f7d2bbf0d5fff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148d5f189d2af6cfe9e68c09695115121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b300cf47f61ac1ba7370e4469f2274122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc1985505b5c67e86332bba31a38a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a6baafc8b4b8c0045f58d7ccf8417124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8570c82da804bf5754c472d4f39ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc75aa3cea713dea543c3e0cf07170126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a199e4d434f3f8a898501f11edf6690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef439353e48b6d1e87389848b0405e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189cbcea17f7cb4257fb593baecaa55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9720b4e3765c0799eac2646d8b5a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1f29e8d9f9faf6fd5025c63072a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9099fcc7b9245362ba86f351986e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ddc3e6393953bbaf44335c0655bf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f38bf88b072c2c8010e9d14844bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf1770142991a96b0d057a6238b44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3efb62d0eea9dd47220d7c2417e73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837159764b45a358e745a41d3edcf2ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2508e8a751641540b22d015598a41c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8996d9b6edc21b63fa3df8d4ebbb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9ec3f34da0a521e4dcc5726bf62a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3abe3c600ab02c5ed03a2c8462278141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca818f2d227d5728b91aaa8356660e9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b4c858991de1879a21087d963c36b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3091180c42b9eeaf91ba54938e1d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950416eb126e64d27bf11afdddc43bcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556ae5fce6a284b0c84d4a9f2ea9fcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48426d4553b0ae26076b396b9125f81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7662e562fe8d382e7795a7f4a88eb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e964371c538989a402d60cccf3ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9abc02d6c00d2a953bd4908b13cd70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc10eebccf7ef8419db24eda8110c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d70e753d10e7477bc3df6d91d720c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056192a6a6e3648b12d67dd05994318153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edceea88ca6ddaf2d98746d8dc36620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5690b9e0fd152eabe918a6ba895c7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599628312a2a8f7805895ec677bfa7ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd13bf77083293c67c1edfbbe018a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101518925b0f4dcc28359c26f8d00dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4ee03db30ffac3093fa21d4c41e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbef57184e1a88c89994fa50154df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26409a691aa9e5d169c72d154b9bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aaf538ff780a4a18c195ea01af6c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eca49412df5022f04af58db9d4468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cefee71b6f3822398ab660d326413164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967f68c31816172bbc383ba3c0bb65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd7ab99f12d91d0d14bcd66515053166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d897fffd5bd4fb3cd138ff0e054ab9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3aa5d119b8c97518cf1af43e6425168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70fd2e8d1cb910d5ad10670ccd87c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977969e4d4ba15a012cc27cf95d54250170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c5d0c2287a17ab0a59aa53cde5a58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590fc10a0be3473f3783d015c28e9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c5ae2f9e8320c2f062a44b47b6fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942ec368f1050400528e096482c9be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48acfbf4a414239011f64d4af5861e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e68dd041e92b23e55035cdc9325f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f38214247c0872f2b4650081c025177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dba008603e36deb8a205453aee27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c02e4b36fc2e1b2e955dc495aedb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aeda99748076feb0ddd18777e936d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85774b6aa622a3cf086970f950972bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2965296b2841eada8313daed17de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19ac91de3cb1a62dad5e35886719d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb133ebe18471aad3d488d380b9247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893412f655b840b1d7a2a89426375489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ac7408c182ce886988ac32f01f12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d91a5d1758cdca543857e7cf81500187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b26c42ca707706fce5593a6a904d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d8e9d57760ad32fd22b82f97a684189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d06bbb3d75598c5e8f0b229ac433190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b74ff5759d5035ba166a167a1eb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f182d723742f9ff0ff47f59fec972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97af221c20053ed8530406202c95dae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78ec1ab287e9a862ac8aaa0c2bd1a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98091440ae4788022953ce9c74081195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add17e8301f80436e5ddfa7ecdfc65c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657749f3bb0b091389b8fdc800aad86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efc6b88f15b799eab74a042b6df0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26cd0cf64cd9c30271e6fd131b4b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e19ac4a20ff00d484d4efe3ce313200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967cce48eec742618da14bab04997dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8436349b1bed65ca37cc704ca6c7ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40c2fe07dbb0127d096f888844acc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0945f643fa95021b55f8e38e90f17fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e4ecdac7c61d829a88b42b95d9ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a73064247174ce1461644555b19f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e75d68df20ff9c8270e1318a5883e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de68b77da2c02156cac47b5a61cb14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b6209e578c8470748c16ea1e53be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d98698f1cf4bf3a913d14710ae71d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd861577b1aaa31430887c3397eba96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bdd70e29dd12d33ee95033140aa0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cd1018539310ff47ecdc4e71a6cbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cee3d3d178e232106f1e5c423a8b78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4fccb5a2b3397356b7f07ae237a9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb70d030ced088bd90a66b746d734216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2309d440693b7f7d2893de69c9dafa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cdea67fbb346e19d2c2cdede4b450218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75f3e742375af5ee561b0a54e4e23a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eecb3e6f97554ca1c7fbdc11062bd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d1f4eca85f93f2dc515de68456ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34376c17c23faed4a958bbf17f217b6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ec4e0f8afbdf7ecf2fe82d8ee30e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71cc486d84f6db31e6b7e3fa97f934224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddea226a308fa459aeb0f53346f994225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61692fad996af6e716762a2056766aaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ba8d207530262b2d8132f6d14859227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62212393e00eea0ac4d5c6bb61ffab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be0aea87b7c524b60779537ca6e2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecadc73043ba92358e9de96ce93ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633281c30d28381b7407fdda7575c5ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4985f3b0ac0432530c9a9af30859c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133b3f3db74e9432f20d0a7ab05e0b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1077e58052129f4878a2ed441cb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78098608f63f14c85222131cf9503bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e24cd4fc39406cd08b966e02921ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef265a91c3ce5bbc869ac1daedc98a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220544d3ccbb24d84f454c889c640866238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e2f142dc97577692a650a61977191239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816917c84e00735b43af6a906c98836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24900883234f50fb38aab18a0be4d35e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb933ad0e1a9198f1804a055da48e72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a76959c0c2bf5da6e70a38c541ecf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97bce3132a6b4d4d2a8b208d6cd18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a5aa7f38e8319ebbd91cc6e336013245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40263e51502d14741d9467fa99003a78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a257e4a05c7a8cb38ffa7b52429c74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e405b1744bbadc576359f932b851ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f414088d29d2c08d5d91604133ab0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2364a2ed21446d4283c4c3ced366b08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3078993953897fc9efa6a9413372a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e6eb56264d25945b09064289ec4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc89ec9705e6efa7c7ce9cb9d837d33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ac93405bd179410ddc7cf0d8b4e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea7336a27a3c88b8708e58665a899255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0d393563a1d0cf15c8f1baf859a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e080e3a5f132849cf06e016313c106257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7aced8cb29efa7a1301d6d60c72a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db3d42b8ec6809259f43c161617b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd2712d60b0c5750d0e336976b498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26edcd3e28fa423c16951b6b37e47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c9aa724c7a943f7e2394b043e918262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b3026d5eeaeb455b25a30f6de812263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6b5e431388223d3a8eee6177695ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d38d3801e51e4222f7c6f8a7636d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfb59ec8c185874410175f9287bb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05fa637cd4cb265961ea6f535041a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01136008bb9a593dbc2f6535e7623760268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c493a8b7a5a4470e7d7d449e8a9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f38615f8e07f12365b74a1cab7bca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63470a2867832c60ed242b2f1ce42092271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb62de2997baab3506fea8dbd09b119272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26fefce05a372ebad5e4de1ce6574a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e928401246686e833114c0f72c771c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c62b84e593fb1b201c57249200001d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd03e6470836a99f6a6d5914e9e1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fa620120b0ee2338c8030b6f0e640277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3be813df6f181e7e7cf39e62e4717278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058306e9e9c1bc8b7a6ada3da3028d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0718d6fd319def7b73e355683092b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7845a5583a55cd2409fb75ec665fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5c06190a9430c8501b6234940678282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f094d3ade15dcb6baf849855bd3a8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c151116c60a64e398641ce9fabfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0eac72c6d44f95c38facd52a4b6cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4a3956b78e3f3e20429f5aee8eb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4281a348f7e03e390128f2120a2890287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6950d4cd554818115c69aaf044c6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57707a53f30da9d8cdc4ea540a6a3c0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba37501bbb1185d6c390611ecd6a19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505def02e0b55db6104b7bce37d5b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c95734896bd0a401f547b9e49766292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9faec23cd319741451828b42089ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4f18bf04245ec4c6d13f67006d5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaed8f4f4c17a2fe535661be694fb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870ecf01c15d67d84eec0900854ff20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd063003bf83e70ef1aa5e64dafbd8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343653c30b3079454612278f1f3ebd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683ef4b0d05901755e648d48678c2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea847fc9e7abe1cc473a0e448bb0cd24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09fc883ddf689ad88e71c549597d8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1607e9666deefe87fc87a637c63f47c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7bc1b899d48a995739a0a95957bea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3436c95c66074f318dd79c46b31155304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9369a93f81accc6801c3a9a1e313d05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a45b4e3fe455cf407c94b1a4a2ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c7043f7dad0bc7e0d11378ac59c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96249fb5b3418f5395763a161c6c467308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193930b623a605906fb91d5ea129707309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676450688b298c7db978ed5d4ff314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06335c19cff77717c4f4e53951a8f127311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103bd3c096da58988cc9ad1b48bc582312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95950a66110e1366faf036814da4c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab7fe4fc6ea01f0fcb47aa96ea37d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab98a1d6350f667036922cc429aeb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f41984acc5f6f4bda2ceeb5111b3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed686db6f587b09abbb61afc878dc73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f67ae8445a711a56cb1a84297d7cf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caced92f000882bbaf9ca920276f4983319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69667d27d67f8517b6a231fcc956f9f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672aac91b874dad7c1ffe1253d4e71f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc89a47225f573a7b3ca11d59a9ed2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927a6228b66698050dd943e56d9c07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3dd9f0aedebc549fe1e82317c7328324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68160c033c1b441bef214d54fe92200325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3b377f225dd10034d72deeed509b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c94917713509266c3c03c193ceed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d39b5e7dd5750d71da42aa7627604328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2347aa162b05a5510bdb16bcf7da869329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb4d2b1a48ed57b6092927d470d0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6dc9a5390ecb5254a7b4e58c65200331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004e58fae4c6de8420f41035be76c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59a09e073e41d99e1e2d2839a2c90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380995747d875516e4d426d765126d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f61e8bda7cefb5ad2058c3d9c38c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ebeca1d5465f63af0f8c8d0c97ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16640f65a9df85b50cd4fd32dcb6991337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93769cc37568f3dc4dae20ccc32a90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068353f5ef55b006e212964cf979cfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05453751d4cb29faa35a0612bab82cf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693aed6f27cedc9ff579ff1d6f1ce91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc38aa837ab7e2aaa0018aeb7cd812342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f120237482c2c63f9cb42d729e8a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645190b1326d9d6f53e84e7290e5602344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea48ff3fc54cedc7ebfd83f5f858617345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575068e87989b7ef7ba7595b13e362346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea69fa1d6bf71137274263bf97712347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315943298456ce32736b63e2213bd65f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1fda0e11eb073bb47b41d196e694349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4498fb27f73970bbc19d4e37f93e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8f97da6e4176efe04b1e11edd394351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a48cca87f693ab4026b1b3c57425d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1c94117e5852074e6f8255d0fbdf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3beea93b91f973e92b7c9b641dab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b4e4d66a6845e86caf7cffd215f82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50c4aa9015aca35d07bd0de58b48e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8faadd7875ca54b954c7078d52ac7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d77eac38fe959f3cf21e0711c072358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59d1d189789a30b6ebc298b047bded359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d2069433ecdfc8c682e559b0f86b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010dc927f193653a3cef1e5037b05a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bae2d27c627e148f347e3d6685039362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03a388664bf0a391c5e9a180f33e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f201f1a4a4c848ec6feeef0c2d200364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0eb9515f29b7ef8fba1185f62dee2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05efb01c7af51a4c45afd0a983b8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10111ef36510b545ac6e01e240b1ad7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f4881f93384692fe518cd7162335368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc32a6f7f281cbd5069093c145b7ff9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34195ddadb1eaa9bd540a37fb5ba5bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f808ce9e20f0702a38c46337628310371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545009dbd66994f5836bd435260af6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20651ec1493155fd61ffcccd68ff5cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a81cf83910639c33ef44dab01d9d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46adb0acf7be4808e4f57d77b1e725375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e4baf7583b1469684516ce2737fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb393bc0aaa3ab051f0c395d34a569377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58139a46930f8431ce7b99a5c3189dd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f092a718caa2f2b21f0d54b432bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e301c44aa66b8f328027a5fef63f9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e017448daa57841b10a503fd776c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299218960f2d32aa70308a38d4de0eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4936ac8894ff8cb35e7bce73f681e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148cda6c7ca9ab2b44a19c93192ce5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65324aaf305904d6e5653c9986a719385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2eaaa165f22ab28f5dbb285df5739386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2318616c2457eedceb0b095401a380387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82741926c91b6d40271bba62ab138388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0d6f47bc9538f6c61f5835993763389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e84affaa560469577d39baf7632d0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c1a71106b17362fa51759ec94b40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f322e95e2f19192dcd9c1014a6c9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc018f92c4de2a214bd45224293fa32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fc704f43e4ac9d91d6592b7d95eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c39efb62893ca5aaa1fa2285f0a15d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6795aeb028a174076a6176d7b25d616396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed889e931a0f52a76f713f86b61892397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b871e718880bb781c3adc2349ab61c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe958c1a97a1cca6f8795a92fb5f463399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0169f5e61dc9ba12cde9e6a03a9b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343acec5e5122b53b1f42836bf7fbd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b0bb2202a92d03a6f9f7b2e13f2af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fb9515a6969eba20f7f1e9b0b4fdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888efe6fdf4f12b390b4c56615e861404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc8954872a9a0a73ba0896980f067405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b997c23147fc5a512c34eaf562b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72197f997b6edb3f64c453f987c499407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd7c82bd635821155eae855653704408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14af4f1627c0bb9dfd73c9e726a150409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf8296dc8d692feb40d126fbfe3f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef751c5444a3934955602d8168786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d661b891fa94d0a178d849b4f67aca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c443de7453bde7116fdc123eb3e887413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab8bd2c7ed18894fcb68d89b2a5ad8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac96b2a0034f657a6c81774af59aea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c2dc097d7aada626cec921d0f59c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad07863da356b241b79b5c4a8a976417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad34f8a96ede005c1a04332bfda97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3b81735bb9fa479ecdf4139d3b644419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ab7a8fb3892d6948f18a3082f548420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23711bb0868cfe8fac2674a92bd4c90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666d0d8b30a7b1c8b2dd9efd6f1ece422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c0d3b2e0b21d440f6056d9f91e7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45de299ce4c89edb94e6f54892faae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589592862375728862bba4b09b9e63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085d8c3b083f26ff7e62652fabb8e76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb129a08f776094629c61314e9252cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eddf8f2dc5a26ca9dba5101868256e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e1f0deb34fbb3349e69c926a9bfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b380534c8eb216d8e06dc85eef735b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aad655d99107409d608f455144546431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd04d7f1581f972f4613e54f61616432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a791515c18fc58bb81bbfafca94c9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a676520a0f08ccf3a0f4c6ca09f0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466c369acdef363fcb10081354e062435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e4e1929b2e61664f9bd44ffe88ac1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423e76633ddd164bf2c1b0ee7e4613437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc4971f9e74237b5ac1f54d9e41dd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2340c524096fbc86881eaa55cb8991439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562b86dfb6a56dc76bedf6bfe5b22d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea8e79b9d501c4006659c188f9cab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907bda9ad7c77d080c0b02c7767a7f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f50c3a4bc60d7c19431d83244c463c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb580f80bc16ee6ab98dde82d1bf1a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b8da1efe9ff15bf942fa94be47e8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45d79c73b3e9777360c7b938b11c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fabb1ebe0b31de7248689ea9c8272447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271afa205d16c4db1c9f32ae320bcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882e78ff312327965f6032f7b164b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0971480d210fc81c5f72a6d34d9a6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e1bc55698e31df5329315b620b45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c908be11ee2d0ea1c38ba62149b34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9045cf9e10c160ad21d42bfdd59179453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd900ef9473149ac0b85dee11dad5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e185d6024a124ff62efaa7e2d2ac90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768fe5d2ead06ee1cb9cc84b1ffa663456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0a814c61ab34b078a16ca80c47d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dfd3f5de6201db4969bac511401e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a9b83a267b27c466cc0729aab6d36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031ec895e4c361cc03cbde66688833460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477a906034b97944284142877cb0958461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335550b983ec107b075c2c3e26e663462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d25317d83f5b820a5526e4f067622463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f91d259c59f5cec4d710ac51d61a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2efbfac36863f16792a499164cdaea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef060e2c126924b35beddd0d80f7cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1ae711497a301ec7dab959d50a41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4c6d66518114c7340b7a81107e76b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d709ce8ebcbfb6f1bd0779ab0564a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c49391e974c607803e5919527656470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09f3f7342ab144ef5bd2314f1a12ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4c1db3cd9a18df06cd38493cbd755472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94e312abec1e31a5e426b706c8497473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4867589e7e1ad43a268b1224722728474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8c5da601c3b31380fb1e8e3d9199475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341814ac61db444ecbef72f0fd2450476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7dc46279e0f57b44c35ac98163e06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27803fae409379410e628a300efe2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeed2af544cb2eaea7f9d4c5f3a2e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f3727ac9b96426e77dd94d173cc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562821e7ecca4cd2e42bafa119e11f90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de447bcc1aa0d57ea2a35e3394766a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca372e9f131b53f5dfc398ba8dd02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167005124ad147032085616dcf115c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1842d55d4f8a228d2fad4663552c9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878fd16219c600a325a5d650a470ead486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84df3144330a6b5b30fa683216cb05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7273fe3f4f76ebfb53226ca80bbd27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3de237bd0947ac0e6f8652faf92b85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8406b6c0c38c4fb405e66f2b255233490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506181fdcdadfb0c3d5852dce86374491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81177b0f90133af0e85dfe4a35ff5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb759efa7548db3f79ac8ec170d8647493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f54c598323cc79766839a2d76e1e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e304add6da788f319d89c65d79c967495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176fdc532bf871a71870d4128c2899d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70158532b35ec39274dee8cc525056497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f473ab64b2eca6d30e42155802eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e6fe7fec47daa2fa2af0d2b40f7d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a6f3cca4a61b6bc8f13bae1630fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa93f3bffb5c94bf7e10855f23898a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568431eb225e86f168709fb89f00ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3377bc22e013548dd265dc1d119893d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e99254defde339dd8339be3068a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01433bf5850b40a8e3cc93ae6a18ee5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00457c85469e8e7d6b04b5723d27b78f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e54f53434e4af03c69c555f7e6d0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eec89798f9f1298e60aefe1b7e33e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d7837085ea5cf86d7b751a6126f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672672a88895fec43a3933bc8cc57ebe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621f7a920b433e0ed4fd9408666270d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388556d9c063f87ad2adde19917e079512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19295f861c194a81563a5773afe9a904513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d746e72f1419527182a34da7bd1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec006c944854728318af4bff48d5b99a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e5114057001ddf488256a7bee8d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeff22b8eb6a4ace93ce6dcb6434e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977a2e4bf614c7ce807825c021cd59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9a75f3abbf651e7f6faa5d52cfb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3becd5c68e89402e324b0514d2395520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9b1c95758d99c9c375fcd896349dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4f88e5a8c428c46141ccc17a017a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a6b791962d7d9af2c5bd3927cc06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9eb857406d87c166570e1ff10126a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da891c3fca359a5cedf652fd1899f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7192cd240fa6c01bad00c07dcc5ada526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d487dde06fd0687034c5b9b563b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1db0cebc1eb7ac2e8537231efa08e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb784ab94f7ee76e944e4dae0d8024529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41d552e91c57b0db4313fca0de4e6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56d6a38e620388714dc6fab5fba57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fb67cb10ea9586c8fbf998de3fbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd1d429a9dda3e94a32e646dec70f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eabb427b3cf48acbbbe30fb708ed5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f869a7120b138f9a90921486158b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983eee619f0a1cfaf2d8e200e5faf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c5c688ef5011aa725ebe0261826a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af6fca98d81bc2959218e26dea107538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad492cd9fd0f06806a38428d890fe0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f0723c39eb35375dbc071a3fe8829540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c515a8b01c13b3330f40db7b51c0a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935441cd3590fb6238dfa74ec26dccf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d042776ec7df3bfacd28ef764c289f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edad25af03d4427e4d3861b934f32e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b6d7594b30ddc70d0eafd6f5e0461545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce5ce93afb50a523ad52ef66303fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d04f95197e5179d6e11820e2cf8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a1c5f348a42bb55b324ee25a553e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd60e2030a9895cf0aabc7c852e79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966575d49488f4eaa035a7b1ef62ddef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97960148824595865ea160d5848667551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f47c7ea7903070d61ec24502a23a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aaf5bd5f20fd18cff8dff5911fa2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ce0507351322f54650c148b0ae4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f8ad3bb8ff38303221b4f0368b37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae59a12865328cd37b69693f3e716556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974bb2ca7e0a7d2b3d7672905f5042557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c2e541839058cb7019dfd7e780c90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f531f4b03f523676b0fd252d638edd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bea4a1af10dc352cdc04920d15bdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060e12e58807abc14c3463a596916f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42843ef937588fe18a6b8bed8065dda6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620fcd9f3b49c323e9d493ac44de5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd9d7be076c791b798a7ee32fc505564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe02844b4bbb93c6825a68bba9b592565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d751b59803d19cfa32da5dbc5dd4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990a2285db2c3d76dc727502a0b1715567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a71a056708f1eff7c7841ea1e2fa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d00b527081ad84a30e8963b9acca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50971ca3adc09318e098dd4f8f7c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8247504bc3098183812156ebcee89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60023de47cd2e02ad8528f13b7caab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d896ff551eb0f6f4c408b1e82dec83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35cd042bccebb3338e3b2d1c9447f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a844aee8473c6d9abb1cee642e63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b4a1405d0838d78d3028de75c93b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b4f64c41cad0c948e7630a24fb012577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5796a465059166e16de0f670a87878578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f57230a8b8dd2f1a40ca0540589b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c10561a18f28ac2b0e8484eebfb2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fff01b8cf3b97321d20297f5c1c5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca28e9caecfb992f2161b322f099cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4435e3b28321f6f1a2c5c388044d7c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8e55524ed078e9e61c183a0c0c19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c2074ebc24521d5a199a562fc650585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f187cc828cbd7300606d87487e77ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530036f24397179c649c0912bf32b300587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b643d86106dd2c97cfbe54bd91e23f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a642bbec5c8bf46cb25243f83436d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109aad4c2f6cf8daeab081dfb99b9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571cfef9130dc0ae62413a9a2063a5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5492216ea7911566164cfb570c66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e732d60593bcb8761dbdd8acd65e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c20ecc3139a44ac59ba789daded25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e4f138b462ad8dc54f2d841e9e3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88648f76dbeff9d59b9acdd4cf1bf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad327e0983f17474438b9994c05d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29168728309f1a715ff49ef8e911d7de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0973dba9d41b5eb3c609e5727913599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893cd51fe9a8cdf9dfcf6198db069ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b17bfba986a5e5a0a1f5ba2a9e017e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3d858527a457f6bc81bf2147e5f09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e04609091a395b632b32a39fc98c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7630dac147fb24edd57cf8ddf3985604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d99f1ea01ea159eedbbe0f562aac5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d95a624aef48fb2b4908b7dd4f9324606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b52b65cb2db10bb2d01072804e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8a790d94141f285b6593153ce6fbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe29113242a1cd75cdfde80c403e6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3895702c6531d6157ad703a8ce5a86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450eea42f28fb6770f19d7bfea37d35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a83276ad4924b39c762e71b41921ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33be95efba20e9e3db154428d34b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ff6a4e382346f35d11520725afc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea6fbc7a2a91e72a63b7e5fb3a34a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45581f8f2773b64928cc0c01503aa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e45ec93efe088ac0c5cc296696202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4519aa27088e4750a34526085c2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5db7c1beb2bfd6a66bd6c68475a54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eebab383dba4ec7efda1b964244264620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c48575b788dab3f3d16bb56262e0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628504633ceedd3406f5ded781df66f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eeb574823031d41f46f027f58cc4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24cafdaf91f3d88209381bc24029cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a651cc05404aeca61b78ed422b6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e847a8b88f9659c49d6e48c64fa8b00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a45e0107112dc256b45ceb4f960b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203cf7130fdb00d58fe985a5a8f9e56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090342094d3d9efb0275f1fdb6c1908629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a7d806cee839a15083cb960476d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b8770e5204202917c825df052d5ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717b5207ae67e0b60d30267a22b90fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e3856a5628c2a5b6c6d2090346d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048291cbafea0ae728c1e04c474c5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb3743a565b7d557d6f91e36622f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57699dcedce11eb5404b2d51b074a22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602c3ccc4ea62b05f632c96a08c3cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da82abc98c7213153b9136003994f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b20a42771c20b839dfc1f76281e84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d08bcda73dd25361101099ebd6eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66521cebbd7d2538ca50d577dbdaba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3e79c97ae680b35134d9143b139a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c481607118a240374f311c39fc8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79e57b4d4b39aadf87755fe36f45a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ea7f84a49f741351991e5c058544645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb451b29e68539e0eaf6f7bfe13ed0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f4a73f7eb0710e0aa6d9ea8822bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59700c6c88cee001986db825e3b395e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b422b79fab36f1b9331040109c30a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a7bf6d5ef1073438aa874e9049ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2953a74845196ff2ef1a350169bc75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d815d186a8d974bbce3e15f765ed67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0deacab03abf84cae00147b75766dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df65aec73d32feecfec543b871765b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793629b1b12cbdfef0a4857a83e7a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9968467d18b49f12be1c7fbfe37b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535fc58cad2b3a19cb3d4c13db6b823657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5152aae84fb3382f2c6e31af8ff20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b550a094794a2a49e8b259d32c8ff3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39064704ab0ca2b5f2303ffb00c8dd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79530b55fb811e137bcce5dffa2b534661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a88c4c55b1ef05b807a033d20cd62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dce60a4b39395261ef633778144ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b66d6f660272cd519b4645a08033a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30ed35a2741a5b2033cb1c658b7a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904f21904cad7f2e804efaeef92401f666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>0</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>