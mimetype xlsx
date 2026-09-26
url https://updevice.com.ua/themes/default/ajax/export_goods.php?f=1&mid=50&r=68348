--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852413147bcb1a7683c522b8b6c339e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c120d50ea63e75bfca93695539cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e6a71e1b629af6962fb9c82c42b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8d51d367d92a6bc7fc614810ef64f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf740ab78c0da6ec3e5465952c8f685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb4d85f762a547928188f97f362636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d9eaa290a33e11dd538e4ac00660c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa5b865e7be6e50ead215402ae23b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246fb0a9953b12b6811a559a862b3d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56990a7b855a2b586b6d99475368d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78c5b998d33c1ab371b3dd3667d38c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b7a42b746211bc5fe48ace3b80fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9887fbad707205019ffb80ce61ccd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abab4a0f0f93ed92bf589499a2c2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f744423cbbdfb756b4102ca35fc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f119611e5ffa7c3795cbeb9080264ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c99e16feab069c6cbc23bc8fcec14817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d28f29c24489a40d0cf6741e2e6f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52952c878a2e5e6f9dd65fdc894189419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5a3686e39a5a4b2a73db368b1d0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980fa856cbf5f1822e2e1900864759b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b203c1394d1a0db1874cb1528efe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1d662556fa506e9947dbb7e1d929023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3722ce56e33e186b8c5a762003c26724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354f6f316e5aa8bd23023f2ca0018525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b884baf5330730184b8638bf1f2c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301cd32ace757cd22c4e70dac95a1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27400a44f6b69428f46380764279828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de799cee1ae8793f4362404505a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3bc2d21b14e4a954692188f4b3af530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d47f247b88c3b248d5cb0665c3cbb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f8e54c1da940405f170a90e4625732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36388d44720647a69a0a504b3b0006bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303befe1dbc482fec38f24b4ad7729434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a84d50a06d4846eb800fbe3f0771335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136d1524b0b2c69a2e4479483d7a9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15e46dba41f981d34ec38707be7ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944214e40a2edd6dbf2219fe490afef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892e3d2fba26940c41545842d49ada39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2f7946361c7ef767a2b42a6462c1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059d538f4881c176c1390a61eba6ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2de2434ec643ad708e36e27b031142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbb6efb480318c4f9b5ce94c8355f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b149ed89e52f462a812fe1c45a81344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45bc0e1e5365cfcfe9c879037cde6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ed3a86460e8b53c27110259d37e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433568d245234a1d9c4838a4470912dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8846cd3c7ae45729d0b44e14b5fc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdcd97b183ea7e6c40c9478db7bf4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64073c8f714440ba3bfea8bea405d9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b71d624fc63224db72f714d1417ee251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08d1330aa7a5a924dd8af7eb3dace52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf711d148a4465c8ec6eca10a9efea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472a02f441e13668accf65917bb15d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbab1d679afb43378a9dcc1720e686355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf730711294e3411489b5d486600656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f42eef232b3432f713155d89c3ad5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1babac1f1cad7582a6fc17f1e23e56558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015d0b10d3222e83216701c81c7289f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b230db60ad74fe9c096bd1211bef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441f6d82c48696c930b69727a8fed761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9bf00d20d0f7805a7c698defbe3c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c21b1b960541f0215b9d4f602e63c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c42f6d6d1133ba56f64c843d959b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2156aea15a10b00cd00f08815c345165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24dd1675706eb1b1bf95f144945e9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc348d76ca4471c160bf01e561d89e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda2f9c68f5ed76c818fc4324c8d7b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791351bdb12662ab71321e147be19069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba453aaf436fbb921ab036a88914a03d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0346ec7c9c003f3fadf4357ec0aa1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a389d9fb275804e4c875bbe71109d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22e98e8d2345b2a39e907e24127c4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a846a151feefeb8add465ca0acc5b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1623f4a2dcfdf42c265fe90251594475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b95b0a923c4a45fd5dd110b113d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad62d8810c3262470cf535095bba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef020c79956ba4d4c2cc46e3df83d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd48d4400f353bde60a735c4a02df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15455f2d3caccc542910e5d04e284780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538ab61cbf290d7b964b7eb95778a7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131a025fc651c387c3ce27e0828b7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f26cddd8288efa390cf150e3900683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9e51e6b319b17e2ba5b1dcb73b7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468f6a57ffe040f801390199b814f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868efa0ddf624ed7d6fc4a405e56ded86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135c082139aee0fbcb19cf5ae2751587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf44f7efa0da5212cefc995ee0605d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc9d9c7b24562a8a322ef3be80e9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537226f01bb41831dfdda100afe6e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c2ee469c414ba6b26eee0f063f8f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66de33be8dbeb7e60a7033d40ef689792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a49a60e98e944a4209da68e14504993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725068c3b2a0451beae6bb072f765e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fc244920d37d00ce577ff9a787d6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a490cfe1e7a9e340f6da981b0f09596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e499619f7dff3406f068618ff5f2c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dcc76d7dc7bc5b15908af5d3a432998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a102a0ab48a5d1bbf357d0da8736af799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d941b08a32df2d64e402b59c814043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c342ee982ade646603e35c860eaa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de1281c1a5a4f625e513045c2b1b27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312718e519f26fa3e28e296174e072f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887aaae8a4861bd594b0881cf66f77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce633e598907441996ae0247539724d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e3925246c12bac0eea62c1d17043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3266d653faef495f5d1ea15a5f50e55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bb44516d46d1f2e1b34429611b225108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d203a54ef84e912155967b7ac3cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad3853f121514565c7deff7c8a712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8ca8db02db1259bd4bb3cd5ba436111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ba2269109b892437a27354a8e7ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfdef5a40d3a5598500b24f774894a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86f511d9cd1c887d5e0e830b8cca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89980b64bbad4d9e2828393b024f640d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd05abb408633f5312c352f27052ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20418d0c60790daa643c09714c83b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc579157ea2ba3b25b71e5e5b46bc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969b4820b2d545d91ee39d27ae03b40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7353e00fe5d750ab03153b1613a0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5136a8d9cb3e61622e49ef2f84372a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae472f1587b806d190b128736d4b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be211301b001fd612c0905af6c759123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ec355a66656724f87074403087b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3063a47deaefb60e6ea0fec87476125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957930af9ae25e67c066ff9374476432126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b3c1183925a9787c8199761abd131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf84be2141f93a574cfa0c5115263c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221804d11b66be86039626c2304255fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59c68cc39943722c93c5e2711ae69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37348d8fae69ad7d76614dfd9148cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22257ca36526ac335b61af284e5dfe55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef54fcedbc4dd73c5d9bede51002cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc8f0f56dd7f30545c38bfe910333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04983f88dc78a6c2681af466d2f38f8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209e7e91a1ec77934b7b784ac6118b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff1571ef087bcfa1b48272cdf2153e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9f4d6c6030871c3e898a226e909b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f921fea1a5aff9f683e750581f546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00997c7f4b4e5850d9543a13229e39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced5b20e3642894708bcd536ba894d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b3ee238d3798e0d4123ce08cd1c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46570ee0a82cf4a800d48a5c0b6ea96a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad188dec7d869a41eaf2edcb35011e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34820b8bc95c01f59b5ca6b77d2c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939aa2f41259892be26265e1ac8b25a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826280fef780b589cf9767cc6dc392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c16a3415aa853d048ec303dc66e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e5acaccccf21d6aef0ea320ac3e8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accf1f518d65b3700e73d9060698e6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d71aec66f0e968ee3d86af3676d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d051ba1b6b1252a10b24b85a2cf6b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3f48d27b4412203e05887b3dd0a73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40fbd638cab78ba989e8b35df43739154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab321341651439ed566c048f56ec3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdb15d51e72d2cc3557f879c6f7f99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc95b8c249180bef32340b7022aca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028a7dd3368e1d1c3131074a2525b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72281f20d7aa041efe25bbaef56d7dbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e1f9d8eebcac89b79531616052e34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d293d950d5c89fad6e24b8f44f807a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b40ae20410dfbeaf6ae4604ef51d38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4985f4ae9d893ab28926a03fc00ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2598e2353547f26a3372b4f85e0fa9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65509a1207790d7cfd28744349f385165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc935fdf70d1f0157c4fc0f2c9bb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0fa70b10bd37a3906b6f88663e7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa1ca8ee79ac17b78ebb27e6f7409168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f812bb2ea0b0e4935afb243d512e24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58055a0d728a293fe6a19569c2fa21ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3511be36d8e0b2369fa1083c453cff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345830f0ef7d15e0ea39cfb981465f48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36557901ff87387612671b7c2c36abb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda47d4fb90ef937f17cd4084b33079e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fd9eaf23a2a29d8f9ad0859409a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7addc284565106b14af87ef1af40d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ac284982afb42ecfe4142870f98e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ce00e26e0addbf2b81788e54c6ec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098250d0b5da7c0d3692f4da50a7ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c15e99afb62dd5d7ef4a185fd56f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7715d2395f8ac70ac2217e645bfa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25693011531ee6f20a123d523c8e6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0781921f5be62727be65ef161d7ba4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17fac787038a1b2fd38ad1212d34a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c575989ab373f355c5f09e04ae6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1665432ee45a7061d1a533cc2c393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d33d69585f1f44a1b521cbbeff8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d61d7cac2c8f50ab4ca6721ac816c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f09d6b4bc7932a1b255a2ac81f34d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302c216db8a9e425e5085b5f3da16c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c651c6637364f401078631c0c8601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb696badd8fdea96ca18c7d26a4c93d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6adaec91a1c34d4619d537a5124dd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ff02fe4e579ab18b0032db2efc54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b8cda716fff5fdf489dc83180131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd08629fcea419cc9cbb1d282e59e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dbf442a27e7ccc95ad34bc05064db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fed255f1016b578531a492557ba1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9577d54472a951012b0800ce65516d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402306b8dcd0cb375886a529454002200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a50e966cac423ce39e1055547f236201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a0773ae4f4dab5df6f6a9028858ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a1b57305780c84c4409b4e6e8541203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063fbbc194b803167652e0d7d4cccb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7cc7505f96385756025a2bff1c718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f80a700318f3ed759ba2a0ef8034e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240823b9811c3bf2f1840a0ed3ad3f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da81f6024a0fbc73ada44f4eb9b1d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0554fa0323f5e0ef2df4f8b9a13c0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad0f0818b3d00b4094f5bc60f2ca2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e9d51adf7b60ee66fe7cf3a4c4bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e51c23513ef137b06ef1fcb73cb03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440f3e0c63b1d2a1bb7ea292e6e3bf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb6b1df7e523f45cfbda11019455af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d6fd741874e3225af7d68d8177361215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e87add28d8f4ca840025d548af5168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a193e2ec3cc96ced8271ac13b504524217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5ac87f5eca55fd0d18420f00d804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a669f755f0c291a395603868ab2708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb3617287123d7bc3f761bd666698220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170aa76bf0b2288a1666d68454220cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9132b9a109ef62c900000116daa19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac33d76a917c95fc4e60ddb9fb0b5ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072503810d6b2ce2f7f490ab2cb269e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d4867490afa62f013b6013cc9d016225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf05810d44f9d70859aba5db56725f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae48ab952aa2069d02d518808034acf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f42f14620d7df15ee0152694cc652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af77c3a3d2c08e5022f1f0664d175c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f142145260b947882a31e89d6ef0d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dbeafe91d13b0353cbe1ec8790f9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18fac710f15796b9efa0194d54965232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851a375b4c67ae0fe1faca136a5891a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed148f9d4b2412316d09f0ba18b0ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2344c2b905eeecc47b4538e2261c67a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e819ffabb8413503bd0bf6966cbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e187a47e6ecc122d588806b51b3070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f0e029d777531ae14372e1a7805f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988074078f92b6d1de3a5789f51f0a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac42ee0b1f326f2a3c3cb06e92825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574abe7d90f0362f3827b56737001b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13330abf157adb05c43151fb9d364ac8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b85ad05b98c425c14a19520811fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf25f8b57216fae703ba3fe238cdb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd143b584da3a14f5864ce4540f094245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8680b1145a23cb01a7356f132b9a056246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711e26a3824aa917e69abf2390633a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573625bc749292ac6422132e516682248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ae5d3d0ec344e521cb5482b9f5a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be0e389e8e4b217c24ab2a084b505e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ca20db366fa21cdc09a7a5fa2852c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13209197a07437eed7ba88c1b3f702a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a93c3bc9edc4bb7477224b4b4dc3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b3b4cc4f94c78f03401d01973647e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75962854a7b1ea327a5083fbbf1c134f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dccfdca879264e0b3731acc5ef5fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24285d414ab4d005cf13718f9779d6aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff33939bfae7af9dad56de1901fa05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf57c93b1690f42537bef954fe30ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dc0d543946708c79064a21d9d50f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704b3937dc3e41b29fb432ca48d7062261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b6397e0054a2e782a4d028ed7c154262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733852714d42c72af73fc76a79b5fa66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b77f4e4d4dac7766b15fb58205934264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779ec2a11b4416ce5b717bc6c30caa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968e5e31536ca095420901bb0f25d0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35acb181a2fbc9280616a82083e5c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea9869a9a21d48bbd62b44df050da9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08803bb052caebcf78bdaca7e6428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c5f83138b65b4bfbb0489df9e797270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8cce79fed14a29f84befd154a3171271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fea72103abe1e328998c50f4bfc90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78bb8309a5fe14ce5ed8e78a23b40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8a422207ba66b4c37e043836bd6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbf435ad3556df355159cbe63e098275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d08904b66e855f0d608aff9a23a24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36073b398db90b76728a750d35b4a5f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f12e9a523c05661c244bc7966ad28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d50d898ec9a14404562f8f4dc1d8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca43d4cc9fafb1c3fe80c95f15a14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ba480c8a38c2db3069e91fe91357281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8465b5246989826f1e3f4f672dc32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ddaad8463a601a7c006a5293b7321283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66966e2e2822e4665b3168fcbcdd98f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ef8c5062225673a1cab9cee53384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7578a358f4eaf2614e487613f024af1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45cfb2e941b013a2d34842676a1fd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb74cfe5b298d3c480aee1db74b186288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb4e5a0edb60a537d2a7acc2dc0ba5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5db0fc4f9d62db818ba3bc7a76795290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e595892b82dcf08d6f24daf4928ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c7d7e158ece33667ca9a7b5250b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f26deb6c036701d4da3a5fb2607ae0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66e1355affd5d8aa620802f422555294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e9b8c7aea792620ae589b30df5ecc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1d995d0153fdaeddfd2dab36e50ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf389763d74246e85567aee68f98208297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0640dacf7034db2ff5f0e8842c09c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630b2bc0752e8e10464f36ea1ef8d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e904ad2dd8a7b4ac3e13182f8919d7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069714ee5a1cef1778858e8a347c939301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3e9948eb69e66da32661edf9eeb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e319d81857668dfb7a163d0029ed5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8936b6d04e5ba931365fdca6859145304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d994184790e0e14daa8d9f836237331305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d3195d135f7552c6e8aff2894716306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e26d8f061ec8351e5388d5dc26eed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc964c9fef7c7319731e33a973025308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916be3caf367efb1012007e286617e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba596b858d86fae91210841973bef1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e6d8056876d4c5f15362b0aa93700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b407eb65c746615a75a5fbd253d527312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fee03b07f5f6ebbe1e0ba6c1fd0a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44eeaea8b02a76604ca45b237a460314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4656f1279705972259deeb0d3d2e6b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229275ad2c950f123fa03752ddb6ede4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26205b20c9739a85ef05b4323433179d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dccd8003d326ed767db5d51c10604318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f9411ac6d46d9099d2486aba196b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3e46ce859d31d1f64a9e5fd85f61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2ec85338492bb30b2ce97fb31ec63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ceb06299ba1375134019875f93d46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3340e9cbf6476e8d511e2d7837453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340cd3bf3d5c02917b3d8e5d9e1a40a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7275dcf0d5f9d154b5880dc95b808a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e16dbdba597f20d63cd1427100fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83109f0829dfbdc35b7a7d150e4fdc1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ed72e01c1f2dcb0f9376090d38f83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e20a16f2d86783e9cc8a07981896329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afffbb20ea86e2f077a4eeeb689ed48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751afa38436508e4f922e8fa23f64fd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96683678ef2f1757166eb63bcc717a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ed978074cb5b82289d7cf6bddbfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936e6552d7c6bedfb2dbc7edc82209334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66119d4af387cca5fe21d9acd5fc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413f6c80c4d621689754ebaada0ca1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee396342257033434518f7e39a8b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9285272d295b737f79ff1aa95bfc076338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c3c36055b107b1e459940ae3dc20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18451fc477f075066aa14c89986c34df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca22be254e9bcebb37e3b878e6794e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca91e67bd30126bfafa1b6dee01e84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703551a4438adf39cbe7103b0b3c0665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85083ce963cd6803b9ff73f50b5d8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd3de94c0aff51dcdedaa00555a1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0049d127cdb73b29ff4c561aad605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624892bd2aa82540da8a620a942cc10c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35328387ce481921546c231f5ec604348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911bb00714391e7daaca958e24fce8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ffbeb5f7627f1b6f0cf2c7cb5f67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b393fa13cc252b19b5533b457af7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064676dcba612f364f3dc70c7bd1eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee813f6acd8bdbcb60109676832dc7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777854d2a146e2e6c17e669394821a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20daef75875d7ce4bed73b30ac653e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fba41c18239ff57184216b6665c8d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4eea53ae33d57c53fb2db8c110793357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8e91d237bc3ca3ec249b8790cfd7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef1405786cc83cd0d3b5b6cb48995b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4ff4146af8ccd5ea74ab6e5c050d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f60f05497e40f7efd09450359b4a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229235c2bb6413cdc1031691d7f711362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a02f3ca0cd88cfaddb586bd7a1fa7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb975a9fece386245bcb0e54819b419a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220377e92a50b1fd717a85c2a2df81a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4469972be629cea730b86c3845b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f81604cb498e7c735deb2a1c89c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a6c34fe8913ea76ad9f681937785368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a91e50f315d3ee3ca37d951b3a4d46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e1df89a7229a8445deaef0b0dbf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490556f5addeb5899f600a2bad75fced371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9613a48d547276889f789db132d47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638e0133c34cf17c1d3492a1a470f81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a2fe6df5b7203116ba2525050b98d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2912079201363932cf65494fdc21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872417d1454ae0ef1412815b49c8fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf218b3d773e10652f494264a24f7def377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69fb952b655197bf5da98b9641690378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20408d8f47129a945143fa4b238f31c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c53a9804e61e6cc57433999bb7a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507f9f8e4afc5b70bcd5b64c80212c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37392e047c6a216d5d052e9fec915382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e4e531091b3eb9240956899d1e6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa28ab8bf3483a3de86412be9a8a34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd4f4c127587d3c21798824b6dd39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc3e76670d6c2818d0776fcfe283f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4d879ac6a080050a4bf13bbe72cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad843d96429936eb8b792fdccae5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e496544bb883fc83f44a3078791d60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3db8a5e70fc5dec940453b8f573c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f5127eba72370cd301a0ec43ca93b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9272b8af0247d467525932f3a4cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89018f7f0f04364ec1c13778b00b6ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b367c638f1eaf4130a9e3cde69705d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3499d7e1b5a332568bea84c83e9005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9fb568d2999c2c036e3bda6f5a9f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c66e23c4f9c2ebf4d751269bc27a27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d09a5f67bf0a6fb19ee38459d9394a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad80880521af07c7d17ba30783e11c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ae065e14b293d9f193b81cc2f669400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030dec5d9c958a06ab3ba660b982bdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8504e384694a8a312514414d6c5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be69a72e4ccb5d12fefd955065bf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed51730f90449883381542f145eda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945671eb062b54af12e2d4bdf0f226a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7687e52a8e9a3bf6c0baaaea12f6c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eaed246ff663fc08cb18f0f0f1af0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1deea63c428e1ff7a20ce3f643865b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68af1e3740b6e226d81d403c78c15e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6bd4e52c88d3171527a809036eabe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a809da2e6f712e5e5db6951ee45d7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fa5645e8276dfb2ff008c8f41932412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da954b51d8c1e4b03934dbf60950aa08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448cd9d66c799f04706d0adeea005c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b12ac6e9cfa850f86b5f487c675a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93156c7b7925935c771723535557c3a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38728c3448e8757d6a7aa5e15e3b0290417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be134957dd1393d905bde5f1f88f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157fa1fb33a991ecaaa457d67137319419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6569ef97aef36f1bedbb359bd3a9557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb6c64848807640df58cb39eaa0975421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dca624ee7f77fbc64ae22c92191ce0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b7348ac893b6c5fd581b3b00e7972423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1052d2b9cc3fd091a20d54634a82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a4c1eaa28db4a02378a38bf0f0a97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a6d43b1740a005dfbb64f4f17c64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e17deeb629496454d34ed906b1e3bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e5472322a684aa35360465e099be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ab11fa62a147ac7bc1760dcb06a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008834a8df632d04fafd218b2485f88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80060aa2fb68ade0493fc4d733bbf919431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56327e579bf5a6ce3a74bc86d19f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768570e8a257cfc68ea463e5127d329433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197cf209b9b39bafcf58befb773a4d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd504fb6a1b7d46a29163687bde57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1e2ba8bebd2c7f51cade3b29997d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc8489a32538659ab40a4c2ab8f70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baff601af58643d531a107c0bc8960f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b3a592abe57e76544cd7ad277ec3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c679203e6ee3b4907d2f49ee9edf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd6107a2cae6cf51f873cc9352f82e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1413d06f2e23c46b3c2d952978e3ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1042e56ae94f99d857cd6850b3b70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77946d608587449df89e36b715bcde4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36690d831aed95b4c4b67bf99788f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b00c1a2738197a95c5242364cbd111446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5493088e3bd4cbcea4d61962acbbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fad2848f401eb840921b6eada855d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4591518125337d5706b550577fd7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bfbcfe95ce99ddbd98b0f676b773d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989cea67e2097a9017c473cc552e052451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26dd8a355dd2d12c78280532fcff9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481f39f6c59978f242e97ec4fa1712453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae9e601b3ab007503f9d59514c52d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd32ed8c9c3c9cff190ab646db609455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c5bb9cee02106148041a65f1c5c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924244d23946c8a0d081bf8b980da513457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a6c79a696ffac9e3e05fe1e88902c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d43c4286eeb879cf7a5fffdb0ec9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8297c45c95bc82de7c850950677be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc4972720f7a1af7c387325aa362cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9c7cbe5c47a3ceea30c746af8b8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f4d02bfe22c1ca8d4404b8739b060463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07b055d95058d54bb28788145ae82f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce08604beecbce981f52e158580aeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b28f28d1c10f6c6ae63df723ebb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93548dce6fe9849712a603bb86217755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f6419532be21fcb6d3194a792bdb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe69528239a4b4ecc1aa295a3ad46d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67aedd58197077d4db06d3a6c9fe76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d647059bb0d78c3cdd1e78a9416e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6af97a3948a3edaec07c007f5b2765472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45093617155e3637c148135aed8db40a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81efb423445a87b67bf2e6a08903f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc643f98d22bf4c9ac53850870a82c6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081cd48ea03f27a418306c1d3740dba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f482814ede4a996ce448bc3d3f800477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f81536e7b187b90cb91e4f0b10179478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c79ebfb6fc83d6df98044c9913c4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767a4d9430d340723ea8fad447ca81e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a590258bd86ea3fcd8e1a35665afd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe961ac70c79c8bf6abb25347389c91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da1093ffd5b98496edf7e693956ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a3b66f0ce057fa54227667bd750cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f2dde0426c9c260fe458f6fbb90e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739ad346fab2c61d73b86ab8f8077d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f8a1c4ec72ca92cc57cfaecbf43af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6bbc908150b8c959f24f96da5e6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329d29781b1f7f14f9a033b0304e2a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c53ce2dd95722d8fd8c5502ce6524490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6a6db401eef27d86c6377ec73367491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744caeac3ec8f01ab9752f22343fcf62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828744dcd312bcd0b9b0295e0b7bde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a43dbb75232752de2fbb28f614c43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0782e4e5230bba8908cf5f0359b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61491b56a8cc46d8cf12f5872923598496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc7ce78ad94438f1c1152343127ce5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082263fc18a0e360787d071ebf33a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9127180c992c35b9994d68936a8a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2ad7955a9b845f864cafb2d35b8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f697150f489741c62977d4487843ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbe07c46b6df079cc856b019e3a822502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577860a3c237c8c5575af7e41525bebd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ac3017c56985445967fd026cf47b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c39b871d22c96170b0a4238407a02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e3742d9413127d01cc2ac2702fe4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490672f199827b288d0659cdb96e9a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19de274038eb8346401d7f4776de63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae4f82924cc2f49177220333faa19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fdae377e35f42a74e6812ad67cc0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950daf0dd8c6437482507c49af058247511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc821af2da7b512d8f60a7fb281a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb41c5d8e1e5565039bcf20f35ced513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed877f148310d8fb135b4251d23aa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0df47e528ba7e9182e2f6faf8b8bd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b2a1a6ff9d8cac7bc7d8c1a4fe1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ca2319dd43c1d357ccf5e73abdbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a01e89eec03216c9522016d0fce8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d45982cd1206e8c0d93e76eae7a3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb3d52058f9fc28051e983b3b8ed2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a91a266726fc3e75626cf61e6ff6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1df3f70d6180a40e2cc5a74b3f699e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fae85b04a1590ca8120c8d3f3cb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d50876575743a0d9ed3e221abc893524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f418e749dc69f3fb459bf20e8f9d85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c852d2d6a55b30a39f0cf85d910971526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf62729742bfe7340d55e1172c680c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7773117796cfec61d306812367b0a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432437176a856ceb1aec67706568a66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f61386a2e0dee54c18fbba639e878530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791102c189a6a6aa55a113b41b811d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f7c6a0d90004d7f8fdf5cec3052d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2859d47ac6e65cb42eabf9d2efe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4d1e2332958a72f815c7e503f1828534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bc6ac8cfa5310e2833a086a0b237d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c266e3edc886a995b1c0ce4a0f83f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b6f5e75ddcfa900e65092e73807b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f77544f35c6cf499ffd8bca1cf6c78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3184b4c8d1598d9b1cb1b13b02f8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f9b4312723c56372768d9c489e16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8b5c0926a85b34804bdc2e05f433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3694e9880affdbeb7ede942ab46820c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f87e05e1adcb874f2fca6ffa549fcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962907a59fc00719eefe869a0cd7d96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e647b8c863d426cdb95dacd6c5de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f011e6db747bdfefb6acd0422ebf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b7f4a4e063f5b42593b574b86d5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a689c443f6f131bbf5718ddc1b932548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a468eec60f7d0977d62e6f832132e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf830adb235802c4c634600524f2e95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c81bd7a947cbb09a11c9e78b6c7158551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e73a28a126cfde115c4eda5fb6ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e2bbec3dffea00139a1f14072c0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405a767b64d439138cc72d33ddb09f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd26241316518c8f7f05d1cb2a2f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429cccd7583879df90cfef28a9f8ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41efbc42c38e647f958e117af433cbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b97dc7f738c75e61104ae311542a70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7784b18166c0f3a0a09fc6aa349e520559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bea4274560ddeede27aa7750ba820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb490bde099743afa5e1835560ff8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531e3a2f9dd369ca63600e0fb4e7b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3093603859548f863a5eb76d398e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784f7246c396857524fbff87833f2c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d338dbc4195e409dde1d2eecfbfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518278823db8b55d446498d2f56386f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd31b493edd7b25cb343de59308a2c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6fee4abbffb0f69c9a6de338c9368568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501824c2e94455ee137eb1cf9f0f699569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e6c2b99cc9cf0e2f003dc7a01b61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d7f2afb33e65f9d355830baad08a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd47740272637c0e842e0456210838572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d18f786d6e8063689a02f7f393709573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c08eaeda155dd7004f0ba8e8d538d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9ca0c699a2a656785eed19ccd62f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7352a82037d789925f7cccdfc3cb68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0834101baa394fa7f70617ed20e8422577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433a77a5e9a1f7dbffeda1a46553b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecde3320b097a7d7dd926aeb658e2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b5844d5c7f78afb399dcb7ae53175580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c0e6921bece984b9851b79cd11d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174f9918fdecfa0d604d1cfe4d89ad7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e00f8018f41d0cad26314198ff802583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4217f687ab940479391036104fbdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6fb76cae7dcb7ea5751cb90443c35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b88a7faee9b6094dad61e54ce19c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4162f7f244b2dcd8995835610eaa5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65d1a83c9c45bfa978865344305e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92609edbaeadf90f796c04983d464c61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5833f874c905c41bf3e97adf06887590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c35b85d89d8389b0ce347952749ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67022cf0ca6953d181a198ec02d62cb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61118b1a7df52c55cc435f21fa8d9e05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbd777e069449fe2fc1d88b7c9012594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf65ebd863b0e6df30c728c468a1e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c75f629403b8b0840c17334a965de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44656a27c478e4c1d22ae7aebf4aa8ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbdded909b49376fe41dbdfcccaca2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860fba5229529c743853469e1196b37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31300253c6077ed22ea4064454fe6d6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b607e69432cd48b2b0cf12d7248c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dcb5f7428a5c3e5c92ef169df404d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7544c06644b73382cf6e6f844bc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954c319dbf82f8520d0d4d6440f1a96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04f434123bfbd06a184be62a5d34a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65b8a92706cb06a7a84e88913c495c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45315843bd5ef242e9eaa6ffb9de302607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379eae97a2eb3fda7f0f04a8029c8ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3886eb2adbb26261e774db03b88c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993eff23e6b92212c81172b601e6b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c90dee09388fe757749199d0976b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996dcb6aab1476e67928bc615629869612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479bc1ed916b26bb2a38d5aeba203da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c43313177a5f31d7766453f89333c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac4addd2e3661b965653f7b81ebbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c138f8bfeb2b2c9af8c74c4250a14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adaebb2b2888dec54c2a5681334f8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5850b738162dda95a8b544f747b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b51f705db93ef605c476b54f60a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66a675b9e6fcda0b27b692b283e7a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f17232c7735700eadeb13026112bdc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebebc5cf12a1b4f435d1a612f966b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b21353ccc1771deef177d4ab902c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3227e038dc56d6be2ae9784997867624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326acd565f4262017e706148b3e32521625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce6e64821b4d7b1d64cfc494d18c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a66e117a8501f68b3082069d02d98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1183bea1f1b24ece261085bb10feb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d3ac02fd1ec8a9280f89dde1a307d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa60001b37ee5b702161b81640f807630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421fedb7190653bf6fbd682a595c93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f32fede2c23794bee193c1061410b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5846c9cb3c787df3c2fb4e6d68728633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0adea5c81fcb234f51af4bfec635634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1da5e7fc57e5c84130bb5f7e638b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c5d6d660f25cedc92a43b95e5485636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb34b7056dbd791059ecd2b8dc7391637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1624d6be0db50499dbee750a5bca53b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ae717c6a19419236ea99edbe04eea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366c7206bc9b04d714883b94bfffeae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f70b30c75d9ef7e8735246819d4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8344de23c8f9785ff1babff375dd0d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc0f09b5830c6d03578f4b5e8ecad0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6709439a1284f121c1395aad63d7a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa231aebcd62a04b86126f18cfff2a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537d646fab981d51b82081c325dfca7646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af85e58cf02e1a7ffa38db3df63fa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97dafacde7ca770d6dd75442328aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da949f9c59742782cf6f2d6e5eb07e1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6c9ea0fb903687fb415e921251d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1806bf1fd77f92cc6fc6ef81725905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c09afe67302958b49e77a9d6a3004f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465dc9c9f23bed312f784006e335e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b94718794100fc8a93b612e5fdc9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4ddba86f5f890128110ae94c54079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994a340e5af447f675e843622e5a0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7154e611ed640565da96f24f71c13811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931839d9cc85c54c90971fb80c0595ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f4a38131932c6ae04c02d127732413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804b881e0a0d57815609eca4c1326014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52c9cee50e40aa2fa07e0e16d84f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0466b27cfee5dedeac9572b718892a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca425a01b214cdca6d9e0ee8093e5ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d243a19488f4d0ae24ddc4a3fdbf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97bd38ad0e4c15d7cd33defaba3ad219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977fbc675c1adce034372454b997b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427302684fc0bd21443fb976a7086e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfdeb8b2ce645eea6e04661b58a9b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef8383bd85ea070144d60af7d95f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e919311aee128ae28566c6a94dca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513095b78fd4150c08970c2531f2686125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673676ac7ce5e631631261b9d269f0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b990ee0f8750f09a945c359a903627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0150088eb58fdfb3ec2ece746e2d9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdff2debcc47ec2c4f429419a33fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a5bbdced1ea5a8a0226900f6048530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8080f0f5e5abe0c9c5f154a20d1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9007798230605b8ee4e9eab921b3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b80a2a9ccca4e65185d81078af873833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063778929ebef2dd796b0221f9ddb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb7100b1365ec0eade1d328b9a66dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca554b1ff7ea6ec6a185e4e2419b49d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc517503502f605f4cfe59cd9d9f06b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a7c2dce4b51951cea29707f4ee7c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9268c18308967add046f860f8320839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6bde28e947c8d518228fcb5a30a3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adde71c872d0a5648d3697549331cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfc33a30de25baab8a963a3c8706042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1eae5257281598f070f9a5a0ece443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32858c5e7991dda75dd50eaccd34e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c2bbaf246aa7a1aa5bc9b03d3383745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50716724e66fbbb7cb3f542df7f0f05e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5183b1542da9578cddf7f0238941c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef26f6c960e6678fd3c929b46d4546648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55285ced836adecda11591486f803e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12513ff1a1ca499967303e94db3d4b8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e85107b1a53d5dc4d77abe2fdb1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6905a87ac6caac495b0ab62a0f656c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e944afffe87b3cf56e789e7421e1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810271c1ff1a67a8f1f7fa7cbbee8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19385541ca8c6e73e04b212d07f3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1db193f56a4e615ec930bd77d395056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dcc72583bfb3c36d103b7cc435d0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7a81d58bd7ec679ad42f54d5483a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db31dc70c1e2aa533ad71421c25418c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f4c5f7249c1aa04e2f2de13d951a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919dbcdd1d33502bf5084075d06ca6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b4e196b68aedf2f419a44e6fc835562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dca4b7f0c36e07346523d24839e4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedbec4ff539401c16ebcf4dba942a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1beedd71a2be90349a4f895325154665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ef4b5ace18057a33237c50dfc45e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebe351842412625b36e3869b1e7cd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074fe02506a00d060011e1c9acbbca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99629c8afe562104dc2c6be2b7673ec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1585e2bf7ee172c2c9c54b5610e3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bbe0505bb34d8a7afe3c31fca6f5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb6bf5dfc1e0086b94ec6b623423e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd673f896228eae13fb99e72e329773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aee945150add3b24ac6437a6d3c8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f84c4c02bd924e2be6a49c5dc010fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23c01b4a7ca55be534e1b01dd3e2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bea9bb143e3c3163a3dfce67799d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76c1fab579eb49fb065f6c80b043d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283238cda37aa0319185e4ec3c2550e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266284a3d1d75cada8e0b9ea546a638380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d0175a3f3f2a75d434690724c81881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0539fc34c605fe05c1040814016657e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0941f2d5bbf9dfc02765412a5bcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610c8cbad8aed273cedeb083446ab7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e81b0d3834f667ab6df4a366af5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f87072e3183e9d31ca84fff6a01f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd022c6b1f36c442f4b0cde1ca3fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045f8c31f41dd6b2ab3ee0d4873dc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cafcd61538dd0573446a41206d8dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1977a307777f55292310d5f7bca79690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb650eb05e16f8b275bf2782a842bf0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61782b3ce09197caa898bc28150a5fb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861a76c8e270be1593b659b7ee997d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b0c9af8e5fee2eb7867b1b106098094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39595d10363840cfba264d102d459e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0efe7b47dae6eba9c95a53890aa7dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac88363d2237baad2d830eab3c387d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187bed1f105c5685f79849bcf34338898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2383baeca6f9ca128b94e0a3a92d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b453e5b20fff45dae8d9c330e7ee79c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf534a62230a7bd48dd0ce541dd82b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b6ab039d344c934756e4b17454f7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00afc9ca7c9fdffa4d321c1c034b1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf018bcc84afdd943a6c85200d0175eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00e1cf4f622da883abb9519ff6762a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9efe06fe26832a8f65807f67e8f6d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1eff5d3c8ad195e963c8e18d9e68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5fbae252359cbfb95862eea5e125108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d417cb57b8d511237d60bc41ec5ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a482c5967a3ec69eb808c13cfc0d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea1ca4e0ac0b287834fd18332b121111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74094a9d59c0f852efa9ac6d9b039c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa1f06f50fe93a78242151b70f8e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44ec6bc8529fb65714e21ecc9c3b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a553cd692cbf8e77f0c364a91fa1d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afeb29f2c6ac7c114c3f43248d4265116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e934ecc95bb27e4d9f235f2e707cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1991e32b31cb688ed8c2ed1429296118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b14a620a28f798cd64507dffc3433e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891021e3c423b285c6e491d5dc8adbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ad8699f2b6f8955e687ff097cfad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e3489d402658fada3a65f7f32da23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0f7ce4d63e7370bafe3fb197cb19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6b0dc9558a7b5bf87c895aab46d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb00446c277376b90809e05561dd573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df2f0c511c8e4a07e961a5db93065126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577a0b468406cde7864559f8143072127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaff1665b907a14969a5c14ee088c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dae6a5fb94b1e9a8e801047a7c73d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaeccb8c1c9c121968e8fc57f6e2cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7d17c16fafd285a201893ab86a72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d196b28abad34eccb0c3051293b6a0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc75151c5e1ecdd9a99845c4de8487e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e21326998002d45c0edf6691952e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa2a98c3b4fbec86194491f307ec5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb582f76c127f38e28118a1593e10a98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621eb306c0bf4c5f2e74b457b7856f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6b7a1a9a77383e3a888bae80fd6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a99db65dfb4ded46f6bd16a1849ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9d5390a3c270ed859d75d746e8082140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4248b080fe8d1b1a650f9fff66822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801245443bd523eef91649071f9bae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04cb7d72eee0f920187d0ef5e20d40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80688998e15d7986d7bcc8a5affb68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf954fe946995ca15c6ba6e6bb34a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c5438d16aedaeb115e456e17c249146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359c3ab20fac68dcf20a1bcc0e94537147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f827e1e610f3a7f00a076448f9276148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b05979aedebbd0a91853cfde01dd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52fa6b41f0c22fff2d3cb898574262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1bb54dd7381b57f76a1aad5ab9ab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93a060e1dfe8d39d9a31695a2e9c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6bcc8b9c9a08d2e2c258eab9f9e36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4cf39ba2a56e1a0819c3af057f80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c26b1f53af2951311e6a2b21b239155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18612e039a4bd65776e3b39751a91705156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ba0057f6c5d8eef1147b9b547c492157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145e17084cb0100f99ca1bec1e14d69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75159482ad3724ddea6a453d8259f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc82d0ac3074eb691f80507310fbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b43b1908f2673e8fd87f717883aa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d7f99adfeee4ab5ef989c9b9b305162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f796446d41f8632b0147cc6517f68f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc82cbe9c47cbab1ca3d7581c8cd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda78207c328da6251a90f1129683f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8a6366723a7fd0e15b0e52bf5d2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f09e4657ebf0e3498d3f33de1118cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a092a93e189e2443748c94ecba29a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db2ba16ae186476468b090a3cd968169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00284aea6c2c4db9458afc8638f19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579fbf1efff79793fe24565f2fca62e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dca8f6ae9aafb8da06f98bd7490d8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdc1fef8b2d7b534294fad8318900f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b6a9ead876e15c8e276b6ec5f2388174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1def92983ac2d45d4ad0fd272b86c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ce11928e8a3524064566b0a0dd3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d5a6489d4675491348aa1fe9a337177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b783dd02fc03ee1c800d41d902981178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d32ed3e4a5ef5aa0d1d2ae94e419179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e97e98d0d4a073063e8962e2be6a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319cf2baff6f9e4a31faa233a080052181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290478f7d2bed6e3990d0d4f8824fa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c511b07f1fe4d61273158800d2ff58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ec1444ce423f1e293a47c95ad325184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9688ca077d87b63f7155d248b2db071185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d729969ce704d0ea54d70b6009e9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e34cb3eb02d3844ded5684133479187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10b01f99ea2a1f456087a12ee269d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d79630585187bd51dc2b50b312a8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520891571e7dc48d46758a012f8b44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da279d2d8a66d2ca96b862f98aaaaebb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547af269374a3ff4ffb7a8ef1cf9ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9f66426d667f31a7fd86dac47b4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1307d480250a96ea5a4cb8908f0c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280761976cd92e5b9bc28010e58be24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784304b61085a3ea1133f4b1b9b055b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d557f617689594b4047a65b6cbc6fe1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acf70e67e1e110429ca2631596b0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bee690257aeda46ed24d0a5a02c78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c585bd711670550a80af016f2a83d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2153b0c56a3c8b8a467821728fe6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495119554a46349e9c0db8f03a0eaf90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc95f531b600f85fd69fd88bb8f9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5106f3fcd3a2f9fe0ca1b224fdf7dd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e52dabcf8a8788fdac17c71426c55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80661792e58ce50554cc26e6fbc0bd80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5ba0d81550bc975ece4d1b62ee93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a25fbc14533b0877c7c3575ae3d81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab2f3c45fb5a6f664b5165a2d0882209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb1f1ff8c72597a4bea9df645ef46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e6bbe8e9d2b8f683c8468e676c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd647d0cce672321642cea40e94d997212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a4c26573ee215d0923bbec8dadf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ec44711c12c8eac2d53d0c87920e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beadc74638b50691dc1b972a81a13a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b294f331e9d5b981df3bba39b76b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d98aa4d6e370fa81ae9370360dff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db953e8564e118efd5c50db3da5e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd85e0f65ff4baa8f5d0910ec3963e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835febe4d3888f20a882efcb7c8a651220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c246311bcbfc191b6f00ed14064c81e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b031a7caa38fee02a91e5b13b699f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e5440748e9669f1c26b6691c2e2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf992186f7687de8ee0f61f567416224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a3362a2ae3a23786a4f69bc876ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69581a82fad709f84037c03202439226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce20f6ed8cce5392c816683fdc1c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15665ded0ffe19c05a7282bbefbe31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130655bea1bca8351f2d440c529c5606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3093efd460da1080fa93b5ca0564504230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad41c79e4fac14e0890e9464e2cbe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0636d8ae10a154815fce389169c12b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e21611179ef017f0aa08d1bd6f5553233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5bc6b7ab103cbeb56b0295e8fd4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556c02e745fdd6f52c56cb9fa83eec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b814dfbf9e5d6e6181a28394cf195d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34ff58fbfbf6104542725c8fe2358237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff133accd51f3596e809e59e68b1f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e863787e051699f809a1c6caea6eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6d691ac170b3254eda0daa68a6f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97baa61f7a43a5c948dccd74821157f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde7681f4a49077a49369f3cdadbf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5590ae5f3b3ba22a9cadea396f00a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f53cd9f4a632e9dc10ff53ef488d9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619271bd35f70dd3e195436d305d212245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c090f16a3d48d9b1372bf399ec9e64c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6e46fae78fb36904091579abf3757247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21ddab46d03b41f4ab935efe91a1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d63c2756dc5c99e7a7f3f2edbc3ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4781ab08134f36e477279ecc9c073f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce92a221ea84127f09def57579fc334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e308a5651a45d2b04873669d1804b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473193c0dfcee3038973c136061afa3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43594d5b736f3dc71cb7ab4fb1de36b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e080a75b930d1c0b2dae74008afe39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b738a21c20d459e1abdf32dbfd845d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af00433e7e758705857ae3250d645a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464acdae15c462a22858e5e083f5f8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1961695a288f1199002b8f372133e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac54923c7a5fc34eddaa0ac7b0aad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e204b880f144950355fb0267af097261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff85c24024279e6aadc19956117a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da3880af2a9dfaa02107b3f517836263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78867418c0a3f520e7f524f235c145264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a050d1027ce50e50cb858ef2931faf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5c7793d994fc0c3ddb916ce124b00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a13f6eb0014a95fdf507da1d75d32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bd9134fec3ff35c979c0dd93e371268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a75e555b0549f97a54f32c83aa3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e15b589ea39d375e293aac38ea041270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655496f6a96ddbeda18ba8bcac28a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f8f664bd0a9c6cbdaabf71468df9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c73f46223e8f16a914627ee51c8bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b4462eb24e98d3f14db751db29f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b725c27c368573a1cfaf1d798c0cf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2feb6ec58a33eb104a15c2d73cc90d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055925136239be9f5de3adddfb2deb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffef2fbd4fd3b4402b6c54bc794c79b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196cfcc26d999ae0b44ed906511019279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e6be8671818877d78eed085a752a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d7e46ad15683c24452a6be0653d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716dd08149df46b6045edae9f617cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6058202528ef9fcbaf03306f84f7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ad3616e6787b317d0ab437a5b76d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f4cee1d6af5b9bd689e6485427a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afedb38fb2516f6adebff9af44be28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621e6f7be834278bf5a0eceae7e625287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff0a2f57d25988ecdd04c34b354d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea7230a2b11b9e8e7b0d58338174e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f10c0c06d16cfddbce4ab9c5dff17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617bbe8bfcc436fea036ca402c39459291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e74e67d43aa44b018a0f8b416cf8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc9668eaf4d8808d5e31ec9ceb962a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e11c95f803ea75c9c2a03dab15cbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04bb546af9bbee4f6137ca3ba4496295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508f90235eca71e8771b798c9e2776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4953e5d862d27b4a9f6d65bda46226297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89cc0b4e6dcf11b398740c7d0445c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fab535b27fbf40515167051eb68ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c632543acced2ad1ee7e95ca01ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b6a77595737877472f46229a6a09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e947cb13f468e4e54801b7fdcda5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d344efd35e5ace9bdaf551b7bada303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03d66a12cf4272ba4fe4c40ce8d82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5806dde32b9ebbd93b06d92af0b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549b644cf73b4bb8e071d73aecd1e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c846b6550ae307e42f23ee845b3306b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186809e93459c3eb5a9f33657b3f8f2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e20693dd223c097d4dc1b93081931309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69d3e28dcc57ef8dcb437cc414a19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736d5890fe626cfebda4e36d602eb09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d480298ee54fa4b7d0799c46e0fad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20f21f17f0583488a279f8c879251313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a13ae03f1aeabd1980bfd71efea1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f36609f09498ad1978591d321e1ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58737478693dfa8b851aeae96b59d29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb54af05d09c3b332ec5ceb97819c7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead5d03048dd1fd8459e4f8d630d03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bd3a096e46f692d9d17c89dc39870319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed81fe6d7f2e569ee86c486d3da42e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9cd5e860ed41bd8cf961f9cb0a00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1d9b943522705ce6c757d17268cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed24974d757e851b9a1bac1a68bdfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c05a78b4051e34c054cad8350d2f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d3a1e7641526fd14efeb0047a6bc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d2b3b0df57184a0a38dba7ce6e9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70fcd0c75db5ed864f2cbcc444b99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e5c37f7100ec685e10c75fb0c7508328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f6bca5392aa67131d777314da0cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439682a5260b36348cb232d1d0e3764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12534b0ddbf444bb7fc51074639dbac9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b991a05012da3685515dc4e43ef221332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d0005c42735bffed7e1f8034ad1aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14894792961ccb12f83378fed85fd49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd18e1ddefbeccae996a950aee4bd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27340ee9266c908bd2aa284902bf19b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01494c90ac11d60d6daa9d10c7fede3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c06827e87904aec4a4eee008a158b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47c6ffff92b8f29896302d4ed46d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b951a0564fa8660ff5b11f38b9826d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0057c2c59631247481653908ca77af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbda20e41557c252555a203a94e5b50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ba95c0aacb37749c501952119480343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2effb1160fa287231380805c2382fb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214b0eb3a6bf35e0150ed42c785047345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb983211e0df554c0605da723304037346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea25cd813d7bc62ca68563d639f59d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f97327e66a7208f0eac70019a3bff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad281f6a5f15f892724adabefc152c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20b583c4c0376e3a5d1017af33659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318ca6cc76994b2aec32cb705d1baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c964ef8aa39c740b341a8016dd70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea15d2cfde57552b9cfd08eb1f7ea89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbad6ca0bde93a0032e18af0ecc90c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439605e22bc2437944cfc2385f4c41d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925a30585ff9e721be07a38c8e27b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b482519f20103119d96ec7976b128357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db76c8f32cd6b55aa79cc361af58c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d062d7e2e168d681de4285aa53e7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7450ada0635cbc03dff600a3a04e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88dd76e23ef8a2ab75ec9c10d2c67e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da146f508a60f10241c8c20982bafcaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c9f5ab8e3a874fdab2dbaccf3e27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7605e0152a98c8b7a5a64dd033ce3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ea7e416da592960135cb3f90605f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b077dfe9bcded7f452f930bb9862b88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf53059c7b06f5ec03703cc77fa076367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef537516ae246d6c8ec2a76640ed6a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38913ca0bf1f618d75e9b7211dbd63af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8340f23b5756728a57e34340329dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a5ddc47471a325a56b1f50d6e81b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184333d076cada1232766be8dc7d72b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f5d6cccf14dde09e33065a90590af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3297fdc2a7a5e29480bfa073cd6eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792adabb6a9bdbc66cb76fbfdbec114375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1678d2d276c3f357647e1d32d97886376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235517d25324807cc4499d12deac5f6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc831d6f46eed267f30acf97a993b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00241c1801430ffbb77c892b3c2f21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810d8dc9e157ec6aa3de1c53d14ebf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324bbb2489024c05e21db2e8b893836381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824167d4ae93ee507b161b5c63f9688382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e178bff2f04b0d7948d73af97c57570383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2108187fef52d2cf950ecacb006cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ecb50cb005291ca64dfee35b2da1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7e655a088bc853745149cdb4a0d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949649bde381bce29cf328626efad2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add0f90b6eb2bcf7b3b708121ef410388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0395f571060b1cd13732312e501fbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfafeabf1ac86b591287ede5c3780c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49dbad9f5a986a3278021baeb65c32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d356025d343ac6f699e6dffc85df0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28057c074520be75f785d2c51120ec09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657bb10a766663fe0f40515f756125c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2db2b11fbfb5bd36a30ff4a45716395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce326a391fa06b25259476a74cba1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ddfb132b044a00e30e8bfa4d1cc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbcfdbdb556cef6affe288ea850475398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c75876d12118d056c5f6fb00685ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1db34cf30ddb4a46cd3fb230727c09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618b98ce19fb557bc962e9377dd3d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927210eb3e7eb9a2fed77c1f07cefce2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee216568adf57941497b059cd140a80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656b845a3dccd417c3d6477f1f7e88b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f30885197c679466bed3b8b7c9d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269ba0da87282a854c8e1b4a1e738ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb56b89a9194f7d2fe1e19ffaa35a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff044604786f2218aebf38a43d5cc0d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2a7eb22218ebd8a13ac2fe06e4c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef7af6060da93dbab525551ddf48ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433fc36712550e1665af51f8a0a4d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7347323e981d4184543b85c15a3eea8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11408852167557fc82bfa03155a3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2139d27918406b81de0911e1485157414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722d0901abf2206c754c2080bc71d64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea190f075400c7eafed877eed8e987416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1f760eb05a5b4994f90ff56ae78d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e05d3f4d76b408a0210419c6b92a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22d3477fcd5ff6c21b9c31903ec61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e074578d834ef14b0f4440dc7e6d77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8daf33c4c95519500b6c0a746673421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19fbced944ae49ce62b8b32cc3ae2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37fba3db056029cf8b5118ec41914423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58646f4c92708e476a0e8ef81cd419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c920a7bef6cf32c1e4ef08d5370e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f5422a22078217623e4f5ed453b3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d827e0a900867301743c50e13029fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17e0df240b0af83d19075351a8716428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615335d3d759df65b00421e659fe9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09765c4bf9d8fbe8a1fec41def87ad3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e02e7d6627585fd33aaf8e9c96ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c77ef7a1f6188c19329bd4cedd544432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c253227e499e35d70cdd0e885bc20f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c7a7bf4c6e9afc0f84aaff7a1e798434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad35536c5e0ae13d39ca03d7a8173a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaea711a336465d27803afc6e8d308436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311f8424b0e9662507af977a7b9e845437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd04ce242798f0a80ff72a2c91b561438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e188d63dd41ab1ba5e86818fb16506439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752097ec98ec0d03ad65b02b6782f27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca195d7094542e4e0087e23eb192982441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ade2527f5c78dafed8d7d1dc97f38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f12e05b5e2520091c960d49cb9b14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d2d6d8486c9bc54f063c337d2693b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898518ae8f16f76ad65a64872369e0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79edd2704ffe55a54b0cd6a055fa51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b74bba3ec1db401834ddd11e21f18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94050021bdf9265b8f5fb8fe8b6a3ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48eff6a5625c51f32fe6367b01492b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa53fce2021b3898148a6238071556d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d3946769d517a3dcf8df42baa9050451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07917c76d3522a35d9c60418eda95d1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4477a9b43e9f755d69abfa7bf80a38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32738d1ac67bf3bab319d1ddc379ccd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8999399dd491578fc3fda613d8bdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f1a9d215a1e91ca49b6cba3167b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3bfa8580ab4c17b5effb8ac914617457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae88f7ab39992cbe827d6e7ce59575458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98f8bc8b68acc2c99ca61d60edc60b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c82b51d3973aaf24cdf37c9323be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1898b4fd753b34d8ed65aa50eb3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de7b75159d5f91f19a0d9397d4b22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821fdb6897f232f0efac54b76ed97b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e4becfd870378f9ae42597213b42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c7d75217d6a63f7d23943dd4d46c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf1afed3db4e28d315f369d09a891466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645ffe281f5fb44ee57322458756c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e4136ad07b3af35dd386d7ff9306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e056cf103a4a1f6428880826fe713c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5f12cb5c4312161f2fef6eebfb71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc07d6c3ef37f20b55a5176259c599a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7599ef6d6858e06e041e0a982bd01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4325042cfc2668d304700316719d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9dd6e7491172348998e9917deb54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470e627ebd337c119643f77837f65b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31e94191e72bd17d4847215bea0284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7afac0a0a8244a13a5261364e5127477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5667988579886e31b3c9b74116d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce147392820661f200ff09706da05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d77bec9618947e91dfbb79450950480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddfede6ef4e03d3d39c870403eeb7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d462ebd20ed44ddd85d3640783d34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67703f3cf3709fd9a04d2c4bba50e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b9c23321c5e32f08484148356bfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd63bc93c24cb911a9f96aded90be8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ba45969da269d69410cb5aecf7f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f51c3603d286c25459e923027b198487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aa7fd845a6553777a0a2dde49f31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b14022392521ec6fc7a7f5a38b6a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed106e3e2c415613da3665793b14a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7e5a290e950109715e96f9dccf8b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58528f3efe016f24d43fcc3b78117eb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3903a895d5556b7a6a76cfe452100ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1085f78dd6754a22a21d75181d05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681cacd63f571ef8e28533bfebd0c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d44b598693fc09906ce10a2065225496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2b8af0370c98e1d8c3016f540712f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ff6d00d73dc4341acf3682925886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833817ee54f0402ceb6536fa28bb0a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d698d544a48f4c11b5642e04f14bd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda728bc3360a4708a16f67402b3ad34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04d1e836381bd5a35129be1feecdf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97126eedc834538cb06f32b0116159503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371498cd1695cfcce1d8049953eb2403504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e869c018d89aae7cd342a9e347fd20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df10ad7d48a2d98906a56d59bb168cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba508e4ea2671bfab981afab27cc28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f34e59ba1bb96218dac34311ea1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53cc6bd0c2fc1b142b5415919f1027509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae057275d2a9857bee1cfdd6a9f76a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c52b6ff4eb2ce01379ba2c5bd7cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab2fef96eb0d37ced247629fcd27fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3516e3b5e26a684af9463617ec119513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366be25a0003a6cd9e9b5ecab70295b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e1e65e162806c1d511e27d153b88f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ebb73b2ab9b0df060d0193f07f9a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412be3dc3083a244712de7532913cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1ec7844e05f65dab78da60ce819d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca10949351f2e6d8fcd3cbab24cee2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670235781a91990eee70f7918ba10e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8bc5a4221fcece228fbb226d6b2d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927bef14f349ac1758793cc0d8a4460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96bcdcd8ca4d6d99f4d2d359e5d4da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28668091567eb687abf187f96c04d72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a1cffdb5b62b3efff91b2a878eaea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1a777c1b28b520541b3055aeb3ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7d427841640beaa6287cc0ab000a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f535c208e6b090520dd0b8a337a6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8ce7293c712cc4487afd33f57f5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5785ca9b5874c07870f4f58a12a435530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339f5e98c5a100f87bdc303f5ec968531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659ef75a9f032d547a0022db689929c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a555ffabda74f76f77e359539c2696533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66669672dedf5f0e3436e4e90786d8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d75b8947104c97338dd1734c38ade535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124cac6ad7ebca4dd2cfb678a9548b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8071e4c7f76370e8fed55eaebe8b6d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6b6910698da11e240b59b19ce9cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa5a57acd73c7dca1798d06a3e91e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608a18605a54cd06f43a272d88f0c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96d7386d9f767ea60580ac316718d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0249e43607893b8bad9a4f11e677d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844691c5097042c73a33d327cdd7e9f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f75bea1756acb944a99de9230aaf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc256cc3b68c59e9dc67197336d4dd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328c0e54825725cf2db3ac5e6559b95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a696ea5954f726866d641da3871474547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71b4b9de485a4a58df340b06fc9af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc974cdce045c01ccb3d577744634549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481beaaf0b85c3d8da6fa67a521268550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46689970042cc089097ddb1710d004ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a621b9291fa50db2515ce6d1fe19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ecc754f2ccfafdf02afe91b5ad0cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d096d8407225e50792ade5679b56b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ccd5ab2a4ff9375b05ac15714eb5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1a0aaf47e956acbbf6b8c7371d3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076862e5a382ed79fcc0c1da761ac9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba401b656a0ad575dcdc3c6dc2815d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb935257f2b0f9d8e92faca766d1d0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38b1e75f8f1e5a913b695b65314a60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220ead743f1c050ccd0841473777265561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca921df33546bca4b65ab6fd56442a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f20a74ffadfb60b05b351e02eb665563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5509880a7621981296d4fa2f2bf30b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9069ef81e157a28119daabd8be3a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d407eda7b6bddfc62318b3ead41a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b40a79d735878943176d8c82ec6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5c39f171fa4488943dfdd3b111d99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a5a3f3cc3da3e93472842a5a4a606569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0730bcc98ef9cac31ad42246199e8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d610436ad91626b0115a5bd2a913d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4fdb17aa3c5e99df9694d7deb7840572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f47b4c2e3127477640377875352a78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c132c0d037dd04b00d6e2f734726574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a21869063deac2a167d4c8dcc00c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535aebcfad41ef591a73f57fbb2a495576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d24234b9677f57fca623866fab857577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235054587bcb6c8748a949903cfc47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fe9415d9d447da0161f6f7193a60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c34472452ae30f0a452ff43cdfce9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703c9df17be35e03a46d53a11f9c426581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c32084c2d11b5499576a40eddf730582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efab0fe115e1c1af90717f71623eaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519131efc23290d98f078c7bc1f872584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b1f3392bc7e388e1849daee1cd46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e09191b0129b3a5110c1abe651047586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f22c3011a5e5fa8930fee4822ca4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e011c50e456dc8115604c376c1865588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ebc26ca859645b225c7d03f8a1359589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d3857e7c920678d8ae9a614d937f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e6bf5f09c6a29dc463e3d42c32bdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f49b9532daf24edd245bd7543ccc18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66e8fb5f39ef60cda6808593255514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae669e7d43b99a77e89d293845ae0f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058377af0554d9baaa3bcdec6eeb5f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67525ad0497d48ddb15bcd11ad76fe8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ebfb5bd18ea0184da08a3dd6e5dd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7c1ba591983e0483fef5595159ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d42b6864ca88967689ff132637b5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fdede949ba44b29b65d300d9d3712600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13ceb295f3f980bede10fb6ab40c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d02e46cf82e7a2a938124fbbadadf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a43febd107fdbee26f0b80ce8cab6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d221c742f4505200ec7d87a6bfd6e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d32d20e850f1b79b1a5cd98fe688e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a522ac8b906f185a821c8fe1bb6975606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe232bb7c33605b5dab1afff65e5a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651729c21ca40396ec2dfd5ed320ce3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543e8ee21dc40ab7a7bc8d8af3301a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578c3d58ec781c417bb50b64131dfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342c49173532431249f4fe79b1c5c81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277917165c3d4acbeea01e36a805673612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c38535b55b54ae3083c853aadde7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a947d011bb60cb710fd3c4093372d7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f7b6bc9df886356870f96b84c772615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cfebb3d69310e261364172b40c18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e86022145fa696c0cbed85644623eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607434386d8f01083acc5aecc80f9b25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e37f69387096461f2545bfe0684f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f69fbbdfa3fd32bf0460f1d34fd3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0bbd2f1e5b5e40fa5d48ae9988ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9239b0ded45013b7f375ab0c8a4f42d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbcbf594fbb1932a93142f1b2fe001623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a6d5a9bb4af33d587ad6d3387a6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796469881e8537555baa43699e669c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b1c6e46051e3b0b2ead507850d0e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7fb58520e057710402bb3a4adf5cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a0fa5540983da9d5fbf9b0d6e4dfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b85ace8413313bc0dc8a2e1ce67a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab18abd7ff52ee0a597c58c573af798630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b07366f37c628d17a494c5d41402631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188b22ed26781c47904a320950ba30d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179a10e637635ab570ea199a906cc0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760ab6bab308da47fd1350357ecf0b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b443ab9bef2144392c75070d4455d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3964dfde915ab5dadbbcc9a4abf667636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777365b36bdbec14050d474a9b2bb7a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236dfa56c35837e6dd22f2fcf59684638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9afb9e45639b71389136ee5ee2f689639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bbf0e35c2197debe0095fb0ff2eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33807074799afd054de73977e5ae7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e7960bd95bdb5034fb2b878990f46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303227de5e396d1afff12395b9bd5543643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76c6e7b1317d109d312ada86eaaa2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ded52b8fae77b7326da94e1f3d82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c3b08f68d0eb780aebdc2b324a53646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>