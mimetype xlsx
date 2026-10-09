--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="760">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,201 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2347,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d85230a8e407cfe3a83c44e58fbbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2ddc8817e70f214e95ce50452df422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdd1da31898e85ffaf3027437c8ef53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e670be1b13fdd6b50d09e08e346d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54203f0d2dabfb8cf2e6aab630e31fc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef0eb7ecf0993ce0206ea228de251c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1df6828c21cd78c38fbf6089630f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b02840592e3fd4fa9db2e2b859cad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458826f099456c83fac557f1ed89849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce485b96b04fb6dbfb94cc1eb335a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56a2a33cd13f78fcc3aa979aae674b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc241bc270b0a6ace10b042433ee49ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f39f29bca9019da52617dd46eb5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ea2b013c787d3cfb671545678b0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12a2727fed1b7721348577414983515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cead72e831a25af1a729f9d93bb7c6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f7e099bca3735e3830842d5cd5ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10baa0e4bf30f99c002b0ce3fbdad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ae80462051e3db6805637b04023d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7975e306a264748cfd7d83fb7aa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5463545f7b912d666adc986f34ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afbc1e5a961c2ef008a9c41259e8ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28200e8857401d4cdce89536a46fe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed7d89a8b649df525d0a369837d6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ebab86966d3b527033cec5ef4f9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f863c02ff05d0f50a8f4ad43f1b3ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164a36e13ea24086b6c5526ff1bba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca90251085a8e3b579191b03880d7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e709b20d9c594d8c1a8626f93930129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00171656d6945c9edf03f5869518da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ac37c62a2f07104ea854bd1fdbd7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aaa09710debc99f9783193145678332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c25c327962c08ca7d27b8779c2b0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea7de982db313783c2a3910945f7fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd75c020dd1917c794c9133c46888af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e5829bb4ee62e64be7ca42fe0c2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97904171ba0032bdd5b7502cb5437e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0382af80b5a80bbb3b4e2d9575e5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5181b12208c3a904aed00450b956a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853bb637fe70c5ead6a0692380bd21b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a114679f9ff9a85f95f0dbe4bb909041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3326e470d0ae397286b5f808d8bb6cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705bf4538f028035f947bb9860cd5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d2ccc4c1e118fe7524856eaada7e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b2451aaf26187f38d57bf06c380945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d59a10da29b4a286299e746a15e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f91108cca0933fdcd99fbd41d639a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c5a43960ed8ee0cc27744055e273a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855d844688cca68d3ee4f81ad6582e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990727ca7dc72217a34fab2e3d47bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109307f290fd7db6fe59e260289ad5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd589a1fe1d06988424a5ba962e5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291a3dfe3ac4451f6dc805c0b18bf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d67e7f43158dfe451311b24a49fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5204a70cbe533d7ef1ba3ff132fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae83a23cdcea84a7064f5cece81e82956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711940aaabc39a5674c3de470b0561d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a5ca72e6fc076f26420ee87e1ca2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cc48849097ae937a13611f2cf97d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d0bb2e385b8c4b76da3b56cb26b2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49359dd34d34fed80a7f1bb918fc5aa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc888914a44140b271bbc9eed82992a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac82ccb494307297484cee52213947963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba688fc14b7f5181c0fad484c5c31b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ca1711bab009947a4840e7ac8208e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a6df0c0edbab2465a1b72a07856c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf9b5b0f5633f720856df6b43931167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f1d997a83a1be0a2670ecf631c04d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69992955d535fc813c9318f26a6fdb3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf75907f58ffe75a85facbaddd0a5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759243e211ff239d8a96f372ea46ff871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a1cd72e4ead490853fa967aeb3b9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a7a88f71637f764db19d0279dcec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3005124876cb56647cbc49105f268b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd521a0423a589828b9605a293a8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f954cb264d010acc2aeae044009ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fafb490378bf2212ac1f4985f7b7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b079988c269c5c1dc5dfb64a77eece78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a866dd4b156deba3de61c8247854d6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd5aa2dbd4ae871ab245b4416412080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebccfa08662279d4b4f23afef5c45e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f4bd17398ad1a69013ec350d163f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0442cc820a9bd32c20a71b81004845b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed8e1515f188160fdb64f22dfb59584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176290f09791b28df98b8ed135171e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be19eb037e6243f0ed7d76027502786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf8b66c9cf77eefac002882b8e8e4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026b609c7e905c6ef05c5f03149c1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f36f11c02d4748d204dfddc614c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119edcb758a3386244805a49dc2bbbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60534a381b227f5b823924b7dc3d8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31551379a866314986a4480ec1e95c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc361e4103e3c1ec7ab03eddf6b82ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386fd00a1ad963e94db64b2472ad0ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c016a026a24091e445f1625cd7d29f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a47f3db89fc10afe72190e9a498096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e32df66db7f823919e94ca893465197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341bf9f05366933486d1cc3f8a519e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c2c80dce3eab0f558b7105bf0777f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8875bee13b2a9cc6f9e4085edc61f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ceefe882ab6f52f73d918a119c957101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c748d6e5246a48a4078cdb6096256ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a53ea2249ef31b12ac2706865c325103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716707ab2988470ed6cbca31652ebb51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d194e1399559077b6b9e4ba0efd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be95fa096da574a1feb5bf5b0366d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd33ea7bbf8c07ba88010fa71949c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760bdb00987452fe9b5ec99b58ee625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61db700064974a77f5755f60214d72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee19504c81705540b078a8d5156e32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeb74d7571e97bb90cf41073cde3aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477021c07baccd3e6a036567ed108a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2ee62886be5ac9f85069a15f7f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797a7f6812ebb91c7544dd113218a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce23db9ce716140bbd397501a40ec4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae562482a07ef096221b2bacf495f74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f1e3411a977ed192fc4d35232541e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e662a2186f7cada8762ee4930f74a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be068883b3e8d0431a9ef3a024e7b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc887e60434dcfdc048962f5694e00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379749196d5d5370a78577a2c0016d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012a08a61aa9e40f45489eb5c1e89a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd10d65ab840125a600c2a7fba06d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f42aadb0925121d536d5fd50d6ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7022a2462b794d6c8f5a3de651bdf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd82980c866209fa8f273f49a15c1cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b593de33d2ac7517a9899a5f2c6bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b45860c7d8439fadcfd455c151f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc03c27ed224bb4bee6fe77924458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea640f910fa40dee162f7c6d4268cfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd5fefb7684038ec281a6cf67f2a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4efe9d0b287b9ca9d6da91d4e5172d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd51918a414d015ff4d94a337fb67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c45c9ef50ee558085b45ab92f1604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847b9cbc0bde69ae2575922deacab5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d2666360a57a5feda1408b23ff738136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b4505b0e4b8aeaf171a686c0a46a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc01cce0e02e7418cce01d908eab3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eaa8bc75240faded180420f8de94e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db95774238f9b7bc16f55b148dc398140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820306fa68bfc2594e448544ce607568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab089ffe0b218ec6b98ff1935bd84db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289219046d2ead4de09fb3bea4fa30c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0344878d2f2904e69be3f0e77284b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485595973be7a8f41be095ad0066e690145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e782e41ad6e0d7674335c1454dc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec34517840e1b9ed9d11293d01841147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8ee8af9894fce217c59885e947d8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf18d60e4dcfb526e4439ef87b7bac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b454a42b5ebefde7a87c6be80fc121150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6385d84c830f0e28a7afea5c31d240b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c654b24577f7820319c6175765916152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ff82f92f097fd33592d77f11817c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263fb0b4d1d7119e012c82bc6ed73a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6476c8497daa7f4280db49bbe05db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac409024cde20396300a51f1dde5ff85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c75301d9285bdce72689b692833d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac737467c2f5baed36954ca23fe6cc45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd6c93e71f9e3789cf61e61f94e3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f267f6aea8d07e96d3b6c027e2b6a92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956ca164cc6562e47ba349065778c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7451c4f0c07db2fefc5200696f815e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7528e4169454949264d6b28a4eb4ad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b940eb46b5d7edeba6d833276a26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5a2670661b9499c151dbea976e97e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a6a7d8ce7c2fe851a65526610750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900796f0890e8e630d0aafebb37e1ad2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eefd8b9988c8c627af61e2c13ccf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f23838c53d7b98d64476723b9112169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c189ce78b60c96bbc17f9ec6f72b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbde59b29fccdd8692c9a27d7b85dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7f17cbf0ac229b9fc0a3a62dcf44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cb9289082abd09915ba6e988e5144173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d38617c3625d78f33457335f86e10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61f965d875d6aa61abf0dc8bdad1a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4f5c2d761f78705932b313d8331a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41613d2858fbebe6abc07c72084d13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d679f2ef0707850bab2bc6bef5859a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460bd152dd3430c9997b334d19b1211179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506bde0cfe2bdd9604ad901e714cdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d190213ae679e2b57a847d8f454a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f10051a2c5b3b37df8b28e88053fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da91f202fd05f5c50fb5d90453c31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95750b54ffb11dc2edec4cadc90fb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcc19f2ca91aaa60ebf2578c0632ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fee5f63f50998f0700e7e881f1aad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403dc4dff612ea4574cf45ab3f0e92a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf936ef651aedaa87d8b00a27d92961188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa4b06c393996dd854ac060d6ee1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f3cc208a1e2ae023c47dc93cf47f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6a19d0d2d3f8635bf53694bff7bd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c242c92ac9df4032e0bd62223fa208192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eab65c7c26f35c0065f1bf32a4d98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b0d23d02b39f104f41d83420ba15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0144c4a8ac23409c179f61d736e340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729ad125e53fd51435a8bb999310ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb854827e11f501fc3138d64aa8d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9459a134753d4edc5e07c411745dd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c699caba9b28ffc3190220fb9044e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa808e08116050c5bb1e0c9703003791200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91bdc3ddef7d86857981873854864201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef658e280c11bf6059aeb1778340fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada09e4c1178513bb19f5e29d993af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec376285c95ee7256efc5f86c603f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc712139d4538a1b3c3e5af17f498e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1912e7a36d4892923dc9e5a8040e268206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc61e328548d85ce0470fdac62ba1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7dfc44755a6894e961c65592740f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e05e55637b91a7650d33ed903c59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a36780c9c4739539ae81eb046de6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592e40bfa862bbbf6ec322a7953f31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d2e62c6e895e92564a14db14d6f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264adecc2754a085d643a8dfaa3e7df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ff96c3248bfbf69bb682d3ebba61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9412f5196b207954f2d69acec12c8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3dd46a19e5ad0cf3d3a6a1744e485216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46de2e38e164f92ee2f1ed95ba7e000217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e566c7a9c9677f50687a58a497ff30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362fe970fdf3e5e85a0b2904d7246f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91dee3f14bb70c65675f89c85acf29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e41d27fdf486ed54b09f7bc2a327221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5cdebbeb7a52f39ed208c83dec9ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4619be53a4bd3b01746b89de8dc4e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58b6d69d4ff5aadd5400ce9f9d0e94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938af72a72e9082adee7055bbfe5b78d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7e9d5750b032c8aa388de33593bc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae772216341d67831cb903e2c6955b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6115a56e16a28c4de176dd9b90da39d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932674c9a1104c64c62de814bc3aeac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af31ceddb6fdd4eba8add527e5eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c40f26fc9452d5332d12d3a0e0b54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e2679fba8674ba0920d3cf5361bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e24fe43fac57bafde575da523e63be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53377e9cc98c46581c3f67517c47a2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c516cd051bf562e85d2cf265fa47c06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e78f550ddc011c05d715a806faf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2f87472220f7b82a0a66d064f27cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6430596b77816ac0c7b6a4979a42ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae676157dda82ebd9b69aba95e5753239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffec72e054a48a7c9039a5523775996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff7faf7ecec5e820a5ea336a22d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01739bbfada71e109a3a205a2a3443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196baaeaefd82f35a20e58961dbff6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ff578fc4d2b4f802340552e7fe95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f86975013d0b3b26a35b980f135b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d582b5291f3951c20b0eee00f304246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea6a45d6a28e70605f13571e4018f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf41e6b052ec72dfb7d81a73f1dda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb00279cb0259fe72c384b336b708249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf29fedd22c58954d8a3e614a7ddf7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eea7c0e65fc6b372195018cb9d5d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd93e27fdb5f5880facc0f4b51d097252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44626f88bf522afb09d7e40a2f50f560253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912d35038c466e9986ac1bd63e32e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1aa34c72ffa7cbd0ae8a057b0f0a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fddef6b846f935cb9dc1019c4563e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c479988775e771bbeae9bf14e1b671257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805664c9851107fde446235abf5d17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000428ebcfc459aaa02e43c9befe573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d1208e056e438e3546658de826d33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb33f66de68d190e3fc98a9d3d1da8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a4848a0393762a318c49fdca9f3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91167bab02139336c51bfeb60f17225d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071e2d40c3116190f0d68ca0e8679a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee13283524ad0ea46802e63d9af112265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8271e8b87532b538599ecab42574266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78e586b40a1f1d443c4eeb7e45f6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ebe7b1824e8c8bb9af1eb4c12bf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495fb8e0753916630c346caa2c7bd82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38344d5e96b3fc21a8a3f298a1215043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668ee0988a19e6223b080b2926c9ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3977583e87d9402ca061824acfef80b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cba0a0c3d93bfa2d89e83b1ff61db4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211134c8a77bd69002d747b0b74893a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25207f11af720c571123404d1bd358b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8b7f618ac7752921cc9cbd880d3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c3be7a1ae889d5d297301342a63ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88d1f4b5828c682ac990653d8252be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a30b7ab98e865055b56b37765ca6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb982f00bcb0dec73af64fed20fe71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0166e147567f455ff27f3e5cf617473281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a61feefa827480fe79ba0c564e1f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba62645a663b938dc9474a07bdd3717283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14a48d1f7415d8107910eed68cce6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1af6776be3284ed91362f97adde47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41368de14b314bb694d151ebdf7a5bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bee9f2a917f0632a6c84aa35b9d84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ace5c9058145364075e875af9775288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bbdc0f963b51dda885f683804d2ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac5e2a07f24d5bf26e8c3d60a8c620290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486e82ce3cd41d67af1eaf2a7897a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179316111ed44054db6483e57716e1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca192a2cc2c383498f809399b133315293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6273b3da9241e9ad019eca3329978da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e655622148a66f59cee0f0c5269e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f09bb7e5cf56224b8aaede5c76014296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4458be5220c538ccea13d6593b68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4704d473b95820f63dfff0683fa98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ee11d5f3a3e7721317ac060fa278299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352b85c5c7be1f94f2dbb5b1209f0b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e20827575819dee82ec6d85ddfdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029623f1e931861c1ed727707e6803d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed477f5bb00dd1b72590a880241b989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cf98d193e553de9d4df9434a2c360304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6daacb1b622fa5958641c448262c19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a16b4d021eb0a887240636b0f11124306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241ae65cde9b78b1e9399ee51d3e55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad921d49a453118165dae4645d4b1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406404ce47bf145ffc6cb6e16f59f14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c3df955dee152dfa7f8cd08eb7262310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15b6511e54eafa3d1590876b73d12f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f0539efff4ee057e3e88ca7afc46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002e78852232cfc5323d8ac8b1c876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342de3099900ea2156714a382f5769c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eb19586e65bc3bda080185630f7eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabc597ba5edd9ff0758a9bae0b77c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d85be3e010ceccb2624d05530552317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd32a1a7c717ad10bc48bc64eab128318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14dd0b0c96b24d4cdf35005ded6cb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fe1651a17d3dd781850a0df9332af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87063377028757660fe26e373101c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266801fc234722741b9455060865613322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a8ea768b5981561332eeeb1cf23c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b555a8bb3b553a6bf5fcc050038723c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c4898854f26944b5af47a4777c3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf365f3d11ce23f438c4b0cd49248d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe40e80996fbe0fab47286b598830ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fe5101ceacc4ea4fa0dc40cfe59fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed06d4b7833a4c4119559d0a55698329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc085eb9724dd207496017fa4e472f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae7ad7188b32512114de354203b1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac76d081563916625b2906a96b9323332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc955608dd48c36d193e0dfaff74f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7bc68b30dc2567c5fcfb1ae7871b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0af12ab9c6d033e043d26deb5fdf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb4ce6ae382bfe48750c10f66d96c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d58ec4f9a5c5e514e7cf984ef89c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffc8e183ba4d93780740f9b443559e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5160f0e336eacbe5f03fdad5e911339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b23c7e4935f2534f2cf2a89b9905c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156152a4a9a1d7ebc89db75b74935dbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc828db2cb47ba37bc90002f9d19311342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee10121bf7b0305a2f300d23dbaf2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a4cf366417581897a825061c88c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e5f6735817a5ac4cbc38f185474c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a198769523e29ea944d8640cebf2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f9a556c97c3caa3bf71c6da83eaf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4663d8ab7af05a7b90f93e108054f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb96603ebda608f13443be5cdd436349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5307b7c8c3d03a9bd9b466a7b3ab3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac30023d6e183a362df1f3a75c8bf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f85d243530a35474d88623581b8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5283a6c42557b2a066e346343e4320b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b9667965d68df7fad9adfde9a735354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b62c32d81d5ee5de15426469fd51f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b08402e71b07a9ada9dcf5ca9a2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b184f19c82ce644b4792acb27fb29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b345f6d5eed71b56fdb5100ef280b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a39f132c227e4778b4f26bb473148359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87061bc8007cd35b981595221152dd05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e190a3bad4f3cbe33779f1857eae80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8077837b6ec35e4e6240713b989590c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c406807b4e2bc3121e6de6a1ddbda1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001470c91bc51e39cdf6e0475f85958f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7da625415b133fbeea047185cd172365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128920e8a18def9a2b0db2ec535d25f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a0b676522c31ba3bfbebd12fd07a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5003bc29fee92d1bb964e8996082368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d466d44b7860a448614576612349369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacae1efe89a02b7f17e26fbf2f9977370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e8245b50d3a2da53ca89af767d90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76615cdc0e0e46a5d6dc0f0ca2cb83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ad68334cea904259c2a44be7882f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa64336a1e0777c794efb66fac8bf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267da35ad024624fa3a36aa67bb30f47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e1d9017b4e49ab5877880d214bf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab5910135ecb950af61bae9279377377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b3ab521d67af6c80279d3c057e0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d85b806140ade7128247b0f6cfce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4bc6c793ae98adb4462390729471e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4228512efa68f4616ddd95657db3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b802e523806059d7435b986e3e01142382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340508055568eb80010f1e7ff9721e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0339eb96514a295557ed2c8b75f9378384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee478dbd8ee5b87db52d55c1f29870385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a313b9cc51d2d2c2c941525fc2492e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cf47b05eeb47ec836de779b8146ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4b3df3e1c95de2fa6322649aac8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62534f61aab47c4cd2de8137b9b203f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dfb1e5e1d8e70be3bd6eb000b51f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e68d3b4d1e748ef9a32476ed657a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea143f4a1e70628773072fc03f0ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e1413287bfd7bc935561f47655af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eb223a8d9014f8cec920e82d10faf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b16f6e9a9ddb818f6bfaefc7ce72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8e40df6de025b5da212022a506fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef812082d68a80acb67b808d86366397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4c55518f51d42247c898e88031adc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cea5100234874b70888381b5bf823399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d1de08d14a50d0cd81a184d390ce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79f67eef213740604578a0349f4fef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4372a42661d7ce3f7e86a61bec972f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3899991e4286927b1b84a65db8ce4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491c474e78a2bb5f095bf77d756902404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce53f7184a50f800d848a77fb14267405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae255e9d5bb8b27a3d5d0372b31a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc7c0565472fe0697d3cf98064df7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c1f9a1df5367b21fa41466cd15ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6fceceb2ae7749a651618e2aa59aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e85c43373849b428ed78bc92cec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add3876433ac52ab28d3bf4aafaedc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac4f07d1ae09249fd5eee485b2cc3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beb6bbfd684a0b5e63cd5cb5a83618413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ffb406cc8c2ee733cd6e8e7c9124414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549025aa7194a9eceda2fc768ce0864f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bbf105a672df647bf356762fe2d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019779aaca230ba48efb77645a45487417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ca56c80bda9cf89ff6906b023ff2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2da18b496537e71ddcdd8cd701bfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8c676f42861b33e4a5ee7d070270e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0312970556c77bc405e40984c4442421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0e0734d08aeae963dcf0038de09eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c8f1779ec229431ecd1c1d3cee6ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fc59b35918201996b9468b97f3d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ead21259637fc00d34e7448b0721a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c34bbd878e8bfeb3af20b9e1084b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3163d41a0c358680eb5a39ea383cda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9130652e0b6673ab0e29daca68ead1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4be9f1ca845fdba97e5d45d79b65cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42288604a320ecddaa9901180adbc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9668544a15a8b054c85b4ab490b04ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f8858901e08b794ed856f12dc6d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c64302cdced16fd2f5ca784cc7386433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee01e7ebf0deedcbffaef1f1205507434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8df2bdd4604c21e65d5f37dbd78b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd44e5d6e78ec66d538ab44ba2ad15b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39503bb87bceee64404d00d7fab732b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebec6f0f30904ad3a017c7ed52ffb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e855959604751f0a24bf4da3a04de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543fe2773ca0ec4e148a3fc80c86b59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e935064cd3fbdba0b72675f1396db2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826011e7a1c3c6f17c80e3611ca4edcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648efc64b256a666344e3ff9409d57e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260331b1a83160da8b091356687c7e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a7cd254b12c1ea348370ff1563f3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe6f3d396bc24013cb1dd96fcfe91e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b16f82f8ea14a35197a509a7fffdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b6b7a92d5b4bc4e74eb4e6a6158e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82180dba858ffb4f1e9f35df66872e11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af02520913efb120d4a52022a1dd80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad4f6b3e71c32dc390ae52fad81107451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfeb5d811cbf827d75821559b968a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071a4d16a76cbc8ba89403e9cc9ca1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9f81ad12f8c082832304f7684dd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf118fa4974c7a1986be1f841f2ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03122f059f2a6930eca7c8d6f0635b7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4313e223765401a6c964f57f8a99d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a400d0fba09e1d89eab8d0df05b6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf783fc00ed66c3b4b92c50618bbfda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311dec321d9c6ef78355a245cd9a821460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02465da9555c409cc28237ec90440f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b08baef43a85da5df3290b83a0ec2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb5d8cb6d1545c5c0d6799d2045610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa10c571e9f471241d5eb9e5a5d9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df7bc9339f04e7aa1839d5b624790465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f09470b5e8c37e51dc675b981eff59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5f07288b6d4ae14aa6338b8b48c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad0f4b8b3aa4f5a36938c019ce95e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2870db71c9cca4b8a043d6045095400469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a2a50a4a236d2dc2d846900fa8c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18528a18097fe8855f4bdb739ccb4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd759741a0ce4bb0f4c18aeda24710472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276dd638437cea7e606156144c641a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9236424487b60c100bf68fab8aff258474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4afb5859285a9a793a4118d4fe5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7df6d687af37897b817f09dd5a99b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e3b839640c597ca78cdee4b460cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad87ed4d2e3eb884382ff0a0ece03f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf09402a1fe2180524ac3824e7a2a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfae03a6678bff710e2c15256c57ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d56a2394211a731891959d7f277b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab24afb3b0ba73caa5ac1b7045c28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4d8806809d531eb4a66ebe7c9fd49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7544575399db1e0f0e6e96b2bd19040484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8d60355139571d9d621327590c52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8c36926c502e922943072e401f6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7c4d14c9745ca0533d9441af4f4b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752939793e1100f56c47983827c580f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d8b302030392e97902f8588b9568489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc41c35180f0633510becdd0debd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4a98cb63b72503f06b170884441f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce746bbd87fee2419c6a5ba5b015f738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c53fe45d7798169a8bbd58c5a03f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25786eec038e2f1154cccd455c5a54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6fc15341f7b61e60aee622a2862b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28a20af5bb2d9ec93c5f499ab0800496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2d34ced79c888cbf11ed4792722c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a3aeef73c7f83dc665b5f15a465f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9ab1f1b7e2184a011170218ea1004499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a8715bc039648ad7cc8024c5a992500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a49f893fb47ed5df41eef4a8e7377501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c70b1753dc5003618eef570d561264502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6dfe9bfeb30a1a8a01ef0bdc66677503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec08cb6fa0e661a91d581329aea180504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a498ea83718f8ad3ee216877f63854505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a984f16d1c84c148f2c4227b718d090506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81722c914fbd780e0240788670d19ec7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc85e34eccd9c1563951ef0df7e33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd175081fe6d550778d1645744d449509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ea7f012e7327b5fbe2fe53e44e933510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504957972b2e7c1bcc869aacce886f5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fb69dce1123d1ad78b69d7dd9866c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c9c96aae77a5642fc0090b9b0e49c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f60c71b1bad030e1187b9a636e3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239f86a825cc5567a236ba9ea3c95e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ccb18ac72eb5668407cf936a600e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e529292d725a7081392faca3cde0dfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72259792526842615c686380fa7236518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c31c2fba56f8077f838cb1104b2c30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc96d9bcd06e43857e4b8263a3a745520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9cfefe55036bf2b236e2497e5a11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272881507afc45aec048adb7b6f0e6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6bf7a652113d6810214f39ae3f2ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28451e2894a37fa8a14483ee9f76fb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df6a71e1498fc14b77655653bdc845525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc0ff365f8dafa8a2d045e8761136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d0009c2f10f5c5b0a2920873f9223527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0dfa660dcbcf7f1e6d5166512c0cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c208337926d96945b5beaca35ac37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9a2638d2277b509090356ae03dc7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de096f1203b4c877845abdbf893f3b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca289e1337bc42dcd34d1255a1c7248532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc50fb9ed3d871478395296f365a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8d44bdd92a7e3cc5189e0d7261ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5c9edcb903ab150e6d5bcbed7f13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71b353d7f5f60c290cbcf9a03d62c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37125a6b708fd7861b94ad5f55ddb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed2dcce555c316f217cc8c9ede363e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f168231119270dde0cee4972791053539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f780a9ac68365b5f3bd537053d65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202393f2666e92884f48f10bdf0efd32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d985fffd15fd79dc3cd3bde43a75f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f9a77ba51b488bd822b9da6ff4c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee87f04e02e4ab2ace486954aa69272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29c291d2c86ed177ea3b82c1460a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2df757bbe763a93ece4a6b480a86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba98c4cb5b7dc6c408aa7ec7cf69106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eeaf328a070c5e3b46de7a7fa1c79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae638aa9fca2c2ca711c88e7d9aa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98061c938e6f9555533309b875753293550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac46fd787114fc8aa60b7888c4032c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a3bcd6a8919e53d71b93b9b49788552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4b39d8bf178bcde78b45f80a10e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2e4a245a7ea789560e061bba0506554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084dd94161ea8192c0671af4785755e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326355a85477f3e76cfe724811badfc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa35e6312a6a41c122e7668dc1dfa7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6833c73b89d41e85c854de87de6f7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33980f9ae87f8e9cd435913b370fd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb199a1757ca9c56a74870ad33bad4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e7a7d8d2a79676060d161543bb0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95237fff2aab7150e6803ad6348be48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711511a5a7ec6bf9e81269230c56f655563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c26aa92f273da048efb1ff0b77c1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600e3475b7284f254134568cf1be917565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91577863e91f035115de7dbee75eca94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0850dbb924df3615b666c713e097b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06f753731d5e4581bc4afc009e4446568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac052b196a4edaee1dcb9eef54b5f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef3e4fec3bd303a851113bc0d0952570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d394ded6577fdb714680bf47fde765571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfc9c2921ee100c281a67848fc7945572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d23af800ece477214a1b39e6e135b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79752c801085b5a3f23de8e9b4e88516574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3da581c5b090e9153e3e601ad367575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a95cbba4692ba74cd88237f9731160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485169e863f66b4a12df32c4090718f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab975d2953bec78381e2c91828b63f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f3aafa449d253a63cc722ecf8967579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103dd463016119762180c1dd24852e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc80ccd93e3ddc010887fd64819b94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919e59eb6c680b440d3125c2ee5cd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb651373697ad0a07eb42ac7406f8731583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9909ed2ee780c6d9478bd52a028a47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5839bf65cfef9b0bccf8ba1a2f1e92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fde7acb9944e4eb12a6818b9073b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848011e9a3422064eadf2654fc13df2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a6e9af4ba6e74c63f33b3e768e476588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43763a2e524148d519e23f7907914207589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a94527f0f2ff65fdba1c727b4ea0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a69311257d6941658181f05e62b635591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c358ff0d900309ad8b7cf91e8f03857592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efda27679a2559c1f4c83af1e74653593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de716eaedfa46b14d738e65dc2a8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f987598f1c095c888a59f0577b9e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb08dcd33d95be18167c9ffacbac93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed4ff8ee84c7eefcf94d772278da86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f9aa4c4d73716c9324cc066c3f136598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97cabfef505438641214e08e15fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36210c3fe2d2f31237baf02804bc02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565243000ff8e35ed60af83a751044fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b4afb7a6a25cbe2533250abb4706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900925e6fad55a4b0e2b221c9fcc2b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda078cfc92018a1d0904b5f2ad7a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e4c94245188ead0ca1a0d69bacb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242187325d16ef3f158e987ab4e55385606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62661dc82c6e7121389480306c5e8a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df31dda836fb936743ee1ae0f0b338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ffcf58a14292bd838b978700f1e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fc175d2925fd14d66711fafc218db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154d18284fb0fcbc64734803896c33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018895ee521a04a5719d4b15701da1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba7dbc53137118e1aff05859b45d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed0d2a81f7c323c9a4cde65c6a846b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d9761e874ffd1f0aea0fbc929101615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e0bf030fa9e3eafefaa53b174aed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359be9f113620a8379bdf005e3a928e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd0820050c0a003d5bf57810c33ffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c245b4079b4df1bc5f8e0322133b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56fb3478331a3483032342fa94856e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de595d85c631efa4114cd817160ce9a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fae5aa2ac12634311404224e7487d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d8f79c96240c1966115b98228571623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0072c50c3b908ee2e3c133a95ab49e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968277d2b71913187080a3d814a444ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e75a24488768411fa20953b8b3210626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2dc7c74634a56eb5236d8761e533627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea917aac031504d34a3fc8e321d445628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdef0814becb9bbd5ec5f960cfd2c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5a4b1cdb0dd5a8e9331864e65cff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c981bdaaca77c261d484b6e415d7cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c23a58c628d20aee604d133aee9df0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425a94618b440774441cca4c17da93f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13eea98ad28cd8725ae2079f714b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038141a4d15800443311b2e16840a0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0de25b34be91b29d01910592541cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb13ee265d64b2975f8a56dbfba04b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323dea85f202e508309d8a759d19586638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d46ef722b377c08df4f8c2b271ef5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a478d71f79f639a244495bfa2a0f62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec19914d212f0f823ac3576a661a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d34c73f245c8639e62b97969b3be84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8646909d64b226c884e18ca2366aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918a763b26249b666579cb011cf4a4644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48cf40e677c224eee8abe9d83b28c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be882311503ee3a8e676b34ae134d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21d57befe3e99b7e3e591733d97e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d8fc27d76e6f4d8d2771779bc4454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25807b12aedfc3bf94db5dfd9d301e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a678ab00e34a4ca12c9296bed4dc6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3825f84a036a4629fc9f19f33bfe07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b988f049d1a70b573250f0666ea28228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1470248c161498659ac350e1f62169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2620b5387fc2ab4c4067f3469c8d59210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1223ede3d187d10f1f57617e78d50a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c62dc75c8684fe0cfa4af4c1c618c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee6fda5026b7c97771de4a0c500e1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537256c67dbe498ca49d1aa35b5091b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9dbe9ce43de9131ff68852f39fab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352618cdb728210e045995fc8002eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec42c33bf5725a60b93f59d3579ad917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85d173573c1ef2dbb579f081e1c0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86423c8c4211b517d8a5e75a1cd83e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b402b98dd467dd1a9cb6fd4f40ea7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50885fd10b7a99a1848d4f682b477b9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3dc44991459e3065a014105a9eca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9991707b16a11085d1f5fca5718bbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6043dcccad2ff24cb596e98ac4c78f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc352a7bd4350e30a06fd42182012dca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba2545a2deeba0f279b1cdd25c06ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c54005da2394bfab679452b3483a4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e17d201595bc350e1de148d0520628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e081c51ba68487eaeafd351a63a2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af79f770488ce2e84f16c0e17a7b8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e3a8f9d135f36506846229522c50a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81938f86bf973b6b8a9a53237c7a90aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee50f4626aa130e7469443a3641cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6bdc65a882036cf2b499d8d97d1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094b41205a8845e991f6f57901678a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e4abd249411719c924c59c15f62e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707d149231d0c49950ada9f6f9cb55f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2412873ef94c8106c41790f25baaef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc0cd879aa37e55b989606b9f06b7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6182e54fa72177c842d690a9fd5606b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12616af0d332babe80dbff9b92053ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86221676fecac8f76902f5e32d23b06142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c5060a5ca20f548b4757fc77f42543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3b0cf5e7cc8dbd4cfb60b74a60ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b81e5cbfa8e4dbac6739e6ad0a3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fcd37efc6230ea0f053eb631049fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35946acc8690b97a8d272ef822ff406847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af06e8accbfe2f7120ee6d0c502f5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69d36c80cca00075f3b0bd65512d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c81c29790b0793b431b6f74c94e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c35f6c71a49db21c3688c74ea552de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43819bd3d4c9b1f26c291c8fa9a3157952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505026557683687a8a6c933a06c6db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98820567a47d285fbed73f9c0120514454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb52d998e6f8c7cd0be8a5dd3aa7de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146684d1af4a5869d6913b9272fe6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6975c8c30f05fe6242f3e6674e316557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151783ffe8bc25b1b8c33ff7d4b4f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd2d1f7129f039cb33f784b065a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e365cbbe4dd34802956e96b3f1eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e34537f13e3dc6f848ca8625993f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4100cf018a8f259bc60c78481432a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729dadddc8f20e7fdaffcb4c880d0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab136d29ce20272db1788fb1179f0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d41f9fea4f4159183cdf92ac3ea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e903d70f1c0d3ba41ce65d0d38954166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c315d920581e4ef177e20f942c2fa3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3beaa5025b51d622952162d3bfd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00475fd9cc0508206353bd83be8b64469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6339603be14444e0a8358f1ed0d03d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10dda17243f88aa0cb626fe98c1cec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab47ac0664f0c0b93ff86b13376eb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d99559a68024501a1a851a7e2a265d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec8f08c84573f121530bbcf9d374c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba2d3a5a70331716d275e647cdf3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5a5d04af9dedae8e726a190b5cd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967ec47d7b8186f12bedd6b46a37b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42efa9fb56da65cda758b070518a9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b60d34c1885b4622a13724b7e2dba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d23d5177aaef5dee36cf8a987b57280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6df7749bebb93649e51e1495ed21781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b98c088da0b9867b060afcb5efbfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c105788a638a9f20df9286c50878ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d7fef673e19f3532c729f5451d5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee966eed099520051039e03ebabbee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3924cdc94573ca8f48bb7fa4ee11386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f852eb0a5268c1ef21c02987858a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046c311c39188cf997896c1ab7ba3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0e2de0507e16ed59bccd622d6e6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5d42c7de6fe1de65bd84fcf7384990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9397dbcc07b7516542eef67fe6c5d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303943f77cd01855665af2ed89da3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f63ace2cf6c6126d17f3fe62d7aba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d830603b7690b6bfc870f506e04594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b2fb1fb78b3a5e9a49ab7f689e1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca806e1a1e534b80f7be34c3f6cbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e80b41802a68fda67b7946290cd7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9fa310e8595fde63c9cc0f358e8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f430c3ce44c233d6ae159a5c2175c7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806b46931e6ddcbd3a49c8b8c022e6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7930cd5c6f503dcf311fd34dfdf0f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b7d22cfa7884fc849a9676370bc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78eeb256ba07d4dfdf57bfdf3e488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa2db31a9df95c1651971a66be7695104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7d0ba94b126282a311328e18fb8c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2fe98115dd4af854404f17a76d6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74d1bd7cceda4a196da5fee53b53f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c43b5db9bff503ea9a8dfc09866ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd64819a0bb244c9ff126407943df3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a31bca9b3d31535f6cde6e614b2cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1cfaa5577cca46a09529b2f77d7c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a4e7ffc4400f28e14c6d4c2ffdd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99547235f2b070de403fa0ee37a0be9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d05dd2e7f2b1cc10b97b689c122bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4502157747132ebf6b8cb5995a5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85537260c5f2bf0b9b64ac4a10f9fa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b57e67b9da758235a32c8973d502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f1ca9fffbb11a936f2e426a95b7b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de554247c896580289483ffa9addeee8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e3ad141ec9ad2883a9ac137b924a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83597e88da0f310a5fb85586564721e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76516fc6f9e5bade2423bc929b46ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed0a7204440f83bb2efbc0d27ca575123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918354f9fd884d91fe43aa51e2ae26a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f01342ad3967a89c0a56f8e5be3d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b016b5a5a3c8c40b370397816d71a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570494fcc341305bbce5b204dc6bbe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daff48e5f2d7d32076c350cfebdbdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705fdb25214897971e25bf36a804d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b374e45643f4e5620cc51dde88ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d2f9b88f0e3f2860c1aa00e0d7d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd55670db87fbcc43b08a43eca348132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c60328d8453443074c19e11b882ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37412f781c1321a158c41262086f9340134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b33aacb9494e044d46ef5d73bd17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78d5b3f8e83fc4b1e0aa07fd75cc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337f9bb24c7435616150e504e6ca6a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a2069ecb4ab80dcafe9cdc414a43a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1122a1278253d623bece2fe15a7da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa3aae9da28fc123b9741349943dca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd158b18e7699fd6980d290f4bbffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd48c6da2d179036915d40985f6b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dfc49670dc29901027060349b225c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba338fffe3689c2bf769c285394a5c36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d276b0a877f0a9c38c00992cdc3e0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ced2e61ac0220d532bd6e2ca02fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91572f09fbf01e2b18f3cd7139e26dfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae278582db23609942034b040ff8ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5b1820d7b6fdeeb1daf25ad91d62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ce0ae95535090c9c673cfd56ace1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b951ea5a1fc3416263f3016702a47bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb583611695fdfe3791b9aa33c93cba3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843bcf2abe72c9308eeb87f107655d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8d006b234c1e9ccf5c0f1f681cdab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57730dd2461e606924cb25d7ecffc139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ea1e575fd76e4ed2e6cba8059e53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda587ccf2851dd18b87f29fcf09266b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd2644a953399846f4e26389862876158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e15f6c61d09b1bc64bb0c932e1629159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a2c8082ea671e9c9d381095ef916160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829b918558334390c35a7f3e746d54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa6ebe61b976fee434fa4feead56e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c47380ac128b63521c52159f878b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac129f679eba22219f27c8cccd20c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c8ab6e612cdc6b120111ff63c2601165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae7603db8c3d388d396246699e7bdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a920e8099f12ffc7b3700dd14af8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ad75ac7e302ffb7e5f29eb2cf581c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd29f13de85f6658394ba875ec38674169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d99b8d2b630f17f662c2c3bf6df09d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac6b66ee48eca34049354e53063cb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f36a33e0adfa715fd7d85a268b9b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b1967a8c2c446171670a61a36e2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a475d282ae056d240eeacda2ec8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7a05dd5f856baeb920948f80aca2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b827e506f55d42695363c3af2d22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc87933e1d7c401dbe1b748e8025948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b21037954c2fa3520f3a25e52a552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa332cf04378b9178545148f2401f6b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3cfdc8128938eb6b0f2bb5d07be5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8bc2e2c797e02bbcb1af0a723b8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda693d1ea912ec8eeb90f4c8caf8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c757c672ff2dfd2aaddd69581e082b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8b0e123e0ac60f5078c4ab12890d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b783d90ca9203effca70e7f9da0820185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99723ff82d156eb376094b7a6694291186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56055ba505589cd49d248072710e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e76336e5332c0a45ba6ae5e5e81a2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d6083c2baa93410f4242eae9de74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96243b43c9c3a1cbaac928a331759b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2a8f78f91e826dbf19aea94b63cc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515840f515a940f8140253cb71b2263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9608c2c4ca6951d8baf80e2ed0914c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d328f2d5ad5a70e8cfe47df9d1e136194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1dd16dd4cd467d2dc750345caa0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc553e614ffb8f1e0b845491dcfb41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e75dcdd0ed23aaa961431eaf5be0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509b625815942857ec7ff1145d7548198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a7e4e561ec27c5d7798e3a488218199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f608eb53a40db8f2d44c2508794bfbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afed72c88af7dd915117f6e493ebe4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb1579d3248ca5751a53e88d8bf041202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8455d6903845bc52f0b4bce4c092e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7843ca4f2ecd04d6933a314c0d00f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed37252e20999b43afb7d39e4ce37a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ed288e49ac101457d02cf4f27265206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb92dd0785adbc889fa15a3da0efed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9342738d6f68e391381384e564c530208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab69a8fa237abe98faaa09e91446b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f11f15bdce3cf35ece3ee4506f910f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd6465e2b99f55a4f2078f1aa4e04f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf53d884d0db3f84985f728d359c36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0ec20d4e84b5ba45e703e54fc20ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434fce7d8cec3d453577935071dbe0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff8fa58b7bdd3b68ffd891557ed00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15208f14ae30f14d2d06e2e75545379e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf602b03ec4e95ccfce24d6e610afa9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba89893f9f284e8296ea3c27df806218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f42b659afdfbdd282cd0c475452e0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1f237fd68273bb0446ac80fe4a33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2195e737f4954b64ab87ebe995798221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3160b08c991d35724580829eeafc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1004bec24b0779df82edb7e9921e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5106344788a041de5bac34b10174224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534ae6b738e7832ee94944ce3f5ac7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c89c7b278a3823739f1a2524aa6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5ef82f99379af3ee1f2b44bd72e64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47872222229db0c4f364da8ff3f5dba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a78e91680a9d2a51bb487bd919024229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f36a23ee52bae00b10e985f5695cd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23446b037899fe38c7831d9110c942b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff0e34cd52a21990130632586fa4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc681c75790d464f13999815907a7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bbb6f6212c2faf77987e7d49d3d44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43896ef00154d93fa74398fe789f4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cbfd65f886c00cd461d2cca220ed8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462956c8fe4ff0ddbe1a3f973386843237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad181e46cb20cbebc79b99192644e28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ae38171023026d1f5fc567718c67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c6cc365d4b396095ac3b6cecd402240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11e61e6835d4b64707aaac22015f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3d3f2294939a8cc63f38d71e37fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaec5bdf5c0176175b71062787711a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335b2e40095a58adc0f58336c586f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439821f4222e30509d1d34f9fc19f59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3dfd4e8c9676821dd670d49963407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1a88f7c741df324d1d85782598ee7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754807c5ebd8def65a1884a5abdfa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaac5e7708f7a6b1dbb0e69ecdc0ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9634e0e52babd4cc7ea5407e3ff3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd26467ec07a0b822f5c5d6e859264251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6d662424dd9f3564d0eb946babdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c619fe4e153447bbe2392e24149ec9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd101b0b7e28f2ad5e5fa1c8ef1b9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72401e3ce2d8e87743260f4f67c1e87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea3b22c9b2d07c3f221fdc92cea38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b530e0e6e4f1d847967d1c014adeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbed3735610581c1d5f6033e9b09b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb84b8912432b742c99abb352b5ace259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590493e562c65f0090383c5e68e2105a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9112ac79ba7cf523bb29e205d09880261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47384d2fa98e01db2b93a5229a9d661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547b8339f1be301e5e124e8accdcd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9486f9774812db1008bf2760fdb148264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77d46d02a4d3a6fc09b26708cf8d8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7d68f31f01e006635dae0d5080a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f11ef96aace765af5b8b1b999e72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeee3d093ecf7651ac561a853370f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded047c57d9f06268336e53c8129efb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41259a09fdf7544eded6934cad2454c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783836cc7e7f136cdef6df5105401a4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a96974b96d6493b657cba7da8f5e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c418542ad5250e03895781b40b502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698b8b30ddb77220199ceaf8beffe5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b82377eaa6f8ca8198b5f1723dd04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d658b443496baea2126cb5edf978bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00de63a3f49777a41065c4231eef0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c4db4abaca497b34ebc7eae05f3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be5ab928b27145a3104089999cdab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b970eab0286416bd87ba81cec449280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a7665a878cfbe681abba8db1fa11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eace1123f9c7098f41fe8a95b94f99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c19541bcde304a80f43462c4a0aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab418b96f676e518d609a50eedb101284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ebcb3e572fe50cee9ebe77f5f2ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0df03d81e83150c3b6c6e3e483d87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059091dd53701f6f2fee757512371228287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f7310949d65360f272ae16d34714288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a0a688f9253951b2a8b578c6e05d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61212d8d04fadee55c11bb78bd493290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d940ac7011d28ccd3a4efce65ff1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b85fdccc433f910f069ff560c1718292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0618030e9861eae9bff0f45f0f3736293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526060929ef496faab371f5422a39a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e983ab0fc369e9dedb3d31226a87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3937bc4e300e250844f1aa4a2ffda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de41a8f1dab09acf6028faa6153a6c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4dd6043e03f28ead972125ae7d6fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc447a2d3212fef2296c3dd92bad8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8678f6d48788e59e481862cbf5779a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6bde5db51509125d63215b697c93d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013af28b346039aa23dd7efd642c9634302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224c6922070dba4c414ed50018ff33e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854654d55492d8b97dbfb2f786571636304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f64c8f886db0e19491b840cfdabd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1beddbc7ff3b4f7f75f8979050049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30355a7d55451c0dac81c0150d46f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f40ac84f317f3b6f9959f978e5591308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a11d43bb1ad73de3949ff6b484c4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d849d2e2b42b7672db8f20fa70dc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b11206ca758c807a944a92a8ca8abc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e523a956a4ece71fee88def8a7928312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c117e2584cb28db1697cc5096dfa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7da78da117398487561acb5e08855314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809d399a2e49099f7155a2a78a1dc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487392cc92f2e16d8d54da70c4de28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ad2103c90413083282bf607b3ebf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97613d3530b4f961194470c25f0474bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75ce2959e74f4e912f8b57ba7803b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fcd228b013e772b8fa95251070eca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe084d02112f56c19a3e188bf188fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973edfca11617a84b05a408463b5c2e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa46033fb5fb55d3b6a843e9593da3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c176fb3d00713389ca688a0f7138bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f90357d00ccd25f88fc515b5f5477325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666cbca8d90d3e081f1076a7691d91d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96b5ba424e59b76b7966ed15c007db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d7cf8dd299ab144e0df8a05d33856328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b77c27702c7ecce973d338a774bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a645e2963209913205f33d831078330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89103a16cbfc10400156f1fccc605860331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd433b2552e860b2046c651e055182c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a034b534dac272c2fcddf09a691e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786eb2a058c706003a94ddfc5eace52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4fc3ed4db51a6398e9de0f5a026dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d4c3f5a3d587ac034b2acddd22f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b423749ea38ae099ba9998bc7da19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d842f011b909d6f4bdefab855528338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b975b73dd20a79b8d1cf07fb87031339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a427e25d73510022c8705dbd79dc9e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d24b76807c2ff3d47e54fd44aa957a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7654a58d53e3ec3d5ac3f314659ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf4abd8173897c056cb29c054747c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f2b8c406baf867cd15ebdc6cb034344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2fb3712b87f405f9202123a6c7ea9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec82b35c52b7421b5e49e533d199bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff4f83f8bd3d0cbc7f095c95c8716347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdce91f12864189c3d9841d45bcb34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1881988908a33735d96e4f4ed1352ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aafb2dffe6bb9e88b4e70ef6f3332350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7396d1a705c1a9c52bbafc177332ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f47217b6396e5cc0a2716665fe12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfaab10d749666359c5d90d84520f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509db53c959992fc2a332b1ebbd8837354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0eb5d28d2384d3ced89da1b504819355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393d477f9c4db056f436360d769729356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd350bdccfb47fc758ad4a1a2f411ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfe7742d3bc3114c68b5ad6f363831358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc3aff6c5766e17e514a9011a65950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354d4448150507dc2e91cc5117e56f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e809c9d56fdcc809aeae4cb51f65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50a7fc8ed95c284897ce956e155f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b918c1400783bb3b579754accf72b45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82e432414d40a1c73651386278a540364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfeb2cf9ec16db6bb442b378705ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84469625301155c2105c81047d47fd08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf2cadeb6c7b92f3eb23e3b3962344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e068b5cb954706da48afd2503ad7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2bc4ea4878dc503900f01f4ebe270369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208939255221f819f8eae988e3f6bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d5a76f2b3c870148813b89823bd1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba3dee43b84dfdc3f2ee492a580210372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196c7433aa0f977efbbc815a3e55dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a451bf1b38a8a0a6c3b454620af40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b78cd56df291006fd337c6d1da7b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18f77d17987342b3be140a46881c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a0545ac7c55144c75fc8d23b41fc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01c596323bb7b7a3c1dbeb65561ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ade0680f07d911bc701d9809266099379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45662dd490dd6af29e52c3c388c60310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09ca4a6a65426c7aa7c4fbf64f792381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a635d511a2f42f1a3dbece8098b23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbeaf940d167946060b4d2c8407874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87205a4e3a9312b23b671bc1929a4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23417b5926b7f6d59192d5d807001d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d9fff72e7d20631d26761cc1b855a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2342adea8886ccc5ae4b996ce84ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb381484707539a3369b70438fa57a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8223286ca63708cd1f74e6bd03c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc855f2b255519694d9eb6e0406b0d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81679e8ffd709ed6401fd6bbb2b98f3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e689e75b814d4fa57112144c3b54b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10a99ee050044ab1fe9de1cdb68e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993970f49a2b0831c9c13b753f038bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e02b0c84483cb2c52c0e1589ece65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aadfdfce64094c3714b94710eca27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d69f86be2aad67eed1b82e635a85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0469e60415953f0c372280262bb4ac7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ce241493c0f1034420db4ed23a1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dffcbdc9b6e897fcc46dd63c99634400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61fce5a59aa205e750780a5444d2c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb72cf409dd1137409df3c7ca44bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4440c550db9e7b881aeb1436442aecd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d534d7e5b9d2b5fe73f7cdad41cab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2806d0b71241ca594ef624d159348405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f10fa3e75135b5ca07d14e9ea9ef2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc422024987dee40d47c93c121bad1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a0f5ba721b165d36f9a202e76f3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb42c82b5946a38edd5a932ef87efc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5cb60772ef6583f084c5224ac9d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b459b8f227e453f1718bd1e6a7d19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae493a25417f8301da8c90f987237412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a9f9e0c68400bc259cf29819cf32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602a38cecf632d3c8123e78940c14c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2e7eb67369f34f4482046c54043c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4cd0627f7403ab52deb01329e97c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92c8ffe979d5aaf8b7b11adfb8d29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae0a5498297c2516d8d3dc32bb82d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d5e5e02e3edb1ed01ef48d1f3995419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f03abe6151d58a052720d5e909f85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35ecc60020ebd3b4cfa1854f58c568421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86175a48996c9d3c5c013dbdc64ecb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074626cc042542a7c0ef8c8ca4defa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05d353b642b9baf7fcca7c17128d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c4a9479ab17fc64ed953b9a1c9d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a301d6393072f170e29b993544f14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c572acc5edc3aae52be8f3de69e76e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc4e9a61a7f790008b128b4cb13905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb3dda2d5428761991f19181fdd98a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46422bb24e43a58af39f7cdb6bf1851c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce9feb396235e613cea43997a4bd29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797515900d60dec27ef0016bab1c16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba723a80b1abfcda0f8c2079fb96f0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c1b9624878711c5cd24dc206fbf17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3827a5f944a8d4a4bd854a056cc075e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57704695f44066db8698350749868731436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6ff3475f36a3fd9900710f2ae3fc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006cb9cd344d41202daba81cc45c4b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea97878be57d41aa11fa74dfc4e54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923a6670a8ac8701304e9cccac8a64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163534ec2ab4e278a5c6800d28815e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667951319ebc16824f7893a9a84dfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df64a79ae91de1acff2ffb186045e93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1990a30b20e6027a13e2bd233a64a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711d32f21f899d20ad6ca64e0466a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d337935404b237183f1c5d7a62b2aaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171495c3b97103bf42d3ae4e9090b49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4668bd094e395581b1ab86a4f68c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2d6ffac3ac85fa8f792eae28c3b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bd3a3dd1dc3ac67ef33e723d9142c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143bf5ce7f2f4e304e631f4cd13b4be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde611caf658999e30dac16982fd880e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f958b97f082918887e972c28b1594d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a69b8a056e12ff5517f3cf8c1e34c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740fb7e5865e6448987c7bd8e584668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b8b317e1e4699360b880f02e5dbb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef58e8bc4d3ff165e7c93454153402457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b628d39fc01c06e2b97affc6170b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401790180b4ab728b4a982051e05760e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa441281ceed3e2f51bc56b4b8bb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29736816003bb132236428558d82f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeacbb949950baa1fe1756c199ab27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9cf2c078e74da38173f51acac6703463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbdbedde52655d61645a97de516306464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f115e8773ee838a97d9eb4e2ec75a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981bea8bfad8ffe8b15ca7170c2644d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d888e8393327ef390c43d7ed665905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23664e4ee6e1b94b8a771c3070116cf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bfb1e1b1cb3424b4b2bc16d28f9c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af180425aeb0653a3ec00719c0acf85b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067f1fe7c72be72bf4559c04ed2c5bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a36187c8d8cdfe255c6d1d1612c00b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e20c36ee2f8ca19cc0d932e8c2a2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603283625fa609b1fdfbea6a3c7df7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03511b0876848d458a465f200fa38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f0a775e4937272d9b3ab529dedb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290faa7b2dc24e305962c79d3428d934477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31589c6c8b5acbdfcec3d7a530607d8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3722479990254a5338947113d0fd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5627f7f002b73cc42691e8223ccb10f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff2199a2de848b3e4a9e9fc4a642a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbc23c7c50e60124092a2f2f364cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc80decc21908fcbce171d5fd3e2e7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e057defefe9fbe19d8d8afcc3609484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055612720611fe1ec52ba26795af6b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242774f8017ee5011efea0343a10a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035a3117430e78d8cfa2d0d71d513f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1059c04adf170e55df08383163e4750488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3fb7d200686b4a287621926ea12a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edfe3834f86e0465c1c6d3ff7310d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829186d8a1629abfd18dc602bc31fdd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba34b913e6434de0b29546b36f1f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140f230972c726f3c1b57176251b001493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165252aac4abd9322d61aa24b6f7b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ac9a9f65e7a28777e0c92ee29c2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e5154a97b3d0f97dcdb02ebca85d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f374aa4524855cead759a4eb45d3582497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859db5dd22d49e8438cbd79549e588b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc111d004cc0f0efaf0353f8275780499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c2c6757f51df45bd5a18488b5550500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929fae9ddf97a0a0ffe1ce4159feb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd0879f94f73867107471b36f99b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ac27b3fa64ebaae23cf2e2ee8635503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34484e3d898dcbcbdd9e78f43eb7e24b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc2627e003d2aa7550ea665cdf103505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b986bda5fff15109df24b9c55dc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f5b99e7c8609bea3fef02badb4ec8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e6c68c8a0f978c4f04bc78784777f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54318ab1f6ab00fa0ccc987f6c0f008509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1c480d0489cf63356ffff785132e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12d3acbbf60410d0bc0d783beb3b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dc787cd1ce8ab970d49b70d0cb3c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1192938c8c10ba7c142853d63c2d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0f4f277585ea0937173abe3eb4830514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ea04a0cdb89f550ee6bc7c036dd32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242fc62ed7be322242f72e4e54d6c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d3c68f0ac8e559e81332709ee18b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005f37b2bbff26e7fcb26520277146b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bd71e0d2b7cff03d9771461e5b0d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307821a585c258eae829730d9e49cbe5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91760ccd97dbe849799075a80f942afc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdcd9b68bea4367fecbcb8c37f5294522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ccf92b13f27bc367dc53bb878600523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6c41155080d19017f7488d007040524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ef960d5a9928a4f8b12fec7a79eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09d081bf303bd566a3e94f6647e6ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7d6208f4896f3de409e83466485c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e1d977a0fc67ec81b57cbb5b48fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b57f9948d38d1cfff5a17d3f30080529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce0ac0d3307eebbac26bae7993d02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791d2388496b52f8364fd7a83ffaf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c462424c797d26c465583a03fc7588f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106d0afbbc80780850311296b7f85b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc42662cffb0ed69aeb9030238078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce74b3cb09eb93cb351fec07ba5ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678fad9006b821ecb4efe2103b6f6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada4f4e241cf485d46c80746af24458537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b155a689efce6e7c331289267370a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d20b6a6b9107a873610ea5e79857539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2643fe572f342177d3294967c2185b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f1454813ba04d3c8d15a8486489db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c631ed90602e12372706e3de20ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1428a6f8b8a39d7bbf40396b0c2c351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb9a2807af7722f1ca8c27dfdeb9fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bccd40e876b953ecf01258d28f7f2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408b503bb07b8c3f8b632e7ae5c21e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e76a04853ab8bdd822504d3e8fb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cdacdb3ec9feea85a9f39d180d153548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48791b0c7bd6bfa71d1c7a685a1e4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da207466fd11f1b66d23173a6bf567d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691559fe0c9dafd15c93021e7c7a7032551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c26da0ab44e7d1f6c8eaed051353552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0edbf57bc184d8806ae48fda79475553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc08a82285753f419e3376a1d25a97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea2045180d9cafef4c134c4281fa88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce84ff67831df745ee176132639c51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c51461beb2188fc55aacb0caed455557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32406c09c64cb428540deb6c8fb087a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45ee852a6db9e251fd05bfaacd9da4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359eac7debc4286b5325d524d04aac9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656189a7076fffc4f9cac0c55ea401b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90330f4f4bd866f807759cf0564c2da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7ed3e01d966aaa9f4bfa3dd765e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0daff1c8b016b3feeb7dbc238e0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de198d9d135044ec0f8e8dea654c271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5cf7a481749b1495b39986ba3fca3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fe0258c254b943bf8530907bfceab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09499efe392e143b6130b23426874568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bbbfe377dbc02c9fbeecae4c3c5e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24170b38deb5cce6ea9cd26eab14b917570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e742db3dc3db5ce8904d26e882f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a8c52dae35951ddbd5244458882bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61ab34cfd41d6e75ce3319a0063f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c137330b17fa9b95244e7b52d7f55a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee9b035e597f54b5ec686473605150575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cb9178b0f3a9dc0316ff8fd89e3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913eae7afaadc043b5be1a3984db94f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237dd4dbff55d67da669f988ccfeb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f263add1ee720aba1b34b51af88ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0527c2c72fd19ace9a5f5f5270d54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470af52d774a481044092f6d1a16c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de407cf466b3003467b1cc3ddea615e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80d95bbf195ca856e8f051c20d87e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd310850156f1b9dd9aa7dd029378f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595120a0de7d2d63a3e52846e692b987585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75313d2a17c259294cb6ed779c6e5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad5807ff19794509e606717bd8877587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb10a2c9acdefcaba90cb4cc0db73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f79d18dd6a444143f5df3b89338bf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1fbafdd6a304b8204e9e7d7eab39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c45b97c9ba6ab0aec9462810da98b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a855c60fee1245c779b6861517dd3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bb452cc983f0d3a34a1b863efacd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198567c52fc47023e6931c61c74540a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e1139fa102375b6d7e8df2b48da9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bccf9304e43a8eaf8c32160763df6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc82235fd1960174774557d1ee3491597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da60624247870c74c2a4ab02098462598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b739ec23a09175d7cc3ddcb5703f051599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec004032d6f01b85c68d13a698788600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd8db952d4f5ee4b750f1df74229b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693680bb73fcd3915a17f56a37fc544602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51838aed78b76ca67674d7df06e5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5634ddb32d041a456498c2804c11684604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50414f1b4e06e65b45660fb83728f69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4816acc80c03af98a7d6b470c031606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444496e7a4313a982756bad28c90f75a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d19f59d4b03cdb72de5e6f464c756608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333969bee184509d3a2aaf3e9ade1760609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb235105abd6bbb829240a9f6f00b28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37da85e545dc9f51844529e728fb56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a1cc103b1f6208ff9a40c1a5b1f00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba3ab38fb6a3c23f37efb1ac97a5bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de530b0a36104d682fba8e7ca008fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4a1be7d4c9c30b37396f861f4c93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6d06d4cf84e8659cd1a54eb64eff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0382ea00d8ea627cf00d251a0bf35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead6a7b6a58bafc581db9449cd4677618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74512571f00eec19247624e41d1ad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d144ce1c8cd6ff5c85e37622d8e96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386baad4c0cfdf19384fa835f6d39bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2c616833e87d6b72ef8ab80ae03c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21882b261e373632c4477a54c4beef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575f131e8b5096b61f21381b417e03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c6e11b0a730c09431f96b151b565625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49885600478949f59cff6ce1ff68a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9ba4fc86024f107a7b25f69de8b5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131cb87f86156194a7595be81de04a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52840b41de27b5d81467fa099cf0174b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae04b6ce0b8ba0597a6dad3e486d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401242d14925ab8fb03b60581c3843a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c584fa77207ce18b55b34ca1d2deb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b59f726737da12aa67f0c6a03a4f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82941ace28e6dcdfdba2ffc546cf35ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adcf23e1eb45075df38fb46d49e0ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c287a2a503c8ba06600e3cf7c5bda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98756607f3f63b132cc17a94bdcbfb8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3863807a55e5b79eb134dc65cd5b52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6246865f6d0ab654eb058281fe959639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e371901f123abc8f57b7565486b20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0e46042a3c3ad11b67821091be677641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b2c738d1b9ce859136736de7d180642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b30e7c7bcb8f4f55d36ffe9b61fab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5c86e8b18a1a98702b2369056c2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdc8fb63d1ed17026f6a115ac951ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d1d343b0f804d7d587e68aa21e8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9ac66c50c1d0357de01a6a9a98c0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd258b55543962c0f79c94ff619d3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951471e1b6f7b814cc5f1d0f44516728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616bd21b15064db42b1fb66cb6ba14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3eef33f1cf3890feba8f21e56f71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2f6fbf6ea03ae7e12d2626c9d1d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8de1c4b58fe06b19d85cfc3452581653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29533fe0c627d70f449e9795751ac9e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5824270cf57434c2125a2f6516c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ae3b1641c2a2089b211a34c726c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e84124131400cb3c038de1d1f60f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdcf08bc8b47c081dd7572156c8288658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd443e1c15f7baf67fa36c7486b04dc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0090347f207bba721720fd542b1a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e016e388c757119a060f757ed541d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a61cecf778fcbb4da9a9835983a64662.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21659,590 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22742,7209 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>0</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>