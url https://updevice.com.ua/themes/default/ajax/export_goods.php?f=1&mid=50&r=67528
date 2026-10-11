--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2329,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632d6498d8433cd0837bd6f54016e271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d1a5e727001df79921ac54fa91fa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290cef69857ccadad0dc8ac02757dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed6f0d1f9c39a55a20389277587e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f0b332bf62dc8b731a992455550f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b39803566fa4ef44a4a0bd42e14d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44aec2f5b900437b0ce975d06736d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d79b13b6b786c7d90d2bd1d54a2b378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d7a7a8ed0a2ce06720aa5a0a818569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a94b31dfbfd0efa375609cb73eff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7370ed549c208b2cb29ae66ff65babe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a9d1b651071bef867ed4f63c46da212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eae1e3b696e57d576300a1b371a1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab88884b70872ea0599f9a2583f9ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729610035d026a934399bafe07bb1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d8ad868decd6644b88431c2dfdbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87022649ced94042a46d7de701c2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17743c8f9354024f3e61da430260d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0f48890977285930fa5389a6781b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b5858ae74f758e81bb04f6f10cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d43e0c12f0bdcad88320d9a0b1d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fd9f71f38f933e1da2bf1bddb05a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c9b6fd468e1c28094eee7f3fd54bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b281607d117b343b44c01ef120961e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e65a2b38ea4aba15594dcb96056225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ecb55edd0feb5aaa4f4716b816be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4bb7c92c4b445e6a2948e69c452827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c034b69cb7305a40ebcf3837c63a9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24072fcada05b51769dd9f88d3c8ed7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082f3cd9274f470d8c2aa2843dfa1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7538b11ab33bbd13e31716da2fb31031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d37bcd7a59787bb44bc60245388cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a678955462831d1368e044118ad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07407beb5143a180c0b7a233f37c16b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcad957ca98b57d5824ad836e4a53835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b67911411cb228c8a1901c7267a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0554622903d415cf7ddad20b65fdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591c71298cf292c77b5f3f1401569438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744b237040370b69a98aa927ed248339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eed06e6f6bd36fdc80254c657368140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086c5200ac3298830e8499e595761741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f59f52a3317fe03a41af6936295b7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787720666fbde1faae4d2db597bfc60043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5015035eabf8e101dc397cf53960644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7180981fc01e21d990306d0776663c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4513af7e14bfdb08a65b9a35271f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68fbfeb5db38ae06f0f97d2692675a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb56a1b0a91c76d3b0bd49139ac8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04241bd97c44e7a24f987122df3ef7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ccac4c1a243d1247c067d1aab555150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f719943c4e1ca3fa7c264057085451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405388c615fdaac97431f2cda5b06d6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e100483c27f663a20549611be03b5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333323b672fffa5f69710fdeb6e67a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d06bab76c875327b021711ee1d9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991610539acf308f1afa9e0d8d3d1ec256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554449d958b34894609aa61bce74824157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f69765425e594042569dd612c4a3e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bde181c0af52da97274d6c9a74037f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca25ae7b2ff3d5b3256cb67f46ca1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9fe06994388d5435e623c0767945261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2cd389b052f93af9a9f6ed80433d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9aecf48e8141f5544e6f1f73759fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78191a1b96a6ccadd9a49ed019399664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9448ef8fcb2e24ba324adc122effe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4e539b403389e8779c917c14601e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614587345ac27303ca443c9cd2449e4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5c98c5b3ee1e42e559fc964a794e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afa95997fa1be49766a4ec1bd0cd3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4e096594208a6b221704c858d22ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c9a70da53403f794e7eb2dbdd09d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54572fc808d58317136713b279cbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3fb580b6c16e95b3eea76e1c7b7ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811c98cc86c44c01269b9f48bc053d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee47ea531dee719a6ea4b05fc86c55d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9104e2a3d4117db320952832b3d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae562076016110ad8f7defc4c094377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c40812f4eb396a51f12c1920ceaf0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905cc8a9de38910b8fb99087e51b0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f992171cd410906f639e8da30b0d56780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed65e42dbe65a22ac133666507ccc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfed7538d78c1b89312ca443f68cf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df379af27a80dbfb5fc8fe07900059d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33d2d3ebce8fd8a14f3fc2d200a5d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dba9a7a5a1f8eb1f0ad432ff6bcd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6bad59047f1e46d871dfdb19779bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035347f30ba06b9a9a18fde1c92701c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020bead1deb4d38793a267379b186f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4eacf0abfb12ffbe0ee1794ad49dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6ac337fd5300edf50306b22263c9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c452e8117030f934dc53f4af9da25891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb5b2c2e90a8adabf56d1cc44469292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb2f55839736154dfc606da00621893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4dcc4bbf1b21b88ec247ccd895ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332c6ee3eca98f0fdb360de75539ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ff320b8304ec7ac7c9e44a05cb7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae53839e2142a1eb3c28ad0e47a8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eabccbb9614795cd87f3a95fc4a9cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153958d3b2580b10baf14d06e9abdd5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11067af67133508198ef7d0e57e82392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10d4667105677e1a4f2609a26072dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d87af97ccef39fcaecc9897877e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8fffc621fd4004b9d5058927d1de3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044bad67b3c9e3ab18e0699785a606e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97725b8a25270395207cbe30ff4b8ff8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31735a9c85a3876e192b4f57b0681369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea80b95c960cef2934d011a2efe94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb591ccfbe4eaf62d2698c29821a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5fd0bdc66c4a69159541b033f720109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4e068b0550c0043deeda51122315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d5f436228ede97b3802fc5bda271111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17671f518f2ed9580e1950956a35a98d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7c3c6a98c9709c8895ed8a0ad175113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764150a02c3537ba2de664597b54fb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be352a46282ca26d280edadd93397e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4de19243537e46f57117bc0fa0bb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d1b47e8c713f8e11e93ff03b5121c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbefa4e06db831b1b32935f9910f8d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04301ed6d55838ee370230d6e4e84e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee702ab0421b4ca6b57136e349c45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e856e2600b7b696c368ef843783b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74759237fcca612f84321c79281898122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5fd59c2d1a98f2d2c824b95ecaf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5573dc2c6ab13cecb999c980daf0ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296bc7b8e5a5141a55918ae5b80438125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b71833aa7d857e5dd54f9c842d439126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd45110d9afa48cecf10df8d36468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4581782ec28c4faa34b376b7e5f03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c01f4b30c28f1fe1593132282a0632129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad85f557d29094a2f5093a2184c590f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51504d993705ebfe71619c1ce2c10a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d7da2fcaa1ad5fa528fa878855ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb61b09b8ec7691b04519f57294d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c18dfb5bcac476d5b082455f68f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e84153d834045f9748568dbab6fd0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca0292582f7d1978d61f719b20a559136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392959100dc0bd7a2f64dbba73488a5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4433779fdd06cd376b38146027ecb78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c413b432b87a9feb02bd4971d8bc06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384579f76ba395145b10c7694471f51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c01f53079bfbff3bf1858dff981c82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d3ddaeb3a2a46dd708be6968bd59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ce6ba32303fa4082497bf84c7d5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba99d0e2a039016ae9744325236c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6632a7235fe7e7e396bd2f45dab2b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffd344cc7139071eaa2834e7e361e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497287a3978b1875a42fa75a20e2717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac591243038f6449ff69fac5e1fb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2d29c0a3f2174b6d5436d284a51d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772ea44d0f2805c4fd44499ca8d7e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ff26d83186a1c1aba694c045e6e0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431771cd3d7843b273a2a8dd61bd71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa49e9d2ca2bd519ac5afb692fcf56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc3c23e3b39bf0812681a43a85133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9132e05cbe7a9502b741f1bd550ccc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638cc8f871d9d60851025de4276d9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec17cad2f85298f045fc1597af1f0af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4257f5e90f8fc5fcc4fec524e26aea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487bce119c538703c124224d2ecc144159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041902a65be5bb7a2aaff0850564f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ce80613671d46277c0b6fa35a0da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facdfa09203f0a12a07972474045995162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f8d36772a15c03f8cc889dd71d000163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458dc56d6a8b42b4f242d5b7e8c301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8dc3962d2c26639e0d55fc1f7900b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e682a4432d327dac3ae085a70906e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e774897f8ba2fa6aad0800b8c9b6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4f74dadf7bd148f5d89ccf10af80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e1b7103bc8f27168f28ac751bf21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fff36203730c77ef3384aac5c3480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847b8d5a331275b3df08c9c60ac11a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14de0edb21f08aea5fdd6c647a256172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db369efa3e7896380fb27e7fb95ab5da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c0916e4afafda3047e69845e472a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f25dd6bde2ff9e3f032ab0cc69f5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df6d3abe99abf8bcd552cd4f4d87b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30117037845f38e78363411b9b91d84b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64456c35326cf372f266105666be4ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9bb3d22b55675fb2f8f2e30578e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ea7bd9cd6ff45bcc68615869f56c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60d3f31cfcc34ebc0bedfd1284b2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b6ab4ae7810e8cd0456ad3d4a6de2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abdee295ae1ae1a7b2449ba5e8e833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84c4faa3a212ba37422725836a831184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7453b36c79c0f75f833f89077d561185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4fc3afcd1a7e517e5b2cfb7ed7eb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4de28bbdfc1bc5898d6781414117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e4d01c70dedb4c48672f7f5892d2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec2eee773d5f1cb8af8019687c1350189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83402ef77695a28bb0c5150559ccedec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba27fdfee29ed5704659f52dcb5445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17272cbef5905c133997762afe4dd2d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78286d23a73993d02f7c75cbed3bb26f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674731afc07a3ac0dfe01af75c8e324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fc3c6d0088ae34e9fda7392607d79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f60940fcf7da35d81dd9840d4d6b68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ad48e1092bef8dc33c8e348db827197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdabb367e7a35ed08c1153a8ceb0fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115254bcb7b24a720fdbf3d045ceca65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e22ff88ed7343fd65dae09d2dcd06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54d0ae63eb6300ef3b6dca3b18cfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e8419e9acde85b275b69af81c29f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28999eb3e00610cd1b05d13751684203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a468be9f324faafd574b2eac2e6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9584ad87bf0d99ef0c934d4604f92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ba45444cac82368df3de85da08e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707e94ca6b280ff26abeb7f2d1efd56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563180faf14d60e9c5f729858ac5191208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02b78b1e8ec407927d1af70800eb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800a2ed3679ee5b02a27b181344c3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41eddf42baef8e64af02e55e114098211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdf60d3e480bb0038551a25e3fd983212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cf547bd94f28e1b7a341b0b30d626213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0c0b6552bfe31b45bfb5f527abba5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91cd9e11fa92871d1d49ce38ab448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ed7ff6b6f5f973b2ebdf33ecb7cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e245cd9b3aabb48a994073f87350a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654ec3994da7689458caf0aa9219cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa431c75f146f601b9f475c28120b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f9094257a6b71c2e91f5a7838ba94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b57d5e8518aa21cfd5a83f7095ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739b28e0d2f9f49c34de675fd16e567222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a608fb5db6e090716fbf6d160343223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25b099fba18cbb3fa40e4f486b82f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83864380b27658e6c9e741cb7354b21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7d80200f3a53728329d502b45388226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a45167d7d0bdc11bef46e687fd400d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fbb81a0fe72970fe9a0b9e64da796228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e063f7e2646678d6d096a8db56a23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4bbf20ccecee8515d35a634ceaafe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9ec4ce7f1c871e0c71b344e19df8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc12a33c0143c348772d6129b1d9d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0153082991941eb6cc62a46e4030c48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6fbea1d896ad43db5a57af302cceb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33180f9a5ab5c38814fc4bbf0ed45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674dd496dcdaec31c6062c2418e0547236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915bfa3572180e22bd9f9be67812eb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8018f57e4262dea82ce0e37cbdc8389238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06fd1169d497897a867f6fd4f38707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bfd710fa0daad885079926fb1eed9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aff273cbafeb76173ea3b01be3e9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015039812f64de90760800f9df797c1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30366e18df9e9c1b743efa205f5d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f64e3463f59c4dfd31a6aa8b600a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4a5a4bcf53259375d6d6ae1d476da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d272b162600354cdce8df24f84a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f509f73e56377e37f1a548641aa2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a026f9129500273870c37f2f9031248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c3ccfd013e2209bc930e4d91849d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1328abb4ae1d543870a46457539f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f4255ea14ea424b96d7c30058ae2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748178535e841c40d34408de0d05a2a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c04b4a036a70785a790ead3c4489db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c340b7e048efc5a9a4659f71cfee2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78553b07f52719c7f2e1ed8027819e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40534b748a41770e08c763b311aa2382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf88ea480f42a221a3270219d03f0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab41f04abe98f623cc8e1027ed72bed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a25527c5ad5d8c069b245aa57929de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231602b0ddbc9969e8675027c6ac5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10071a61f6a067ebb02ed901104fcc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5f93668304987dfcf50f673e8c23a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b4d95cd7f13399da1101fe03ecdcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478006a6d55ee3500a877013766265264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9ecfde3dc358f8bc283b45333daa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901d0f5dfbf2e8103bab59437c5560266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4f8d7ba30f35659df7446157cff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca855f975d8c9107f9635bb3c054c88e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7cb32ce43fad34c850fcdc0ce0aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb6a00c7b401f91576a15844b65e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1cda86bf91736363beac8dbeabf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ad14cacd19e130e62056426ec9e73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b107e549aa3069cbc3f4cf373d8ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8346dd90a936dde7ae58a8eb3c8be9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f496762b60e3ea29a0b02c611bb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a7ab94171553063f9878ddb318dd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4704dd32fa92fbad7f13eecd609d76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726dd8a534100a7ff7e92e17fcdacf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeca2e13fb7b0a9b82d9fff3b7b37d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e0ac3801cd325510d9bc35d7fca8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0753654e0a7332b6905c2ee8e95675281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b96b537d0641ba83f6531b8bf3e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f96c8910b7092115c4a7095cd7d80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c168c725deaeaa23af888d4e0d3ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf597150ef8bda5f45d6eb0abee7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e80b0c89c2fedca52272bb87386ae2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606d628ab9f14b6f62af25135ce744287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b10d196abb178981b1953d145df9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fc22ced0e2930f3c3acc3edc3f53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4a235008a6d82126de647d5f4323b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d1ff021da393fb5007d6958751085291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0784afad9558f9ffda04b5a54a27e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f74aa040e0aed3f86592e7ea830de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae772c6e04480b52c6e0f465785412294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed0250c8a0a87941b4ba003aebcf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f753c3b5a688cae6a48b388c458f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c7651a7a7f7923c0a077966255bac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c49715b59bbbb6934d87efd8edb95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce00b5c667a7ae30b295b3ea3b537299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6622b476eba0bcd8791b3763c719e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c7ef2de347b141e48e33590139d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f59dbb838e80b58b9f33ee6529bdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2aef95e0ad1711c0bee11a552fd9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41f55d4743b533a4e5507673e826e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5092bf2dd2f9177a546fe8dfc5e16f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e3b5688bb609c8ab7d7c187ea82d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6403279f1dc78c38cddc7e4d9027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0bf7a3d84ccd0dcd9e2de6660b735308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96684dd0271d06cd6866ca6ac6e01f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b661b92eeda9e487583b1fc32cfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728dd65c69a70b053ca3473cd1c555311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7437090cd8ca055ccc2c709c559474312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbc16efe527a0e80d6515d6ec0257313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb59d478c33fcf8b61e4258a4499b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa157758fa210165005e73e21a952483315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499078dc1bf6e7ad0760b6725e2a8fd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b2bd1a3b81182539cadf03540fc70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a48f704d94d503b8819acce2ac5c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c099b9c883bdaf932cb32e5b5e73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0754ac839e4d8e7543bc1564e05ee4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142292c7f2e80ef67136c880fb81465321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d8c77349376a235155b36101e177322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94733a1fc74cae84db9224b16670e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7906b5bedd9f62f5fd778885d318e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac87baefef85487aba1aeba477b976325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054791daf32c02b725c53c8afabf7937326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ab2b2485a368badfca195e90c1723327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57352a79a8dfc8f8ed08979e418670328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cedf93077dd56c66fc806dbf27e140329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a263e94c19438b2d2ef0af521dd605330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd33f17ed1e63ffc16e62db6e159d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cfea01e1baa797cf8984b9c86aa8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2719250d730d495693e07289053a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437060c0b9bafb2f88090cc3d2f030dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1846bda2b10df1ce38d1ba8fd4f52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d31eb328e88e62f41c7ed76c55cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4196fa0ba3615d608335969a1702c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231536ca65c57e7f02dcf787bbc32434338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b58262a824917f36a9736d4c4cc4b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd128822a7d26e713d6de9c0a0b983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e95e877bd984fa50c6630e568d828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf1401e57c091bd8c7c24a4bd653d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198db1cf5e5ce423506c8688d272399343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafd60b0025d101040efa63d18a3a7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa6ff3a9488d652071eaa46fbf8559345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07235eb39771be12e8e58b8dbd109346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4ed5d7c7e7763d94dd2e50d8bf959347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a587179e0930f36df75a2d0505a323348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c7a383f2f08e9bb09a9e8a8bd06e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b551b88cbf5ad9a893e1f40b9869cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf1290c5aab0b3ac6782f7c6deaaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9d1daabba11678e96300600a0c34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72171b0415975e77109459c08f2bf4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c5d11e662cc20c01ec060ae9e9d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824a5d7ef8c5ba8a2d13e75fa0f6adb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ad584a96895d4b8528c22f1b4e9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924828e0fa74d10f15ab40650857ffda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df735d24c11bd5d33542bb6699e3dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359da4019cb1573e2f4ab9daf79cdca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3bbc1cc5b20b1062825d70878f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621636358b2509e3ab3a0bf9f831b38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ea2d8bee60f44d454d4f9da34ad3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4b35ab277c071215b254bf48bb07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e6d5560a4d8d55bf76731761de10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648027030813ec36cbd2d2f770c80f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa330f7c853a3f2bde4fea878a2be59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a4911b2d0b3de9ae35000c6df91d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de9e6ff6548bfd77d563a94700c5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e5f8e7d5b12cb5e3f52c55b58df2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24778368e7282fa5ea1c0fccc6aeecd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb834c2917548b23f3f10c13a9950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e038348c75e802e7cb3ce1b32738372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab052eee8631be10fed31c9f0db8e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba33cdac8352df23751f4d5b162b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1bfcb6e01b9ad332b9dc895ba991a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde89b8fc44a277bb05035f2954ce37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992f5868fc2b44cc16b1ce0a0c69bb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6fd98f41e9844b2863807b469e5d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ee464debe5007335537d5cf49db7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2728ea9bb899bdc24d29bf9fd4cbdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ad71df990f7b2cb7a8f6342ed02f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a8fb2286d57e94346c6f9d6084f54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf19a495e4310c356299be7022307383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf4c321cea1a1043fbbff13be9677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf078d91cefb70ea2038c454c8d633c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7a6726a7a5745ab4767657edc928386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164f2d191b5605df0398ae7f02b625387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f7e1fbd4cd8acc28ea7cfa4c2eb26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c56c57e0a7c7ae51a9594f40d2d74a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50e93f35250b4007b61204f5cd0ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f3c2af0d4369be735439070aebd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca06834d065222cee0f74064418798392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84940026a878b5c56e0185ae82455204393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6b69451d56ef9459e084215d3acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f82d702219a3c4c889e1702e5895395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ab00c1b08ee4b661d115d8b9ed45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e5364d5ef3424cd2009f75dd21949397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0df857688cef0cd100af8cca85bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65affb7aed63e281a0ca9221ca7d093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d3a0a7f1250ce7afe1d24cfc744c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b615fa9e106c96afb4a3708be9656401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41182cda901221603316a49f78ade9d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627a1bb0064534760e876a5c9e383c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff96ed65e7d2566a51f3e131da6c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3a8b80921849fa24fe4964e8c0da1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088996615535e4027a15e3da3163426406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2126f6784c7ac62f070dc365bcae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875bb8089d83d46bdc8f03d3e014318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b3d22d36884c493541886fea8489409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342089e0b015f020bce5eb6b91c679410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03504e665d9e7ad019964bcc511896411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385dc99cd0f57b060d6042a590ac54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1fa754900d1705f1cc7c257cfc3d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a528bfc39393e55c086ab8c1f7bd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc7b3dede66fc4cb9408f3458426d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7fb9e3536dc5fc7c43a7f55c17c0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941473f0fcad531c4365fc966faf1fb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02fb04594bc753ae78e8f88465364418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07116545658d62da0a3312cc7e6f15da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a062ec0bb7c7410af28913883c51e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7051e41d7da0588aa2d474f16425421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8217c404a933820bcf02dfba3d996f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc5ba10dc51409191b431269bea02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076129a6a69f34b222372d0f5b955d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b5c49048820e432deb2a1d7d52716425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c14540d20af331850f497992cca63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b146ec84ff83280810b9a6df75c604427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e173a05b909c9e3c3798d4a5c69994428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e429c77da78818cc2bfc0d25a1deb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543a622ec817157c23d024662c67c13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e10cca95a84dc8c6352f2ed236767431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a324ede15b52e6b1ee96cf4b99a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea09a3d45e0b2d5f22b535a88dc1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51d1369b0baafaf8480fb393b9ace434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda1d192ce74ebda84c22a4d432abc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4934d9cc2040596fe39ff980b49d5e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a88f3a784071f0df5b21ca45e7586b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e51e3f4caf02b615bbbdb94866182438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f698b0efbcafad1450d259776aa3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65963064f0003848b9941fb8ed92df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dedad0c3cb5cda864573ae436c4efe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc4749350a7c3d78b6aad6276e657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c196d8829650c621ef01d2551d5abb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccc2cda26e1715420fa005a6f05e98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e6109942e2860e775cf2c9833795f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c3f183b4fe39167287911a8701d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14cb62dee6dda57bb7ed4ba610b2e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04aa48585b39fb7ac579c264a017c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d400e462ff65267427316821500a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206080d041e376edac4da250c12f1c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00df4b1d711a78fcf52440b1e51c84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286ad235f0039ee68e3efcb3f186b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a2304d74ba503baa0402928172480453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a5ced800127a717e17f901c934e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c06da1ff77438804b632137412a30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbee392cfd237da55455f2175a8da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c04ceedd34146974ff3cd23936e20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac81bcbf95f52be01aa7760c179e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b54abc56bede15ebf6d2f62c06d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7a7c5308be5bf5790edaa81d86a69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6830c313de7dce103e1336a92fde37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c6ff166bc1e06178e2728c47adccc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e42fcc8209e62775f12a451745275d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1734e55e7745ed9ef9c937ef03fe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40bb0536eabdaf3226396dc2fb6a21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2ad637fd44a3b5ba4d300aed07f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb86b49e9131fa0a2c43ce8f43bfb33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2241f6c707da7da26f71952fa8a029468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1594f17aad3cdaa75ca43b28d1581469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82dc1a8a46cfbf8b730720e32d270d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d574c890b4f1da4c73b72ea644943471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58b5988f7906bd850e82c476b7154472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a65026e6afa7fdc880dd27bc3cbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d047550132b1e749b0ad42b08a3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c0284b61b4490d894b657a79303ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f6f6c1d6ecaa22945b71aa564a20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ffb94ee789c7877415408e399b7d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bde0300848578bc31e9c360a9e5581478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ffd43e049d10d0f614c1569b25e83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06faabf6e2311f87eb299e351a08b21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1da6acc0004fdd4377bdf1ebab8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39c2017cb6ff5a96b57bd83a3c336a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0084f33b41883551438cca28eb1be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460cc6b871bec62dbce9610307fc7d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0bc8c3831285a0ba84fac4064938e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b0a6da07e8adea7bd42eec1ced27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c5e0c249b1c9c6d89da8f5481cbb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d5bf125a6ecdcebf2bc3f63cefc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73221f38efe186e9750b250e191b9125489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498613ca850bded59825c1274646ffd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b90d09a07dd84df17d09ad73fb61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dafe686f66a24dbb528f096234e2ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf9d44ccf2020d46f63306af868b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4e12b3e73e11fe27f159cf04b98f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa42642135d9d90f31913bff9d3a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad0127edc0f83a043000be9223e4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ad2e53b67589c189c45ce8259a02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6504d4630c67e311441885e752be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aceb08fef846978a9ea9eb3863ff7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dd3e90e296ea7e5098ee82953338c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205b926373240c5af7e947c4cd2a51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7f0e199babeb32711d8e6efb58b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550161fe1441581751191b612386973503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42e618685dbec368f3995abbed35b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33e7e093424fa5a537af95630c295505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431c16baa4421bda534b29400aeb09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beebe7a8c6b2832047242b40d47df6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ec23d6c3b58ca4c3e130703f584c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bba71c478d370a1f5f3d7e16e5a7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851562ed108bac2845eea25ed1ea4fa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ae0a2cfb499d605fc91fa7bbf26d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e58f0ba4531804b61e101b20f7801512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275ae72a2e95f8fd874afe831797219513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3ca8c02bcc15b5f115d0082f1688514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f76038a484e07baf9a5c7f59a2a25b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5673e6af56b94f681bcb39646d9828516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123d3296ee7309079a68d4fb98e7e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bb1a057314a6de6bc610fb5c551e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d52bbefe06efafc67d998379d311b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b23c1ed2890318ea09f750602482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485307626c874f4d5b923bcd412aa761521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318388c5b912ad4a52f147bfc587c47b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96dd50bfbd5163a81162f4b4d24d3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2def64105f37538745531978d7841c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2397ce856e3ddda6074d15554bc72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf9542d9f95f1213b1ebfde77a682526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e236edc25d0f16252af70b43ff321527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e46050d36b5fa1620a5c36d7a4fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f6e75a74522b76c9f87b2655b8f3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af496e51b2b7a416f9bf7428d255e86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3bfb3a3c4412b1dd05d48356ff493531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34e2012a9d0062e452bd3241ed42a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef6c2997c5c9affde61befdf735cab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99423ca8c69bed02020889e400c40f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4704000095babdb23dcdfb032f0118535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0352125d5c47da58e8eecbc059252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639468d4153590a1aa74f1d7e3f7a85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced4bfcca4cb9343e1ccc23786849d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33613dcfeb1bb8d4471591d59e069c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143006bc99a0a7011c5fdd8f07783a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e76fac5fb4a861e6df9633e786975541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e63c874ef1cd947cf7f4d70b1d83a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c689b48c03097126e919232c37542d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5a2df35b131079a398f2b6618764544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60241adae1211062ddd28803b866d97b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd503100ad5b0e5eb9396ddb5ffb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ff988aa636550f2f7cdb22c08ce7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ba858fcdc36bd978177c46f3f254548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e31358f4efffa9cf8924f070859ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c23c1326e9916366afc2e857367eb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c3e25570b5ee6e4c527da6cdd989551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e8b63d44302f21580f348989d4d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c28fe1d1cc96e41bb9430805f12ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77606312f7d069960adb39169a282d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724192b2337bf2e1eff33effec02d57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d22e934062457695e63f1a55befe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cccde7f93bd69ba3cb5c8b99b8e7b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b5a7220b96bcb982d1ca926861bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd207be0d260a37e71e2b7bc4561ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9985774b410f6e89387e4af747431c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4dde57c8d6ce2f25d89d129a675d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfb4d4435fb6a67325e0d0d7a369dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583336f638d08841b305c51ad562fa88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c991758aeb858ce6a1f44c06fc31b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf67694d86c7ba792171e392cbb6198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef5b56ae69ba4805b48629c6c281f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3bc52bee7a1514ad7625b94ef0e16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd9572ebc3314296097173658ca1d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fcc987034c0f0092eeba7767d1dde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6d8a7277e43984ef4427117809d5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564face0b23eae1080eb03a67a816d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed30fd55decea36fad8d066a0a8cd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e177af23d7ab8d95fde28a7b56643573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d9fa4ff8c335a37dfa9ffd5763e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e042f28ed00ee3e09a26d9d2fc7595575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20cc36b5480d3a945ed71aaeb2d3a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eba21f1efb1dd1b42d1e520a7c90a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69d8c2f63d0e1d5d24de4024af5c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1d8ccd4138ba7506d5d79b5f7124579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9cd4671a4a117b1a240f2ea849f9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9dfbb3f068f23afc0def4b0fdad73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a50427037ae6e893dbfd37460aa433582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3bc4d71c824fc793109597a619df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f2956e6b44a8730fd8ff31fc63f5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f49507d028fa29fc01d7e93b2a8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cb02cd79f974a27415f410ccddf5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc24df670ae5fecbb0ccb847ed0e68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32d8742e856e7a912cff67cbf4a93f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124431557b5b33b899abe22fb2032e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385dbea7accd4ca383def655a2deae4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803aae5be9cbdaf02431589de59c2ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e135b41ac354bb476342918cbfe7ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e821e7841d5ff7a601cc6c24feaf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b732a6c1e730d4d060be48d70092ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5b1d927eea5aa2f57eb7a3bd07d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bece5218e7c5cdd849464ef6204fa8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27743ea7313e4a6ba695b9855a843597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e907ebaaccb0e6e1732fbb9a6c77a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d7d5ab0a05a88431a7a1d64e1cb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f3872d3a7db5bcf32b2d8f7946c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3d861371766ea15c4f4b8671c2d0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233249f0c140869332b60bf3c7b024602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a440eb23be16cebf2dfff2d7b194de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbee0b959b6e9ca75afc5925b108ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d63274b8e47e22f87510e04e019971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6fdee5323c37b0bf790da3fefc56a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731c77afe54754ccc04eed2893511c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba86cdb9157f2e4f04d745482a4242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098fb48a137c6c8a6f24b48dbf458da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f067d93bf2fd63b4981f05a4efddca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e779da4009f588940dce1fabfaacf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418b2dbabd3e0732263494e92d19fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609f1b37c0393b5b62c0a5f0f5f804b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47712aaabf6d7303e5e4ec00e1c63e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c2772f6a3d6a40bf9968ddff0c8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53768b695e397b75c59fd7c9243dc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7166782a22e4ac2aacb639565c5f2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e8009a366ea5426fb40d084adf46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d020ea2893e68758f7d00fbe0412619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac6390a5432d0e04828c0d16400d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ede7ea5a6589931fea04e0ca1df1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871592d68dd5524f2b2261ee78f726de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f6d1158a45da1a0ec586d1ee39a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16827f04eaeb0566acc32b4aac5386e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363debbd29068d0212e86041b6f67a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493325ce95fc2bd814a69d22a6e3cbcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad163b8d1593b581a2d8875c4a5b6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead38270cc99be2e5ae8f639df68971628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72351098af79475c647cc1032103e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c99eabdfae31ba6dd0ac2bfcbfaed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c6a892207971a1b792b29807f021631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b11433cd2048ba352146bb373bd26e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500657decb2ab9e542d668a4c6cf7dbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57015e7e6a43877bbb31a7394f70066a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf4f7c0bb2019303044685f48cfdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f1bc340e6b08cc05ce9d2a2d861c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f901943fe161a93b619ec388f008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd733b7120642702ef1ae074803a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88346c49268f37ffc7a1cbf3ffe7d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab11c111d7ad0bc8cfb40bb36808886640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895b251036dd389ef8daac3b32390a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fcecca9a8ec1b88fecb59dce5dc13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016e9e15c0c465e00d410479b1a53b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58215d0930f9549cc7459f66c51a9c34644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883ae9d65c27dafbaca4223cb5c5a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536004aaa74efa4113c7567b3c80fbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c6aebb183ec1618d5fd707d0df5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d2c13400195c8f32c1c11aaa106c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc08fd51348329644a3d888eaac625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904cc032251ba49e3889f0afa1986e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929055c260928d2f963380c62dfe767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92362da3e7b32de75283636cde3ee2288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb034a1bacd9005f625d6ecc2e1354f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78122f117d1cff4865d5e09f1df4db2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef9c41787db372bb9518773137a56911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf12cfd4bd69f1df947973737c04e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f607c35a17426790a642cde12fa6da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c57e1d06bf120ef6f826c729313914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09043e2f88fbf0fb868f54207c5443315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76d3e1f9737fce4c7cbee28f5feb7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4263c8a49b0f6b18f78250a25e6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac160701090484dcff81f15d871bf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cef18f99709ccb6b2246ca4fc172619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae42be3202eedb2cb0531425a91b4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d2c43f1ad0795b658c4bd13b007e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40340f210d0fa1724725632b7b79a0cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431303ce0bd550272f2aad7085c39c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cc97bb5d24195a9a1aa6fba29aefe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03fe9736a639646ea671a9f8152ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b3fd35dfd700455208bb5538f73926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e3df512befad5ea8e1d0d9d13480827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7500a007faac007b65b2cb0f1886dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5ae0ffc6cd3fb53c2381601699ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66622e26eb2f3f6fb72e78f24f1b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651cd3323e931e1124b0690173942b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d29767ceb104ea08982e60f728ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e756fab7c7624221b5cac499e3b905633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b8745f69df92adfa99012ae3e265034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dfae4c88289644a7d3ac2100e4de435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8bad759223d58b9b88c14b9aaa69c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a5224c460084c425ca3fe3a2971837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da575cdc9f92867cc66235acfad5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e746d954ca086a780ee035d1182e08b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee6ae586813e355602464aad3104e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b326926e58b350f216b45f0e5f9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d4f78cd1c79056670f5654274275642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677608ec42e714e669ec0ac47d9ee343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c775a31c529bc4f56c6546acaa6b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ea2679eb6af71fa4c280d945100445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf040f19ed9f1c29bee8561e8c468546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd8878b3763c79c48e7a7b4aa5e0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847ad2f0dbac5b922a8d722c87702948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f1e24326315f4da95ae58f375f8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964ce38f94e4125a5b2ccab90b9e8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbce5a33956286bfe0832f1a6ead1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae875cd445765461cf5a17f76b4a36d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3dd701d16812ddfd021defe14fe3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d003577bae7a37e656a7f88a3e2f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f30a29360ddfaab6d9d84d07dfcc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62323cdb661ff2ec3b290b51911ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d00b0dec6cc6bf561848a881d73057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344a9dfd999a8a2a352d6761cadd22958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f1ebaceae12b224b8aa255ad897159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167712281fd13f5fea6503425ff2a37560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f353076449bbff84296e665775be99161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830b0b32f473172cb53d6514e01901a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a2269dd82637b62f826560b173cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf7833cf69faa7a36454c294d4417f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8121fc1175a23acfb0e44a79fe4e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05e4cb306cc66861bfb690e31d02bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd605125cffbd6c36a6072bbb361867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd857c30894aaf1ba4d250aa64cf0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208833862a092df539ee194d4d9b82869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8a607e19a0e3aeb9552ca04382ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f79cdb57b30eface354ae206b452c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acccf2dab938889ec94f1dad2f6a7e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c320684b8609e17e67fb570f091673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203181a8f1a3dc681768c2364cc0c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c91c16d992704a3400ea45f4b75775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041caf606c8de334ecfd0d6ad37b682776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfe1d4f28b040fb8ace383ec835e2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b4a22fe0cc17164009dc9a33ff3ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4e6973eee871a0d6403e482ede6ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091336bf2e053bdb86a607ee9206d5aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb332434afab54a7f9b921f64af26481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e028ac2b584ffeb401016da6c5df33482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8bf4a03e964dc710a0013c8b0591b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4718c280f2d203819d2550579666fd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705930118273ebf3c697048c71e25fbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd449ee963ef431c1abf3ae0e741d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf406cbe494d23f58c799eb49763e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9c394a61453c42d471cf7629b63d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f18007bdf0ae62e76c6dca518fed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2231d5d160e502aaf3b35664b1c85b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3cc6ede2b697948b6868fbbe67ed191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44b3f3bc9cbeb43d4396ab4c420d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f1d2b5f54f9e8b7997e62a50d2bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c4d0e44643560375c803f64ec8ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727e253632d12de43692308094e8dea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618bd5788a2617925f52199643fb78d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e4c88e85ee127ce33e32c39b3d2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642dc4d81a310fc54412bbd153632698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ce560bfbe4d9e989b0c7c7d2967f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be40ae335899d1beaf16005ce2923f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b779635f05f6b2a326388914e90f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbaf3d1e1f8ab5404c2c81eeef1032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b513b091856e5af24bf8840388c087103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40df8682feabf66aa9dfcb4b8bdaee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ecb0e696f638f04291dab3fa913a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ce08e45ebdd5e9d08a882c02a948106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520da9dc1436f036a36a7ae31d9e5db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2448f897de5351972a46934a11e492108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854dae8b31cd147d39bbbc4e44ef5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371676c8fe86b101f6f80392e02667d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3bc2b20648a0a32f7e2e6a4069765111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddec198563ab9484f8dad186969a16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17643043b0186a5e66c5b8de3ace51f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ec2dc2f3d17b674e864b00743fdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19b6e74ca4b68d04ef13f5bf6080a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6e3eac38fafaf28a9040272f751a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0047a30105fd1e574e6dcdb7ddd6f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b798271f5c9b5c30ca39c14c1f20c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43c639f4ab801b9416402111493dbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d13b235b42d86f8dc86306f25a63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0411ecb47fbe772a2d2785ea9cab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43be3cd4840915759bb5928c6401e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee8cb567518ac0074f732384e59cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb0a430860f1543662d17cc5e26c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86388b114eb319f9c9e90b5d217dd437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f00603552e8ca304befb4159664bcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdded4786591af6017004ce2c4f1d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487a5cb7ccb0fa7e2ceb9a4f27f5c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150507f3245094e6bc4902588d51b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827db677679140f2e17b06f61411ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509857fb3d1d686500288ed866fe8f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a53cd7f80aa9a73eb966b756e247132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea346c574f971395c7ea656839b130c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e14f0eabc76a14dfa3dceb57bbf18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbf3115cf7fb5e0ea8c59a629a6be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161385a5d4d205364465d702b1218518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377e1c9f48b2193fa5c2907bb4820e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302c57478befde9c8ac56b3eb72e56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd56c29f0e37c58644bd13f58d1efc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e7ba46bc23f1fad735f9ce1a33b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe72393eed06ce92a8f47ecee4581ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d2a65ea887d8eae8fa0fbe7f2308e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61151135af10b54fcd3f4af5e04e3537143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b459a0f0f0816cca6230a34c8f4c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc3f63ba73ce26576f83a869dfb9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8501c3d9edc25d6b2d0b52c0ac1a84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a7f578d8a8ecc450121c2a13a2c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3df4497f330768672a49d7f0e91cc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10732c71e0046d65e2286cd07229ceaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35f05e9d5fc8e77965a76bb2e4717c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7532614c57388661761e92435f5056151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37847e71f52dccd34f5b0969c9c3dbd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f4aa0dc510816d6bacdc80af6ac32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d046076283ce9cc6995d31df5aefcc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f277431f25dee83af0f30eefcafca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c79e4b3d84b25590d7639a7918f23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355a70eedc76cbf4bfde11dc840506157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00331d450532ed28310fd4a08589e4fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38101c5383f27cd87e5e76c3aa87d04b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c431d95acb3306a712a97e6ba24f5b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98924b5da281501e88eb05062e3445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5df0f348044ab98f59a09dc8a1098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1376d056f79536fd8902f59ec6a40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919aee8fae568890c19e60d91b5e5f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e6bd27bac88d7bf7d050aac4db3f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a54b3ff8b792d58200a7285d8826d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ebc3fb4e60387474ed031272d27f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e1a970f5d221e831d4bc207f78cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8273b0468473693092db637e8c3e6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e3d1e4beb84d2a409ab5a8cdb6e32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c732d694706abfe63a173309b981d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282d71967e122b48d5616a105cc1f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5dbb120e2d317cd0e27d5a38b31d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240476049c684c8a7b513c12072cc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f5e90275a98b3b1b448dbd0dc5d12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715dae3f4ace18452b14b1907621dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a813899c60aea8410c104f62a3c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f47bf0d8756c2a9d072d10025c0a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79520dbc748b70b80fc6b872b9c4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665998c98d27fc5cb54e89eb4144676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e2734efbe9d4fd5ce26ab7cc85397181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02a3a8f6a8db70c3eb9649560ebbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce358b1f8fbb7d5aad896f98ec53e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303622db252de21a623cb5d96f8c0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238dbe1c7c2c211771fc67dd9e7173185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60416b0bd4c008c51b72cc6497d3025c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d954653e4784da0f934128149030187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15cdd6d4474fd2da1e8618e77ff461188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7043a8897ee219ebef47a5e1ef13f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3053fd8046c913fedb4077b14c14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd05b7104db8ad47b8dfe5aaedbba3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca63622fe66e584bd78d6fa5449ec5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9b4bd25e97249f375204a1699c9f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0596091babd0a549a2a45799067bd85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22bccff02ef87f433ce37f155819f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670feca3ffef1104d9b06fbdde85c431196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59a99801227084da12d05ce9ddd69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b50634cdb1ed3aa6b5d28dba6ec745198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c56cb59b8a1824f268f8c574cfb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9fbc22552609c0e53fff14811f33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd4d9d4c049758b5a9c9546c9d834201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93996db1a65cc1070ce62b6eb8e9d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb48cd9b18be8083b4e13631e6efa74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52dbf3bf7dfc5427d174b11104e76f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035575b0c9b22249f14b3f4e2319ee6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907ff1ebdde13137cf4edb5aad1d14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764eb757f0fa36b850f9db4d7568f56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2283c74778ef94ed342afcd70775de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1a6e62dfb9df2e472e4c915e903e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e37dc0826f144614edda68e4b7847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a1107a98de1d9e783d5d7d1b1c9c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433e9bcef4a7c23e6d661456b1c229212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb008faf4ed9ec52fc9bf0a4f79417c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88027d6c63cc30f14c31044edc71090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58413f4dc87b88521f27e70ab23ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898ce5911e9333d81dede625710209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d258668a9ad7c8649bce119062cf20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f9b0287c8718140833995ac0c4d13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f03bb8dabdccb851911bc1ada0aa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1478dcf06f02a02194e0f4aef8ad47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d5b9fa9e29bcf035552dfa07f52a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8ebeaf8c945d6b01c12fcf01d3f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a47ae1d99cc1efa3417735635c41a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd76fd9ee820379bd7b2dbabf3d97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27660c1d6a1ed4b572ee7d70b67db75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4ff46333b845bcfd7f2ec41b3b73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e81bb5d7b28556073f2ce2aa48f22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c420381fb065697b277e5f809e17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a1ab039e2bfaf3175408ffb4f1a8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb360e3ce7d6f66d922bc8327c99c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd520ea798c77438d6b86d64f3c8544231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83876872d180398197239a5ef6182352232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b31d3ecaa19a08e0e9008bc3520d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d709420a0e6841860e2d2153f8d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f359f6aa167ab67a713af2ece46c31f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc009fa960c8e552356a974d10d972236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dbd0ac2ec0940013a11847bbf3764237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011e5de8e2dfe9c5c23e9b8e74606e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16651cea728e72c5e3b555731ab8bb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2e9e655eafc727af2691a08c32b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76067a98290994043733bc8bfd90c83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f8880dc6b0ea2ffd53a230d87389b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1350e45d913850dece859d1ad0543b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c334064adffabcad9d0a6505d7a81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee10b9e97d3c778e1e9a1bfbd7377f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02c2d38bdcd959e602a849c8e36d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726dad3596bf72dfb39e76ca7f2583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22115ec28dff57db7a630d6212119248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd8d16318645a3e0dcbc3b7cb25af5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6843c799ae72ae2ec5eaed51d9cbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb49ab3bb92a10dd32da7bf28e6a5f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eb31851feb1e40ed8f0773a4114c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b89e0ee51d6915864d744b8f0cf7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd75dad41249202516179459914f40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb9a60cebd19d7c65ec2b60cd31840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68ad8576b2daeda7e1ee17cb6ad624256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef53bc7b263c357a4af209f169a40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fc79c30d0a83d765cadd1aa986ae2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438915b6b1c1a570264f859e8e03277a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9ece22ebcfdeea9cfece8ae070dbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882ac6892eac58ecb409026b24fa719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b9880c3a8522cea4ff8b4ebc9ad58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84093ab734d39be93c60bf361caa3f72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cee9f1f61527504f6d340b10bcb37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe08efded8affde18e807416d2d707265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0070c09572e47cb1fc318f8d50a6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600484d8207271dd4ddfe80ae067220267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ab694c5e510b47b471306b132547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e3e7bbc7be5c1b0df6a72fc9aaa35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9110176c7558daf56253a8baa9b6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f758a332ae888c8200e35185b00a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37a57c5e0ff2ca8e4dbf1a7c4d40c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a0d87d2b52f0a30863e921be47307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ee7a2a6e78f515be3e3516e098cdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18b929a83a2e0a7262e17fd01edf43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb716238fde926c4469b7cd1687dec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b4ee001ba108772494823d3823c79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c7a111598930d919de82e03be3974278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a45dd8bf72a5135aaa78139a63cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d428bd515ca7ea4857978a8156ce922280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e0a6c4d635f5d6749804456aeda53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f911abeba605befd591acb185bf4eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9921fa6c589adeffad31ad12d408283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa293a6a266636b400440d2a7108b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd2ac93e2ef2014b90b1f9c03e1ce8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61d35f71d4cf361a3e446064861c94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360ceef91401d4c58c9019d8056b49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a6a2619f59f6b03f220b11df2dbb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504062911bccb795619d85a35eb1fc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14eed6a4dbcf79366b149440b50143290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f24752d69fe5dc19497b3fc6985e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce957f6ca51161727793d1ae5b9a3af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5108bf719168f4c3f1a2d070a269e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29185d00bec76ee6716d827afa614a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf56a5b2ea163458b2b0f5f49f873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef517d2c137b9d0825f3997d7fd6717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055efeb71dd56bedc6f2d63a0a900dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace80505cf41e38bc26b5660659884d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5969a8d7f80a7020185be07f59fda1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e80c150f2d4d763667b30c72b80b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ed6a667492bd2060567b839902421301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0899e4b36dd124470c57f68f84939302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6e14790fa8702ff249ba6a139391303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc92f32851e08a6138dedd7ba8d59f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3988f73c2d7f8237cbb690e7f039305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc3ba42623062b010ac2b42ebd9c57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d13a5430f50f6ddadc18d4b55e765307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e590c824e77ccc21c60f245e6e2bbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed375dec942dd3a7cb3d74404febcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9ae92e9beeb7f8607d913736ac5df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994b26627a87d528cdd49c0615d688311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d09343752bb7f2a3aad604190f6c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6728b7cd2d0c34d6e8819e2f8a6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfbb404252aa062c6ac949233bcb91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809bddd61167472c78795fdbc1d442a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a9a213a88be09c4b4f2457b91baab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c374bb9cb6fa27b40218d7b7bef90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bad66404d9188fe956a6f5d62dd5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b619be68aed47e18e232e8a0dd48b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d74e8f487f4634a1910bfda32fbbf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4497bf4315da169f921f3788be9d2f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5cc076cefe591d5061bc5daded4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55909d458d799d40df2e62a6235a71d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea82fce9941d83262e05930430717b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b587b3f69554354c092eaddca8a59f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f18b68c2c9bf285109c047e651378326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7abb493fe511cf83b6cd6bef57a28a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15897de6f220be487011072e196cdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eaa0321f877d244b78c35558347d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad72c884ad97d49feda5c948294509330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b7d80b11b213eaa294c4f96446912331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3835961c54168e8314b75611d608d55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936657a17da96b7c358281f19775e95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395415786d3d0e28719716753902abab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499bf70a29f33311cee40ff2dbac24e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9e7651c1c0db27490b91edea510a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be24f0fb1640b3377240e3684ee7a3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68bd95c1078befb20b11f38239bed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f536a7fcd5ec254f92a6cc20a927339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b83d0f58b09c478a6e0c8c9995cfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e1b9a512dec346088a58f6e405b13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d071eb06668a431be0ef8df1c570318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d9dfe439b26e8e24115643ad3e369343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b4f4ac9143c25f1db529d0bb3353344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb191803e6c9f6de1193c61f707a14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa527ff6e2a5878443fc768991f2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e96b4a53603e9f1c5ce8ef1c96b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d5b1209ccaefc7ed933efaca5682348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e7ecfdb06e0b331a9ddfa8fb7ca16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb57a59ab7c9dace13a02a217cab84c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f351ed0fb0f31e625055c9e44cdbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec50a7473dced235f5c0329a7bb055f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fae4843fe368cc71578ac8e6ec30b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334937f4ea41aff70edb1ba6bf8bcc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f853d608ed840687864ef95c767cbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474b8bfb3a0d3b0edd5d5db7096e58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d4155d106b716fc40ee8a064ca6f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076718641ff71d8dcc80491a09158378358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea96094e04dc3b82c14f45eb9533441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a921586ebe62a9769ec2506076f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36de2f4ee47624e5c0168fbcac540a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84c37249a877348e122b79bd585f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875691dee1521d938573b43a2572e61d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099e419d828b932687ac028ee178c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6339087e41cbd3608f3166c4278b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d267e29202e143fc922b7d59d0ad57e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a8e0e16a7fa6c0d666ebad60e654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812e21c32f29f20db31ec2fb9593cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8551d5ab934cfa084b4ba56889a891369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269dffd74487a8159257fe92a3b3d64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317850931170e2c8b9867a62c7a18e9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846719fd18a5bb96ccb8427ad95ee674372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b9f09d2ae6ed706b0c3f80a713ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348a5dc55a65f9de5a892209189348374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63242dc949d533f60047d1b9d5d62b21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573e90b96a74e3574c1c20b8fe5956376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac2313f75470fb0bf86cd19bef75e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679dae72a40beb3d5a5a177766585b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21480e44ca5becbb6450067e5945a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892d9148cee13d111687d2ae025950380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e1ab9c5d232ab7904a6addcc96b15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b233d02a04a9c4c1dfa92dc2950409382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65a76a051c053955c9d398928e270383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c720168488efa5cc51742512b8873384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f81af99e0839990ee0a7cc2a4ce51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413c389d0f9ab019368b03b1af0981386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe88f8087ab5b64b2118b8325c7b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db40ce4606fe0b85b38ceb2e12360f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bb8e04d144ef672d38e644605f2ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32dacc9f5af6bb82161d08d53ad297390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2046672580019686f038cba78e762b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f370188d0ed0ca571dec1ea967e30fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e4e30af2ed2531a189f3dbb70858e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e974fe4d5e0ffbcd47d44783e68cc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541e2ea3f6487d427d97f486c7f3e96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a72526cf9ce85707d546aaf2959dfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a061c4218ea3a0ec1fad76fe7ddecd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fbee9da16fee1ae94111c16da59a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff301f5e9f91274834e1545058559399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10ac4fbc0e1b6b4f3cd4283e551a48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de9a851344b43e5d6cc8d616ff773401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd7211ca69590b1ccd8be33063ebe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dfd1d1aeeafea1400950ed9709da2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59042e563d313f84f19e0cd33eaeeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a19e65bdb20b2f08649b7422456e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82cf9d739c0fbc65662823969d0e22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353dcace0096b39c90b791655c0634407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eecfd579c690ed2a8aa30351fa449a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa87565f0e5801f90dafb5d6173f15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fd4e51d203887a4a7e1bb6e1ff62f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3a21ba946a771bc4b824246b2ed82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b3ab1b8042ecca69bba42008d13b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a93149a2dd4d78a832b1d486a2e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44649e0b7f1b136e59b471c48d7e7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f57a7b546378bf4b47f4c83b68eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b984d2b9a806e10def1f2fb24154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2aff6f6abd1976324c60c8fbb100417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ec89a1ff76e158e365f3806d07cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a06c46d9cb105550f7d6d1bed7b39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205175ef5661077ee0ba64e99f411f5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35cf2d88ae6b5a1bb510476897728421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301196cf1a9bc7dfd23141db0d0cc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9590c97e74f527e8ff9914e123061f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a19eb841207d38ea6191295260513a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c352dc781390b5db3e667bbbb10f68a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9698bb7f1f8c73f001bc071bfad38b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f126009eeedebe98a4b9da25e882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1bdf687fd6a9411f8340784fce968428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1776b02de5ee3cfe23f766969af9cb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c86e87ee5ee414b3ff723b5314acc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17751c70b29229600f853b7c2dcfda14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353e77ca072a85f479236664331a10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcd6aef6d605e0efc855db82af0a2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bf6afc683a21b74a201a441ed49f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bfc651f01693154d9830f5b3b6d1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0960f2557d3c77890ebb8bb9a690ff3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d34a7f2297c0ea73b18a8cdf4b9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941a3359e069f24798c27d1fe0fa17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a402439bed6a318eacfd269d63857439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796686c0bb3f3b7271b1421eec903a17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac006d667d477269e0784bcfd5a22c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10d732284226b40e5b7f57390f978442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c6204b89036f5956999443339ea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cccd0d0b25286c79387b6c9ec394dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf2a8a0b05a8e69be7236212dd5d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adff5a6066e70b3c4b7446044ee81a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935bcbbe86ea6d0fa6f3e5ac50a914d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f92984945dd5d39beb6d0c2a494119448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1fc176c7887476b2dc7d2966db3ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203742f22f08c2bfdf1f3c89455c8ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f3ec16ed468f08912efd6e7e0c9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b676a0a251ee778524ef98f1f9bcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6500c2c84bc791e117f4f23abcd47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d369341811bfab39371f5830fb8e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734683ce51bc839c72e7896e15121ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6342b3e1c037133c345ce694262a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0051eb805b5dc17eafa77f34fe737c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474761054f4c6d787e915296856c8cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03385dea3a35a8768c1e123deaa5fb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649561f011b3f868624bfaec5c6e150460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5532e8d77b523683e43adbef8f32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9aae88d602259bf8509e41b727609462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ddd60be6d144caeeb9fd52a839a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0634b1deef9dbc4904a41b74ffa78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fc1b3dfa8458390654592abdf9bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82f1ff6411fcf51eecfdf75bfd22c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6bb4104b5eb81c1eb0dd4a6936193467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee7f36b188f59a7b815ba7b78e3561468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f4b0d1407a8fd81308ed460d47a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56b547e68b67b133d7991d6bdb601470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128efd0d1dbb4d29e88542aa82e5e1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051b2bbe725dc901725635e6e0c65d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9220d4016907235825728e898ff293c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc42d91d6c743bdd6eba2cb9c9f96f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d1028d066b70998c7398d8258ebc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe88542d345e9bd9c5c0858a63d7542476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a9c5b10016837a59be5ad4627515477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aba24e347c21bb268823bec617b8d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f22c722b8382cd6ea81d3dc38f104479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992108b84da8c8d8b32093b30193d4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477528f98fb6731bb68e26fc143bad37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838417511377d7ae1dae5e5ece7c955482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d65aa51386d1e37e1d45bfef733d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525cf668867b5010da693da459ed901484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52cf2abbdd9eb14b8ed383dafcaf8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd3b4985a651827f08f894978bd9c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d53ad287d4f00878567a392e06a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbd93245f74e440a0eaf466ea011e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd6f36559a753eb7a623257937ab2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5b1852b05b23176cc705aa60b7a48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b79d794811e097d0d02b18767b138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b8f014ab686521c59764bfc0ea83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a918a38bda4fd76e65053508101dd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb09784edaf9d1614c8f7eda606c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e359b102253ad9ea2c3c3f9d665b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27a34f812e18802db9bc495ab89489496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715294a16d11d98c10c4b434386ac46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00fa4939e408a852d4c5014add14d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f9ea6f9a5e7c1e559f1c945bcdd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9894ce24b749dfd698ae42eb42ac042500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001a767d5da71ef6a154461b74d175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786944b27b7607b6e0479aa31b82d4bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246e6d5dacd01710a5bf7cdc6833b59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbed85f3f6c429dd3ba9693bdbcf7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39ed8a97a9ce9ca06ef9a2dcbcebb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc1fd39ac46817b5f18beca7417be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b55b22f449c716821f1d442d097a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0cfd4264d1db4cf466813b83ae5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594360fa837bec9ccb2b2adf8c6c85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53b4ee19cf85b095582f69fbff261510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc04f80cb44cbf110a8ff0d6bf22c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6fc16b3fcff7cf70f2e48967d37cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2daeb0c67778bb8113e13469a2e5c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af7f5d5cf876c4f648be88592926a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ecfe3f160a54ab02688685990ad74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b3bbe63cba3c9ffa8ef358941673516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cfd50f4d022aefe27b79f6dbfcd57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6140d8bb0b6792308a199f1395307518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51470e7d22c1008858ab57441ca606519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4043087d17bfd724c10f3143e0cfd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98b405a0e7c209f4cc20ebd01aae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1f4e9372e0f25402062384959c31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9569faff24e7616e105a6cec332da8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b207d5cdac7982bbe9d29d5645b7ced524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3484cc2b4f1ce2218175cea02faa7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46c0d642eed53d91a5e957963298c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7099d3ce84f23206e546d1e4a2853527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590424f06d86ce1d07bfdaec6537d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e196306ed9116c6156bb43cfb42c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c68089242a955035d3f343ac1a9635530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236205247dff3ac908e1c84883585a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bf05841ed3f4f63f70d0038d88ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719b09b41432d7ba171a9b06a4d2aa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892deb176d6cb396f5bb6f46a100d30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34c56bdc5de00b31fffb7bf4b08f1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3a7d8ec21e144aad68bcafd92ae4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f93ee762a07130f9033c46e9a916537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b4eb10a3241619fcb755f41b3766538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c75bdf661901ee5eaecc81fe559e2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263b4852e74fae05bac79ada681b2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b3287c3d57d4b4154be64b404eadd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6465c3022025ad298e228dc6fa3e6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917eb10b770814362464f40af989288543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1263cc07c0e80544b007bad6e4066544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1297e5fed0b3caa36e6ca5d3c1d98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d3a6b1e11471a7a162a9f5708ece546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eceac8bcdfd29c2492cd56b83c229547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d980c2750abbea0d811701ac6ec6129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565439270560a30373a4f517f1b09f2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c11f27a48651ce7e7f836cdb21bc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ec90d2323434cb36f55ab548e8f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5906e1b1998e4680bbe26b547a8f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d4f5569a78e22e92b239fc070aa5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff10de79d185552186df5cc8c48d5b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2010494029f08f50f60000cfa0b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20dbdc271bcfbb95369eb218b615c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036a999b6401b6a56589cdab7bd305557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629c5045f60dff4842f746d7ca3b758558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca859d602c2be0f1733013705a5a061e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c482754e783ed54f902928ad540953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147dda6f3d6d7a2c1bd0195b84a7e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b44ba523c70c554205ad66d3203fbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35d19e50ae32ba806f9146c81fb71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb66ad7dac8976ac76bf825b2da3e31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf2fe6838fbf5755e9f321846beb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811c95762a0b76501a6b8c0da6e9978566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1685bc78b5fab388e083bc0de216d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe038f59d1d61afb530b9b2fbe189a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b62f83ec1a7dc0f9bd6812ff21e01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699a21f11b3fb62cf29ac553db5013570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c19aed60d7a531f56c373cf84b1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78695bec40b173f86598ff01d3a54926572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f542552cb7dc6b8e89d87adac55a54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc851a7bb99389d819aa8714c7eec72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f6687f53f82b687a3634076a3db28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f53a124d397e41e9fcaf8828448d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c179a3249013fb24242ab144b67e36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4d964d9e7525ed6afc6c4e31f304578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed437432359adf76c9d0cf9c48ddd952579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fd3310a01e7ffec0c23395912291580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bee377402c8b94eef5eb868bbb46eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd6afacc78a8aacd626b1be98a3f73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce299c87f09b136643366ab7bdd68a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d675cb4e1cb0ea294c854b944f56ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f799fec9ae9a0968e5939af0429b50a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f4c7cba49236b43a767f31ad6206a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7312b9ce0520987e64328fe8ddf447587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b6400b69e2bf64971ae67e6a07ddb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee38d06bc486cc03bbffade9648d42b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ec390b3691651fd33e62b4227a8d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3671a3fdc69b0378e9ddd9183ac8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524285abcd9c468633c3b264408dc548592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09976e43513a0346f150d3f4cdf154593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7438cc2f9372877efb100a5caeb550594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad0fb46f7fb87de21f61ea93b2d88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d33682fd2c7658a741a69ef478f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af475b82fe545773d290a181d280a80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc73feb5144d9ffb9a9a8f7f1d0bdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e69c9125ac38320d03010608de0ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353ad7716e79377f36bbd6dae64006600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782606c70049c3293afbe490bb37bff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2ca5482af18854136eae49a1e692602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92055a8a83f99630b0fc5b345ff552603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b2dfa12711ab66c5ad9b0647fdce5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3ed0416ec7363cf9a6d0896db1a43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd263561cf3ed805269cce651b96ad87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9b76b5a91fb1ef8eca9d523b9e2ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418704856006a907bd8e948278bf728608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3aece77e5d6b6db6d96ba01ef607609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90987cfe76c2139024cc134dc442a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24915f0143739f2cc64155feee046c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af811cc40a0e62cf74a93023236c4c5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e66cca5c9f436504a88aad58eb3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a577516ad33bc0cdd6d6304e71e225614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b9c8a2b96697d3dadaa813d57882615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a9dc9fc64913c397c1d21e3f6060616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e1731880a0efcfa92a0f5d75265f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3202e77eb25427d21914d6b3802cbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acced04996c8bb1339c748878e027619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f06b800a9b4cf983aeb6a7cd7b771620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f117d9fe8277f3c99b4c6ab886e0d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d76b9ba2830ba6c9e2c6387b9c0e8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765809bf37978e0ac885c2fdf8efe0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f30b39857d203f61510b57bf50c3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726ef60c2d1be33a09e113fb6aab28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217215ae5b95e3319e756de7f289ab42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fcce921e7c44082dc12eea46a75f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287f6d787f990bacc5aba6f0df9ff90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cb24ab242a6da8c6681fe9ec8a959629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4b9d46f534bf868920d1b8743a93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef31afce14b275afebb923111f926e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a8be601cbb3c52788ef655660c96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597916db4f8a42d715ee771a9d740b4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddba12808f56fed5ff37fddf5328c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a317c5afb8f3bc61e7d39b786805635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7548fc7031e5a06e5dedc8fa2ed7c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247e14545f053964902fde5a66742e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456c5dbc28e334df8f37d413e056ff9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dba1db2479402d8a6416c2132ae937639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400f4fd9427ba0cb89fd1cb7986a163640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d796b5193552621baf6464f7797381641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c665b0f39293179eaaff551278af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb937b9ab0c0952a1970300f5225d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f593f5a8531746d82d04f1648ad6c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab48df7d006ec61bf1a0b4dfbbaaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9547fc3d58b98e3404e4bdf6a024e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183913c4287e79b16386bcb066883fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375106e86d1443c0485ad196a743feaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17ebac785191987b1f16a56b0ac92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973217d26b33229e1e83468ba32830b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07915029a49c2daad88897cd25e381651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597190388ff0faa53629d0cf150ab42c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d07bfb16196f60f8d42f578bbaf0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4617bd29b15dc5ab8ee9d2fbadd5f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efbc80b245dc7fad8270fc31d4af3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7389147c4a81d92065b027b0f134a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a10874302ffd124f499d2dedffdf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd95cd355d5173623fa77401e69b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9f8783703af61e6dda481e6107616659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213260c31e7e04ba48c1089e8e115c94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841433f2c4631c26e78f8bf05049c76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd21f13a6d1e5935d6bb1e9b344dc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860dfde1d22b9a1b95e2bfc059cfb03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ebd8b9fb6c1b1bd9814a08e5c026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeecd0b53b9991caaa4382fc321563665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e5adc0878222c93625236c4c8694b666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21641,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21951,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22184,7068 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="F323" s="0"/>
-[...6 lines deleted...]
-      <c r="J323" s="0" t="s">
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
         <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>