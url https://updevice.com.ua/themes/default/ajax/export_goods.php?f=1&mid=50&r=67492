--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,111 +2164,102 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012985</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
@@ -2341,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc6db82e2c64c5c2a391d5bcdd75b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca6df8262b7ef4000bafdecf0ab4bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8213935497a33816d340cf453491f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896c7f3158384b40264ec754452515e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9ba6909e67a54deb94aebb79991255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71592c42ba7e191b779733f0d458caf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5fcc19fceba95b0ee617ebb2ccd657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ddabfc16e7e6cac2b005d371f6bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b997a48858f20cb43319827c0decd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14708c0bdc9f3ce44b699052fdbc3b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baab00d5a665dd724998ab4ee587cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72896c9b8cc27fbe17e9ab6de651affb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ee1feedc623ac9aa196310864496a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c0369321e96f23d4fb84bf463ddd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e65d2603ccd322834634d48d401115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ebeb58e887e8bc729316da3ba7a3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ab74a18779f4b78144312575dac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bddade01306e3a126fe63a0ac009418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d867243e0d28e15c16190367f890219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932749ccd9b25e70785c252bae5e8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa3a2ad6ffe4d79a54fc9fcff9319e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d5d216c191cb217db66bfd5e2d1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc97fa3078ca9bc50949d882e074ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2301e6ffabc9b5c4467709d10df724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63957256e269b1df2baef75f4cc6b7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d854e02c04211e4d49e6c4405ea9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f5e5cd577d4b30e0b102db2a4ab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3d150b3c0d76ee593aa97336faaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671858cf9d3cfbcd8a1218c0ea40a15c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc921fc24cfb285ae8d296ee5e8b3f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14c8a731d4c5154a334b28f7f148631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d852626306b1ebd98dfeb536db1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952d7a1de19bcb903e69b1aab279b1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f70644907c8a63dd0cd69019bee7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec453e96c2f778e81b599edf5d066b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb13aaf61b24de80be227d4625b8c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291d1af5fcee23a63d09e6bcbcffd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0d3de30df91555ec02a4d5a58df238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046156797aa353500af9aee2004afdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff59d5a75ab96b490fa9c50eff482c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daa4d3d857555454778a2bfe2d255e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549960f92bd0bfbd848fa0311436dd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893fe9d675533af20f550c962694f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e99b23de85d80d782f4a8a507965944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c5ccfa757427dd3506f1c8f55e2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35dbdedbd281df6ca316530540f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446f500056b66c7d4030e04d0dd6cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8d166dec39a14393401434f5409348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091815c8bd98616755b28503e19a4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a7b443df014eecb7121e401b8b2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c29c8fb65567de9043733c025709451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7b9821aeaf49fdff67a65a619542052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35e23475d5989c28d5ff8109285ef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133693a7438f953d66a19400aedc43f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13dba3e50bf65446f87e8a1a8473c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af78207cc03658b5a421e4c4579d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de166660b066fa3d4f74a1894a77557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87923f704f39136505f7e7a729cc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62369a309e74b335f635239011ecbb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca61c61381b9db104cab5a2a7b6af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8ebdbabea4fc1811a4deb97c304661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb61d276ecf4d4c432fbd0829bd4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c2f0665bc6571ad0e2193bd999f8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130f1616af25dd618f7102b06b30b7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292ff3baba3c607f0668f5bac16dd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332579cea1023e127f68a711eaf0274766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7a56a51b9b802338f1ef1f05ea62067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe54d24e7e1c071fa98ab929d767368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c469c654e7cb17c21f6a6df3c539369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295930b4531f6585a9f0a8e64229b9a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075444c2bc2b0793922af9aa5b9aed7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cfd557182e29e0e1c6cc66f5643a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9663cd15073a43bdd1c59f4e576ee9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e30a9b38355891cc116a61bc109b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd20acaded8638eb43fa920559ccd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259d10e955b31a1454e044a8991656876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a971e7b0e8857e5b34eeb5452dc26b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51c1abbffb8307584c290aba1a43d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b610c319e8a3a4ec67541417d6da2f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1bd359f58b1033b4efbacc313ca6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d760df0c863ef3691405b88b95bcc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2131c5723ec13c3b3c81f81ab740f1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295cb145980d057edca17f49bdfce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5478aa4797829c6bb81d96af2f3ff7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e41601bd098006519cabb15865f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d70a4fc8bf4f41c8b86fc26ee41486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015248ecafcab03917dd9b807b78a6b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd434bd96cfae0a741a7b07175066388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce3d1e38b55272483fe71544747fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f0f9c07c7c420b7e661e9cc3bd0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b4dd6ee9222ce2466cd93df95aa9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e655ea593479208c6ec4c609830192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4ce2ee9e15615649e42762e0013ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8e65c37b9e303066b898326a7e31b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed7f7ea14bd18b066a04890a60bdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc72bc2749f5a22f37cd15bbf11c62796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae1b0d37d2ad3872784427d65f74497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a3d6bb764b6f2de2f0305560a31198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d53b4e0a21e426a5abdd18a222b7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d4a323697e45697d70d5974ba8d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb776c8eabf2b12ba6439e8e746c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c3afdf75095256f069d4ad9134637102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241bb50fba35ffd4042e8c62ddcd68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f921f96655b10c11783b18887975104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08273992011dc933cb9d876fa59da08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4cc45470f4e16fa300ec529a7d79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44512895a4509f4ae386deff6adc1f41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e9a4788defaceb3e2ea8db9f3703108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80e22acf73ba3bbae6c740dce4c3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae491e5279640a2184bd1ae7458cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b522ffdb8f07d94ecb7cff61ad22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea523cf1693bf1a0e3df1ce9ed484fae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba390d8285e146fdb094f502f16a173113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864d4a4755956ec21499691855dbdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e4efb04d6bc52c86f5e5290aa9aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4a20c6a6bcbca3a6cab01cad26c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ccaa849fb0bbf6360def0135b7d0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d04dabb9ab6a08f1d4d76e1a3a15e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cdcb7284d015c07cb18afdbc7105119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d57709d07ecaad762385fe82adc38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ec3cf1cf4f60fd464e42b6492c23e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf4a0e356f62bc252541b1879c9f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af674e08d9693e7eaceb80836e287367123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedebb4e6b7479f363bca90fe090189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f62c7733da6e6b287c493fe38d62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a6e02b8daadc043d0fd5784a9194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b952f33e3d42510934e1f11a521f31d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23db63fe60063a9cee55d8facb7c5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4939cb81747ba08b13d27a0c0f367d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88514c9c12455c6066333f9d71dd3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371fd639ee8525db4a50c9baeaab467131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c466db0cd2960a9abb0d8c34bb5ba26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2597ecd051acb6673e8a12b1db47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e86fef4137f6cfe3075444c7a44e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f3fef9ec9054e3f3ee3ca4496a027135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de51a7fbd39a09b306a4bbdd7793071136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc26805865ef2606ae2539abd0c807137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaee3ec72486ab6696cf0a52a1e8b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41992179ae2bbc5d739fc0de0093fc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d2de9feaf04fdb2575540e5bcc9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aeaf4e0dd8b0b7eca1b11d6836845141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ebaaf65643ab7ae03ebca6995fe1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845aa9784e8c1f621749ef6cfe6a4e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88fd56cdee784b670a96f22009f8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eabd0e6144ba7b8173c4d900cd8aa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72efdfa82664757f189eb697058e0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9366bac163789ced7b82d5ebcec78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea296c2d6de03cc56ba411fa8956d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74bd6b76fe119904d24633bd42221e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e24390e65523ed6bd9aec148a7a970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045a998ebe8c877f8f57b18619cd57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37e6d30cf66ace82c254d9bd51808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f708cb91ff6d1f9f7a45df104ed67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e0c599cd8f4220c3c9c724afd7b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eecb0b2665b12ec8cca0827afd6c84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd809c4700f50e72337e2a3ae7e48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b928c9bb9e5d7ac92bcef3eb386fec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825452a9e88ba1ad6962bf51330aa07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd87d80a23ab0c02253b33de018ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b7c8c1326829ccecaadd88f140326160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939ce759e79b8b113c5392909c6a03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27508510e977ceb1b860cedb3ccab360162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79e462a108df00da9db70cee019be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff9b5b37b1fde3e2ce4321984838f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40966dd99483eaed8112f344ac843232165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ba242a76413d3291161fe0f0928dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6570799472000ee63028b77dc918b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c9256277bc932688f11f49a2c792d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e8f850b11ed0f2561051a92596bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba1e61f1241a35f472104046d907df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463188b2bfd06882b29875e8cd40a8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efb551e374e36b707d1b9f81ab90d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8036b43dff24a4bcc26cb4270013173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1550bc3766306cab7de81c2c9878d2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15792739aa40a0b0c87ffccca0b4b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94945844edf7785cf090fdbb0f6eb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f87e1bc79733adbf3a96c0a4be5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c1c8d19ad365ef2d85878a7b7124178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68dab0f9737e56281ca28e4e46f0f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b53433b6f98b4542819489de3c2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efdf50b211e23c87b0de0a76867a3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d31aaf051fce0e86ad83ae7923c0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb981e418aa2decc682f0b13b6cfd7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe511914d7ba4471b58d9ff67b874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4069dee63c6998d427f81efc8f69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82953c5178d8f05c762c4876d3e7b9a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77239ee34ea1aae5e6aa4e62ba41f3c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeefd3b96f2a58f45746db368404458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737175b7997087faf175a8fea3d79e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807e0c2fe4217ff05df802b7c11f88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45227c29f828ac8ab8355bdd8727688191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47c3642732f930c1a828518d8221d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874147089060e1345ce157b5f37657193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0259c74048abc97abdbcad1526dfcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f373167ec5f086ee9ad95d256149195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39b878f9541a3a837b9b2de1817db6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7080427732ebf0ff6c2902711ab72b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3bb555a79c83c86caa63d55401011198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cecded59890d1f101a6998243942a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fad6d7a9e193511ae69706f88f94a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97366920bf8229685c1b1eb954c842c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbbe3ba1709128f1adb76974daab27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7c7787dbd64795109444a8e8ce7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68e23391003182296c7891a6a30ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0868216d6907b2da50b4db3a9abf17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e36e409feba2c95200d225590668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a12992a0c433fe9f333244b07f96c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4cf35c5f88a5e15097aa665044c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edda9339a8956ee80ab9ec6063610f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a7d7ec38b53da79c62658d9ca802210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a5c0dd50a073e8aa50ab61b538ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1611e5666d43ce0533550f31980c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7290ef274318e22c1f97f1332661213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a3f031351c6d9c8ed56234d36c83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67649f268fec650b3b6fd974af2096a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50452551a1b7fabe06c06973ec9812e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072067b7b390a937a558248a1aab1894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f080afb68d58fb6cbd34fbc2832095218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc51c7baaf55535985951618716b24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69781aeb36feb03915f35e8c259313e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843cf10bae541360abb014d2a360e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6336f9ca095db0c2474deb4a6a710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead62d72f99a152c4e7b38885d14a96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a0663c84556957fa7f9704fd61d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2569ce194ec057b56518a9850b6a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e0953f3905d0f0e174aff08b272e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb47a9fddcf393c9de3f43e8ad66af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15aecda62be1a48268edf55749d58c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c793a2c1c0a52595a9af5bc355761a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ae7efb77778e2800fdef66ab8b66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55130de0e1c6f2e4b717f2bda08c5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dc7ec32e3cae60300afaa8dfcd75a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0b2a6067a177bc188f184e6a4da48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d2666ee2060c2c343dec76d7497f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831154b1433b7044e19e650dd8ac0422235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328c88e1ae171e9763f0a13b32b156d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638021bfca62e74b07ef36acd3d43d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3887d1b60acf529902b63290c73a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707136622cc78af9944036582b1b66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8375bbfdaf7f0c6569218cf0f7937d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d2a888b9e43c7866fc6f2407d846241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed32f406e4540e0b47b279e0d1bea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa288a40eb8c00d4b904ed45840cc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db35344a7afcd82beac76902b717163244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38224c3674b93b690925422bafa8774245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd882fdd08515ca43892b3ce769463246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b22f9ef867293a818fd1d818521ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531b20c02b188c54b13732b4afb3d23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba54ce7e2b6f5873a1fe1ac2a2a35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6dd4cbdea277b7c5187c3e38249e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9abe6557656bb63947c930cff6e267251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac5e6ec6e3fdf08462c04658568e29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd3e6f71d8cf1da2495603c377fa54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6e911c8f4db8dc40dd4716a6b7d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659d4ec08f8a5af488675b55a79c78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d40a033cc387bcd67ed2c181af6517256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005f7376672925b6a268ab6b380e8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6a1b71b6bb1cfdbc5330965f8807258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b14c81e9456b957cce7b35e7904a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae0e5d511296043084aee46b725de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c188114a56388d040f0a1e4844672b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f9f7c24eb3578b2f35c08c02d1f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ecb2364a0c76d35883d4741efaeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929c429018b8cd96591f8520db2db6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864a4387ef5b1764b3ba8fe515d83c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18705905b50dfb674204f194de19dc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a36657eeec35f29a4b9148d88311b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b58a878fa25d740f79c1e7715589268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692a665f75c9ce3b73bf264eb5c213269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab08a75ac442e155e330a852c08784a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367339c5610d07c048f50a8a57e0b5fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a814cc2508f0c08115129a700c0710272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a18468120fdd0fa554fb1ba029e9e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd6db2e972d23ff31a35a8206dbb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e9615823394232b62a0a80fb9fdc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed180e86c17a625837a5fa01038cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365379068eca80a8d6c23adbd2c94722277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbc42669b521a0051d5dafe84d0e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95bee3f6606843e9c8e01199c737e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e0a88c9dc0d74ff85c58e04414804280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7284adfc045eed88e58bc04d2334d1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c551f1d0c0f30e58a0994dc769f623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66573ce909ebfc2673759d69ee6fc3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96cf6c2ccc49484d7cb6fcea31452a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf13a4e6b609ecac2ed753b0a18a58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f733bd8fd2079f871d0d9e7caac53d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212edfc63e289a1607195ed93a52f597287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4b9bbc98c7e36d3962d3f27533ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c584a104b54de97678923e5d17d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae818997b67491b2b7252d7e9c725290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f321dc2b16946b6c4ff5fe39d6b6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6156633037b26b0bd8d1a5e87dedb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e7fc28365bc6263ed10f463ba4900293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51b35637e8aec2bb702eef8eac085294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0a2ec18bdf0fd53dac104286f6be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b53dc99a0a52a5da3b9881478472296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f82be9000033aec192f180489f72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d7d79ca24ccd7d5e0bf38d3384884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9875666e12891912d3cd465ce587df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0276a0fbdfa67db8de83482cc05629300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53982304f72dddbb4d2b06c351642e50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd3adbdf94323310fd9d788977a2e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2bac05a9f5800d43f2c1d9028e0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a095fb063ba895f16d78eceb2a21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e703c35c2770bbd653d4c447900f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd010af3a2211c43cf6c1812abcce9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbdb585aa504d7d222f3e2eea56ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe026a91466bb8bddc40c4cda2eb25c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887069bed353eed09f70e946af4982fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc22b067778247cdc5591a841e581310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9747ad728cc782d6d759897e75b468311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dff15eaccf2ff8d22e46569e589b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a8abe24dbaf6e4d9eb4efa0395b5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2290342ff81cf8df186a3fc39934314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b317c07c2c2762b7428fe61f3666336315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f131da06780a3260aed2b6d274bc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4013fd3cfe2d9421c374c1986546c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afd34d1cc2f7f61b7a80721a2560b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e6bbc3083dbbea870b1a8783ee4a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ba490b1c9e733e7d36226eef83cab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e8c6abb28a22cd31801bc2f6f6e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ea9fef6b2b94b6c4bcdd2de98e49f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbdd402d511b3c8693d746f19a2cdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f152044177210bd0f931dc57ba83b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed900f8a19c86bb04d0841c71d9ccc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ee0a84a02893eb547d06e864c506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991fb40589a165e9ff677fd219f693327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad244421c903c1cc7b0afe19a139d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d85abd2edf9f29cb69cffc2ff45d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf8c228a1bde333ac098324198f7df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2969a3bca00913b8506974af8ab906b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63c79bddb19e88374e097a370c3464332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5161f83187995f128b23d365bae4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebefddc5c75ce49e19a64109c5a526334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b208e973637c50a92576b208bc647f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee24c5b77e646dd0ccdecb536f4738336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593093e4b84406a563a202d5e353415337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97949ccf1112f2e988e705577b54ad32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104fb391f6bd26c8a81c7a96ab78ad3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ec5a2512d04579333524792ce8046340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b0f7f2a821a3800363dc3e102a8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa13b0da447e42fadfa0b2c94703199342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a84e9ead344c3f799340f144c7e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb106d7fca2c0dfa0513b61ee17c0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b47d35fbcde517b730c8856918b6ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74a1756731c738857ff964999ce03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04d9f20ada56d11c43e5eb2fb08ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e456159c95fdb0a1afabf643dcf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f027cf98097c03dd83921762f841349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69a10140c9fc38fafeec4947ddc440350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe83122be3b3177f03f2f53981b6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e0e3032468d93253b85962abc997352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d28d374cbce2a265d083f7fe00ca1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe1d3c7d9f48f70ed9d3da1009244354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14807777fedc6951907e22c3600725f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5cc42c26289421b5b70cf5b66f57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c258f4b2ce718e5de45064e18750a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f25b6b933e36ab4d54fb51f56e6922358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db9b55f49e1a7d9e789eea6180828b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ad99c96900a7b180cf4f5304e93c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956dbf2c8edd8ccb5a94a740380fd73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b284f8befe501d7f407f4a1cc02e2d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c8ccf3a28f589c75a8f5be32298fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b12535d625e895fe3fc2ff6a1c939d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fae11a7eacdb1744056f448a383d92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c00736a897a70667d0928b0265f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c292fdd05b85ce8430c1ca412e94c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbe9c3cb1689f36da1340e155f7e81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac10f13f80fbf37c453ec220838366369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976bb56d06d9a8ed0effc64d9012d99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9050401fcfafb794be3702083861c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb84dda466bd5c0644b799ec7d6aa7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af979c4a149aca6e9090b258be581c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c8d3cdf657e0265192f73f5e6413374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1a4707b80735c8effe68d375a7439375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593f4fb036784954061ebfbbfc68d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58ed1d83ce18c5b64ec5d84010be9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045424dfc39d5e837b52ae57fd297691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b8b165dfc34bfcde50f9af5c1404d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f619a1fd90d696e42b791017a7e3cdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba10f2e6b4f3a3e75452088716a9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7f136a60025b04a4b6602b5fd1e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147672c6cb5098b91081c6d99f23ee7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e21ec264bf0778583502a55596767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b33c6da84eb56355587d6a7bff345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec317c0405de8036b54ededfdc65818386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de4fcf55c5874c30357c00473066da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c0a171d8f5e50709c3c17e30e2f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc5b97512cdffb61e8a26695df1700389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260d5b604b6a799b616d622b751e3dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b232a6eedb957acdb79e180366f66b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef931d444c29cbc51a7ef067199ed6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e2beacc23af9b9707ef38178d9ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cd55a5977136b215583615800bcca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d7497d603086b9c3f5d5a4b995e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360619aef099dfdf755fa3829eed0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df36e77f5c53449cbf0ab303027ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d33eb4971dcc4573a137100c238e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd4bbe2b12974142ffc965fcfd957d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ace714dcf34801df2169e91653a87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806691ec55cfb439215ccab93a2dee8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760030f24702fb0a8793b5fd18d5a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e575fd2f6b77671bf506686f8e30b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654f1750dedf9581f9aeb35f4b50a8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37befe32460086aa4f172a1354db0e8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d371fcd066617d6080f9f4eb65a5bb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28086d3758dd0860b679e860e4ac4c9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174a5f3953f4eb2aa6c488fb424aae0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ce0eee32b174b18af6850ed03bfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087157d747387cf6b62c07fa2c2c616b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14d5f7a7e1fdd51254253088e8a4c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e7588b240c9b81c4efb5102bf850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8817963237f14aa0fac2647aac9ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec94836d2921aefa9c14cc1666043414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4556ce61b21265f1519e201adc65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8961ea1d7ca213d04602b8906fb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16234b400ddc05c7ace200ba04960f30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc694a36bafefe384eaa6288f29dd08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb95726e0188e41a3135a8048c506419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70158edd78c38faf6fc3b44b6db480420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d19eac4d8e304cb25410c888f3528421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382f983c0e4d09e1b54bb366a569d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d272ed387ec6057c253c4276121934423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96bf0a9bab7e8fb7890d8eed8c911e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedced6bb5ba3a98c9316204330cb379425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3284895ac6eef503afce81ef2d0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786194c1df38fc2f2d3f97220d5ed83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e0bbb2765b72481883a6427dbe363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d2907d4e5890a10eb4ae6925f13ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986e335a7c7358f0a4105f2ecd0be0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778370dd849032123adeb1428a17c8c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb77068fdf47c255dcbc6711d5481c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319194bf7284e91cd09c1001787d53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4583c7afe13a3b315bb7c86121e3e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf5a1b831d62d4f069bf02c78d8e7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1214b855d8a753ea369c2603df2d5b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea4d4bcd698d66a05b8fec75ee820a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a4dbaa0b6cd4c172b785606b1c8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1fec48ac3128809806f9043be621d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699b1f78303913236b9547d56ed39d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717341a8cafe38afdf39fe374bc0fa0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03243a2afd34facfc241483f42d6e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006006e7d363e3a8d47529fb30de6ab1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a894d3f1e236f20f68a888647d94d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507749fc5a18d7000c3775ae348efd5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a13025f691c9d4b7154c695c1c7ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68d492e92e228ac3da21074a49a9c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2821fa50ab15801f4a764ebd1b4889448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5fde54703b392246dd2d895ba538b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e9b78516a362ea64f72c4628bff7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc55800b2588c905951f556898203bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84201fb8188ae3e49cae5494a4ee3f5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313af57b7bff4a1369423354be869f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4ef3bdcfa625a212eec12e2bd905454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15561bad8d8cd4e794bb40827855f5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307093dc42048d129ade9c044381f29c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d4863289206e7c368ffd756b30e2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02506051f10d79cd21cc7cee0c9048458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9655a8d00f55c66e2564b1ef5ee4f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421a366222f71bea405a14a6990c65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b034dd5b3b292fcc561c846e76eb31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157b50560eeb33771213a09a29af410462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef083d116f248f9c74aaa948bc9f00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60d9668bd1ea848227e68297424ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70cef4603c93cd3012862817bcd99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3b005a0f56e3aacce1ced4ff43f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5296464acc4f5d741dfebcd018120f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bcfccea5fcc25f1dd03f99c7009d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6f48180cdc77bf6766bee5e35af6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841664785b65f76bd706ab9d68b3ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a7ae1c929ac12efbc417066b64e95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a82ca774777a91a0e56406a5d1b1a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc6d598cacba815ffa2cc6c648a984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146525d4bcdefa263558e57da97abd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714fdb2d57ed856a1802cde9ef6537f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f02cc20d2532895468d8fbd9d635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c20724d5a1d1b0c4650125f69beb73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964edee8b6e70aa3b29540cb92edd00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255c71747f28c911e60d702932c45f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71c659b9799372b7135a96f976add480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c30baf738594bc30cc6cd73485f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5a429f91a116d816230c52f72136482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e3cc1529e2a2e45b5928baec5a52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb0f8101625ce3933241d17e4e4e19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ab703efc45f4f2df1f60626bb7c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255b4318cb132587d4615aaac30c18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c5efaee4e032a09013b68cad78bd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5270631bb7b1d8ac07dff173189c5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7da645a00d979e62a0cefaca6e4d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300eea29b84a50088550da41fa54509490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd74fa9baa155d13453a69782497104491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a44402e09acf8f108c73764b9466492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3283f0ec9ae988fd474170bdb840493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942862db23e490a093dc3e30c069069d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44958d68b2ffae3c14b0dd52c749e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d6514dd3ffc7cce40466f5cdbbe5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175d02dbf015cb664999f9dc82bb5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7bbc37174072fc4b066ad0f10b051498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c74cd836610c00cf50f87c911ba0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1762c741cfa70560ef377065aa54fdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81288c0651a15d389acf5e60d07b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb4b594cbd37349d7a301d93f29bef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9788d28a12464f050d663e3bb91ba3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63599252a00aac50d3c13837148847ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891299e0fe8fd4091def25be73ee6f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b93e884f2d218f5c0f5105b29141e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d3ea23d594c7c1cfc3d3675fca0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee97f72137608131f23957aac5b3dbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11ed6c58d8705f9475d8072943a290509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7bf52ddf0e4cb7c0dced6cf65cd6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fed948ee2c23e49b7b6e9bd872a4c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e1542ef4b674237def2a922dafd5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c2198b0c226078bb2844801bfe39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f6528882083f9eb9f010404f40a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152578fa6e4e2365f82f82c05666548b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4ce64956a348668d9da9d904d518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731057dc5008f2e7df1b423399a5d729517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ba4e429775548c8c689a6345ea820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf8fbf57f16df3e6555e313ded7b40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930a3e72e41d3dcf08588153092a51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cff77eeefbdfc5898b4c5719bb625521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806cb8b811878493d9340872fb44dfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89e1ecf9972c49d3b51cbe293ed52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52f3c369d8b2a9862f093bd645740b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5928932b1f8c4b596464afd3772f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac907e948f62607f67f97cf2689711526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842f3ebb2ed8141f95977e2391628a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1144348d6cb3e2fd174ab5019dfecf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336a000efcce87600b983c02d3e658529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860dce769c9dbb6cbe62f15d6a2642a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff1e45d99ddca34aa9b108bbbbedc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf71a177ef1459ea9b8e6d05d69661532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400c5ad907902c5501e63d69156354533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60904a5670bf9b6cbfb9c9875d0cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70caa5e0296e0bd6d6d1ff4729b28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93c60db63f95c41fbcbdbd03dc5b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4322f88940d4df4012a6a5d15d6135537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cdf4faed3a2a940dfff17febface6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf95c726342646175a3f97e82d6756b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3875bd62cc877a0558ca48e9cfb41e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93421a9bcda6febf4401990cf06edd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1ba9d354429f2f8d48d4f1ce94f17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70f47608394027cc22f018d76e9ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21605d1c33f4798436c20186cbd92dc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adad7ffea318d6b4a3c9b4d7f541c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172502f7bf760b196f0b8c092bce71d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ec25ae13fe9e7c0332284f1026e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce844dcc20b2bb09d581c10bdd4d014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee22fe5918ed677736812aabd667f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b39f72bdc585ae12bd3674ac20d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb427e90d857fa68db39307b01cca5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b063fceb800e2b2f2f29c1eb2b79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60b3f5b4af3e9754b13892035e223c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096b40c9b74b62844b9589a53d7623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df709e6cd55ed8ee369ef87f836e40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dd3bb880fd3be3862d727ac75af58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63307806782a3d1cf44a6938b484a09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182540409f8e7ed38e8128f691f1aa44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf04d86f1d50b9635a38ec9d47437559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448103496a7d7e12c80fb8b4eb27140a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0614ec266d4b7712338021ad31602561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731502c6abf755e804a82fb4e5529e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0bfa9a3f9078353b4e96c3e4e2378563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f2cc311603a18bc1fc84945bf84cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd4efb9fc30f65091c0d23d47544e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ab1336560d7b68811470d474f727566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838dfe08fbc1a6287816377c4babde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4800b6b38b7fd96a456efdf2688f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86df1547f659ab20aa23d2906f73df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0626229e01c767cea3d821ea74fdf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157067057e86f898c9e0df1e6d0ae60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512f348005079d9031955efa68254b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3899bc1dd48fbfc27ac2102cdcb8c15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f060d13ca614ee9c940ff8343bc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7b0b5febe8fd7c3ec77f63f12c80b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363bae442102fa775b441913d224c01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a6dd4efeaa982f82e76780ad57250577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d778e1dd6b8ee93010d7d3791b068a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94bbd4c727f91d07b4336f8d87f712579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a11e8051aa901ca88c5ef60479e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d90b7c80cee94d364c9146a65f9fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80013d84ec49d1c9d74668f4d0be5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ed1792c61220d648ba04eccd5ab7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432ee7d2c0fbc45c42ca071a1679b5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14651baf68f45c79d84edf0e854bd187585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db086df9277e8b5bd8ca8ffed72ccd90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a12afed753dc31e8e7e3cfd05f8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e3ceae4d485825a0f37201836eeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b88a7d0c52d41a98da0009c83462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b831a619de81bdf530524d1b8b60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbaaaa8b234861b8c1df5086f41977591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462fcaa6fa054059fea8695f3e5a7a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d37c1f2131430cba2fbb0fd1bdb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fe2be3f9ebd04be53d49ec4b9074a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9f5693f131136a54cd45acd17b79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed789239d039e98e1a3a47466fb9ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38c1a2a967b3d4c22174d6dcb01d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd1429fa8d9f7f89b1a351ddf7a34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c79a10c102806c7104069a538be48d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad412df77267ec821b239e128c07928600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94569cfd3972d55fb8c93d125e4a02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011914b60e126d137c90f3d3f01f456d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572fa0cb9d8facbac62e424c29dae78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d90ed27205935c47be50d771148b16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa5199402c69d0372b16978cb52fb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256bf1d51b2571ecb1d38c6bcef6bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69f0b34a9e11726787d79571597d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bbc042b17f2a5e035e2727fa06c2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10662085abd68079fd04678305ff71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ab33793322e23f7aeda1117983ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc79fb8302d4c3534b93ac891f5587611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6dc439983b2bc84ba3037ea847809612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e627784ad024203dac817b4cf5010613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9763944c07bdad31c7ef1392d3765c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec91d385f77192192a38df4a29b38af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910497d34d69ce1c5819a8797973835a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea6400343b49016caae8031392f941617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df0401080c6948255bd0a40385163618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cb0ae3467e07f573a60163fd3d28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431632d29dbf7be78ea447cafd5d359f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936eccdd1bb4a683033dcdac3257d1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c642b55fd8f8ecb178da3336d825622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086f8e8fd4553c8fab5056b03bd1d0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7df0cd5d20b60909645160ba1ed531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450afe912891faa62ca555c0c33e0ece625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75481f143d2809d207941b700c4d3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d251869d85b558a389c2c9c096e83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808652763bb2325c3b2360620b1ab80e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf3529ef9a477eda357a5ed1f2994629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73df945034ec3c7c3ca7eac22e44a8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320624f2cb55124cd46cc2f4445c5f6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b2512c99e35cd90ca045129f43f02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c57ed3ee896a392f60e9eccafb43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e667808abb1ea58b5f85f08a0189634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e7419972d586a19c4d15e5228a954635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a156b5a44e6280c9b3c43a896bc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948259577454c8f74b6eb177caa1edcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ec9d58db1f78ca3457ebf6c868c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f75cd5f3d9f969ba296a18af45564639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a19f81b805605621036353421528d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692473c15aed70951cb5f4c23f58aeb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86ea3d22204829011d9a8e8152d7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b2fe9c61cd9a490ee60c6e144a99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ffd4c3406b5ee5baaea5ee2455138644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33152a67ff12ff519abc4040b98bd96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455f9294806ad2bd294340544ddfd4646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2953194074ec148258d704d223911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770d1bd0418d9631820f037bf1c9a692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6ef23e796ec106c67680ab1099f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184fe94b37b51ff9010bffc200047924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259f18c6fd6fef97402d40818a65a5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a25bee32e7593cc844f8ea97179ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3b046d63f8f2f5cf9c5a8afa66967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8f87244c62535ad16c6b975788778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f25e33847de3838c29f6c398d34e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc61052a3f7436af9be9392cde71ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be543460819ba4462998838699bfd35c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8a016d07d30f39aeac8880b783c2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0795581d9aa7fb87fc2a828271d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839c9a5aa4abd900905531d55b3258b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9916e97c31378c4622accc436fd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca849e83d18f36a751df03e4324c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3189dd1aeee8877a18e90371a39e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481883daf206f4f7686f1c283d3c9dd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa52d6eda241e67a0ab33761b6ced919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5003f4ef55bbe9b19d8ba123b2778020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd66db4567016612c0b5e76d89b2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedd225206b888b6b35909ae291f55b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7194b2bf487baa74f48c7180f23bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7882404544d4d4206864155290314424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56fde1fc558719461ecd6e7f7ee6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80b5a420df3560439a78c51fac071426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0eb9bf9d41906fb549ad9b38265627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681427c3700d2618a1001370046fc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69410507f6658a89dd25441a68195ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e63b17a5767cb71a10db3822b7ea430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb33b73e5eba299dff14f073005b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b3eba43b137c2d194a93494a933132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6322b7febd3c576328a6de5a932fdde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b5cddb849ada03f371764a4a7b41834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c19fc5b9df05f53a2dc466e8c5eca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e993973a0e958c9c2708a76bd45854a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe996bc1249c194fed81e2900f8ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93340e6fee3557122ed82a4af6496d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe775567ff055ec199740f68b15736f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ad22d824c5433cbe1639b5e8a761640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74625279172bb420b8c24b9820dadc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb0bb19169921dc07047613f4d2e1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb07d6f1e20156da2bd358b76e88c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317235bb4a417f6b24c065ab558a20944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492400b7125172188d6ab2efea9eb1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1443f6a6f5ca4658c843243188f1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64fe528c94eb21c09da60ad25311647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e752d88e06acf82dfcd26040e5afe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241a18732fb2d2cea59185dc0362edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514678bf94a733476137a605f5a4ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5dfa6bdb38ab261b740d2dda2dd2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6a3e343b4a2b2cae230298bb87a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151ba2873695beb03f1def1505209753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d302b01863812db356e651f379b55c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120f2c2d733194ae4be0692ea303d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540518f01d31032997365f4daed881356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f9f6282cb0d5e31616477aba282357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf18461a496ef22dc803f9ae60f838a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fac24ad194953c1998be0a240629c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcda66429226e5e0c9bd12c4b9693b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5e5956e2970b2ba6070e0deaf211661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22090e1082b76b7588143260e0adf79062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a519f84d6c47754f36886a893bbd7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f299b175df9fae9a7b6b78db7299a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e81c9e9d0cc9d64e17cbf81bc3a3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efedcb0eb7dce5a5964f68297677f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724e78c0c22b21bba49b635813efd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398da0743ea2ec0434743eafb7a68ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc2aa814c735c9c85fb305714723aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e07ab15b344ac99565869d97d9546770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdfe03e60aa4832991f7206c01d5f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48336f6f720cf8210914ae4d38ba37c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3cd11c539310b33dafd97d170408a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16885ce6ba772e5b621af280757e6c2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66937a2b7ddd1927ed1a5decf2ec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3e9ea2bda2d9bf130dc0e0622dc7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722365e93f9dfec312c264ea6ecba1df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe5cb347251fca69a092d228304ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf740f376e69a2b941c991fe15c1e3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b0b81454c62726bc19d64034dd3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312aac32cd5d2e51905bb9679112bee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c86157a379a89792ea20ad0f41218582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa560a79c5b20c7187c777b6d8e7cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c310e2e2b84db08ca803e3773dd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be605acc090deddfea4453f5c5cc3c0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d020ca6fc352731543ac696936c892686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85267956aca1d0ef8d40825feeb6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977c559b19964f8948bc7cea5d23f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a70639591f0cc1b28d377c494e95989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3c20b13fa386964d490bb8a6fd0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9f96dc958590e8e9ea134b18ef0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fd87f870767b93d098fa712ad84d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e62551cf6752e7800fea3f164ca1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15a764d7a653ffac0368f9e1a274b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1c4aec00da4b9147cafc86baba6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f5d4f41df0b03c08adeee8cf04a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc669346f9524ac7b99ef32cec6dfdd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997050fc322a58a6d269c99a73f310398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf326abb41969d670b061e3597979e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d14f83593d57d6712d271382a4f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b63e3080a38183dfd2a9a4f383cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094331ed3f7ef38d106fd28501d50f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515dcdf7be9b9eece652967c7a8cd02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10cc28f02a604159c65a4f3174e520104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740c7994b81d95c23a33297698a308105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e5014fd6a192b0ba4f36c7310665106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daea9b0806a03b6d94513c900682d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccfbed7947f559caa33fd7d084effb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbf70514d57edf4deddcc7802d29ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ff89adc76a17a297940933d29224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1adebccaf499cab8f7d52cfcb4a0aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293405209b20f86bc772199a53088fcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d3177d3dc93ad735c94bf064cb22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b25ece3cec7a6bd76c60591a97e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83880f4e2f682706169c3c2e3f200115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b32a68921eb80f3bb54f943a6fdce9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99383f53912c0c06303b679bba4a2195117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0e9fff192ce81793b0133000ae4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986ad1ae92c88f5e2639ad836f5bdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f21a5d5a614a7cd60fe5c29e90d91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f437252df7d648e8a39cbd12ee3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a262f84d3a6f84008fefe933555c927122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8010cabf03d4ed3fc1e8923ca9e92b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc08fff39caab59ba551356e34c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0d08d9f65fa4b74824d801d85a98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b443cea33e243ec3f70fcf35a156170126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed1b4750aeffa0414a840fdb63b55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7681166aa1d0f18c0e140d0c37881a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02051748bf610631fbb9e40fb1857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8bcb90e7a3ed8b304eb17417e2729130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c85f5e7efd5007b6bae4db260e8879131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3334b2dedc47497c3f6bc7e9d39f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9395c8bb5a57305f9c1b95ff8bb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1944ffe3eecbbf259c82cbd704d59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c581e1006582e4a1f6793898f7a4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abddb9d2485b0b83228a9ada3b83f14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc5dd5e0b850ff4cbea673b6204b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b840448c6c3e2ad003afb47b5562b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d6bf403bf788dcc766725f0718380139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2509a830c3b2727f1036cff11b58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6836ce4f46fe922f02e5422a2544a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b8fe9e92933d53f00bb5bb06ddeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10366ff30ea03bcf9090695b2cc22e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bec27876274ba8ed202d0b96d6b66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f908d87eefb2db674fda2a23e8ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25860b708b725ae93cf148230b8b2967146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2657aa9954d7c3c14d6eb050aa39b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e48e47c7b00cedb6b4a6631922d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050fecf9d40c6b4ddfff60edb0fe4a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f5cdd84f557b8a24926ac3593a89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab9066b0ceef9d342a63b0cc11b61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c155dcdf37e044036ea16a8b6d10f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d1422584e79d702ffe30297512a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e50d94d678ad0102872162e1f83b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a63f311ff708dfb1f2b0078c874ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ffe16dc99b4620a82f4c3c147e5f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5fe8320c1039f57bec74e3d95b9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e37521fed09664c359def3fcbcba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abcd62c20ca21c49fae91d2ca0fd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de2b737fedf00bb84abd63bb7bdd1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d68402c4969fd8393ce8e5b42d732e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6fb215cd52b632bbf8ca067a68ff4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4724b44a756fb8acb7b68d89587cec6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e1a38dcdcce09c4f4f4e21890555164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64544402fd67b61db7c1f9a9e00639165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003e7a05e7775d06f9ddedba3aa4ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309674b87ea0040bbf2ebd1c9ab1daf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a74603a292635e733589034aa63ffc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965b9f7425134cf8dad884854a228b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85c255032aab0bc5a154f6c1f4162170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1563d6411c80f2d3cd73ba5ffc4a8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7605ec4cc1e7c770e4a4e484ce0013172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf738871bcc93148d941f6bc5f20985173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe4abeff92b0d292c3c3d359e3a71c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4fad0de8870fa641fba6b3769a49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885245dc2d449fffea4c4e8800ea742176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aaa085b64e5cefdd3bc9a0b3a3976177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d0a483225084c63548275cae11b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b5233d5784a18a09908b9dc1ee65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479c89139cfa3381d79968a5d4ab4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844f36dace3ceb6a3539d4322984aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a552bf4e95a1862b9e9cef488085182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db20cc019eacef3ccd8d4c65dee24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ec123dfa83e761718e04ada55f52b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27073d987f3c824a4e4e8250305531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a799a1fe968a0d1cabdf75523f0dc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd39d9387e69dfdb911162119012ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2e2c14311fdaa7483d4921cf2eaf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4d7782d36ac6aedd4e81879cc3b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a69dd1c4d5703981589d94226dd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb7e731639d3829cdbb635d64464e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a973e93f47e59cf67277c79af8c6aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e548ef29b43bc93071cca1b1e243fa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192cc4ca89bb8ed38986595feda342c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf39f59c75991450dc19a4bca0ee4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3c3e38b8672daa6df4f53af6b8d14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706132f28041ac58e39c0d6824b45230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e19db37cb768e3c7be474853da8d71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797d212b640b9273ae4f99c2c95b10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24addab754f9204b5f0a97a6411c6230200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa52dbba22cc610c2e02321ec521f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d49c47052afdc3d004c373bfa849a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1110af3156e7d50d770afbe3e2dacd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be61f9a24998055ef22283751e9bf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86803d5ad42f8f5ad59dcbf30ff7a97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12654d0c0e4a164da815b43894fca897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24e04591ca9ccadaf6f0c2b9121429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce649572241fe174a297a397ff993208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a910324827e327d46714535b6d9dc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c95a44e4568b36042860e5073715e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06833273e72b869a8550a2600f134fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1924e357dc9145852871ad1d230a30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156eb71ebd72862106756ae4c083ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b288798d1aa1115e0eca1b50ad65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c4615f0fe23c54cd673abd5c19de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f0aedb1085a7aa33f50420b265d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59250bd69667a25c91f0858afd409c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3058f54ac2d9d62b5cfa9a6e6af391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452155ec2b364aceabae6cd4e01ae66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f96ad03e31efda13f146bea7ec5743220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8b39a5b01b4701a5876f2dfc715b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b493b622ce79c056f5122b63d6575c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21577cfffc782394b9e4d2ca683e29e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e50ca735e8555aa26460936f3c86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92569e6db121b8e99568d1477ed5613d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2cc5f288940793342e15162ee9441226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fab81279afbef5d04dbe842b41d3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691273d1cc0e2e61366b716caf182236228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c54ff2ed341df1cae6064c4b74d207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7809f2b798b70e4f1c281f765cda73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc134d40f1ffba08c111921de73fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2cc977cbd7976b1304acfeff67b72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a07eb8c39533c58b1f9948e42c9cfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb9136b7a56a4d8586df8212e2f1f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa97b9d7788798870c1ec040ac0f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0efe925fe3da7af0660776d2b1be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629d6e50a5927f44e682996127b9c6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e670e3ae6addf9d92c8fec4be05fb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f068293fa6b08523ef4475a2b83930239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c99dec7fb88202b10a7f91a842f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb302c86bdfbc0edd920e9493ed9b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cefedb5960e5734bb1148d53fd6205242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53e5760fb251ad20e9e3399cf3cdd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08f337488b206cc7a37a2d69f022d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eb46d5338d792c8ff6f6c67d9f45f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57141cfbd7956237c3ad87bd5d204e6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea6ad48deba510966703ab5b5fd35d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519970a813ddf5500958478cc0a2987248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d512ea534d23378fa3341ef3c7d03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020a43b91bb294de2259c2d2e4d0645250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085419a010e98e9f77ebcb7c96b3c69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b35ae210182bb6deed332984881978252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195735f4757818240c27a2aa347c15d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb0a1d8315d7fe4c21dc1659d6bcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92068d34032c71e6ac6efb1a690f7895255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68e51b746dffea5ca745e0b2c92e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b4620ee336aeae32028e2587b6248257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037622b8758600294b0df32e27b5511f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e92e5d5bf89b1b6f43cdff3eec9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994408cb5483b4c45bab3901cacd248260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0de5c30980fe6b0b81aabffde7605261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e561bec21d9bd3bf142b799a1a5fe01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d784b6c7a6f627bf498cc9246133b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2781903b18bdc16e045b694c3e24a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da9cf53469007054f4a3df389ff73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc677c5f8683164b49eef0435d6da2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe72b2e3e423e7cc05eedd2b3fd0d73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf861966c0f31d06b2dd365b3da665268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4e7a3c3446a373b7df94178de059269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f11060b1a2f4d43688004a1da0f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3b46dbab4401f57a80e29d9335c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b014830bf90d8f5dd686eaaf370b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae10d9911558c38db37317c61c211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3b03fd9c910b8be745917571068bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717d2d2f4444c1151fb08848fa2da8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438b484e7bbf54fedfa49334850a859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588c1e3065b86326b90b6404b37685277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041088479123b9648e51d5324e79ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff00ec056839fee2ea447532f41e2c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec73a53c98a76a13d07a793c17dcbbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1420c98d2084a201be60e648946b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cfec1f454ec5215be98ca04a73a25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74fd03eaf2790b6a65414720879da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1199c379a0e2148006fff0a76c5446284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19436b380d2c5158ffb8e0afef5eab18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1440504f99ad820847af444f6f28995286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a740b93566dd3bab1b4936b30c9c9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be9aaceeaefa383dd97041c760b71f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a900f85de7085b3256d41bc1550d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d112e16c52141d91fe3ba17294718d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d04135e5f98c5c52e4d63f8bc5f77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314afa853151ce981b513dab2a2ee08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea894d2ba2f839f49b1f3713f6c7edf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61671f62bd7cd53b605b40cf343502294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8469ef3a67cd6949446a7a6ab8a062295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc501280d613c2e3bfb7d1983a11f90e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da19f07893b87974c962fd44d9af747297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d824ecc50cfddc3a509ba0748e4690f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2875c9dc24587ee685c17bbe8f9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d74ab5b903e88e1d49fc6bc36e2c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea772f57b2efd7fb741e05556ede2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2446dbc20f224233ce767dbc03c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8599bc303f0836e1814af0eec99f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3e3c8d2fd542a935efc7264c5e27b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d8bb221649c1079ab383d210459f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e3b3597f338b71d546924c80ce1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058335d822f2dbd0f865574edbb2d28e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9ffc6ae5860c3caecf529ceb378a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15933e621e93c2e92a93e33c43b6e1b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb7f26dfea690bb78ca8ae29357c4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742875aea9ab6bf0986f1818c6f028d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee99882ccd4c888830e3b8f4a4671312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb03168fd7405f03c6f0a4be065937313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f1fc37208a1478fb8b4f1fd49ef24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5f5d81a1f3b6fa08ac6e313dc039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c9dafa8863b9e91e5270a4afb9e3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a12219de3cb74256edba9c2699e85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb61cf0f55aa2c3e3cfb6bd132111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf43ad309a859e51977bbe142321cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f82ecfce12e23f2a1ec32f429284be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd48791fc498dd10b853b1236bce73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105b2ae776e62c985ffdc1355ca0bd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a1e7fdc87e68f67d649a36cd07db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abf4920c524c1c656310665bca130324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38114f2febb073237d173dd50d1abf6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d28b2c72fa88bb04c651dd7215837326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d663c08cb165150d3de70880b1886327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb44ab6ae53a3ae79bc3ab7c9590553328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f12f4f94e0886a83b914b411436fd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d27e0dd8681f4685153c192dec54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ead39d893096e4dbd8de593acb1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e2b39ade4e510d5587c2b5f5f3d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958b910d5a305da335186590f714491333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad13e4ea66f006997dab7c43d180a7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5864609daea9fbc4cb044803789c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba5017b5441f92a22c92860dab70c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884354a50dd72ceeb349a1ca069ca936337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73650da9c22138bff2209b8a8960ec0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ffe06b892058d7ce418259b0ebe6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc973311b483d922280a3df5f9361340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a7902d3c4525c0f0eedf653864e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ab16b85c7ce4d0101371e03ab545342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d92eaa4ac48d1e63670eb5f33c2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c23b2047f744e9e775a18d9880b6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cc73a3a53f58a4eae55468c92b107345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791fab5032cc95521eacc9791e9c487346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca7bedc8e45bd6ee0680361b176ac1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3410fe90259cb4b04da314292a000348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0eeea36f6e4049395c55db92a92f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551275a1a98438cbf517a7d9c5c4503e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e435c3be402a004accace5c91ca931351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811527867afcc3ba679d2c179962b69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77f41e8720eb21d281d99d0c3c71b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379e29da233faae0d85883efc958ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe867118ffb8f8cec317fb9db71c238355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850055cc01eec66cca4045a0ee174f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355be42f2ee3858b62bb58ad5a19829c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abc1864eae8ca66fc3e95f0b3284bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9256da52b855db83dce8986fc42d43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9967cb8cacee5120c650cb79c82dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a889c9ed2188704281a385ac1aa3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def667eb08e721a51049cd39d05069e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e36b747376937c073b185bd248a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a203018be695325fa94824057f28e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d855d009ac8adf6bed733b132b0b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b11ef120e41bdbe9e84d64fef91160366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658181b8c29e270264e959917d5504a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d605b059a973d9631d80a16d3189368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef72b17cdffe648688910e2cce8d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176753d49153b565f4e235b93f75a26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8deb6333f026cacf0e8186c0ebf4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd591a69d8e8327097ca12b4f9c29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1304afcd40f876c80ab33e7c95efe4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b9772fe3cf8a0712d028a7f5463fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a55f4127f4bab5ffb90b38cd6fe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f697a281d969a4dfaad00673eb7141b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71358729a47020c3adc24cae77319d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7806726282e1649c43cd5d2953e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215fbd91b806848885e29a1ec8ba871379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacbff56a215d88aa61224214a72547380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585d29647ac7cf6ad8621e64f016d08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7040d8c5eeb50b435557b10b22423c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb6cef7b9533e394c2b334e6abdef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977bb3fe28762ef81a07c647afebbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2110585af2c030a036a19dd8a8b9ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0322fd8c2c5b6e047bcf7b61a563f34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337aa1b88fdc95028a6b4ff8c923de6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510174459760f821fa32db21037c44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ef6a0cfdb36fe45f287e0c5621ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1aff0928cfe8f606e17c42a0eb7a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8892aab3fa89c259791c822ee941f22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559bcb8e24b7a82ea6f395f4e8d3097392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed6d8af32e3974d51a531f6461f052393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cffa4a056b5403dd7f0ef94f6a057394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc36aa498f9038d3739a3ac6640760395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9672446c081d4166be3b300d6c78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af26a4e6ab9dbc06fd95c8f1aa7076397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae95c42026333a7d8fc9014ec19bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ed9c053d18f576b488bdcf833047399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bea02c46d5240d9621b3a239d50df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb6738e237ebc824d434b47761c64b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c40cc6830c8d3f66eefbbdd72079a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd0ec3808e7c7c5020940122ca66c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee1269f702ef0e4e40e0bde59a03f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9215b97ee4ba0fba389de3929640f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1bfaaa9e94b03a35f44cd1be542db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a4cba53c468262de8c5bd0fda13e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daccb90413f34812615ef83988fff7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458709cebe1dbdab07ea3b902f7c5e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98284fa6de53e01cd566ebbd95c6a7b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48738f791230a864073f9872c0b6df5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e244eb27b9a2022e6c11c374856b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402ba1969e702f7c661db73c7c840ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6f42c2aa5f9ea9cb790876ebf4e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a46c95b92adf0e89d7d8ebc4194af7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7217660b628ab9ea74e36db9181f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a2890cee90ab7a7a7c84f96313dea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc91bb9301a74bffe11da729e89e84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaacf77b45d0c33e7f94c1a5387bec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552116fb400639596d9a5bf8b3c7157b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2794a6a1e27d2cf3356700f7b78ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0286363d5064e9fdae7eb0e8f43b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc845689b03af7b03a241b05cfd53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3834806a7cfc5cb6cb309a56b981f2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628963d276f1facff82e4a2cad08978425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0f2d5ccac088f21d5a243a9feea9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99dad9b7c5e6ca1158a602c40eb54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b43c7d83215870dd995b199fc01dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca80ea1c52a4a26a615e9908af02d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ea6f1cb0c7784885a4c1b962d74f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce0d7324cb1ff7881b680b19f59d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c10bffc14981ac733bd88b579173f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47601c9105f67b25a3871ba9486af00e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b1b57960553423ac92091998fed9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e969c25fda74e0a8da8958a021a56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7653071b9e0d75160199009b4cf11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea28eb4b1117ad5fd7364469ea4392437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab691fc910da1aaec140d17cc1e3d2f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b4d9a8c945699f02557b777584d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec755229e421893d86fafdaa94374b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7369a7e2d33f4d99a3c636ce7c7f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0883acdf8115ed72555571a5dd43f3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff98dfddcf0b04b876160d5db0b020443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd99afdebe80497c418026274835e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168abe83d1c75c6805215aa6297ae6ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097b9977fc0edd4f2a6b7a312ce440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e39c5e5d578c2c8dccf0fb7a72e304447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de71dcf70574d6681a7d28523ec2eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a176f63acd4a454236040a1aeea8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96335a74c4687cbd5014b4db2cba4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828ce4c5daca6d711b81037dd08fca0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c163917f8bee09029d75780944210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e47f10ebc371e3e0318e307c02afe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355024eca2dac3989c2a3cee13de851454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcedbd7906f28d439affb67f29f60e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d262e22ac7522ff04ac634ed8d12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e96f0341deffc2851ecb267b287e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6350830d9994e5bc848a1d9bfc47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e7581682a2c17c765abc3c722f24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdaf6c101479f6f34a58b404a033c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d981a75b17d071613403ee9513603d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aab5f8605cdd4ef2cb80e4cb07c67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cca6579c0fa802c05ff9428489bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865103ce03ec3fa302fa6309271e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fec3af03408e594145e6b7ea5afc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63a188bb63e31eb394ef1054bb63b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da303e2c2352806749a670038eb2731467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dc80a4c2b6bd3ae73f307b196840c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c78339cb2d279e4a4cd06a361f676469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dabff6efce1d615936792f68021a81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f683e661f69a820d6ab2e45c1b03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef8aba6012dd279b3cde0ff0636d86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5caa3494534ccc8604e84e7a574112473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6f7da8dd4214e80e2b83945654a78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a995d74d2bff003e7235bc35213be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbe6df39bbb10accc99af00166b1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83858182a43e6bf749a98cbd848add3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66f5d31874fc048c34440e429e861478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377401a0b67ea7e2cef25b4e9be0911479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96296c07ad1e6ba3124cad3946d41c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce895bb76170cf57f3e1e247e48a9be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5dff5a2d22ab8cf8360cabba0e57d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424157a83bd9a8ce9e8af6595ad5c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd875c57718fcfbcde531cfa8e9794484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48f4a1b529b06b60aedf439b9c0c6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23a4ae83cfe29037a6c80fd8b3953486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812926af7be4a8c5912473c06e89a488487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862d1ab3296cc4068695d010b5d391e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb451456842f13de64453ff4002e95a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5ff8ce5c2ebc3964561e19e3c8d83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd6a564d57bb978c1ba715c08181f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2da5b65b214078ad3c86ccf22b68e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906901c5c284593133e1c37ce6128f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c77cc07ac0a30da3aacb5c231e21e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ca94cff2e9c13f5413d753f627c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a17f99788824707cd2e1d4241f4611496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef31cd6ed3c195297cefc1f67d6b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742dffddbf75f9e5c3b2eda034dd04a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8927d6412a47ebbf7476cf76ff9cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc53f2c1be2746144c5eb2ca35e1c23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc202ace62151cd9b3a614fbed99b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceac6523bd79474cd994b00e75883d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa996a540047daaf28e6cf130fbeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aeb91f14c06b689be937b01f7ed30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c96fc1c513fd86f0214fda969aa87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee3f9f8965f19f247633bc378d2fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118ffb0b62bad4dba4b983e72412d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1cba5970e2eec9e3c01d086df949508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4760066620b5638ebef68f16c35bb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845381cc42fdb7bc396feddf9bd339d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d714379814d2eaa62f1b901cc57de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41cccbd3d7dc2214f8f3c4bea67c04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4308178e4ae257be234585c10301513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4e10281e99c36482fc5ec91c64c26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1f8caa4b1946690b95f1dcc9f683515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74233d8fdf331a77c4bca5b2048d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251717212c12093bd9dddc31fd16641517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22075eaf72110f80ce8ef1328531b627518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a25627e21e66ab6e8a42d14e67ae87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381ebb09cacc9d2704ad088c30b31e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabee40905817b8adcb62d84d5c511e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea658287f0b752afdc79b1a8f6118ab0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e95ac86eaba60b9f48e894dc67d367523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05a27a63505408840ebe53c6a144f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61533e859f26338b2306ae00f7f4ee97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b32f4ad1694325c64c5aacde4ab130526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784dc99d0b731ea5d9dc112492c2f01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e075cbc1fffbbc7ba1a344719904f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e82d88df6b2b5536729afff666be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70fb9ba552f30400363b4ce271cfa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c85c762ce1525565927fa7d60d9ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dfd37449abdf91c1314a7199f7c3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39742f3b14784c3b9f2931cc7f5500533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639c0d0e549ffdd00ae56d6cfb624cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829e22c3863b4ffe16e211e1600c0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf992ab24c2d11a1dcf143413763ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f11bd27883a5f467066e2f1873aa57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69f9333e2407885263a1def3399fd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4e86dfbd14733d3ec0b7ff9a8f24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce48ee7e3177078930abd5a8fcb4090540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa5797476e7a895ea6d0babc7b177541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e529b55ba7bfc803c29618ea79055542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d316aaa3574a28cd104cb1be7fddc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6c8f5a83ae96b84b7b4d8d052160544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8ff16d7d768dc95db18b1932f205545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711769fec676d6d62c577d9766f01d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d806161efbbb4884566f022f40a8ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df206e876f0fdd586c3316e99639d5d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c8717fdcb6d48136a70416062b28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee727706cb2c19f934bc9ea2c8995550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f858e2c197133ed8ea0881d27c5f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9ebf6a32a10180f92a57a8c1a4754552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9b1a046cedd5e4aeef51df1b1b60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d6e1679849ddc8485d0eff6449d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0cb38d37b8dc12aea7988f9d13600555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6c5d257f9a7616574c83aa56d7fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032082a0cdd018f8831c6cae696a545557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c173aca2edf17a344ce6c37f62687558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf627f5036574d82a99cf671f4086a6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787e842f64bc336aee379e1dbfa37e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af1a5669397495e8ed3fb048f67fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ada5a445b98bd38aeb2b8f50b6195562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c047ad0f690035d82547f44184a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6e52402ec5ef27eed97524047ad39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e0b5b3f48284b88336142e580dc92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c439862e0fb3f49d2700499c48fb4af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d13ba97d8f0fc720e685720827c15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e86acf3b5e0ebc0f7dc4738b1c85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28212d92e2e701f6ea6c6ba58f58dffa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cb37014d4844cd2930f5a8df25037570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8041af775d13525810b590ac07a224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a0bf111ec855603d754f4dbc751c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699ff1b186a9210ad0199c2868dfa25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962166e6fb2436f5bd7925e142783ce4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4db1f654a4eba0e2352ad8942548575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a160d3d7d60a1cdd912d4a043faf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a7bcfc421b2ad251f825e3030e14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001f291c7fef358bf5ab62d03850bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa2c6e742c4dca8600212d7ccb471579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248af6283c64fe0dcb4c913e234e7cc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7e2338c8225eaaefd329fa8031655581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3eac70423189ba9e5af68126f9996582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e1f11e3a4e1d1549ca147851a47e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08344a3c1be4987eed409aa8d0a8b94b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e13a26f9216cf1ad5bda7bf9df83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e4b8c5bc7a19674df4331477c1447586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0bd1312ff59a092a7a525329ffb21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42525ed0501e2cbd41cc065b015f4b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35406e5497d9a1ed473f39e7a7ba3c9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3120713e31f9e75e79ab833f07df451590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138a2558c9b6cf089080a034067790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f79faea91f8086b3556c5a26ea73e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca5cfb9eb626a537628f3225eae3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a7788a427dc19d21ef6e16d790a5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2e5f2b0042a74cb3f8309632272c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e069aefbcd88438a42f15f3bb2c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c595f2d758c48907e5ae6c6986e7639597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6aa5b9f6306c386e99b445bf486b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1276d7dbb3e416e8672cd0e22fb1fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25446e6f1e2c4b65170c1424e42c79fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cda260869d19499eed4d3abf6451a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375481107afb493610a2e30c1966fb76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8561ba4f14adc6d31f3d1557ac8a03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c7ce4be20bacf2aef8ae1e2593a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71d4e6779c9e8a4c85e1feaaf93122605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b4a2677f60b521af0fc127c46623606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490daabe76f4e8822c49fee5262318fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571139ac696eea6229033ac86767a1c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69098e37fe90b27aa72463a5162ecdc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dba4376c65767df27e7bda9682980f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad39c6d7f2b95900e8ffdc00eb2ce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14cdbc4362e23909caf5a49914a242612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b045a5da2921f9d443a4ef8b4ca92d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7a9bbb2316fc1420333c20f34a201614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb439a989695f7f0b3b7935e98bbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480bf5aa2e334f838ffcb230799f13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0b2f926a046d0fb4c4f72b36864e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad26b48734196541391d19ceb42fa9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14d8ab13fd5d1bfbdfca96cc15e2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782a9b5e79b3c43847c2b954fb0ffcd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd05df1ad31d572a4509082365db9a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd179cea42584ad40f5179a76160dda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaf1390e5e7c1dc21928bd46d6a9b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa757907c2149bf355151213e8861624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b35156a44613c6f685db5df2499eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a583cb2615aaed97f348f118b782ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787401111af74187138ac21d436ad42a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0696aba30dd6c12d98f12098a86bde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dfe8278c50496ccb37bcedfd49e7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557ca691e690998d82142b8d8831b1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427831d07220f4ac6a839a82075d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79b0899bbfb8685f7c9a5d51fcc24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524fb4046b48a3efb5724c77fa974f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf4491a7a093335fab2cf8c2aec94f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff540aa9bea422428677c4b224ac6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eeda151284a17ab61a187f547dc82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4688c8da23472379e81e889b1d1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5983940c15ad228856ee0bab4e3ab5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140118e6a2294c30a635fec6c4c21345639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28138b41866b70566cce51043d3c0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb000f2b46738f3e02b927767a71a87c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2135dd2315131f4597064ceb8b665642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda16acf6821e30e52c51c6b518d67f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d3336831a43a7724883790377ff2f644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21653,110 +21605,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +21915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>731</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>732</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
-[...24 lines deleted...]
-        <v>757</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>