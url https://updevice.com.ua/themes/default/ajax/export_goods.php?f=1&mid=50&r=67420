--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e849be2c310a05a5bac7f44bc192e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66e6dc41f4aa2a6d70a608908c50a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270997ec0ef418d2d53af6eb31415ddf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8750d5ea16e00defe6cbd412a65fd104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8b306b4d738d5a2c9899bc5ee9db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c13c80109cf6f78a1fd5d3f96bfdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd257fcde0f0a9aa213941c92b2b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75982ff24d687d28b198c56da52c9598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005fc26525444f2d5983375b110d2299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd32b73087fe0b7fda1ef926764ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7373a3c31c4594b91b60cd246251511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6d9358eff3fd768043f20d62d316e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5c11c42bb77830ac44ecfc995bd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec5ae364fa6206dcf352a13ddb9ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d70415647fa1388b64bd6c46bfb1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f44c8409bda4679218e00e56135d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a60d3eedb21c6de4b3eb05dc00a3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e044f0312cdebebe2dfb9c6012e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385a242f230c790160b42addeca1f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369d1f71bcd69d4ec53f2db0476c65f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb56cc7be4d87d61388e3b6200bafa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b12ab460906763135d58d68b1028b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad243b15100c05f844aa4569eb864723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072d4e50bb84baefc8f7e3541ced1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba03429ee3beaa18ca8a90d9ba91d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347be5789985b1e75a137df0d1d47a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d57f4f589f2d3408d2499d51da91127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414b7e2de0ec3d5bc0bf7381e1b8a4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69c53f4a5274817eb8ab0a9b6762229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b552f47fd3b6154f86535a9ea911e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1129ba48cb4cd6267cc0513647f85a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03a9accb24d89d4d115bddc210aef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b8fc911ed8412fd553417e956ae9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454215337a7d181e9be277e3e595c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec3d060a314f7a7982975cc7e1c74635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a390e434babacccd7f7311c47d66e4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d911c5af20ad2f8a74060c604ee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921062366499fb1849b08a36af3e59938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961314ef2effb059a65ad773ef3197a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b9b18597537afda4b326b0b5638240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1977436b18ff71d2509cecb8ccf2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0169d050728d7207500a694ef33eea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74879679f57b07fbe4ae1a8f35ca0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef63a47209d21c9a51be5f81be5f6bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b029d3bd6e3cf7b1e5d296bfa56ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd0c5d1879ac97258974dd38f224e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34148f9cf590a14e7b6170f65d0729747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d301d9904b607a31353f0a3f43a3c7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b6db6e0492b44c49fb46f6698ac1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23aa5b480a3761499e30528ce58a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7597a8264283e7be03c1bca766ba6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316ba1afb0c8c46765ba72292b5a3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b7eef4fb1bae182ce598ce84052753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2de23f2931c1f3ba902e98bed26b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa45223038d31b3793b7f7f7d46e3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f54f55e305097375a30e7c6d4993b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118913320bc0e4f32a3847893b241ed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac8a5ea6e39cbba89b30e31a5f2e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea450636924cb40ada525a898a5ff5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7591c0cf12dadcbcd55361fd5f7d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb57066bf3dd4e17cff0bcc57d21d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ff37c667425c9bb624aa41b2c18662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dfc03d6b35a1cfbbd15ad6d2f0cfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf6d3793aa8c576a6bd29b4ed004664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269ea828e06b6c440ac6f098d6ec59b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42687d1afb122e81c9c8494652f2f03466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38dd8e5b15a733c64ae6e36b953f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3910327aeeb64a803ed273d4adfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543eb2d0e461f2ea1ca7685d262ac4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21121c014b3aface6173d23505a31c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989265eb530e14d90bf21814a4c134d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1a11c6672de84e4fb4aa988e5e6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec1fb1bce45ea5ba6f9d2fc757a97e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459ba5bc061ed508f9c28234fc1b2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7932358344f1e6ce5dc676ed8f080f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574589c0a6586f6ff7d2a802934fcb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32274baeecd95fdefdc26bfcc786bb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7fb74465c19820ac39315fafbf85578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c9af60dcc719e6a17b8023f1b1c6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ebeca1c3254e25952c4ac364599980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269452f00a43664ec93a3354220671e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7725084ac81c09ce192ee8343bf9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ce01a3738d24aa27e499b83c95cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb748cf7bf6b38e51eb45ea43836c1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc43734d931b9b8539641a6d496186e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e83cf2fb08478a90cdff9265de5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef15c4f2b24fd92540d8431734d7f0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794203d5c99eda89f6733f6df133e87b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03308305e3f7d2361786778273949e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412724a5dbcfdf6294e1519c457380090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e99179c9dc9f3021568294cade02391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776fcf3471d902158d3d898c2a7bb0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36090cfd422d67b5cf64b695e977d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af348d0f9042a7c08e6c6132eb2e1ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c73684a2145baaa9c17b7577cff7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686682354fcb4a83831caebd3e001cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942398ad5d4ca7a4aa83b3e95ea4da5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad253138de65bdbe19429798907619298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc49c12910e79a24b02e9f20a2c0ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f0f533d22522e5a5f2ba8c961360100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a82f4e8fb098e05e30dc9ff9fb49e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc0a73238e6fdeefd11e7cde03f35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763dfdd59d4a33d15c3f3e55c16be7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ec1c910301b9238418d6b2f7478ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082202e6797d52885c63b9bb30a59920105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc86e3a7eb413ce227a1f0f31daf792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929172d9dda80dd6b0bd3dfd3f3a2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0e98929176ec56640aa25a52deeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed985e869173a9ddfbbd4b22b5bcded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61cdb3922e0590649459209327d17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c9bef4f3fc4d171c6da4df0104d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbed3c877e1b86bd7516d53a17056f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558dcc07c9cb271868e6a2b6e02158113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d62509f311e14b0cf8886ca0d519114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b40a945d06c97d40e3d44c1b84764115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc02ccdc8667c60a2d1105773f00b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ce0cb1da70bb13f42a6d1a05b752117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c84a9d2d1085f4589eec96edc3c8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8136f0a154269245215ab3963e4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206cf21278a48fc03e75df4ceac5ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae29dd443d4dc1c0707ed46d804d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d7e16a00376d3b03d75c25ca6efeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33532cdaae8db57c8c9843f8bc49a750123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f43344ccba0e96a0e77c706553f42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c63441f0ed8611c1583032823b2e02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6dcd09064d14daa0e0f92ba86dd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f3bb78cc88b59322948101da2679127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ac2b8a6e586f86dccbe0e2b58b5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ba0dbe32a44fa5609afdd6d03ba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b5b5fd77dad3cf4b8e85855556a8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461504f538cb3fb4aeef51f3e97386f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d2026ffed2f1ad3fbfd3dc179c93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983f651bb7e96356b8c4469aa5cb6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec9a9f65384b2cff0f949d04ea54b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b36cc73ca496be7332e3ccb7759fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656dc8816ed9a27b055f771f330241d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea641cfc17e0eddfe97cf875adf0e1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3e5fcc16d24856c73a9ea9dfa9721138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce0bd67596f1c9980153b0c8f5480139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5996c03fa34ad6746db6bf3bad2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0588e48445a133eda94678462d6a4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0665dd06e90f9f04d144f94ae869142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2e90f1a87bbbfedf99013f44af29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb85308bb61ddf5a511b8a9545bd37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc95ebe843c33257b7d02aedda6166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87040d1bc0c1901f5483feb5af5e5f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2279a36e992752a51f5e1e995f48c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7879b9670570eae797f53f567fb801148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f3224f26cfc8bba01b9584c0fb98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9af77df9282d642a13338561d918e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622db687385060c0658842c709299e69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944318e6710fef9c107465fe52f34cc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ddd9327dafc8942c726a1ad31dd4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632f3cb239b88cc54fe547f3fb8c2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd034ea154ef7bfae8874b44ab84a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deed2d67fc7d2667715c6896c77d1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2aee1a67f202dd5f19efe473e519c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1c77a6ff0963a94b0bce1d3be989158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200b2d545ce9bbbf315d4e244bbc58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6ff0b4be351f073842c8945050d8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c6b72c96e1928eb7219738703162161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577afab51a40e44a0a39bdcb098fd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd96cf2755c64b45757bd04932c5b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bc588dcc5f81c9e9dc3f8d2fa3349164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97cb8bfd1f4e10f0288c67e7ff0ba5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64435b2673812b2d3d47ff0114b2c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa16f5440348ae758ff78b3f77c2397167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3780a71389d67059444445c738633168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16922966c4ae64e5ac14df0c1566779169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f4e0ce06b84c62a2d8cb49dcbf2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11bad9e7c4f7aa3034867d1a9a0f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ebffd88d5cbf5ed3bfd8e7220837172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3449d6c7fea719f7fa051aaf30e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2249ee41f7447fad3cc17434d6a43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420303cc14e525faa588da303b1f2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3de6bcf3689c3174141ab4c10ee019176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c361356754aac386caa3e5b3c8a2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd3102e47722fb2b6bac1663f3d9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf80d0e60f2df5a8c4ff85b1c6d935179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad535a90e971b50e1c0b1906ceb95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023c188f3c4cf06191b5e40bc70a9bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa7f3f4f79ca9976276932da74c7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de92b62b4038b9528f09e09a758112b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28bd691846141c4b539235492052d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bea551ab9259ab4080caf4e477546185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e007cbf0f3f5f149649b2927e846e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e564605886fa5621e9a1486048cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4b964b6809731a1fc4a0893cd6ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071edaa337ae1f92606658cda16fdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856eae12cbd2cea11652f713db303ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f5d1331ad4f96bd14df362f6aac5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e60ece7cdff2e02586559b89049ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd33dd0e29679f838be70a271798a61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f33fe6aceeb9064368c0d7dbc2ee13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445478f782c0eb704b38026d402556f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb88ebb9b155d303ee4dcac717a01d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ae3ae46984e5767587f584782c40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375bc4583767bee21d09263ce52f60e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6fbe025e1648649133a45f629dbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385daf856dc4272b343304fc8c4e157200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b15fb510b76bd85f1837cde65b4a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf2423b085a9c0a3cac990c55dc47c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e513bda1bdc8ccf9c21a389baf1b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3426fe6bd5a5074f85b8e05e4f8fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bda44e022698ed8327b67c9dc3ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee28517bc3a2c7c8744f3653802add206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230556f41a1203cc65d84d2b9ba202fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9ac77d465472ef26f6d1cdf46e46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb7105e172796da7ef23a14b29b125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f9e5c3285cd7a462a2d8ea10024a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d75ab991b8f530e06006942b81ec6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eabbb8dc0bf8dab8d09b508c732b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805893129d05d3fd0f8c58789f68d3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ee74d3cb1da496bf5bc8999e2f6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07cee5b6df8656667785921956812d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654be7c1040e17ac4fad80a6af36305216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82f62bf7a8fb79727bab2d988fbbc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c5dbdfed392d03244fe55223af7b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccf4e43f4f10cfe3cd8e0982c2313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e628671b387a9d8adb61a38debfee6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b82ba525acf5b3db41885abfea1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d32d4b958190f58902978e1434524d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355dbcf40041061a31c6604be8ebc09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348ccc140626dc49955daca63fb3d4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b1d069483a9f55b58a33e77dfe56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed98ed98a8b040813ce72d8d1f986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc51a2869c64d382f5f1644667455da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ade03128cd872485e2d10a497c1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ff55520097009ec31bfb2b79437d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6690290a69fbc7284e0998010eb4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e2cee3d812b4518fd974b3f97de2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb77e9e7d28ab47fc16a93ca74d298e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d4e586cbc0e5d497673f430ef5800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e09af6f9b0c10552e688824b71637234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8de0f31ee40dbf784e3cc6b53e606235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf98e32d75cd9c7b3d85359c5a63b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a4831d56fc6137e2e74ce9ee2126237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca795360eeab5d7940027b0c3ed088238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370eba0c2c4d0a7680ab9f58e5e2a2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0858fa40e90fd45c4a87bdc998a83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4305cbba2b389445d3d6cbf43a0910241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd821069b36b7c288166a9e90db67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ee7ef759138298c646c880c42249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0462b8d87481509312301dd410a08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feef73128130355b417c1efa68e4d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b68131ba8e4e452937fcf86cffb69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c39b8f4f39e4b4ff9cc4be7724862247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf7dcea8816e5591daef1c0a93446248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253a8421ec6728409ae722f685d50e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334f51ee540c176fb14843b33f7063250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681edb258e78c995ea749835e4fc9dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6e6479920686369799572635f020252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c8709340d824f9e45c4037815e28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c31be10f65ed45c694944688d55e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a716269f6382dc9400d92b079a85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf2ec6e6dec6f4f4d7976d7168f6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cc84b122f09dbe5377bccfa1be322257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a8e746c35a4b76c7875af12c3028258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d083f62b344ad0015195013720e01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617331c302c0efb492f06e534fae60a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb378c727ec99285c0d355902dbb05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1020ba9387cd46d2cce9e38d4cc68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60625c584c9b50aa3db0a6ae8b064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40a54ac1e67e40b357138ad69b8870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1388be9d55ae10575e49e5531ac133265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe365c653e3bbe058cd6a5ef027dfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77578841b58fe797874b4f8d3f5505b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f26992b7bfa33f951d2d3b0bfe17d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9278c9bdac6fd88650b54d15a8822269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3baca44fbb876f590cf024b81d1b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0297b46049ab0bfd8b84a51fa540594271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4bcff8c7af6de9a2133e8a8d9d6f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eadce7640546ac726ae63195fccbb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7416081868126a0f3518e54423e36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0fa3889b7fa4223dbdbf3e0469d4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6734f01c3ce0169354eaaec0bb9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ba9e9ec3fc3dbfdb141b1bdd6306277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2c4b607cb2fe38dcd368ca4a3aa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d3cbb0b0976ced2d92fe1aff38a79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ee7f8cbbd180a8431dc5fb5924eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0094c51c843b6679720e185731d01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477032fc855a7425d5ff4d124ff72a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30435d9c97fe418e919571ad8966eafe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cec52ef0a423bd57d71007cad7dbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7661259a035563878fd64ede3f2b82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fdbbe00d78795875333ad07801c6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631999f8105588218e94b6001fc936dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b238acf827ba635df39b06950973288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c674af9d872ea2f8c3b7c503a153289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1c8e6932939ad95b456b4efb070df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa20c3767b283b1de90dee03017adc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a17de54fba4bd078dc437776a796d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd89eb8b5da32faaf797803ce9fce34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe6c32c4bb0bd5aa366c5b6d76d5a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeddc728360ebd895a221fe792452dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d52ea80f01bd7b1b4effeebcf825296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32aa0084420a631317d94a24fe9d70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e5d0f28d25e9954827f3163ae9db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1d2eacbeea1c8e57f37996af372b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a1353ae26f090096da7094f01a44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e50830c716acab241c611ec14361301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b4381e3f52d14f0d26271a063d543302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd04aa1a75e0365f78bc4ec26130fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6e4dcc540bb20cf2c0a030da56a7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cafbd4f99330409c41411f48bcab9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161bf5b7f5e766c4fff40a6baa1c32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b42302e3437158c512f63706b59d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f576f751b3ae2ae1758704aa3be7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b15735c86c436533c3bc68f3753e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a327d375135bf2939d88796ae1fe01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1082221bdf3a66d93b878835eed07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f74dd2e924169ce23ab5e9a6b475d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77fc48243ff03a736e403e89b69a90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4ad4138b7d675cbd703fefdbc64e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed946fd27cf52657f68076bada8479315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf64154eb4df4b65d8144d49398583316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03547d2e75b7d67c4c0145f24b0017a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93bf78441f945b91905520a84a128a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fac05e8797dddaa19db3613940e55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc237ca680a6de61940498c4474745d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0045e0c77c854b029b4e97b6e127aac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898267d9aa2831de70b8e294bf24a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3749358f2ba7b78e8224b74d0e58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d831ed847adfbe66e55df6d365852324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770260f924490e1a6015b82a9c2af88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a851e3a096d543f5b91d7c20359bfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762d282f13c408a749351b9d9c3dea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880bbf2c05de76530b9299d6b11d5fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a86893821944fa3dccdfba7195b762329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351443f48ae52dec7ba5953211963de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed66ced9f826e03b6c88875e8f15c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1636fcb27c9a6df52ccedca107da3cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d50c716a6f62f64d6d76ff2ce129333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c77466c08af575aaad98f8a60f3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97b70c7bb311b53af39ff286060c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c254f5f76afaa06eb90aff7d1e66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7799dc6c5b10cddb54f2ed691f272337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86422e5af3bac92d97659ff8988cdb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdce3685953612f7750ca56fcec300339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544870c62e5ce50d807df90750a36815340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20f33ccf95b6fba05d29004424787341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485a6db7f24ad5f71d7e578efe171a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac9804171b2e6b314dac64ed1e98b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d553e1ef1bd8d7954c969e8d7c41a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35d4f662ff237b5d134417ddc97ca0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e93f603c835129bd233ee2ca494f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe006382f6a60f969dd3abcf0de1864347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8718b46081b53e9cd179dc4d74d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb697148db16fb152f32b0967df8f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af87b0b059b55688d25e4579335f7ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7aa1ba3d092c6dfa4e75a9d62094351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee7e039312d05b889fba338a244ceb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589789b66b745a5d872911224a982bd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b1d39ddc67026740846762f896d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a42388b8528ddc46bacd4778192d71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ed2376b5d8c3564e265dbd08635d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b517070f4044997394510cb355e20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d49fc6789d57b54a050fee27debd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed89c37689901dcd16c69a4a39ff40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc5d909a49af10bb6655c0ab9b74dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa1545d9a7e956ce9dd9d8b889736361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362493e4af0e664581d62a6a40c6fdab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8413cfc694863becf3066bec29f3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028efcc19904f8d25fce9c9f454268bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b11b774ff961d484d42e17b48c298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1df25f143de44df673591197610c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4545609dc5bbf67bd9c76320296f85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4efeea09cbc0df7334d54360aa5ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f01b2f96987e3e5cb327f4b5fab5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1034d04fe51c430ad99c993d905f79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f7177fad5cb7540e1cb0a838600a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f59323c9f4e0ac9482a6c1895b399372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac23ca756a3c5cacec65b3d74deb24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352020513b86f7f5f8f31a47b3e03d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334d31567d9f7b4868c56238d375a72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034ba0472dd195ee5eb1ff6f4adaa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9f6f6a23428960803464f15c48ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8ad348cff8dab93bf16856e4b899378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37f8ee28e6dfcd78d90f270824a532379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115bbbf077261586e5bfeafbe838f85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca406b070da3e4d7f5cb7e0afdedeeb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b011b2bbb4caad5f37eaad04fe2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a119a0fa94af1e9e6cee1fa556d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c7edd4a6018537469f005b894af1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d84ed321d524faee96e92abb80bad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c691f8511509bc2718bcbc22a0e58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d84ce987f069c801bb5c5a441762f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bf987464e1001885b6dad82d721b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040b6a10017d4aec70dbf39ce532a5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449c34e75c282fd30acf690c31e026a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e61d3b41a185765c8d9d02dadd4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb4e9b2bbe0175ff9a61845150969392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6a37f24a5427a1ec915cee54efe3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de17aa9f83751d91c42ca2f235d94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8a817cdbf86e7e0aa16130683cc99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b8a3e7566cc038a00cb3ed8f134f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8737b54c71112ec47c8d996fc707f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a0c82e2cf8e354ecc17897eacc80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685340ecfbeaed11a6368dd95ff556399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73207d5bf0f69248886ce696a4194400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdcfe6bd2a7276f42356245e7f3b70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070bab16d952df0a64e1fc6a7087203402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498de828532ff362f46da39085286e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98146c14529292b48333f7320dba63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cb6da6205aa4c8d7b9bf04ee8d946405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d007e97883111ca60bf9be68f5f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07907eccdaf430467dbdfb1b197723407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af7b117350337c3dbe7d2cc7b27dad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511f51bb2f8cf2384b56f169ddee47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f130416b2b893dbf91a7bf6237b49d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce043c120622150c6d8b85819b005411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ad1cfa31daa2a79b1c06d98f43247412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13bc81a73e00130e8b3a777f151b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cfd73dc036790ebfbfb787c2e1c70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead72172e2db6237be0b2944576109415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd210ea5d22e35c8ea8b6926fbb391f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e89edddab4e0398a08ddd67bfecc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021edbb266aa858cf7dd24a7b485a3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b86148094556fd6e1184c2900a76bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7315962993228ab1512efc9cd95f1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd7f4e89586615842f0be8a394b567421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31298921e46a95971e7abfd708a29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e5432bf9fd5e22e8c71cb3d9cc89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eced2c1e533b058be27a3d80a83302424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fa386a25001c883f82299976d799c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f212d40bb403cda76c016aaf0836ebc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb941d5c5e8e8302e16ce2f8049713e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c368713bfca8fabf88eb7b3d961a46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6adffbcc9132095e3c30b69c675630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91cf88697a9061572a0838e1e277d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bd24d61ef55a5d097ce67ff3c3f6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425632325ed979d80be7f40a60dd8e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e7b1edd353be4e838a4bad3767434433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7237497df863d55234edad8322ecf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280a7490233e43b364d449e5b12e695435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b06931e7d61b8dd45ecb25cd4cc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b47a13be466e18c8bcff4a93fa9c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4806e1db422eee4ba8e0a38ee5ee32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc53b6a95e3312d6b301644eac5ac3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04bd8380ec68baaa3691af0e854aa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf372f2887609d837bc9ffc0a875cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958bed1a7a031e4aa5e8cf636710210442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab30d503890446b3e99e0d4cce061443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3439c1131775e275996741dd5feba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138fbced4872093ec1a1b705d2c6c50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90f36538f891cb8d58f6f73927d43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc186ecb26e99643141b5ce6621af0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f550756e23163662f0db4a6488b00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedcc034be26b8587ee4c6f0432282f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7316a6100b37d15389a1f7cb179eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74fdef964ab90871bfd6867622e451451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d74a6f79de08760c074b796b607901452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba423e27a5e37f34ed1e4d348d45f943453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41243f1e35b14ad030179a82136fad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbbe8b4f4575fbda8a91e553dbfb27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71831b54c976075da716881bb617be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18bfb43031b43998504a5fdfcae0bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd57328d18063592803955f764ee012458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9a7785ff0984b4c1224373f8a02d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e6ccfed40cf2fd0f534192900868460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4509a275ca8d1c80b0cda647534091461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a5beac5b0395a4d38516a57f58ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10748a26e0a33e2f3aad8e36933b9eb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd6e8dd52ca398de781158b88a44e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f6ce61e7305e8921cee2236ad0f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01c7109669714d3d5090628dc8022466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e8fe912887d5c0a8710a1c5c5f44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3e86f2e2e140b64d23d49e21e9a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff9e513bcd51ae85a15c2b90ad95e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994a2e344680bbee3e81c0c3156c81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04607f85004f0d6e287c08a58a5ab2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514eee81c2f8fb5cf02076765050b62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43fdc905fdd412f78bf7c5f4f4714b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd00c39af818eea5a129dc4404a15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8042c9f28494d4185076736d39bf1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f17e484293b05f023c7afa1ed6969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e227b2e4ecd56ede46303010d0a34b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f24e23e21e7e52d50a7c764a35c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d3b785b305db9aac44c7635a13fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ce0107e55be2c0594bf1f592d67d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62657f46f83c21ea71fd87728a3eb29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992346346fd73c2ef64912e7d30e6e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff1fe4991a6004aa651a8249ab0d10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0945c60ae271768875413efac793dc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21c0efe7bd40165ca91c0d1ba11c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5750acacc479e8980df2dd59b3cbe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780e8db925d66ebd4acca586b6a25f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a41f0fe23e3b31b13e62fa8c1084488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add643d7c5c1a509e780f78ef20e5393489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b77302138033aa674f68b68b5c09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044baa06bdd5f6a05877d2a4765cc35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a5f0dbdfebb42a472a1dec3b4a96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bac3bc07c0a6f4b1eb8904f14de1f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a337125752a2e576bd52c3dacd18f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5805ee1170f2c0b56f4df98a41b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb767aadfc3fb64ed8d826beff022a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812c15a70848d2fef40ec84186f8e18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c7153ca44e470511ba0eeb605dce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561eb0ffc7825e08b8cbeb380c397c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9473fbf1ccbd06a9bbc5c6df291ecd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae1da9fa1bac436bfb6afa2d0112e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf3bb0bd297d465319a6df2041497502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808009774fd084113c5bb2e657de32dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4d04805b2ebf2656455e9bc7aec2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ede2881a965f2d5844a673279acdf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beb4dc3c7d8de54a1811fb197f7ba5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136d8798c2ea794a8bb9486946a5cc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630752e2b3b3cf5f284bc2a70510e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5770b1298964768baaa0d6e6efef7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629be48ab05abb3caf2a086fce2da13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5572ee39f858e417228502ba47fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd55035c86ea4b7423d968524a06244512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61d848569dcea55d7f2a76463d6e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062e25b91ca291ac1a03c46b1d155e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fbd7dd62046dc55e7024215219f13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc26fa78a3b3bf8a8013a86363250f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa35e1b73a3846c74bcc90c27364e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ecb870b3e09ec72772334fe5edcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491f7d57628a45c41e359c8c1fcb73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c62f7e313c15c4de77bf73681c0942520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9b2a9ce6898688bf856c7a27c5000521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c93cae09573b3c59d27d6096a8bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277561513a291186a4a9ad83cacb2d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d99675bfb8cfa0f0ea42a638bb0848524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47385b0f2b9fbc23217a3b2c9fec775c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbdba8343b8e612a6aa4f867259979526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd279d1bff644f1f5aa2c282f83ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52556bc3f792c215a1e3f9ffd1c239528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ee3a66305900ea093e9883b489f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc781c3e1d413f0335a3db1e7fbae6d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c47250480f98d05416dfa53cc36e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16377c68b9b9c7bbf2e4bd5cf4f8b1e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c83e50e8365d749e838f22d73c89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faef118c8eeeff7528bd165b954a7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8d5b87f840f096c72073d1abd1fbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f5b44faca687d8323fee9cd6ccf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b016be6d07a37de82cf7f5bb320b7b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8686c3398fb975ebd2e956d504f8b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a46bbde78d21b6842e4d3a18f2fbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7c40cccd8e53361837e7283fff021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e77b2bebbfe9d1b2f4ee1d56ae1b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef38feeee116429b3a4f0c93e24181542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364bfa363c8d9ea93d6938207f2b3bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7528f47195b3fbc6413f1458bc2d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bc13f6fb6084149184d85488de2fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d971768ee054309a452cd2f3ca60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d225c05199ff07c5faef6e3e9ece9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd488deda3bceb5d064b737b7c20cda9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d96f9acfb2d6d90bab4c0cc0273b78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a6cc8febdd85e47d9fc76de97a90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6d65517bba415bbe17a8918604f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c4c53b0ac4c4446a979814afd48a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b6e54bd3b0a15960fe070712b124553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733993aff500b63130eec745fd8e990554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0af016b8d83a79af0b46c842a3af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d1db264f2f55b58af57c8f4c3110556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a015f19fe9e3ff864e77b561c3e04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b15ff1bccb2f3eecb2042d85dcb2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11377c59bd017647ecb03e55360d56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01fff8bb793b08c771cf997bc9e4e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc47df07a049f9b245db019c46178c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a07e87f968ca5a64522d29e2b6cd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9937e19436aa23453dd15680a1fdf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50daad062876f134057aeeaa8700fa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310cdb81fb4808d9c11e3fc3ead666a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3360abce9688b6bb40942338ee139d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8cf1df5010c381d0c4f008f01b44e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8161fd1b5a26b868ac859a6ac2785568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325dc6b268856e97d35e90af8a6c728569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225cd593971135c68de441c66779a01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ff7c8c2077af0203a76db29858040571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1858ca96a7bccf6b8452d8f2f77f79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfde1f4d7732ef6cdbdf109956ae50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9eeaed90571ce7e68ca16a3db160574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d549a8a138b50803dedcf6bc1e572575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a1c09e5aede2c9d3a55b420acf3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2e200be634944ca75b5552eb081f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d953145f127fc3884e887967fd978578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c5984a5c8de7b2b1aa6989e870013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669db5660fd1783d98ef31eab958d47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f0c7484c91d5455cc8647cb3ee572581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf7e94266730c04429240d0099315582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a45c9593ef7a63353b71afde2b81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affdebd8fc02c355dad02fbd5dba353584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618b8f930a948cba146b2f24375938585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6fe1ba34438f9788942d4d7ab0bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bc7206197885c85be0222843248e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2597a0e6eff7016e7cb6291fed872588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a67b1fd9f3b3660addd48564949f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad2dcac9a4917c2476eb403d450f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bdc872178d8196c0627c63e6a139c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead0afea2f79e136fd1537b8359cdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671290afc4e2424cfe463fff5955af43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb234bf8d5516352b86d0748d3da7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f95d37533f027b0a262491c72a1c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56858796f775ef7a273c031b7f0ac685596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f2f7d516a32e9e5f365ad86caa5f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d21b40766ec973b6081623653cd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fdf1597b9c6a4482341f6d92f75fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a0b08a0066e383cac86630f64813600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb8cf21e796b74f96426f8f9ea3dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5e358c9c0adfbcc7eba8a4d8d3498602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483eeeeb7178eb2fadc101d729ca07d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8652fabb8bcb7ec75e5ed323a28c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391585d4d56547ad7d10c3ba875717f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2c253cd661759c56bc229cbf95b81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1e551986efdc9a4a14fdb6126ddf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4ef4863b35e1886b2fad37f0ac317608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebdcf60006f9aefbf3a99941f4207609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b398ddd8b79ace4ef59b270899f9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbfb43daf317d0cacc5693a62ce10d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a35d7e042ecab1752928163b570f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c08269d0813e459d3344a72c00eff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb0b2001fcdaf2361b2ad43903790614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eacdb431c43a74a7735d9ef46503c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e848680a0811f2bb2b9b2eaa324e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec274a877bbb4fdace7cf86e958f0bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa9d3dc1687ae176f1a99f085aa834618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e94bb1d9cabeacc6a374b6489d50f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2739d03418321e81a3f9e973f28d03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b858dfde8ab547097fc4eed796aed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24edeffe5af63393edc361b1955af6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6607b414d8b31176aa243a941b19b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b880b4e6973b86758930014014af0fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d27e99314fc9bfbe59e84ce897eca4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518cb86df42debc1fa7434d0788d4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f8f3ed268920f3aa57e0ca870356627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2d3593e37792e5877bc6d64598b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe35d489bd8e00cc8ca81736f1bcac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323edc43612297793ab5ef34dc9f3415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f4f45fdc5bd992116ba2c93a1cf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1a9dcaeacbe3ef854a03f55f3172632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17bb4eba68b1011613a55df73ad74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8fd4672fd901f1e9e6f047855bac3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8416166bb3ae2ea0ac979516d79b29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c74f8f43e8f8a2171c92fe334b32d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc226a2ae62cfcf9bf64250d892cef6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0245cca192b036ab9fc8296615e18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d2a676adb17306e23e6cc606f1b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d43a35a44c2d62447224ecf970e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f6dfa9ca85c10c36f6f86ef4f136641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4d001ed18985ac66d8b767136668642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3305aec624a0c5c09c87c947f5abb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f3f804e4a88108e510a91325452e644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5ea15d92f42669b4922da115a3381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc519ed9d0a619037751a98901cf042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf894fb3cb6a3feab82defea5a59693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf187645a3daf57411328978afa919b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a895367051e7c3f6d699ab688c73ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa9f8cbbb65fc0c1f73f53393a22876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6aec52660f461e32063087933e4ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c19863d6b06c4007d2587217bd34268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768afb6f00eec688ecd7512c16925a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5164dbf52cb0c0f1aec08aa8ea40a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72b2742ab78e2ef4128424b8b464811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03617e2f4cad0f9ff88087a885670f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462885b6c4764939d6769ed072c28cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7047a7d1bc83af34b5c94753bba9dec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf69c35394bdb39f24a8786a8bf65515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e950854bf9568bd5e879238447ccbfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a664a4e7be217f71a0f842005a2dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc38d31ac5272b6a648f61f3323ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3fde1fbad89e311e51978fb5f807c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09843a3f366e10b37e2e05c39af060a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ca1500520b899f8e2a5e18f03dec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6d83e33d665492c521324c96af02722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27632c76a0b62b17f16e9bcf32ac623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f54c46ec27c6846b614ea4a557cb2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297e2a28ae5e3533a7863e2e3aa53f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250b1576c4186b098b52a74ff32a79126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286f3ee753c6c2946ebdfb2fe7f7c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee282d652de446b8a543211e59030328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c27abca7442b3118ec3f9a80c122e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989e96e804be8dd0937bf039e5f5b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7306f0845373b9f5a506377755bc4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed328bb4d5f2a63f56901dbfa47dfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5251865c2f9a9748a8e27f6e79d5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0416aef7cd8079077a5112a0069ffe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642776fb05de5e8f412e269163c557e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7137559b1a2e3db9a74a02bbab03a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f915419268064cde745fa103d48e4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba4ec678cd826276ab599c9c1732cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897bd2f5931c067caddf40b9c22c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf26af8c6390646588f78ed9a8dc2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2d6af2322d1ad6d09beb8fb85a0f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6ec27a6201830d0d1ef7b6ccbff242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a87cee8bc65122f898bc9aecb9a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa96b6f25c1bc8b16d6c04b3b7f5b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178c52fc1e7c48a4ab967c4fda3c4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eaf1435c1d6d684d713589e984bb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db0f5f2d7795c2754112416c909f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af078bca6913544e0eb564d9bb7ab9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563db4de11baae1d4d80a9445a32b8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92122a6b23f1eabe6129abd7f13ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0e16911966878697e189538893d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ac0bffd651fbddcda4a7d1ba5c74f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58fd4264bf9ec13e999d3c007ddee353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aefad219907bdb9e9a33df2fc2a33b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0251c4c15a524c197af67048200755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa169c72faee5d8c61a3ed08b63c20156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2216bd29a9162fe91393722745b44a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084f614fdc55fc45baca5b708ab0fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75114f151bf0a8188ee16ab5776533a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6933a52f13fceedd0747779008688b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab1d28d884b857ce363ba3fcf3734861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30132ec7be369f6a223012d280ded762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a256fb8718e75142c19380f329d75563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f14d48b8b15800e91fbc052ddfb4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c865051ffdc1e1f6d77ea1d0c60b1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03720d07d0426d0f272ae77e36965866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5471a4740787c3fad8338478a621d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de45d497e334233e919186fc198fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147be2d943b8972d0a6f76075895eebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490aa558fd0b51f6bafc685baa324df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ac6517360e292665a8ad8e41f7bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fced931d7877d8520079425ecd873172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357968e678c0ab2ef827ff504ee570173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a2331231fed1d484b0dcf0e4427c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc73271b9c7533a0b6a89f419df8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853fec59d2da3e1382cd90dd6db09376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecca543c40c84d3d223c9fcb4c7f7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac098accf23b7783bd209d164638f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a8358f5d6b27d66d1d51164ee617179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40710e963b0be650dd6dfd4993c9c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f56ad96397ccc55f7967bcd44e65f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113541352d7f71dfece910cea65545382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee25c816f2792c0e9f51fe0acc553e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b5a4800494ba3c7129e71c92be2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f0cd193eab184fb5d2f7962b739585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda6b2076f8240701f2e362e0b601d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b04aa0deec96fce9bace8fef325fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8a518b2b40dcf4bdb54c7a23e416488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b3003a7dae6158aa4d638f0e9c08089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532dda6155ce9c1f826f8fb9836b72e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e3df9fbe12e989d63fdc2d74539491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe2d13bf288d5f5e23acc889e67cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086b3dedffc0e4b7180c9a9b8d680193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd045b1ec11795b769533815f60538494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff798a9836d1ec3e2af868ead86a55e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9b75a54d29b4680fdeb04a90d1ce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cb81395814d1544e97d59b7e3041497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373738c2c0bba9c3f1152b96a748ca8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef18dd79507badc405762a7166914c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916452428457d36ec6592d35dab724da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8722d4f63555968fb02eb613f83408101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9a06c2c1794694f7c3cff41424ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0e2b4168f28bd48180383dd26840103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f7ea273e1e7edce5bbaa38ed384f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822b62124f66683c471859b0bad7d76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5885d47bcfc270a184d7e3723f39a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390492afb4d7b6f9b29edc5b4950fe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902448a825e1bd04be2dde7219421bfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121392e3f06adda97652467c0fa78b5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5ee018894ff4cccb532a1939e74f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c25c96154bc59492b4da52f2c3de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e4c0e8b409b0f51e3da08f0b40a42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd01501010ac33aac72229e09f27b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd19a05be7a0801ab38d29f052056d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e29e7b210a226d1b3c27784d4d62cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986fb5b8b027283c77231e7f6d01b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd127fa8e7393e2d51d2366902095117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f19e5114521b92c3024d819d15a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2d5bb9aa6e8559702c0f83bf1f44c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995b2a9b04cc17d7bce0d36ab4f0ed9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dafa6f6506c02ffad32c6ab428d343121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e44dfdc64f654e41374100fac9a0fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58260049d74e86625e12a124fa2b94d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a414ea4c55dae03c657133a54e07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d0ed9bce13de08b33b46eedce7e15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9fea389a848c75a9b670f9d1e611126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc2386310bed8959503d6aea9d1ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99fb272d932ae4c990b1b42e435b4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901f505d4fbc4ffde97a0ecbef5515b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40831050f1b568bb3bd5f09e0e5fa5cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e853615cacd2a3189f7a6bde50bd755131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa72d1b3e45b261d4a6bd0154ad23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff57e637a9627db0bfbac8a99c182e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e473891a04e56bb262611cf3688b8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a04919f5484324fc2b333e281f39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40e7de442ebef398e50ca1ffa567f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419237e1b4c503357e1be5351cc04232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e8e804614be11f754b89f8e92d9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4a83f3de0f7c7e62825b2cbf7e683139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d154a02815cc2a19bf51050c1bd8ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed21998ef2a974a6274babc076b639141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61062683b97475757d699eefe77d41fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b91d2856b276d4fd6040a39045b47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607aa0b56b6c06c92d03874632a7971144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5c364f60f05cc122096679435726145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b8d08b8bb6faea3dc7c10bb62bed9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766afbd6a4bdc9a77c5cc18ee415cf35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd4233f43e79de89fc35759f3ac7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9511f933d3de749519dd39e1a4ba0f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ebc4eb1e058052ca37f4386ade83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c95c3e16a6117c350903dff4ce378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb447c9371b54d5dacda562ebcab4c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361eb25e4bf99e62cba5d91d06e2b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3492c0429a84905f8da48f225a9e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aea1872773f16dcd98fd81dd9164e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7fda39485e2ecbd9b648cea0b3215156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5f2aadfe40e7530054667856fb6aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ccb8f4f33761206be771f3964d23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bf7eeb3ac4939a1e4825b945fccb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c50f24eff5f5f554f0ec78c27171160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749926785ba5da21f6dee4aad458526161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ebcb272c4308c9453672d7060665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78175ef9a5fb9224f6768abe7b63564163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d51f64aaceb54e1e70615ae5cdbe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925617849049f9596396bb6d4326755165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873a93fd01a89ca79f913164352b9f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0f3a5dbc4eb5000293abb08f539a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089e05c4c6ede4312d049c7cc61cb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958236fe5f9df70e49fdcddf051853f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d9c77fe8681594f1dfda4d33708e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887585f556127a81f404839a1175e98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505515f1c2c3fea1877c0acdca18410a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a387565a04e2fba553b4c00a589ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e10b8a0bf4b616f88f5806db935a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2427b81f30bf52759f8867d70c30eed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ba0ff63e126fda5d1267dc1d6ad5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f073f3f19536d8a34cf37c63154d0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4485eebe200bd40b937ac09b462703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974685b58ffe86f5b230ba9d76026fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a5b94d39ddb8e21d707de30a2ee3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a82e3478b94f2c529ec0f7f7190d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70dc1857779754cc99550946fa5814182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef73cc6f9284ed43fe2cfb1ec40f4b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd9cef506383e8d86b707e076d3e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ec5ede390963cd81429f1b5467814185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387f6565bfa50fff0c254908ff2ad4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6f53e61bfd05e4d41bdc6b2f096d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24172a4882e1c01b7287c7e00628038c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c975f41c68acf3279ec6be785e174a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebdc6fb4b3c31bfc53344d727e3267190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48b0dbd11324246c7907e83c91728191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f25357cafc7c1b23520b5a3dde247192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d56ee6e71a5f7a2c3dec063298e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c30cb292ceae891bfbb2470ddff1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ca2f73cd9202dbf223878ffcbc36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eec043e940cc57b50c52a46fad71f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b876892698474db9a9821ae7b87e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08945be2c70b50d9a802605b573d3f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4577ef986c0f4de75da3e08c31e4406199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b62c0d9883d1b1eee875c1ae9cde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2229eddb14de57a065bdde1debf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd2ae32093320d52edace5126a0c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e873f8d75b216e09aa78bbf3077bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f076c09173ee45938337e75fe87fee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26184399a5b3b873a94dee56ede214e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140767a3a881b19dadbdfd0a8d9c0003206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4af6a1ce8a510016f1f6b34a1c85f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0c68df933b3bf961ec397a340806f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca0ac76eaa79bfbc16248ee56dd740209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1205d20e051a4b4fbb095d18e765b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28843d873f0a579e57a7bb42be0832211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f55d0b685b03fdcc76b33e55b266d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605158bfb787feb8766005362300c3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7994adfda9bd029ffd4d5da894c0661214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dda04a27cab6bf0ae2ef291d0430b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed425442e6cb0e4274b451463d632d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f0b36210b8d4048af82b303d99d05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a71fcb6ccb083820f28b8114d06e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5ed659d707584c7cfe902b9be026219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2fca5b10fff3165dc77c37090ec7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c3d396c07e330d51b14695dc14d38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a998ab27b2522a9ca70b3f2782ac62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab2c1d47bd43b28772c5fa3838698d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc8675bcbb075f2fb880f0884ceeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80ef80c5519e0fe75755078d593acb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a791ebc82d9fb6c37c15aa11c11862226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36802529cb4de070c324538c13ca0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee5c020069817c7a5280bc54ab974d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cde7455345e28a3b20e38a766d63c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49d8f4746060e7f3e6c1af2f1a2b58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911ef768ea7d217147b649b3cba7106231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78443ef79dcf96c7c1fe161a3915d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b3faf2d1927cd86467660c8bb5ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4277903a5d88504b95d7c675a939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c405c76611898a14b40a15d555492235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a5a6b11ff97e4954e9bca27a713b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c4b37e474c3c397ae3f1a21de953f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add5f61319ec2c9bcf97417a2c1eac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625f79ac1a3c0f664d22e32cf1a74f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab585116d94812e0d8ee267f97410b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185de2521aba0e4da61bcbcf6b3064e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c257f3373bb2cb5d91aedb1964dd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b6137b1d7df69dd363c8f9684ab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f489b5d31b3f5842db05994547a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6be309a0c881d208950c96982b832245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136f5d249191685e439f0fc64aa5288246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71750d440361b5c34d9685fd3afe6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501dc5e68eb87503d5477b716ca1d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdcae6b55b2bd4e85b2c678fbe1a5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef126766f107454a301951273771a65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3e9d97896d089c534586b64438fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e5766c0aedcf3eb6ebfe0976c176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f3bf6c6218d7f624333afc9eef6b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7514a5ea3775acbe5da5d3626d6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f135561252453606527792cf654c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609fb20837c13e74f98b556d7be97f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e79faec38094747aa94cd795cccd7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd513eb76cb32ec3dc1428de3a5927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d787d89a0fb3561f2b20da9f1241259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92e6464c560e83ac11e77bf9778fd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc709efa95f968a34a011dacf087be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3c517eeeafbeb184107d849af519262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591adaf27327cc843d971b7a29a14bb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc612569386cd71dd5a8d9262388ff9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022070996ae4f14930fe68ca8cc94c6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb9a289b69ff103fb12fb19f98ed9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef48ae6b7c555e41d2fbc0955fa04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad7c09a25a54e8fc41eb1f6f0b570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb1eb4528bd5e9afdcf93f893c2d87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee351228931173decc62468c13ba79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceee675859acf801f2f5325d82591ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7627d15d2d297362a0668bc10acc29d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df406bc7820cd83f4c7a4b9c979da1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa888e8020ddc13a302605c7af64ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024235b157d6b4a19bd3680699f4a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9524adbc194ed2522f016f8f8fc718d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05f4ebbff7468b6c0dcd0a6bf49d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9563ded8b9a06d0867dac94cba2ff7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e78710286878fc45ca31aaeb4fa49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3526498822e7f433d697b1e9207a4af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adfea79632f84708d50ca698578e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4828d83c2e1f8578b06d8b7ecae8d93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19dce0875932c4c9d149df26a5a05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef394ac9f66cc52d8b1cd94ddd6abf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb07f8b1cd8df86fc0f7b20fc9398285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307d525bff0eb209d3f6daa4f961632286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff674e95f553a63be1e0c0e73faf95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3480c8238101d51c1bc6b565df5996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00be8d212e32983d6ec4d0134dca5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3cc7bad122ec2c45d6b5000fcbc38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e8f0516402b166f0436d9ac9fd16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a54085aaa20c96ed4f3c2f9d8a5ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa80d8ed2d55801634a4f64b1ca8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc1e8cfcd74ba98034c504d4f5291294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f687667541066d305daf27e8d4cf27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2a3861f690f6cf917510601e6e9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4269b5b75c6a472bb4c427eb4907e2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c05363d1fa672ee8f879f2edebafa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349bb9f2ba7b526b6907200fccc2f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdede7a2bdff137502b7958f5e24b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e81afe8427bcc2260f045e2fbb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a606483d1c0d51a6fc8dbbea62bbfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0c6cd4719dcb5db96d07d64e2364303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aec36c0c0eddac4e6ba5699d8a6c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab7f64e2d6bfdc42c9513367d046d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac1815bcef44bd090b2c1e6463cff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc599605436d0d0683794e6c0bc6582b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd59ca448fb7c9a3bcae1d30d400f51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db6af82e8e83fa76a36953c007add309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2f4b6fe24e792028988856e138c5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7fd22b1e0802c3c9ac26c95f18d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8f0df51d226524c1e4109ee49c1ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d130c085fb2819a9b195d982a961313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98aff2c2065d3f590683dcd6419048314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8db73572949f1204ab495d1a423e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f6b626ee680748b13b4f65a41f3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186873b66086a4c33e30c1785ca16567317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20cd45072fe47c6d126bc311c5d1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c961fc58eac719acae4a34d48fdb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d95b35b77220f1c6acf32957b211b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dfa97605c2f40c7727e528251a23b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505b2f9a31a3a87851fa63ad0c8bb45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752fa182843249d517069938c49ea8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f4308a979946d9c9025634ccedaff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553f1cc3a3217c4318c9c4aa95ee866325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55179fae41391e4907ac36a8d95160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4d9797aba46ee486afcb1fdf1a2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550ee6708e6c72387938437401031a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529fdc591d14d95672bf5ec20b5877329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4f3d3882d42c392c829c2cb03084330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ea6a9a7413b8dd8a29462964cff9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a18bcdfddd2e5b96a2226ec20ae48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0feef7b5c90e9ee20630b141d797cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f4de3a30cf549e81354bbb7fd1286334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676503ad9fd77be60786447038a0236335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38562c00e6563656c770119974023336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9bd4cdcccb022280059c44086080337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531ad08225f2996396497304f1069e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18459458253b17b0771a9bb52ed83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f58a4cd5e6ab7357f7bdf8d05682db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4d30b8bbb85eaafa58cdd2b5b639341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492afd089afd27d41b2cca46c4214d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439043892f4ce493660323237e111c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6a2e06eb8c71d8cfd016cc07efc38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4409a92e0ce31a510f14d5cd4c9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c498ceba0446ebc313196f5150b05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57edbb8fa7c3e58f1edc2886e08071347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae73eaf3d753bd03cc9b2b34759390348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb9363873fd3ba2b55515e2afd979349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2b6e29958b7d2a8b8eba32620c79b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b2a98f6488ed3ac83700a0e78dd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce12df8da073a14c314cded0e44c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eceeadee3d4cbd75a08f22dad294b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af8409c8d9e24f23fde05259b49292354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53e8c716cd5e9692fab473a7fd0b4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c602d5554eaf43f5dc70c8fe97224c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78477e25384b3b4fcaf806e4898707357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5ed8a76339bf7e40d63184af3950358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a35025518f2701e1c6bd2fd5b30b02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f830ebddf4aa0dd12138eaaa8cc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63660cf38b2fe1cb83465aeba7108ce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0f18187d3852bc6f5b14162028853362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80980443641eec0c1498354dc5001c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d249a49b87d142035dfa9bb740b18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f98a8c4d808640928125bd35a7995a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df5ffbe21d89596d172c707bd5ff42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7c207418bddad15520221d7c1099367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c137321064453970c180b200fdc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e2ed90be8a55e7e955a0b49f16eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf415f9053a33f148a44f9cad50df1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14359b556ecdbc1f6887ad74318621371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c8ffd7d5b00fe9b56c15711ca8ab3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6cd9f0f192dfe39ff599150d8dcd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e711e6a24ded560c8b25158e7c11b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe8648eb4cc00ebc2743b3b400fdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed24d8ff9c262d739b810133783387d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d9925d32de026ce2a57b252a803b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e25e09fce85ddfbd431ed0d30a1c2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aeb00f080ee57487f2ab9f79d4c3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf7b8e4f69bba3d3d91a9e2664a29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00351e456cd274979bfe2abdf20d6ebe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0701b9a7ae1f031d85d4d3961672d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0346a98852880a57e85cafd3acc729c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ba9b04b67b82ad517442886d940a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe55e7b1961460e0865b277114e620c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd38ce5e97fe4f21046ab9dcb23e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5caee0203856adac1e9afb3da50347387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb357fe7a645c3f6c8505222e0ef5d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab022ef925d8accfc7f01a9a63728389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3601126b853ce6c900457c4850e59c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659efca29c22e3789903c0d75b89042391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560b63a6a61aa3c0137f1568b39d021392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920370c0889ca5f6d1ded3f8d2f1cf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c2c098e1b9d16ae6602486ba6b079394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9512f7e6066d01793ef0b79be25fc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5e83c90818e2baac97d70c631dc52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c66e461cb99e343e164b64292c2bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b16851424c24970824deb932a871398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1845b4a281cc166f27be91e1f7424f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a940fdc7c6eb66e968f2a2883e2c9a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d80b6dd21cf94338f5897ca2242b30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab268fbcae9402800a67c82798e818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292f64ea8ae36a631b1169947b389a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232634ca53df1b97a1d55f96ed438f9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085f126578b224807eaf8b1670e4cbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d429c5ba69da656572f3720d566bda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5fc3baa027dd90ae45c015c8c016407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13e737ecf8132a32d2ccb992252238408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a7ef74744ebf5fb9a70c9932a34d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164488155009d2cac997e57739295c85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ab4dfdc782bf8f25002e197f8930411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778bf0b586f9ae15b383b36d518211b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7f4b936c3e758771943b766633f60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fcdd3228b9b23ef99066090ad22df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6481bdc5e28c306786f6c4ff9fb16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b6e05b9b7256746fbd967c304cf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e0d563563feee2385ad78b9de3f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99798fe5b83c0a4b6b683327d604892418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996ce1adff33757234d23d936c9ecff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14469232d97202af3afec1723a4adc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ac8641b6a5c7f8bbf5c3562d2986421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbb9e9c1a93a8660071c6c1b51447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4352d524e6053235abb8e190ebf890c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c4692bd2cfa731be26e5e305947b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3409fdc1c57ac3be86c4910457671425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4e4031db12252d5a9008455d038b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33684ccff034694d5e5dd99aabf1108427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2472725320e795cb1b2f4b8c79f6315428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abd105a0072604fa99e531d37e4f2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06f5c70491d1bdc4f07c6c1af300a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827a9017a9a74dde6deb1a60bfe989431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16716fa2c9ee4759cd1c3b7553cc9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9630777cff1755dd1f5d0362268d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c561fdf39cf5f08e96506a2cf836c8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca2c3d35dd4d3cffc8026f1b912a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c339b62d59c7647c69eb6191b7dc42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a39f239c9dabf5e50556d3e74948a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed261dc1b9fbde3ba7257b1f07dd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02d945a091f54baf32c7e3d4418a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b5af1a692e2c9d4b38cf24ebc8cea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd4a7ea3e4a47a8387babce766923c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897be49dc9c9c970f527ad2f6e87a3d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbbffa940e4f272e4bb4c34735e203443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435fa0c7031c03219ecde9ec7d4e8b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ab7e407dfbcedf08bb661a541359445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9841669b354a2df300bc41d037d25e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a5749a8267acbc35b0e42f011d83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37464ad00c86dbe32ef7abf49a8a56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f12d74d5687c9088e080518e37ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45c85e7b8b8bb293f9dce7b5bd847f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585752313d545ae9bbb17166e9701b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21885157ab746fe74c3ffaf2ab5f8968452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97737d59173af70a2e7e5c3e9f9ee9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a564f024713a63fc86c608e20f4040454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03929df4004c6542e057dbcd1edf6442455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e7d31185c9f9742c2b3266ff8b7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8837c1d1f844b3dfd9d3c748e024457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8967913dbbc410032249f74360fb27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d74b76ca0c2377ffd70f937e1f22ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555514f2f4e6c8f1343a56572e67e58f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15eb5788bd9caf57ed18723a4a013461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163294c60ad7301386cbf5b56fce55cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2170f044647e968f0de61967e7f62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1087d4d9566eefa13facf61181e9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f5eeff192e658dfa5dd1217fd185465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ebb4ab7509639944f1a44c76774f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738c85318028b13ff3bc57d02beb5ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede9cfb7d8ce65c446ff3512b8ff57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002237671fb8302c2ef797b8bf030f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed06391fe3aefb9dae82a08eed9709470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7be3f1b505cbd96b733e8395030b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf0c26c4cf345267318e517d1288f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3487b5aef5865aabce8cf4c03f61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d37d32b3988cebd35a91c5a8a49e53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a162a6fc664d99ed133b1d2ddb6a30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c18b890f74453597b3adb5c69376476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2545ea40258d8a1c285c833be759de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a0fd5b9313875466797f058d70857478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5cebaa9ce193189f10deb24cb63b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1845d2a1d89f9c00f1fe5dfec201b2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801676e4adb0dc2397c3ab4e366d471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f924bc1a95cd8facbbb3c8e28832482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e31043f2bf8db8f85d53628340e89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e691ea19785a5fcf34aed810e3be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eea34992915404c7b815a92a9d93b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fa0e07779cc293ea4c1384a9b7f03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accbe1c198fe90a12e2960e7155cf31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63006b9f56a12fd13a4a75e9bf7d4c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1cc63973b1f3b05b7e4fd90c9d56a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab949f55869d12379b741c46ce530490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b416d864dd019ccc77606366b8dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7ad3fbe7d08abfde2b1d7c7faf94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468558531e3de2e40df7c1efb6ab61e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2710e4fc9459a4c691eefcaf1719e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99477d270441540ad28269d95658da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2774bae1aae6be7ee8d8d91fcc5c012496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72d17d9f8acbf7e49d54fb4b0f71d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3102ac8c8ef639614768f26393c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82566aabf36c6eef5165371f6dddf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f9efab343cce77f00c293971d2a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968480b7c8e8deadf19808a46c8294a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed319b43a42a88176bc1aa8af2cfc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d484496bb39d9379242b1fe4df2cc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f7916c791900c287dc120364ba76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4ffbe64920ec3c124e3e8d91bd37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65effc94fff5616143fdf506921d0fc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648403d7c21d7205188dad70fa2c9eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6126180e23b08523bc2cf55a9576508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24537107f57f23b372bb0240dbd0f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f744f1b4cd913f8b46deb9154b617b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954268e6d220c5099f90042d2dc7a98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e701c166d301bb6ab63451988763512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a461a3c38d1ba4b720688c3927828513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f234966088d8a3f377abd5e9280ed9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827710c1452f460c6b2e44336275ce8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1670582fef6b0e4c584fdb97b05c98e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90b21253901bc9da4f9aa64a1b0ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d23d20a7255c822373f464960e86a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d08b01a2cc7caae65c36516f02b05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557078434f9bb5fa6a46216c65f0a71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf797dbf46c1d97b833dff70770c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e183a03aa1363f2bf0ab78cf44a053522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cce17f1d7f6f22ad17f5e88b3119e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf048759f5f4d7e47b2bd755e83c39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878ba3123ce1e5a520873da945a62b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851470b26cd4af95709d219d4798f70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74682e9de086c8e59e5801e75f1efa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb044b526e093f8e2f6ab12de0393528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b016316f48a63150867628294207529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342558b8203138e5aa4fcdb50cb31ff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb888f98ae4a87628fbf5ace96f49fc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd232c567e335d505df9863b418f62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2bcb0073eb5c324bdf8273439af7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca9f4a3c94d558470758345eae7519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c29600c379580f062ff729886ca97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ea2250ad109e523dbd38046ca82f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa6001705287e059a21e58055ed266537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547dcf8b1c7d61170e568c2240fd78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439128a9a2f97d783f327c31c6854808539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c45d6044dbd8d7e67813ea6a826f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff53cb288f535a6cf22f0792d4333541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f48db2bde8fca7520894dba74de3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7226a4363f4641eee384b27f139f9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0a67de581f7757a6dcdda50b11fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d909fa619200768b6cac9f3bc0e6ba8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e64422250196c919cd0d4b28700f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4364c8fc7132796618a7abd2501f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27dcd1f0b70b6f895cbad93d6e4e4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962042c00b32f956e89b60b54309d8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849165a8b7088090edc51eb9b3bb28f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1288e5ea77ff628fbba9cb81105a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c5d746c47bac007d6cab2161118f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7cdf4a4ea396692c07becc9aac95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1c74456142e83e024b9ad71d4c38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7589627245a7fb9231f8a4a75a90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481591dc3d7d9c195e07219dfca70b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eafb22d754ac4b6ea6cf197ad731e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd7a573de6a17e1723206aaf4cb2f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938173f0e68a2de7802008d7ac6ca75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b607220b605b374e5f3932dadf9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a9a11142f81faad866184cb2f4b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632a966d60d1f142109bfa64bdf385562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6f6055af120d65b22fa59acafb91b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5dcf9ab8c8df2ef59aafa7e75e0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143299eaad4b9fd696fd74c8d0c7a8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301d204427076432cab60b608a1f81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f96460036e38c17988d929b7648f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347fb22e3a86b27e66f96253ba0949568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557d2ba90ab636b2723ee2c0848d12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca210fdcc27c0e2106699eb79285cd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3294a64203f4af104edea310d49d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b777e6c7fdd15a94282735f939af410572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622487dd0b0db76345082267100e2b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6a927fec25991c1bf88e8d9c75f85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527450ac33c0b57e49b51e75570c77c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f27aab37b82981613afe5bd1e8f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7abe9813a3adfd1290a92cc2b25bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9602a32011a85811dc49a64e19f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396beb73650556de8a364949663db6bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c5e1fb63cc57ab66effc19428100a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a97ed8a601051e45f652b5fbd3e89e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b461645a2b732756b21b9f0797268582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c91ad509a2ae5fde1b453e178dc62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7b74ecbbc346d7c75dc27a4ffc3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f07a7b9b18d460798cf98f496d188585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cc7499ec940dd6d573e1e6300d863586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a6a195ae1087f41bccff0bdc5b797587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af647af195ce96fa4dc92d1df784670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7cbe87252ce3369b0c23e843745bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a9260f468823c46d42e8ba7bdb648590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1394efc10db1752ba9f71c75aab70b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff957b1b34519b18ae4c5d0e1aa6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a46860e54aa0b708dc7e7c828f5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a38cf05c92de414fb3829a977a107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8617903077436350cf37c2ad26e8ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f79deef3c5c5ace78a248476f15e5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b187a012bfc40dc64af841bf5b4f90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d5af4c16d3d820460487b8b51992598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296cc10d584ca8fae9bff06d88a00d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72afc5bed6362713f335cbc09a18ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5fa21f888bf17116ffdbfa28c43ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3565086ca033904f1fbab12eec10c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a0e61530bfac3d88ce3921a8de025603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec3d7d27e28fb9781e5604b01090f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d18a96ca58639175e4b3a2f4efadd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1b0d9ef8f8521d3c37cbf35c32e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410aa62d87247d7acb9aec1f9489b9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f9d32fdded4847ed7cff53bd75c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e15858660e2bad1a2b17a618190c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197fbf42139aff1a54ca0abd32f6ef4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a3d16d54e5cc84c4367f6ad3c06b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d004c90eee34cddf6e8245786a2d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74af13401efc410d536d1dd84f765613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6d924c6a7637a3a801932d8f5428614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c6ad99329c3d557c508733b8549b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09123d81bd2bf295bebeefed9079e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756cc55a611d34e29887fd8ecf3c24a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f6bc38814a9295e13d9f6af4dd0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2101d6c77b4bd5ae8a9c947a2053d0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a7fce9342557ab99221c979d25a9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ec788bf85cc91cf3e95c23c086f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e18f894673703a632b79346660605622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba048ff7ae47a9ee4ffc646f2a409b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb2c57d9534fb3c8669a9e148ab1b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5a9bbec76afc3511cd6eb78692c8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0eed8e73d003b55920741015e78be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea8215f0ab79f13eea954ede4810df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9b7be81c2b84f494cf08245c81f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d894e37760f503c3604b6ce2e3fdc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7790c10628d0d82f110505e9b9d8da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18203a87292621bea31d78d733f19f57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d5677ae1ffd0f29560e648f39deb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506f78a4edeaa57b5b999d62c0f129633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0ce49b1769c663691a3a6494663d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1437fb1fc3965378fcc438d2d719a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ffbeba18c16efbcc41f4423707483636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d0b27344b4eb784e5acca10d5ff34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c05f875b77822cb296bb22aebe1601638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b633b7417b018fc8fdd6f148b8350c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dbb1c842faedaf034ea4bbfa27376640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bffcd1e48c446d668110e301e481f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8791fcf17860d03984e9247e15b4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e83e0242dd53421e535c34f1e757643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79defa053dcce2b1a69562adab192cd2644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>