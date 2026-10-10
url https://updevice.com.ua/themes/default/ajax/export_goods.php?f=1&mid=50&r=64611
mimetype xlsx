--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2329,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac077991d8c941aec0a068f2b3453781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b78bfc6fcbb7fc4e15c2250ac551e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dfb13fb9f7b3fd54f9045354b0fe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea070312489e58ecb4c13f0c78cf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d399f2c08f1f1e68c4ceb2b1b9f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3a03ea70ae08a7ca4935645339f6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d1623055748762ac8ae15d9e480a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a90ef4a6056604967ce6f2e3c14698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9e32b62cea7cd49eed3f765d7ba69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f20b9a73009006ceea2e1dcd155d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2cbe29c0ef3563d03b5c01f96263711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf88ef5aa1b084cb895aa650bc94d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cda7647636b94f38906b7d9de8bb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d4e04325c6be4eea1ff61a4d8ba6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291e87cea5fafd9459cf136e8ef39015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795dc5ebd44e2e0bd78a2f8bd3710e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52168749939a85ffc36d871312af61a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77bb6a62fef380e55791fd6d7c842918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad72f1247ef8b98c84e2e8b9dd4ca1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf08e1f9ac365b2446f23140f19fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458d44e24d4b1a1725cefd7313edd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7c2c46e4dba90fafa2051d56e9b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae324adf49ca89e9accbb30cc0cf1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de840e17bd4632b78514998a574911a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ee92a74fd37cf73c4d0c3e4470d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36e5d47b9ba48f44620b9071c38e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907c057fab32826985f66a4cd88bd9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0a98b395cd1f4227a614f46b2cbc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe8c36c804e67d4b9c424784b2135a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d81d6cfe63eb0675bd13ba583d1f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488dfb338e481c184a528cee9e38f0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2442736253690f5cb2ac471ea02ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea6d5444d818aede83b00dee556ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db714a2bd5bf906d73b78569a481dd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a86b2cda94303cb2665f2870f7e95535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345aaaca3285faa4f006723102fb83736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d63fa50aedf52fe41d94d22f0bd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296896bb81c5e2e6e249f0f61f08f8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6308358f9d957ead4a715554558307e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb9e108f7f65d9124f9e9d8e48ccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21250190ee39b70b09eec81e95eb3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062433f438cd3270ed41873318b1e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863bbf5d333110bd295462c0132c50643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff2c56cb047462e2f333ff46d55ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9ab2ad61420b06e2447a8f07ec53145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc067b0aa2fd7529880bd14ab4683df546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f651a30d5242c3f62650ec9cac0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbc15bed5c923ee90bf403369ec2c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903e8b7ed0aa37889f1d48b9855b60549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49659bdb8a731f4cc3f604426e8344b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0323489fa4858bbb42867c78cd40e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcbfb514519474872449ddbc01dd3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0354f46723e24df7562f469073ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457164ab4fa4131fe282a6521c8dbacd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c590392b034019d842de39970f77e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe64acd8a9f2851bbc3c68296c16c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca12dd506aad2be52ce277c636762f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d039526faefef85174277f2a3718b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648fe22229613ae37d5e07ac11d28df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf4104d3b949bf160bbf0854a194760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6503a489162c319febebc836a0108a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186be10ad61db9b49ad6ca0485905b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb594c274a373cc89ea1a657e87c8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029120f5e652a90c393891bb1ec44864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e4e79b6084765b2663d0c20fd9de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683ff468c878fdf200687c4921728366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aaef7429ad9688dd79a00d611580467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe6836efdc2f1105aaaaacb6932e7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0ae4d8f530cf6a2cafbfd79a7ecbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7ae1e57820eb682746808fa3d09a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b1d326d0bca8cd042c31fe0effe6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888fd5120953a88f1b248e351be7f9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e100d18a0dba44ada33148e2676473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef13511ff687bc690664bce97cd5d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476703d9f46390c2227588a66d0d8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6829487bdd7a1bed9af3927878f962376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fdbc60ca9a4f2a2b13e6e948395077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fbb66cd0e5e0b8219442e5768da4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040df8e2f81e87fe308ed14418e6ca9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fc4aeda8ecd8edb33da5fd26cf29780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eb6758a5159064dd28e9f5e5f8f1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a518c6f480fbfbc393b992b77a34682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598100ae117bfc308b010029206e8e8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7374f9a2e525bca2d575d73c81db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920bb011f85ad3936955e962bccaaf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869cb6c873c0b9d93c3302522d302c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d11477aa2d1c27a7f42d6cf63058087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e5c0a22fc055ebcf1bbacd25f67f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2a2c2c4506369038985d8c8aa10889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd365476bf0717c3b39ec4edfb064d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953b4eb4ccdf458f767ac940bf5ce5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e4bd1c532409a59e171d9852ebf7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270077b4b579838ce30c8f06fef740ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9f8fd53b9c0641a58a6d002892ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c408291c401d3b831229052ba4f7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8bde09ae2fb0cc04ea2aa02f3ef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a786f482a5ad2ead518b35becde697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9041bf07ffd5b8640b22ed95df3bcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f3a41c224c3e2c1705516ac3c86f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cd4e0600971f4a88968ec88aa270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04755a86cfbda50d2321c17e38b2fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29373024f3bd92c67a4fb0a77f9f9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad26f7e8e176fd67203b487e8ff38ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a7267ee79a66b69c14fcfd71c2fb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afacda2f57990f2ba5d0a968692f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a410eb41c23c2188d20fdd2cf8febb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49955c5b559fd010c35abfb248ddfa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da63ffe7f733f9b92839e1ccce78ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c0235e52454e91fd8e12b9f1dbeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c036684c1df7e783ba38a81d8488e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca400fd73fdbe34df14f5c6471af6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d837d24cf76b11f68e3450beb866df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65958db94cdc07f2d79e0bcadbf9570113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a7dbcf21b4f3ad41a3862ad465dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47afb50a7a396f0865b12a36cd0ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810345f7c32c414e6d6a0883f7b139e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc99703f39e97879b9342a4b08308c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5915bdada2ccd78a3494d71f740db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ce74c2ec86b5f62838a86ae1574c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e60ff350ca728729195346fcaecc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acac57391b6fc9db986884b5352e8e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987284e2cee93403e0f0785974c0ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e52aef36558a07df1af096169ab6d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e22d9703848d2a120c2dfbf405c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeedfc1564e7fbe1951fada79a6d808125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785e6f8f9e1e305f571ab9cb839a5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38fbbef8427a6fa88dfe11f7005dcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660544a2d43acf4a3ef0fcd437f9437128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186b5a66f638c7c36ba70d30750bad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d015ce3163352494afe8a102b65fe9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80e1f29de3f35506a6c287925c998131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dac525117771ea625e29ffd6b6859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d695c931723d98419fb8ddcc7db80b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e64ce8fb47f664918502406774372134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe8834e0f6d8b7f8d7535569ada658135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843b2e57fae47857cf085d68e36df0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1738f1e3361d2f6ddeb62f3fe87efd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499e31e6578e3aab1dc6f9d058a97e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c15072461637ec48e81ccdb084641139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bede0a8801e5843f954e5daab45716f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224686745414bba425f9dea85ad6e65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9187cb48516fe71a2bd8035477c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b789cc9ef002206dd2829c8814055143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e06897fd4bbc22f68e4cea94dd686e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c390fce74e6d7f836b076b366722e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0abf8692551ca3fe6358faa21eba5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f7cd5e409c485117e9b8de7ab34f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751834d2ec7eb369214dcecbef6466148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40700ec30f0cf441ea8dab712d881149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e4adec7bd75abcc8a0b5badcea531150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0aefa1c1b0ef525acfce99bc835a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209836dd6b545670782bf2ec832ad8a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44c341efc1516da357f58aadb77c18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b62616352bc282de7332adde8e5c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579102eb670355979f1884246858f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00cb763085434898add7899b8146c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265ed9c3ffce14489ce67b294a7822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368594cd2c4b91bd955bb617293cbda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8417b6df51e300ce0f3b88e029b27e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121629954718fa843d62133ca6af7fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0152119c45ce353b2b24c031d8c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a352dc1b92bfd6df83c1f575a0a708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bd3323c20fba989f00c89ce36a677163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2369fcd5867cae122761b1be2ea212c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb0fcaa9139cbfdbcd6b7f695844a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c415e5822ecc5bec894ae981b130c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c048d41cb7980f84db0444059cd52f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18b4debc4c7dc19ad4ef7b74bb34e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a7459c668143e89b47ce2d97ba7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeb987acbc0ecb29afa992af20450a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1baa6e8268a43a420ecbf565bb6d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b58ebf04fa4d1cc341c412eb23fdd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a7883be883def678c711a8aac97a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ed3e201feff2501dbda4b5036183174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989758fca89177fdcb743d51565a2eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8faa473ce52d3b0418e3b98ac6df4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e594d957d032ffe394ecef595e1f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd594b7f4f59ae2f6551b7ed3eaf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b83ae280cbb03868b6407764b087179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c97b13c05481fd653411b1618f657180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafdfd78c6f81a51685c249239e39f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a119ece121e3925bcf77fdb450a55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257562086b37e718bf0f0ef8c219c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b8a99168423c9552148bdd878716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db3079c73e027dd5ead6016e25709a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321db07a44299801dd4febb7b73ce68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb49bb1d4d4a60fc1d8e5fda9aed6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d633ff4feccf0eda4332cf188df47f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efd219cf43a36438c370e3a5c01a4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a3809b2eec3275d1ea64cd8fa5c62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8557c4a7b7dad72af09673a6525a46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a317135291d9d9db32595f0151c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa682269df6a28250bb6b4a1a7cab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad64bd16906160828cbb242900012d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aeb3601fd8924255f81981a1a0a27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763ce7235c9c70332711d9d05f086a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a442342c4975955df526eefa454c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795b2414c1b5b058cdc58ab24a8c77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b971be7f4f1bb2fd40a7343f0ccab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56abea2fb7412dbb6f0512dc85dedf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1ec6dae59a5363a1972f4f6ca5fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f674aeaee4a21c7d62f1f0dd1614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329f5692db0a9df9af8de5b6818334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5502f08f76aa2eb9f96984ef77e61f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366a8152e51857c44c6198424650b41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac1921bdf58b4ed5cae94e00933f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f08a867778252d2a2c12e561c286207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3446043c104177b65ce68005fee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a69d476f7e7123c0ee8394bb29bf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30450c11277305d7822fe1e9921d53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a703439b865750255ba4bda08217211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653bdb82963a4eb670a17cc4c5f74fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abc8dc26837b40dd4bf42d0818600213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f965c710784244dc2046efe7f7dbcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7797f2975374d62740175af601cf003215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc829594ee38888aba085a92af701b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fea8374599b92a8b77c2f4c3840b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72431951489a4d5b98f8eabc9c6c3034218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc0db9f2bbd45859edcc0e685a0b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4392f749528f2e072e98cad1c6e740220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9eebe4842776d839cc3895c0c1184221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db1935b8aba94fb76577be466bda74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e843c3edbefdba64851149ff587e24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c5786c51f9f5aa96c7492ee688431224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad9867c2a8a70ebd53c91d3843399225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ef0977f410e53ac795de708acd08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c614a0c9b14af5a957f62194feff1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a3a0fa244ab1a2c75dc338a68f600228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c70ccdba0f4dd9b2f8a9bc42222f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34944acbce27b78ae640026d2f0157df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3041397c6063150639d18a57bf4e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7afc3883f3787d4e742ce38aa277eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa178db9fce13e0790cc276fbd6938f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720e17b9ab9ba7381e70e82c870e4c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc75ff4d57692cc32a6a5279064517235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2015c4bdf1d07c12468b30d98b2ec46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f017f81e817cacd616762b80024f85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be41aa238a98902d719e04954c64b5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807baacb49f016b6acd7ca678ec430e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0dd2a4bd1fa5ec443926371b0e303240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008f17cd7240915a63a6fc86001d6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed70298a2ebad6f84295c2113a6532a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77cc86c896d94c7a5bbfc88e951dd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124ab6c172fe33bcf45be62e560345c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8ba94dca8d4c6e319423b298b1ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf687359375dc312eec930757af20c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcce41688a53aef20a1dbd9b0510dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a4ace285fd6409a61c5403736987248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae8f2292ecec6a4ee0a13020c0c60e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8720d9ae417eadca0e9669344352250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d42034446517fd3ec09715fde1958251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63447ef4df1520ad225c2e894075a06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843c5443dea720a0eb1f0ab59f3252253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1e23bf6444f319955b8abe8114d46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc82606d191cda5df8b8d4e012569e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723be338a7fd8e5e1ff1e084db629f87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d5f8595f46f920638612c1798354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6e90da691764c5b66d3743f1808ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bb7c806b5238b40eeadf24aa62255259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8219c4f543c18e536b04122c48c2f42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c8fe6fe389844e6a2d6a058ad0dc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc19a88bfddf605a69b0ca388a3305262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4939e9be22f2594cba3c105ccd2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769add2524560ee24dcb9dae7f7106b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc7caaf1aa5aabb9e5fcbac8664aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c52ce012d41ba16f0facd75579625e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec2609c9103c054af94303d1e1658267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41115869e27e001278fba31f14a9af1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f892b5091227a37091a57cfe2ca3132269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee49d4dfaf90f768f80e008f815a37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7949b7804c6f64ff212203175e5bdc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213319df4434a258edb52a1b25cad20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2145554dec69e3ddcae38c8af5d33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43368b7e1b3fd3ae6a5cef2a2098c64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc3f45d2b06d3e0f3bc60e95c7670275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca28e1f792b242da59199b1e7c9fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68fbdcf174319fcee917f66b29135277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b54b7e0a798e8e07578a1f9b7bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f4efee6925b9b5a38434ef580b827279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3235d374ab97d28c1724521bbeed6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f32df9ac4a03b04396c15730a94e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298801f9dcdd36b0f68bf4ee265008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f17650b62ea17ae446572ef643b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065297b1a6fefb0562c4f4df5c92f5c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737613773fc10c1153b004719868de5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e91c07000ac3ad3e8a8fc4f027a10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2eabdc8cae009bf4a4b69fa27dc9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc816f7a3df19ad7e3858aaf9e66a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275f728fa768e674184ca6abd99dc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a1c424380c429c530ceccbabf0e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ccaee8a0ee4cccc93d7fb166244e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab0a83a829c794aa43597346731418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8125c6d9654e2a356d5219fcabd3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a203e3729bbbae4184c6fda63c3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780668c541863e7b7614550a6fa1333b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50544b8462a0bff6b64b3a0e38754af6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7994a7b539e849f692e29195a06d1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2471711a8414b7129cc249f5233f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59aeb97a13a1f651e5be350b87e8fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8491f5e30e35475a2e10cfdc23b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad682db4800c025951c800c8a73292f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b583cdea0a7de251a602f2bd04c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa9f349282026c8e79d5e4151fa13a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ba170505bb50bd3c85985cc12b97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045835893daaf9e08de199794f126a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e99fa478b7c48c2b1a574bbf6efa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59233611d03f38f5af30eafd03ae952307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f17fbbc29839245386ece23ad7de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ff68a68658d871bfc5198f1c8ccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd51167572f8b94834799a9e9e62c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f38064ea6ad87a739c92edf2232aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa0c162af059dfc0b136b26e26d5db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763656032b5295418961636b81a755e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc77dcf31625f1eadf58db05e1016314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee3c4194dc06b8e7ec904f1a150e69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea9498e9060f42912e3ce624c9e2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bb5dfa2c3bb90f93e1b139b429253317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad2967aa0df1a70b39f31eb454e9b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb97840e0e3067053c0e39efe0705b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94078e056075d073d476c1d82d12b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95f4f90778a1c35c00e89f67139f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7fd7a840c247fe326901c87a1e726322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea688ce9cca62bbd8cf679d44581c1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988f85c62b56c80947c3faeddd83cef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d6e20bf6ce2a5916d1f5186ed066325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e11686456154636196e3e1a4e5161326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a380bbe669232037291f4dc6fad932327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4060bea850b840de8f967bdf50cd037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833a976b9914162e3c52afef784ce0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b90846269ed5ac49c03edd401dc5fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d255147282b31757a2a795ce11113a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b127c148f61550314925532491fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344b4dd6b497f03571a69c9487ea08a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a29194a1bd058e03b79584db9a302334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c1c46b9a5eb38c29e2bde3d45916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae71cfe1364ab1500265d64b2e0fb3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88816e45548ae51780532a5bd6dbc5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f904382b5fac8815c3d00cf6c32c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca768d71b97ffd5ab85dd52a4215b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995bf51934b61f39ee423d7a11ac3de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031633f623618f6ba15c6b5eee3a2edd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155dec31de63341dd5cc1f98a46849d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe01e82dc88f58d96e2f796878d88a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf492bd57b5169d09b977f9405b154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b7e97805e59e330d4108c72129af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3527fe85292e7caaa9f0b356b4006346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6856b51a0c6f5e040bb1a166b9321347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76682cf3d2749a3d92a95634a62ae6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1146e6e53d9faf17365d9dbb3a713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5870a03d35453439672a0942224c79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce06dbe097fc1068853a6f604d31b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cfa46e5ebcea8094d0c336790d17c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9ff87a66bbb32fe93837dc7179431353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661697db250d394bf5cc6bfe8ea03e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034144cc7d91a60587b182d9f9a1e44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d949a42abca99d6a149addc40f44031356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa9d9e712e5c4dbdf9613692fc746357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b14c640c2cbb13986a43a7226f2082358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e58363128f2c50bbe0f045a004f0f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434b0b48898bd61611f56fde1369c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9d2af53d28d1f9931ffa4b91b3cbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b82d1db0f158a42889950a20afd1ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba956190ca7732059385f7ba47b76f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9935de547b2dc5f0c66eef22f8039364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af657ac8f4305c4deb85b97029daa97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462195c9832745e99c5469bfc9f21867366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7480d3b584b65260483eb3dce26e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609564cc9ca9a922e7683ad66b07335368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff72990a391d493e0d3597fff9072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d2aa260f55751bebb22be89fa83eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9b41a1bbcba0909cabf8f9889164d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a818b329e11eb88de2d8a11a029e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995608046b4a25fc64f6ec709c62acf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d19bc16e229d74c5291e34ff183b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9500c30825cd64d3b79f7b63af78e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e24dca4e18acbbfcab4778ed9254376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63796ee8daeb9105c9beb8d764809b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea44072205a2856b5f15d39c457a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b6e2d04aec821cc22affe3d292f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56c6b95c2a8c8ec02c78ae862902a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0928d38a61d2d58f869e2deabd9e47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d1959d0be7b2266b05ad50e914a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23dcb039fba6dd6cc20a38d0a8d7ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9822ab46ec1cd7222344645e6cfa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf7c5c542be4d9f1e52342698d8eae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707282a3e5110e5e852b9c96f24fd2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262da87a19c5e7c7de4854e8da11a14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6217439545f8f8b463dfae5c70bdf49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32fca2ba62fac1d70ab5c1d873efab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98230c3416d646d6a10b9924e4ad097390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0dffe5ff3e1c8b7a2c28bac0b8b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08277cc07127d421fa5393db8895e35a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97de2dc04b7972c240f26c741fdc4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047819932533e61c53b2f4943c48e9e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ff3db0905648b28c20d489bb55a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff47e417982601eb387e99b4c430f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47affe92e6597c38aad5e12ec7083397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e18aadc62b6fcd14f720abc5297729398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f63cb46a56fe4108c042e919eaf9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93660175a40ba1d5185d70dd2628ed5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc29c0224b3ae25fc0edb9f9b1d0cb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf592d7b5c675539d7ee2847637637d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b353aaf3ef8115f9dfec3082e97d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00405f7727e1a84023dae358b38f9df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c9732cb9ae5df9fb878b210436f26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b193e338e093f01682142767b39882406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1975549d355dddedf91de8fa093e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79063ff2b89c1a83df565fb69b8f252408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f5b1cf0c33c9c3f82a785fcca433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5630d1a24b4c54101747b02a2fca54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96826ab8f5271ae0c946c3590b7f3167411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912859de8615b95ff5b70f0c21c564fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2110a45ae604dfdef2cf77bfc2072413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32cd98a515c3128173575219708e1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe3f9efe28d3684ebaac6bb9df6912415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ade8fb70f7c6650879e1aae1b8be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011cdeccf616f6945e18bfc58b2d3b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1527c25932e01d3fc5b88ffda456aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185b6a698c546111e5e215789a87a82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d3f35b5decefe3b9cc00af72dff0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656be7b9974916660e146c91587c656421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd2f350566bfce85f3b07eedd6504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430e823602629ba8dceb0c33e5a574e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8b43004913cd9bfa91f968c4ce40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e051f3bfcb1ac1ad337f64979ef3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8c689529d1045c8fd51ce562348a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ddd56171e86fb0cebd7d16c96067427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9898f02e4fae2990a74b812187dd7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c12736fa2df8afa74dbcc6497343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307f5be73ed4719d6de83507d549c82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720604f00a7ae5c4ed3f8c3ac0f85672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc594a37c4faf36c9b44461be1f32102432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab3529dea431d49923d40fe8e1f6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd2cb30ad014d6f4a51ed71647d7c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1446e3b868eb58cde12b2022a2807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36957d446d8bd114702a9c9d3c8573436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1dfb3226b19813bfdb7628f51f8fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c4c12b0d2189597ef31d115623ee2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31038a55356aea2028c3b3748603dd9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e2d29fa3ffa05304241799f31c0a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e14659151d18f462d24598828c4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d165159db2d5328a2674004897ab47c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd56d8a1fcb418b0ba0341b066858443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825e8731c976fc19c77752abd69d620444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b58b6e4440254adc60fc5fb33a52a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d030deb548b49dbb44be54250de57b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab97155fd63dbd7d6a577114c13a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548e2dd17c9ec3f0db1b331c8d27a6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638421f80705dc196cedf087ab6b685449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d369285260640717e50d41086c1388450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee52dfdc11e3e58c0f99f6be5a8917451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae12c60addbff6fae3b90a4bcf3979452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470664f03222064c83a1d6ff1300cb42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfcd08a884db0d994ad45cd6731ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf0c60451f40a3b8fd8caeb913179455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76989465a3177a8ca011303b7e09e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107012f22f96b1ef278ce194092b5875457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc65c96e77b567705b55a22f1b19fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7470f4f84543068c69ca665c8a74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3af845290e8a28f039d90876d8c90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227d1f88866240f9b2ea552cdf3349b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459647d4053b1398a7d3e0a23be6c8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f59c6105a6663971f1129d5fc19f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117d3a69431aaa5383e4db32100955464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719769f8261d504b17f7ba0c1d90652465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea516283a89eff34769d53c73d23e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92fc0eb2d21272abeb73e4d3050ba8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0437250a2a0855a7eb53445ca841c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38406b7c6697c978302dfbdd892a6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688a5d4afd40df5ef4269e1d46be13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421925ffdd47f05d208fd08b50197d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b77a2188c4de1a8f0d0dae016a964472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddab0badeac16b69ed1875a6cb9e53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128159cc4a4d9af4815188120397c3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ced6984bfa443359b392e905f9101475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba34caa9f9c88c538728b76e4023b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8fd5ec0ed489a09d0fac6ce6f0380477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a06443442c1b4add40f6a364fa88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1c63bc2f5394882d1451039dfa9a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b084a3e1674dfffbfd128acf73b3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e212c539605517896ea45a78ef94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf877843409453b9ad96ee2374b74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1f922058f6d54fd7f38fcc5a87ca3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aabc829e0a6366f4750840a71fa65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0f16164dcd4db7b2b50d4830f844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e39857d45e017a89c57fafcc13cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e978e2e4d8746c4eaac0e47e660dcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239487880942a9e071bdd040da6901f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455e9dd4b50e9c6d623fb014c6f402489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a728c3fff000b485dcdbddc88858490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e42314c9493d4e92c6ef346c7b17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb86a29230345128f726a09132fc63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb3fb58d333b6e3a705d3c9f472fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f028c41e3bdd81e6acab85d0e3ab4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b943ab17bad612a913959465f9d7ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08275117b5f1410d2b86a3fccd0af1c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382088e28aad17593755362932ac1048497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d50a948055ca5c4dee9f710d53eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494a924203fc00fdfad4a85f686661499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7041cac38d26240dba6d86d330728c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f250ea40b5bf16e45ff6b69311b9e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef96b5e5bbace7a9485f2de6bdc8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed3dbef662ab1380279482d5c65f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f01b0a19400c192f5fc38b6cd55d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f62835218f27378e01631285b7b207505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00333e23eb327645cf6ce2a51fd480506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f7cdeb403fa99932d34f601f1480507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238d6c33d5019cf4e6c1df24ec55172508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd95e30d52c55e56bf3bdfa74e108509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b43740aee2c9e213590ba401bda3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be46df17b0c6943e33e1f7b3eb39260511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeed0520e41eec53b85f1b139debe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7effe80b5212987f9665d540b50be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfcb5fc3b960424dc4d2e3d2d0169a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c7a7aa4b0fb11f8b0303b34cb166d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cf13d117b18e09960ef6ca3f773a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100434a8b798dd545aff3e7fb0ba9b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb96c7a4571647e6f7b6efdf0b484b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a91cdca1b94cd13d367645e1e2c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7f107edf3824c9a0387832f2cb1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f688396003e175d82fc95b51f86e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c1d72b1a09a886f398ee62fde4a52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458ae364d341068d6267eea1da1fe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f69e719b3c036f0bf303af5eacb2f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf045f50cc32735f59ef048cd29a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242425e93c4d7ccb02729f4ea6716e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969b2bd031b21305b674c38852ff70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f3f119a8556b561bad18dfb4b7f5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b912ef5668b479f0d1993a39837b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d743abde3cbbd96f3d9d970e15ac0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8f609f0f25d8567c9b78c72f0d29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e15b7a54a1ac9cb470669c81375c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d041ec290ce32579411c01abeeda3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4cf5921f13b35b63b51961bae6cc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8af6d2432942bb81c8e9105f8a6cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d7fe2e33a8791b43173cd11c1127536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784eea17835d5ef2acb1d502ef3360b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72fe560c303ccdeda87d5faac02f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a223b13246581c992a78cb64307394539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222980fc6bbe2108baea147754da41ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377514ef25a8053cfe8f39af28720af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb39ed119e7a504f350bf5b980b105542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c075aac34522ea4ab842ee2b9e82b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744954b13916573f642566cec92042f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67fbec62757ae44fec42d3498c805d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0bde9a0679ba609fbb676b0fbee85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0648fdc08fab598fd57399d4a68889547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934cb2f810f8fd1854efc90c00ca57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8f3455b0d29ff0b83fef02f1d30b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035f6a3f429c49d851de68f9b08a62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b97214b72ee9d3625b7e8da88340a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24699b9529b7f011a019afd1504b26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cafe7f1174e909552c7474001a712553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d323e443a93ef9feb96299a0222c83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502e2fe5dc8db5e8feab9111aa628d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbf3a31cc12950f2920475eea731d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ed2e60f06f3027abe28a7a319c47d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033ce9d1aa0cb314e97772df768492e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb27c533f42fb28c6d052068b55bc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21e2511e4cda4bd3f91bd11d29426560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b30c14ed2015fa9fedba62d1a28a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925683c65c2a8089df40a9d3b2c398562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562d5645af19906b2a7777aa83cd0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca488caab2ab92c983b78e18b04c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c19ed2d051c3c453e15f364d241cd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783558972518a0efa0ce23679718b7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e021d98da4d8a02545fe767b0cc2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b7ce52c57597f4bf1f994171ca75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c860ad91a950321900af93ff6d588569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db61f3643fca109909156b4912a29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba19a5fe7e33a407362e6178feb62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aecc597730c2fa1f849bc53862c1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215522bafe1ed0b23c1e23a9dc2c7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bc05338a9b6e9520d527fd3b4767574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39486ebcd50c0b42e16495871908bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a521fe8ea924616041a0e0f500334f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff966b58886c6b092db2ac6a2efb5e14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525839513fe6d26b05431acd8ebce4b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f37dfd7f3e21860b41f28c398e8dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8fd4c81f112fbe14f9e75f5e1564580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521370781ecebae2b86f7b90557d7fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618760efa6a6e2c27f73c197067786582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80ecba77666c80c552aeed2ce927d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a40f913319b8838741d1cab5083a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c7522394cac88021e1955c76dfcf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da06dbed49ada1fd18f4ed795c2b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10152eaddaecc72af763d3287928df4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb860f15ce0c964fa2dd258b950d64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361b5326ab701d5e06f444276e3c12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb52e4c06983ac8637d6ecca48e4d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc18e8e59f62e274d2e685d089dd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ce0349a7b29deaacf628aa9efe00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1cf27d11289424aca1fed78e61c3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d454896636a30fbfd42968c0b3425594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777ee8461a9a1630297808760af75f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6adbe985328c51618763f340a48c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f570ae8e23ae195c82cc2c9e1db1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9129b05e91888ebcd78dfa1f4238598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b205394f2f9b693653523443108fe21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417656eb8ed87d4e1ea13372d2529c42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae79aaf29d96b80f5a21a997f052cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4d806612b37bdafb68292caf9c7a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92a90511db59bb0350ad709e66113603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e22788e927c06083ae1b3208581e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2c7cb35727af1b23911bab5a8e15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12580c9549ea6bc77ab79617e42d320606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e897fb96ee08ba59e1e54311c2bf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4d1ab44f7fa2c8939fa4495967b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a2e507dd0da71c94a46d08a77151609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e56c50838323ee7524b3d204493d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d5729fd60ac6807c293ea11f4c87f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febf2ee28564102ac7d9a7c0b4c4deb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af5d60abe255afb1b71f105aceb95a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311391efc25f4fe86b1c06af02f919d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c4b47440bbc7835fd97e566c26a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9b950c881df44c4c5788998740748616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baa789dd47c1e59ddc95beb3554f60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cbf0db04f4b03bb1f88ad7545f77d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9094f866bc5dd238348bd4a66cafa6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358ccb795fdfcf4f869a2bd4baf9d88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a9cf25e5bad3c1857c7968f7b8f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e43ce257056a3cf7b15b255785654622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f46bceef3270a4830f6857d91dbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c384b39f9353bee487ffe6b73aa8ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d4a0ee3618c47c38d19e8e5ea034625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fd7e9a1a76f7c2f0d6905053b717d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410fda24ae36f0f6cc9f1ada8f53b77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd722deaf5765c8702f611f444c39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa852546c30fa143c2f6132137f5915629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e8b7132d1974a2bb4e98e97b4e08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8b7fd914299f147e50285ec63d1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978a2ebd9435d70c3fb40b015e3b6f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd01f46c26a99e1aef78cc548a20d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40ab82bb6e3e17d0192961e52d19f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c0d619b5f4524150da809b645fa8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ecc5c1408297aad118b6612171b4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717eb3b4d0f44e107ff6ecbea99ef2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b7a5c771ac968080fb763316aa69a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723369c4db0655bcf6a14732cc993d83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d7629a06c481d278f72773f36e6e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6c3d524e7351bd4a7e12a582e1311641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372ee10c03aa4c8a2b567a5cdabf07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0ac8e55d13d4c43b0f1fffa829238643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b8ce955210f28427fd49530d2979644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72fcad86791f57470f696250eda3221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419267da35a51efd03ed08d5153e242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e06ff230ce5da32c65c63aa4114d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39cbcbd5fb7447b412c726657ee4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad07de98227fa93a66812c11eeeab85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc4d6b7567e9b826c714b7565b7af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b5f2e2ff41ee88d116310522e7417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40910c84b8babecd227691c19ade9d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc672ea6a8162baeb924681f4e48c6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21af7c1b3550b27edb454785aaedc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5c6c38b793d844d0a1690b50f999f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff536c121ad177ae3db8b1096fe2ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8849f59bf61089a7333610d46deea113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6969c472b4acc8798814ba8bee3e9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64e6b4a1c47dd3672b940fdcf571e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902d3d9ba13cd9093d5509cbfcd85816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70348aa6128dbd931e23a0e0dfd6e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27693fb8f362de89eec443acfa4ef718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89931e5e658e8b2bf8a3c473d0c64e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bb92ff24b1d4f50c4f820e57885820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94850d981e0c942fc3fd38b8ca1de63121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf82cb1fee3ce8a78ef39a2225b6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14497520a425c29e8c611c473d0686223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd116a2352ec585e2edab4d5e3ce424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5633401f12630db25410cc6acfac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579cf0482bef11c93cd06719a782d5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff926cc8cfa3c3ba5739eb5c1764427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a619a601173fc26de5bff147d90e5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181faca035a2cdc1607fc4fe9ac59dc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabed4676194417bdb47dba7ca8086330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0bb551ec6bbeae2fbc5ee57990ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce8e9e23bec553decc176db3eb77d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8854b04877de8d3bee55cc154b7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87a2d6719e622f84a4a5ed8d5c20934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463bfc0c89cde91fa4fcd03d825b91835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c3820c9961790cdbfe55c0e5f49836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1cb4f868f4520f94b2a1be1dbc40437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7f6caf83ef2527f7c855b1fb7a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106bb8e3d687ad6442e383e9b8809d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fde89f99076d986d23def575f934240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac46a7da0e28fa8aa7c8d6bb19289741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe4f9561a862433fb74545275f54e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef59b5484374297f51576a66252ebd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987b0d4901ac10ae224cc52904639044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e692dbe91ce03833f5823956e26cf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccceda65704906f9eb737d0294bd4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccfcb116a8ce4defc2a1e8feec78b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33cc491f0bf720f7c4dcead22014c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813091422030b7a284fa228c8ae874549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e524bfa7ea756df1c2540ac3f67c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f147fdc7d38fc272fee60e02fee1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5bdb8de1d0790abdf88ff4a2403fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d160b7f4685cbb746a0f9b9174f80653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b22bd3afaa14a41e5c3519f78908954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dcc765ba24d1b043eb2476b2831e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8245507ae7317590d08cdfbb85c73e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608fe8beeaecbc22dcf3e22761d32057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476e700fff1e26b06684ade43d9ff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c1a8f15992bc47bb6f11dee2400459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185895f747b6ca324912b003b8edc7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcbff2e45729eb0802a590a9fe812061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11da8ed54dc99b483aacd8e6dd3a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e176fb4440740fe82231fb40d91763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1057dfb72cd224e1aba8d3ac8c81b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc2761adc0f22c7944a6dac2ae46c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266bfaa3d6075f5b4c02f2b4deae1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1fc9f6b2c8392b662119bd9f6cae567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72257f6d69a33558cf87c93ddc05f8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aace37d1193c6db00b025dbe2f52a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0edda9ba43a1e250bb17d41816aec970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc37e8de5b715550237ecd132e89a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306efe9fcd395b30772995eaa791373572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb1f38ad199d33fc537c7b4067ded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616daf9267c3650d4abca54598c9398374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06218668bf0107831f3f924768b53c8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d12ad33b67482edf7d43115f236e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28041f770cfae46166430faadb4be07e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475ab69a814db7e3db33f6c2e144d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221fbf06160d93667544e7c3921b7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7e4766d8c7fffb3a3bb1a5db551780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4f1bbac84e3963b938835e9734e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d16d29fd0e6792ca55075e25e97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb538a37d9498dc897150e16d56f07f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce6f46d2257963b13ea5c4237f0dee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da508ae58b2a0f1d154fde0ccef6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054882b0751a3c98b0b724c2cb575c2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237491286d71b2ae5b34b6b61b597fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb21789595ae92d4cc00f204cf1d8f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f26fe2095f7f21d1afcd30d3dc26d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9bb85ec9383a3f139ed584319f78390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfefcb9a1f30d980126dbda60eb13b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71adcd24847614106ea342092f20ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4666c6e15e279b533e6a6e7cd676d6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d337cc817446f20b0df6f6b836fb8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1e0cd513c00ee1aa18f7e4903fa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a352b942274d994535f928cc644f3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36756bedbf603a73c34fd64ea834ef1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c643a040b70d84163a2680535273d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467fc2fddf1637af680e8793fc375599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605084dc6cc450cea812a7c86fc41e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64670c704e1e61544629b35ca5e4fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4275239090bfcdaab8ad44e08baa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3405fec8ec5d68b3662d3d0c12a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06068824d26b65ed0f5ffd19c8c8f5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad214bd9d731202e1a84983260125407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c25d71ac6894d3de39cdeeb8c73b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601c46f12fbaaf29f5d15ebf94b17df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98952cfb76e367eaeda5f9f4c701bf48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ee4ed666f8f9b70a41565492296ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de785ef8dd95382f9d6ce665ddb510ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e75ea4f624301058763dd663ff4d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9db075a9292309edc09b0be2cd9fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640d6fa3a28f5ecfc097fa478a866e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110398054eb84f1f8de5371efb653a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740aaf4bc53c4b8357d39332684f7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b9e75c93c59c6cae23d03a6e2e48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ddbac665cb1136623b404052cabc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c23f8ade010f09ae809d747d2f65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c018453450c79d7b9f0acdcbbb8c2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da9835b8b566e8f05925e0fc09d2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe9e203759d53f0dfcfd4b2b139a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9e3cd288aa3a1f3b4d7fcd474924122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08731aed64875c1f6727a1c148dd2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d40d3b2d6a60741c29a6d26d29373a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f4ef399a191c9b954e603b5883120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e596da576e48fb9bd17dd46da49595126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e307f1f7647b073b2e928e1cc09360127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c5f0d6025abec7e0bb5da359e9f9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d093de174f3e969a1315e2b73ed9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c604175d10fcf44c98d6ac6207ea1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7411d45c85e34bd8a78e041ed8097c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ccc1159199f3aa7721f3201b2a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5364de9af48d54a0f2b140c01bf84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06deb31b7bdb220859062f455a2c369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d75fdc6f40cf24653aa4939c077da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c734ce0c5864f0822bbe1e240fa9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec79f4db23b6cb727b73a9c4d382fe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a30e5507d8562e41fdcd8f88a1ba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc4ba16cfeaea84d569f609b1a7475139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f5c0074ce67805c17047edca2fd88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1c544960cc47a87003e3dcf69e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852cc608aba570007a928d541cf761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca0a33fc91c1f1ad008a5ede8e6104143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0b19e019e3761c6dcc9da9fb67e7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1df66f2fa054150944e1021d54c5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c37275e1a5a7383cfcfa5e0721fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d1fd9ffbce3f38d252b41fb02bc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed3c7abbe6206719920fb46d0e58b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b444e976365fda7dc9a0af0feb137e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c66f8cec46e5f63750563aad01df6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8140901526c2d7164a72ab6b6d081151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb737c3d9894c9e19459f6ec490db4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca00c1c43f4a5a5d9824acd89d2c23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e5ebc04b19486d32475d17cfc9ed3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d913150e65a44a878084cddcd9b383155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e6d6d49613b0b811c42764348dc02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e038ad5020eefbadd9721bacec753b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3549176f1a86bbf1b1f1866ed0e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e9dbe31f589040f3d5a09fb5022f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c205e8554d12e8376128e81ede1955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36650ca865514aecc0bcb72f03b82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885bdb25fdf31911988fb656b2cd43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa0afadead1bad5c2d968a22fa0440163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34787541a82a0afdceb395e13d3b1fd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a18e51951527836d25c6af31ed5199165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b4e09f06d08970670bd384b34bec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab256455b8ed0fe37ba082b2e9bdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e462d2f778c2278e0f7066f55bee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645c77e34607d4348c2619fdc8a70b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f93212e3f61bf44ecf3fbd3148f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a28837139b3163523d170ba96d91bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8363db9d15adf8c08016f3fc25ef1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9f79d7030c04c7028766e344dcf04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e91ce35c81688907520a3c549711174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeca1e4b1fc0a8ef0a32822967ebf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c8598273eb947aec1f0670aa0b5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077c659ff359371a40f8f42254bfd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d1f88805f99981c481c9243de0b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b0cb260c340f06e9d98968d49ab5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19311be05579e111a737a87bc98062180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497171ff6cf50b4959507d94ee2f18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeebf2e24a239e40c118ff7548baed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b099e70929faf28289c13b97da1c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d5de3c50d8c121e2c732861af84f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba97e9b948a84c3fb0678eaff9548185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ec3a28fe5dc90c4956cd1ef956d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0bdbc29e8b4721b88116a0c03212d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc47f2d651b60e7d9f35f2951b0af7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abee5a790ba9ba547ad18054627195f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866626bc3de6cf2172089646f848f9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6ad1968125e20c726f40adacdc69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5d392cbc18bb3879bb45e2f09457192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d29878fa9ce0d549a561613ab3513193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf40e5c11361f046caa0057fff8bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e50553389d3d273f488d1bdca60b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a53bd54416f31e4bd4cb1b81dcdba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d88434d087cd22954747d2bdf70118197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f43fd5e7d006eeee695423319a277198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65445ab5a5947717f5fc665c25e2c854199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366b114e0eff430c52d08100106905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c15a074e4f5f19779bb0fb1a4dc37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44296146c64ad37b290ee5f05eb9c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eea2cf5e77a8655f793d2d40503c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005189499b2e29a179e356fda51e648204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed347a22a7c2547abdfe501ff79f86d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022f7266fe4bc6e205e01e54510abec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdd3ebb820ac4832436e1b7300a239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00a48d9f6210383d23e18a8a0b70f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603eabea70b382165398560714549f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa5622ab0b244740877a848bbe530e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a12e295a98d6c3a22d7b2b94b356211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165a1d3e812333039e9d9df57b640e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a53b366e314c5120b4b6ada9581a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ef1cca74906face59b32515e81676214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba32022df9bde9b14d9a142ddbc757215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898081c1dae4f1b16178d9924cb82e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c99f2a1ee044b4c369ec8964fe178217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbf064b1cc205152f0d17757a9cdaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5512ecc4bea996ca9ff4d42ea81316219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde990aef694ce024b84bccdd8e9f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042636d5a2598865143f53bf3de01668221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7b39fa35c7067afc7ff08e1d72217222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5126ab547f6e5852646590f5c9d18f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9880c544fd5c479c4d8c9b7f760e06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c3a61d7deb7dd4b61539c36ae08b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194327d34377587cbc3af05ffd86acf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13d72951dd0437fee37411a06aae4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5e1853c12dd898b138807ab22fe6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43b027b7891c8f04407d9bedbb0be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221c5da2fd1ac2ee5c374a7543b649230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04f55d3831b162cdbf7c76b10ac075231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531e916339d73a2a61df6dd6f7869e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19166b047fcf30cef802979107d1a6ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3519f608efef9dd9cf199accc0d667234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fcb4ab4acb326f8bbc2c6e70b93f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce2f04b08173e5ecceada9bce3a03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ba6fa84b791910b8e30eccd936120237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16dc4ade4747cfd941b25d22b551e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2cb15c3bd5e80c59004ce580e180239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d56a8894fe823ced4106b6c58a6a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841a63fd6bde7e93b7eff2c4ae6f663241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43c81230f9204c3793d44b8048d622242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae80511c41981ddc54d98bcac4623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f04886a47ece9d031a004c6c73880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f2683bd7fb30d86ed89ccf7e1396245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a81f23998445744018bc20fa549db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262459c2b7ffec2aa48489c2b6c3e1be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76289e8fc8eb49de7434f4902b334ba3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52a4f76b2749bde24d06c094f68347249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d313a7f83d07e4ac9928f948fd01aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637bd6c3d8ac39e5d00372e234d8a42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78a3cc08a02a6b3997ea9738b6d257252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e880220944e62b70f1a1f5342ce4a74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946cf10520ece89f34eec0d23720b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b915c5b0c6b2faafa1d45fdbcddb80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d0a959d462d3cc96c24632b7971b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e0099ca908da6051250d284e37def257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b81b5846febce0a6ae03af342381258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec04e0496d79bd88761747714bc68d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38972650eb6c10198c832dbbcff8648260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ec7ecc40eba1551b1c0cfc8933e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be182bd0a97550374bb35d2ee1fedba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f5aff618b7f31b05abfeace73ed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339f6508ec544d3b78ac4dcdfaf4c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cbfab5afa12b24d37fb552036aab4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798bcc55c56e22e659b0e7f61ae80d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aee3e0e9940006417be27720d5aa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf8a7c5186be3d31b3364095adc8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe67cd5d5686a9a88c56bbbf3b9428c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b75cc446ebeb0f52818275c02ba03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e93a2c35947406ad8d488aefc685f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d8139841579a55ce8f6619726b49f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d71e831b06d93071d29a3ff6b37f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188029ce646af5ccf4bb13c805ebc2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4eebddf30c7bf3ac88f0f3f78c83d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fcde8e2a4069af9b2df87889d8a4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83704d6a515707e772fddbfb40bc17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99412c13373a74ed9a2dcb57d1b217bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464babc18e767d856e9aa8727b5dc412279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7be5329df313156a2fdd58c49177e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b2df2da84ce0b2011b9d677b25fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee9ffad0ef18e2f624926c8c2ee69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d826d983a60bb9b1c7dcfe035580e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee24cde3ba8a3bd3de0af84b423227e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc26e423f9e3158d93b4e8a4a8bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc232025994e3632daea0e530e28f877286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50ca595deabdfdf3ca42356d20c10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eaadf191c93f76a6ebed8908e794f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2c61f5be803d81e9cd16533bffd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b47e79ed21cf7301abafe42b6d01b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03771ace5ba0ef1a00035e4af0cf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c3ceaa5adc577d0dc4b886f61f76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2e035885d56ac607eb929dedf966293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b236aa3568c3eb3cbb1c8d6849c587294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fc583023a9a5aee22baccd62f5344295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12f9c2a49fe1e13593971f20c3ecf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8bf4f66602b5a654276a8a5833b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ff519a702725bc9d3b396de4dc84d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c2a79befd229b29bb3af197d5110b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb89d2a4fe2599ee0a9112dc5a9219300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704dcc97aa39d66e5aa9a89bab8430f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927da17c1f92ce540f510c00dae1396302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24f52e0639459abec8c3846505433303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b562c02caed22e9d6c44fb5bc8f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad36e436e7b9e875a4ca4541d1bda4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07914a4cb3ca2a2f6325aaff00163b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77701e0d1e08b2de1ddcf41dda93e15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6c0215601a1adcd8907e593a7024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80780330896c3e8e494ada0542074a41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcab2c0544a7536796f2839012148b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352e7214c2bd4f4fe88a8f36a94e41a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72562c838641087900bf724ed0d714312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0608810bedfe36aad7c95e825ee0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91f20325fbd247f3feb9438492763314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c6c00836bfc93569330cfe1967aa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767be226d41dbb3f1b0a993a5820f971316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83bc673976e9c9d24dafbfe7bb176317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58cea1426f29ec268ad3692cdd9146318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0aa8f17c53830fc7d4d296348a2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bafc30768c3164ab19d0f8793fbe51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e44bef23400e1d9efe8a266a01466321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2085ca925f21f5e4f3a0af7e43ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f0b345cd9d1c1c10c7c9e53b6006323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ae4d2e33561710fa253eb7e6e41d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d20ce1528a3b550066a674c713123325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651ffefa58f9ed9d5c2a9a4402e8723326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52923e4cf2a6e3d66d773af415002a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245db149c4c11bd43a9dbe5b0d8536328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb589114baa0d10f021551364d3ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e241956dd7f97dbed5f02e2e51472330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac5c194d8519a4d09b664351eba3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8d22eeec18e5b7f2e8d28fbeaaec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b63daf3c5c5a9b44e29cb71e96967333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4675704014b36f925f541b284cac865334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9303bc4b25241bbec0e3c03414ea313335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a70083685f4b4591790ed1aa6ac40e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b28de81e2eb55c4fc7917560fcdbd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272b83abbc42dc8c853cc78650a667f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0995d698af17a8d0022fc5bdd6acfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405237c0f9d2247e36660dd12758f8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c81506428ed1a4e7c284b3e537e41f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd6cc6f1015c25f5276bd348af3cfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3ec85c858aa2a8011bcc43314bf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dc20808d06bdb624c131cf5764a12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33207cecb8d252ecc3c23939efa99cde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c52980e7897b79a8878172bd72a90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929244b4401c5bdb30e690a40d09c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425ac0542394c55b06b9026a9ce26e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e89bbb4e77577ea922d635e1e0c584349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80d4c4eb91c80d314832a14093c277350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c477120294695f449a9b9c278fdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12718fb77cc71c9827a00a03cae18739352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6a884309d5eb5f34ef89c00bf6cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ac5c0692a6f8bd65b83ee69df1e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcce16755961bdaaa3fa91a286060355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784926d2c119c0d4be60f355fcca4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d0f6356159b198f2d38ca1714280357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3865cca8bae666c2417f561c29646a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7b82c6c7cc56207bee77fb5d97d51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37e364ca0cfd0bd6d5b40940e4af79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398030b361974d9a368af4c88260fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3ec6fe515aa37139469424a29e8e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ae7629d95805782adf2902f414ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae7e002a176c47aa08dcb137d2d1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660862a16be8777772c09041107f9d8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b6e33336e3a6f5285262b051b5db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf114efb6ed991b2dcf95595b5e115b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef33013d14039b2b15739e073c2c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c8e35dd6d6d9c9423710ad3da8b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a450670a51d5bca7353f8058cfc2e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1340a7cf76ed3cc8b7008a446d8af0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6571e1909c20e45458e68a9a3971372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8b65e8286d8733b4ba002b022377a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdded07f54592546e02e9ccbd73180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7964630b364bae7b2f786f9897dd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bf5d5121c167046ee1508781afe4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0613c2e17acb58e181baa2b11149ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7bce08986b3e9d7994e8a44dcf6eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ad4dd21e60ab16d7dec93a013fb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398c05e59089e635cf8cfcdbdf11be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803468c5690ed62d101a0f3302dbf27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa8b384624b213bcb90b847cead6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c9598e76905652c0818ae97f0cdb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875979b2a54b86d7960a1374429540b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3660dfcf78fc0883709c4f191f09f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86381356b172420a258193cc7ff30ccb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81282d5e3bdf123de46728ecf26c294387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb83aedd705cedcf192b3435af834388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6c109eabbad3e2e811fdd9d22b56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac50cd45f1ef1d3aebbc9ab52c6f5e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf81d576b195bf73b1e30437036364391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c625c6b31c7105afad2ceb67bde7d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ae4657d94ceff3f030e2661c127b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d980742f37c8b2f02b7a795ceb76a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edcf4bd0fb637f943aa4cd008c287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436f3e0f86b1902b9e3292d658ddea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e64697c2d5e99a6f9b8aa4ae369d1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee87744c8d7c015702f43b70bc446b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118869d56dd42aa1deba0654919e73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f0f4a7653f95c3790532b3c7e1e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c299281a800e2e5232898630f96af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd08afdb3cabd4f988abd3308eb31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f52fe850ea373b76cc5f5be60b980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7a6b273857395b3db5f32391b00e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94bb9398b163d47c36c79c7cd53a3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f545c911cd26e52aeec27ea50da0f48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd48d8a03bccee60153cdc09c42f82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b06baf3e9542a2cb0eb44f2fa0b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff06da5b089807688e32e8804a8bea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2870e1a94e60e19d99d5a2a53c0741410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ec190ff89857afe36f8a5b0aab0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd7597681252f6127e86c4e083ce8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef9609c0437700fe71bd7f0f6401c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50890c4b651ff7af1904c0d446f40321414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5562865ff1b05faa23a2d5dda3b1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126e4aea61afb61e11a28ebe3a8512416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ead5ca06ef20b7e87d9f4bb0ca8c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4f47ce49f5410bfe7cc65f3f7dddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff20b542277fa49a39318fab31cafa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68d0a9a46bf1268560ec6dca4f9845420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e17f8d42e5185ad310bb66b2b16f25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c9e100a6932310673c63f47b6d9c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4679b227af9a5e971f1b95c8549aca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9c11a4a187d3763644b861844c79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b2c6a23ba1f18138cbf9365113bfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe7f8460afea46e92f76b09d61d0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff185d621bcc0a6e0784812ecd89db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb519f8131705f45defc7d879591010f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a555d3a41d8533d4f741511d7c750e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed3e57038dde6d53ff1be5fa6c0c31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078791728d7e03956c5d43ffef957815431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76524c100f5af9ef1ed234bc91667924432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a797e726b887e90f0c967de3c012a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595159bd184155d6c62b6220f262d86c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc761df1f42b73541231d67e27052435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6620f15ec1f014fb41405135e3abf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bac19ecc8061702407ef348eda85c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496583ceb3e27af68e8a89d0e26290fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f348cff3ad42e15b2467aba7b5857f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81708e9e78c3a78840d01aa6af380ab3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82409c8d246d456f003ee432b77f81fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae1cde0baef261a708cedee52894b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b9dd9f102be775af6b55196379d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46aacb074b151caec8210095f755e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90dfb87592ead3d29e1ce7f3d0ab30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6636ed5eb67e7d2e26e20f03b3cd98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74a808e60635a8241cfb1e54c91e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03e515657fe536c57fe828014024b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa31b0a9fc9c029d3188ba639bd2ac1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b151846512a6f263c0cc30de3a460d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9918cd740e7ea409e2aeea517e0f2fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5d04e51f70473bf0b8c9e9a3c47f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdcd356ff261a52bffa575188647f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60b32b0852d82bb787f47bde504ed1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969332271b9011f43af0d37749f9a0d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841b26034fdf5dead1bf2b6f30c6f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79866190d57ef63b5708c66fa507a3a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da302b072f4e3b757b50bebea63955458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ec8259dfcaa937add9bccce5f5d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b01d5fbcfbff551fe3575e66492d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17f2b9c3a127358a1684bff46f06c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ccb0e1d40652228586e1d734a4f07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980d7e3c9c8e99349fe3cbe6fba0d14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da0d69290c3f0ee5df6f82058f6d47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c9b5cbb60b83602376794c08aa92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ee28b5b16de0d5271c7d08b42706466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279e51d5ba1dd3b0790ba0613683f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084e21406da04f58d36f66aac465aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077cb427be5929f9b74e7194a2133b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ef3b8afab8b8f9294c4ee191d4461470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa414da73e27a6148d973c7933965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13192574f9274d747d320bcce8259768472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982ab0c87efa0ae4cde4124cd731a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a924e480fc2fc3bbd6a80076d76b1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee5ebccb580a7449fed84e7c09537475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c9efeae0fbd04dd1c21f21459f45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc578d744cce3d4d47073e1780684a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90829f6f968503e37b2cd49cf9e758478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cbea5143ac005dc9e688180b0fd8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074add02a882d503e166f46a2314097480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d95c7e77aa9eb452140662f40f47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d44139fef5317ff6a23f4110ea2e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91922b28afecf5f35998848834531483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030df08724c84c5da8c57868b352fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940dc7450974dee95f3eaf492b8d5ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d0d8274b89a1831fa59ab74a83c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49a725dd19b3bd9a3ebe30fe3e8d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994b63c369deff199b34c7694f6c90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb85137d6ce1b73fd014bee5ef826d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4352c99567d4944c4113e3765c932a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb93a94a25413911b7b75cf3a2edd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460ee2fe53d6e47da68ccaa7c68c90e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6977b48b874bd4dbc9f831cd70809d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0cdc2e4fda20d9fe59af98b73a9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427a8b6dd010654c6c6bf083b4905f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8c8f7659cce354b222c78c5e66f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb372e14da2105dfdbd8fa6f123e0b2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a49758c805df4827f21ecc59f56a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0dd0869f942755b22aa1ac506b70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2bb64483289bbd2f6becb0e8052b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c3407878b7c2fad99526044e5fadd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c165089d59636589330679fe3df6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e3acc43ea0ac53769f5e71407d97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292d706607db19e3ecb5cdcced61b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b96d24f85e8d90f44fd25ed28bd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639f52a9cd0ebd6de72f6cb9a9e3c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc515040d4cb441de5742789ef1dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e7e0c41c52ca03961e60944991fed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dba92d6a79f0c6c687dc6c119e18b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585683855a92183d1d39ad8a87a0b08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe2ca58ac9370266d185a32e95ac6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cac965bc11a18847d3bf9b752a41f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906d6befaf53e7258384e474b20c9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e388f22a9aa16394cd38480f5e40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6be0386c63d3c8e3c2a65589658a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e569b65b73dc284ecb6c1111dbc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807edf8c0b7f43f471d25ca31d88604e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b639ae472b67ac952eb72e840d36c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62ba7189da0f842afe9f6cec30347519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f769f3e56797722f741bc1036504ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8f8e86372e59c49def061419120d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda31a80406694522c9b735fe4563b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f5c9cbdc18ca53aa3bd285213f62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b24622c85020aaf8b2001e32a9f793524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729624e1f13ed6b185a90d1e175eea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ae1b72945ab8692798d179167d00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23d8af8c35e640b6e6af3eb5143c45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e19b2b931d9d94e69e9e1d6186ab7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c9c6344caa3285b5274c4e13ea2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43de34b1690e4978cadf322aff3bd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef0a45429277cf7748c4b7a7a49ef1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b40254a897d05c41573d856614852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ea2e77da862216647dac279c2eb4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8c4d405da858f9df2879ba59d2d1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510761ea98988c9f793f2097ba65ab4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167157468443eeadf1a2ac760730f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced55b8044d8b71af9f788485cc0102537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96147184ee119716818524c5f2dab141538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0427e00c76e3b45c58bac7c94aa0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd276f2f36e910a9a7e4f401a9157540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112e08a47f97c5111b147b4f5f95c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c83461f8beb89ece027b3a283429ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d69bd01f584c1515cf9e5cc162e69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dbccf1934c5909757306327802367544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a291d4f160a9b1f76a65f8cfbad2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec1a260b6f63c4f5698add6c6fbf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8caccd938d18809deaf0616263689547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f78434b2d92f245e9e2767a72a85e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb195d33ae4692e9dea35864769e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b1e19dca353615947dbc695a2059550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5282369ae7cf1bacddb7fb61a1cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec137c2dd6246ef3f778b3865ed6d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03362670cde6f2e0791eefc96292d7ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8baca24139a423c446a61560a689d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131388d0a882741f1889eed0eaf624de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feedd3e4bcf5b3dc476a729043517d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8087fe9118330ff37252e93433a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fcab57e5d60989dafa08b162ddc3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24633c2753bc18de8cba84c21b0c33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae20a1e2c1135270caa15952476af1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b023c9bf238fced97a02d01a323296561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b1a3153dbb439fcc09ad1555bf48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e58e2d4ea2b1e1f74e52f45a014b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5a2cf3fcbfb540a46e3ebe6aecd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a2872d2284f18e9e9c5f67d4d1a9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61b1a3607a156b0d6e470b2b51c2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f4af2b8c63531c2b8f40b07fa7fe4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778cd97cebbde3340d063aaec299c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609d0dcceb74cf83290ae0e1765775569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80be6206aa2fd9f582a60b18e13440570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdb7d109979f1b1f2e56309b237dbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1921d50bd42c4f1f13e1a8838647c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd0789acc359afe655531abb71787573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc4384e55f4df6072ed2a5a5281eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50dd348ac79ef455b5a73972a1386575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60302db4d96790e0e7e9bc64f9b8df42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb159befc066063c7f13aa96dd855577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a4205ca966056a5dfbdd2a947fee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba1993e0e31206b17efe2466d3aa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd1b05ec4a10cfb2989f92b7a3e14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fac0a8328b189ddca58843eaa1601581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45672afd1eb0fe0f2edde8a3d5b07450582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8fe6ae8615ea68fc3cb2b3a326383583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d0c7ff773e9087173ec231d948fb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc9734d020d6fc1e63da6fab8ae1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879321f3ffa0cb7a5b15d88be1c783586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d454744c8d60bce404a88b55d21ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1b7ae14920c6cf5b9a8115b414ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2b6705685a8c3fce2e3a4411f608589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae9f9c27c8bdffe90f8a4df84a9c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9e0bdfeaa1985407550d461ebff36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abcdcc853a32165d7e9c9623bb0ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c3c108917b3e8b2775baabf3d5f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55bdb98b09b1bcb9b63a07f5a1eeb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b23638562e3dfeddc1252b635a79d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3c48635eac2e392a4860c36ea36f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bb5089f29881a89eb9678cc8d919c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e750ffecf8c077397a87bc946a6587598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aebb36ed8f5d6cd00d0e77c0ea8b9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a44adbdd0501069df33d7ef3e66ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7136a37e5dce79030aeacb4889aa0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dcefb14fc31e23b32ac98dc64d445602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2498eef8719b8fb7e18bd00668cd86f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbae4e6e2db0862c365bf927f290933604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e7f32a0a4825df1fc7dc9b7bda73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f270e6c9569d5b9234e06949e01f82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbcf561b6b5d371277ff67a3feca7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a42c13194694bae708344a49a932c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a57cf0feda88678adb2bd7da3ead9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071a544dfd3f38401e6c5fe5be52136610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd49669886a3b3813b32b9c87c2c90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed555e1817acbea07405285c705bd03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaed0bbf2ee52f2e3fa42ebde00b87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28cf69b0bf854fc7f89bcc61a0b5cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775d04df8973504b76c57b61c6e4704615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba26dd2842de9fba1baeb2f2bf116616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaee1e53705f3f335af4913535f926617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca60a71ea8a05635e1840abb0e5142618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf01ba50ad2bf85032c08c6668982c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292fc4fb9d9b05f1928bce1528f5ccd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f88b59eee8ac1e0005d42db940c1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e330971f989d305b8690f44976a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61dbd54f9c2471756c2c39fdc8cabb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d7139ffab6bb9ae061ae516b7b40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67725bedae44045b0c046a26b4c6752c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929dd21e3d18372b47c64b18d5a426626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef054a7057a4d103bfa136bfffec37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7bb3c504088a02c9672fb9e70d307628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e297acc53001ff8b78df46c60c28a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2c80fc3a1e45121e34bc320a57a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4419c610383134aede630b3431f8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0655ae469b40a9f5cce9727fe1a1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f3ea1069b6a5cc18d13834694906633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8dbe5176d15e49223ba0a287995c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba40d318e22902a741c62ec9a15cf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043edf72dcc489c7c120a285a7aaaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c8f77691f91a43d5a45773c83a12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec2642734f37c0bb2c3c1a7168add0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8cc27b9b3db918359afe1844e47a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495b8908541719af4c1832847b1565640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789e05cdbb2002ceee639cb766d527c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f51a9398ce1577e6cf9da245539ea4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a5f9079d83125e43a97d95e46eada643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3842ceff1907d1f5698a73aba03f82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156eb8d6b74ecd695c55ac411d4606645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2d3948b46ce35ae2be5c3efe46ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85204ee94352e6a05c4a10a316e6c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa46bf7b126192a59b236ade28ae2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b11e0800fd54025daa299aff0e292649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd6990e90565bb840d8752d61ec81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de20e00eddcaaeb379172fe8db822651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c155762eba682aa710aa8576e2fbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c85d41a9e36983006c4094ed3283653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb70d7ec0ae18984286241d45a8214654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8c2623dd1d5e63c6710e54320d08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ace1eec23e1c829bdd314387ffb2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f4de3a998bc9b17f55e134dc64554657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd61e43c9e40a090fd0ce184eb0033658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d1f615bc400e9825aa83a5e388ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798b91c62e18c6e10977a2bdcc5b3dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc773589e7c8f6da7be770257896d99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e68770bfd116e1151565c35fba4dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea8b8f617010ae727adf1c6dfb3ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63c3d06417b4c3ed5292b8e85d83bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab9d054d0571afd0caecd6121deba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4aee43c6ff852f1b32f5f66cc7e65666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21641,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21951,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22184,7068 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="F323" s="0"/>
-[...6 lines deleted...]
-      <c r="J323" s="0" t="s">
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
         <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>