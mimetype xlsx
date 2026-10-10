--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3bb5102fed119a4d45feeece7b9311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101bb9f2cd12ea175fc484fa77cbe5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af46abd78eb547b432666971e568b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223966575f9a1681185e6b8451b6da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af50db18b1cdbde45b46af1b4854c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c55e79064edc0ea8e93550d4009f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaca17e1d96a7697bb9f23397eaf9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b3681fe1f47ad2a61494ff82983b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae222e4e3a59aa4da8c292654751d239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252409f63dbb250bc6ae1ad764da30d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ed6ec3a63de3b1240b881e3f495111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c54197520535551421400daa1796f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a860e61a8ca347c3077f67a4b038c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f045fed303b9d6733a334fc1774ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eb4c541ce5a75a846f819ae2accb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8fdbb954fdf985d07b81d238056c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5857c81d9a63816d53cd666b580f6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d54d267c1f9038d9e9c6333386a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10baed26c466b886901f264616d14d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7bdc8cfa9315be5932afcebcc1e5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb0d8e429d6a605c275a7dd23cd6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab2ab057f99975ac70d7970936b8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a91b85aaea8b570fc15e6bcbb5f6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c504fd68b8fce98ada92a14a6b57d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef1ca84b002f4a1cfd8ab5fcfc3b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef1f282256750fc109bd8893de25626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b204c760da3334a0df84aaa9f95827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207318489a80c1aaff9449143ffc6c9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d73b62b1d587b93907a3c4659ba4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d903f003b7d040ce1a0d1d25db0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808578e496eafe46034a6cfdd28433b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49144fab792fc8f604a4055499ba19a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e1c25b8f585a50c3f28f9261875ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25424a0a9bd71f98b09be9241cf00e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b5055dc8867b01d7bb6b34bdcb7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb14cf8ec9a8f10d0f4be30c380f55536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f792cf529b999067cadb9b5ae2673137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0fb74850b418d28c87d5c4057b57838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257947cae7229ac8941ece5b2048ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae912cb29e2518423afc05ef5ac25e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e0b06a8aa027c8646127d678439b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6082b028a45839ae0019f58dc07f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504356f613a933736064808319912bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b03472e6b475bcf7fd5c575103e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b591ed80e5f38c7b61044e97d8da345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516491fef29ea62c37d3ef677496f3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283966ca6c78d54b010f489ead20bcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1887d75da1d6c97a7753a51536e92348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc3d7a48c630f71d329b70afbaa9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64abeda705b6b4bd3232709289e84f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96c2dea597c75e405d36d08896efa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef74693f02aabe0e5a1e17b058821352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c37cc6a2f0ce5991378cab50cc629953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4beb5233cfd089351795897385ac6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbab171b0b8b75dd07566b7f135722555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f166850b9e694a87e17bbdd5df6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb341f69911ddffef6779c40a27f0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259056b59d510e5ace68a26434642da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f5a2de89658c796d0e089d1e93de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3612c66c1e9e90b2271b374064e29e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2f54be8c1fbfdbd7d7dd11979ec2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647111d07854332a1cfe2977be92ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6412bd58118b79347653760cfddaa4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a17761a8697e1aa24aee6993ba0e0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca0f12a90215e4f19f72eed79a0d0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220c571e1065bf32681dc2c3117aae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66f3850a210c7cd19a8e84f9e537a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ff623479ee779124ccfc672345a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917317433e506e8f85ef064a1df341969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420eee6c7b717b68a7ecd10525dbdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f3a4b9f8493dd1e2cc6f9a13a2e2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9fb4e79946a60b73f3c672c68e94d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8fe15e59baa0b20617fabb02892e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00c02fb5f4688737e2aeb207de68ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6d1f6041272010808d0b0a971093a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48c094fb43ea941f51dd64214e95c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576fb269e5e6d7415ffdff5f70feec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab808b474b2eb35554bf06f5239b75578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121023d2782ff345f6626c7d6ff54f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9a70f407724f2c25fb0b56ad093a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6ddf52b47dac114f1cd28cedff8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675631b0f4fa4a950cfba3bde0b002782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e71da8f1f610dc360b0b5e3a95a1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8ba352c0307cb9a9d50c9725911e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577e2b4d7fda5a0419fe958e1c633d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d0ea21a6751358f2b7c0e5d634f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc52fe8acd6e87a651ff2b5080e5b2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef5d2dbd58363fb9a0216e0070637d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17678d4aa521c33e904033c2a1626f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d383fff40bb84b81ef92b0d7ed2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1af222773ddfb81d6ad7bc27719f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c5068b4a508491a1cb4faed674c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4aba881fb677bec481b8d2c6a7df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf809c262724707a208d5b3e617238b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b09ed68f87035fbe27cef88f4eaac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c9f3a5ee139244e308e34fc8926b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1801d4f072c6cb97ae4a27bff57997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d916212a9725bc014b4bc90c0a127e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c36901f2583faf0e997568c519e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee785f412bb483519a1b92d2bd9ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77622c4b70807b78d8782cc5510a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae0edbd6f84a39c70c9bd3f8d0d727102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8535727c45cd2d39c4c1ac8036e538103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8854cdd64079563af0555e388169b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab666e5c4b63bdfeebe256e6c16e2718105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582f8112e2f6d6467710324e0901e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c3999b79552c7bbc2914573453da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4340cf9261fc425a5f495660d0b27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eef3b54dd695a30261d509ba6ac12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd11d619bd4b2d78ca713fd8fe8db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e76a1ac005f4c43c536bffc8e298e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21e628517a4e180dcb731bd857ec4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c25983b61296d0b7d36367ec6e716113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476589dff21484931dccbf12b193258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e4aa33b398b36b858cafb86a33aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a23e60450b52c95e513b5561bb67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf302482c9750e0b3d68f2c6b6ef538117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321b6c67afdc98c54f29b38e0caaf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88208c0ccee7a772c30b3b98852c3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dcde7c551caf069cd85d2bb034ef3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c9d252e67db8e4117b85cb1ece0a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb10f63e1e463a2600cbfba739ce0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d5a70dd939ca2684b1ed9a4bdc13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f0884ea0f873de03687e931887a02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7edabfed8c8f2f1ff1e7fdeccd808c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc38e543eed998356cdce231e0756f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc486897ba5ca669e289180c515bd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3c4bfd91e7005244b79896d9fb13f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d6fbb4e0ec57b38cdee86e219e3e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c60cf33c737adf0d753b740ca167b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5710f45b03efe056144a16d334c07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251240cb0222710eb33dde7c6eed8ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e41d7723baab18d89dfb0ebbc722ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec1870de24035a3ae2d87de14f7fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361ab0178ce5e841a7b0bb8e6e8cf8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f93b1a431bdff3dce80be21612ff27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3559263a7fb3582de8b7bf3763039137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55218b9738ee1480474e26bf58e81e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa440a16052119625832574b548cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc275d20c4e7d855cca8ef25a2563140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef7820b3b581870f8e50fcefda40b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3206ee7f194af8650e0d77a1eea5707142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5eb0579889d03e2d26ee9405e044143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644231e7ac4861a5efb3140e823aae3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db581eb9ed9ebf879ff7325022e53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a60b71f79a1e7a5145ba8aee114465146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876baf682d0ce70fbabeee61722e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e59c7b2b1fff230f232a6245f5afa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1a906101f7970c05785575072b20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56629766b53a8d2c862af4cdc7e62c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad65e209bfd6842f12d218a8edcf13b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0898164df236585be08e961313b67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad24fd215c12229c7e2f1a77eb2542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3355139282edd2ee47b4a3d9af8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5ad943567c548cfac58062007d1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc957d47a45bf251f8409224f3ad67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d6017f85647755276c49c657c1ed4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492008120075e6a692dab65502a56f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27bac7bd4abd57bb014e403e3c275159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d95b27d35b7096ad2d350589fb9fff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be51aa055c8ac19e73552bdaa3ab8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea9ce5987e86784c013d3a5d9c186a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a688ec0a248c2004a7b51223555c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7b131338233293f22016f2fa24f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495fc37d1ff4788f7a25ecb0e338e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c885d791533c4825b6901bb309c9a25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba730af1f8c3e129119a8f34fce13c1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1d0811d2d67931a14ede991efc52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d483486ca68dded95c3cd15166bfe50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec4f64a382963abf60b5c76268188c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85cf5dfbc9d6849459c970a9f7efba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464333f6bb45f194b3daf534fab33a96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662c56b0137c115e5e0c431e8e11b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc646bbc7a498ba729fb841e045f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88309f1c2fb8397a5d1290ec886ba04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23283b8421d2b25b8f4db152fdea62f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709127ac7a2ac40250692aadd3a2086177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556556650d8b61d800a9f5132f934327178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770466e86ccad5f1acacbe61041f37c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7e598ccdc006acc7d1b3910f347b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822bb7cc881141beac8bcf04c258a06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a3926e08a89fe67a7b7136df752d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927e6fef758772574fca1684e39899183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4355f967ae76975a82e092551ad3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e4cbf2d0ea4766c3efb508d6245ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78dedadaec9465aaa1fd191d1985a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1608ed13014b230a3ef1788d15419f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6f606be639b36aa8789925bdea35d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7bda6c5d77c0d3de53ddd83f97bc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450e02be6b02bdedbc5ed8a5c16a68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222503d555543009f4559d525a7d99d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d90327ad16756be85090f91bceaf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31ca21b4c00482bc69261a5222400193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e364eb098edfbf98bdf33d8649c2621194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449e6a907f72f3009d719c4868c9696195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa442bd12c8d0e42a74ec2435367d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac032e222e95d48aff621e3ceb0b2ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129baa690df49df822318d8efe93d27b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e9046fb4ddeb2e2fe1aa9e549842199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22050058991d9d712de5dac067b01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c0c7e79c7fa7a10fda09820ed144201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21126dc3bcdffc4bae30957f40aa4da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32fb47a5aeae4c6a4a6ff9df32675203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85908a07db88dc52e0539e3cbe57813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09415f9fc094b5de7a03d5431e027205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0604b06c08cb2a39e5f7067bd9c871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029e236266ecac866bb6a511a1be9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fee716969b0b193232d84945afe92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f3f3d7c2fab4b30c42b764306ffd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25572fe543370638c51544430bc2d8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bfa59e6eabf3779d93581e23732a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b21ef1363de018a03cbda28c4bf97a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25651f65ead348ad3c25a76cb65a8c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30214562446f15234b0ed7e2b02d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116dcd246bafa1ce4f906a95caf4e19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a688b84d21fd5a66bb35428abe4f69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceb1e8e4d86a93305a62be66fb4fc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ee141372de20694c201de7802019c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805128944d450493f30acc49cbdffb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdee23365cf8a3272038cabcd40377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ff6e89f994ca26f1ee43856e9df8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ba8ffea174b0e3d1ea0de6f67cbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94923453096863c7bf8c65fbff058fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff0b3ac2d4aa784be81c224521e613224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020a169e88de4e4e5126077ba30bcf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18780257e95fd16798718de7a7f83f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f34a25aeb06c8ac39dac3b325d150227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988500dd6d3bb5621dbd61018ae2b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ecadeaa517b2368f872419f5ae59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dccd9da40806d240072cf0ad33786230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b9fb22939640d3bcc00c727755e47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10b2ed89affcee51307a9401ffe363232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a6abf7263b80f9dd57feec37d2431233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7fbf6c7370ca7e9f5f422b8b250f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b273e1f6bba7488c51df4b7d317084235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dcac270c59be5d9f609df3a5c6c56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6086bad482073b7d03b8e51d28e17e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e21749e3c7d81776526eec2a5eb4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12944d1e65af15dc310859dbec927f73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef88ea88407474cf55b1895dc0fac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c14f341b785258fd8a3656a422089241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89fcbbcf9cb855101acf7d4f9fe7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67304878714215d232b041cedc09cabc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecbd6943ffd17807dd89d0d59bf43a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83f4a70a5e730059fc241b1ba0ff5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f4ea2aec4db2afad378454a9a6feb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffa1a03cd982004a9c1450ebdc571c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8fa03df868680f8b2be680e9c056248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c782e50f3db2060da1e9331fe9c5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c1cfe5266830e51436ab51c8f9abb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6305b8f69ee1ddb3f3c7816a7c7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9a339bde35ef2d2decb73578f5b9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260dd7ee41c0e498b18b56644ee1038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d7333d781e8b107fd78008e4cd63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b49758783108f7528cee008bb8237255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f734795aed881be476ff9f52472e38b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a7e559d073671d0df640ff8d5b32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f14c819cdbcd715df18354e210763258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e655b468e631dd962a381b88fec7ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035975287636a30f3237bcae986cd88d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec43a4e2af2df84461dda6131a076261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b370ff254c1603eabb5563c7cece262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304e4832bb809105b3179b4aca46f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca016bdd8c93a2bb3e802e3d998ec2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9375faa6747c1bce32ad88b287e009265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89c3ac8a1039e261def7d21031f2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453589371c2fab078a1d63ea298ef93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3574408f023fa2b5f401865e8dec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0f409c17a755de61157c8b806795269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939f34b69484bdbfbb8a9070e04635270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14fcbd3fed84bc366678003de6310271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17b47450298bf8a07b1208b903e048272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff412155c0b064da94e69b0ea35454a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105825a0d936b9c872e319db39703ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b7b0ba1b2d37b089d3563a5a3b4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d9bfa4b5303d95b3237983589938276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd341dba72478bb6df99584698d5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3aae526600fd187bd075b3cef3a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bd9748a5cae29f3cb498f3c080e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad920771143339c6f3affe9fc517d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc367f33fe526455cce68c24465269f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526be0911f7529c8b4a8e42528cb2968282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97967969b5232044d03f7653fa384fb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b99007772a769dc6b6c996ba80e3f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba06535982b7607fab103265739b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a4dc43bf3181a7c99cd07a90674c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4b7de7fb788bd9811beee936b2998287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee1faded9e9e66b7e4d47be4d7a42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3c24912d06adcda38cd556a92525289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6ead106f208ade1c0545a56786a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f568272fc58619b73719dfe699b598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea2310ffdd649e56e3f9d78d5a773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b00cde59c39cd5e2ebacdd467b9693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c5cba7ace50a4f5636e0f6d1973a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d1d44e6ede69042ee25455da368c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac56de3e05198af5cb355bfb75b487296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a504520c6b1b3d565e5817915ae4e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c034fe06f8c1bf2a71c40d9cd8ac71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abab79ef4d528555a5b558a857d3eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a70778a7bafed009dfbd4d6bdddb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162cf8b7b455ca03a7e818644daa0f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e14e46250fba6edd971786fc28600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96654c35dade8d2752876df64eaf6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33600bf9cf6a831581168ca77bd6518304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1976e63119d128bca24ee9a8d77f0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb3baf9b2bbdef260bd99f162392d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a7e3e7345d4e1304bf544105b5b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b85dd2457129fbb898126fe8df727308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86070659521e2370906e36aae702e4ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4cb25c10e5d1c2eb50d9b6514b7c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaab6d7b523f5a978c66e60ddcb02c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc21bef0ae6161f56f9cc88a6e89ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304a28e0fc7cf330631c7825aef0b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d3aeb1b71589ea12857e645968bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a8f063d5f638a1ff638b47c98952315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf6c0185937619408e52a6067ece3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2345a2875f359832851aa61b1103f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4487916236b0cbc56df50a654d51261318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a7947a76ec12d71047408648a2d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5e8b821983220b5752b6f49b6ba3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6232757c96923605d19beb88f5b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8337427f3cf16eef5aeff3d214ee63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5d01450444eaf72b5fa827852a71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff6ddf7631895e88f1a43c0686bbe8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e2b9285aedfa0146b4f0018577fd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d923e56f6894633bdf64022c0d7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c616568d17e9d49e3df00d90ce651327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa04ac80f11b1e2564ff71c084ce45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008478e1bec1f55d2be8f331f125785329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72574466ec84257708d2ce7ac86ce2f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd55f71f16328d40e25dd5bc9cfc17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f4d81862179c1f84868b2f06bfcbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb510520f95538b34fe24e7535e8e55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac447f543d1ee8d87817611805f31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c568477ef636285919789cac21bce10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf8fc31de87b4f5d9dde314baf41a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf63bc76ac5f8a268ba69939f2555337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc8e23b0f30cba54d6e11a9c1baebf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88c8267096dfb72bd9b3520ef78b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95bc34f3b01024ebf5e6f05553281340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fdcb41b20790b638b9afbc3758294341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812891890584b6545b7936a9e278e10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235277fc3f39c5813609f7b27970d8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd533567d5c9d52483ac83b10ebcab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9aa08c31bfd35db26582000b9d43b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183dd9c32821762d792d0d23a48f513346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b011687f9638904df1d8fc24d5949347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3931ced6e5ef800d00fcb9ec90dcb4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f0414c3705f04d8b16d16911dbcc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f0a89a1db4b7c3022810413355f30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1add9bec98f0d82df031bd40fca3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514025fc2a066936f1bb0bfcd8946be8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56fa595f53ba4dc67c7750c0bbe019353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff9b05bf10d3fce4187a2089e72f80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde82c3cc3bd9dc0a27e19bddee39a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a48eba67d213d66a4925a583c6d07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371061a3b85d94a5954c19564909a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680389217979e6cdcb184e79dafae06d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22cb8c4d6038bbdcf91308c811d7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d798f0eaac8488a47da5e1aa0b26ab8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e019435b0f773e238b6cdd2aed51c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31482943cd5e45ab45e48de3ed213b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc8d98f0dca555b1c44ba98ac9bfd8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dfba02377d73d36e9daa962e1a806364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd0f53a9f97d06ab3564bda5d05bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c02d4f37e31566de545f1c71168b63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ad81196f0d15cf6fca7406e066c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b31e8d0619ac4453ba36cf2e2526ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60cbba09239a0f2edb38b24ca5a8a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb398e2e1d35bbf647d8d35037c928a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401678d7d63c79b99ee2bb1a9ef5fad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a12f75c8e35fa93818f94e3b7d2d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c554bc5a7cbf02f0c901c806ff7ee8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585a5f02076429a3e25117d454defce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff75fc12da34fca5b50eb4231484a6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180aa2c4262ce68285a7e12e88b1c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4da53fc45d5433727404a7adf08d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c422b7b604147d27a885f5755b61c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098cc232b1df102781a132747d3dcb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0b2add3a82e1b679c6012975f884380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8233526f3bec8694366295966313381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b25d40b1af03584a5ce643152a33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba527db20c0230b7720c93ed9345b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154330f2ab1ee23cbb29aa7b782837d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f52b6f7cb95f1f92ce26a068ec96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0f65037a4c4820a15456707559b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb8c0ef6a42232fa2a56b33998838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6015f8d627178609e9889b0ac28e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717c2fc3efd3e8b45b9cc8efa48686389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5c0cd676b1c4bb03ffc64ac01f772390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7007f81c1cbb033beed248471233bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bfbb8c7d52b3f4897ddcc6d9f2ccb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8ee78db866238f4e3dbd0d0f9766393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c7962eecc7af90ac26233c9adae3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95eea26495b3c23f868d978d8ec14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d468ed7132fd3db10d3167a87b409a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775734ee30b4ea321a701a39823da7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023a65fa1e4af9a18ad024914ef0c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c19c1ddfbad6e0f0e08ac27a025b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ce4b7de69e6984ba1fa5e199efcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26684237b194538b1f521e78c92f8a4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042110d2aeb2ed244326188e4905026402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5112ee13bd8bacaee1a1ff4cb981a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385ccbcaf25ea5bc7b51be10ef7efdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e335ebb072cec1647fac2345eb8b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9036885f45d8156949af48f13dbb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92158049f2352a41c86a40204ed7b439407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b9ac6a61ef06f16ef3ec169a9de0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a3fff8fd3b43f7a82a5ef30044107409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db130f33d59b89b03eb0b99321a84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7674aecb28f03fcf246d856d5d5ced411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6233da7e88e16866a7af1625da3390412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9ccd1ab5ff3786614b37194467ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2205806f4687c47ce5d123a168429414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ebc1d0562728ab22849cc89d2cf76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e97c39e2a7040fb5c06a3045b98d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9005ef693a8681b028578a7f4c472417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42c7d1a7431019a2449b59633b4fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc84ac0ad9d8720d98ecddc9ebfd0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60304459c51d4ec5bdf1eb54d2ab8e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025df07200f14ab1f585d039ffbff59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0999fa3c9a086f2b97f7d85cc2bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f6da2a96e7dc5c3688fc6b152c7cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3e47b4354bef62092fac30d47a93c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eb47c3f10bfb04bb5b3ae343d83c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcbc94766b43494d45bdfb12097f28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c6cd8c9a49e3ef6222348eefabe89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa375f380ab3213364e17119908d8f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7adb6ff799e5cb92165920ede1d2e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8a9f4faf5cb66fca65d7808575e3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2d8573c059435100f34e92de695a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057ab4169008dd944c1db7328c2b166432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317256d6082d3fb8a48c2eadf5770026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3140999aec97e1c1ee87baae896247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25b479002e4ea22ee8080de23ffef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d77ddf604e8a1a8119758e56b83b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83233c458a1ad7f806c7aef5b79397e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea804bf966920589c3b3ad9435ef5d8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a8699598a8943f5f1c851c91c6b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39116f7e82234dd99fe917e50299647a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205e1d42db226ef224dda750c10a92a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d18875c8a9e71158c8d7f739dcc4de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d956cd1617de12c8444dcf1344852443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bdcbea2b2075db2979fd73795013444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe77082fe6c46ef31b84f3ef3ac60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaaf8caa71cc99bc604b9cc377f7a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a32902577adb8ea1baaebd9c87320447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d2c1823f7fed0629a11ed36470026448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28776a82df987d9248df22de20081a78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4915979a1197004ef222f36660c132450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03ee4b306ccf2a985123c4a149d2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab952681eb13986a18e6732a75383b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce34547bf59103c60f632b3387a06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb44136f864c1bbcb1441506b8f1aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de626755928328e1d07f7203f2a3ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4239c5fcf90f69eaae70d5adb935456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad02978b94742c561667b86b7b14a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8beb3ece96a7d1bbb8aa02a918ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a6d369edd28ba77866c1f2fe42f52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153c6e84a3639d5169a58b79c89312460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76852aa6349787d2eed82d8dc9b586f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021064e7a77f2e147e8e8168bd74dd97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4def31131f2c7e5ad3a111d8b7e575463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b61bc8120fe068d0b32b18d90361b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f8ae19bc7ae43438c2989ab1213d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585d054c6ab373fc1885332e001ba6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7039dd3ba5b0b0d2bf52da8a7eac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d1a9db0f48742c61ebab1d4c9c38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bf4268ab24070d51c07553a0a6560469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dfdd40e828baf759ed39be4107e59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b72e42ce0358c269d581a11329fd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d12c8c976bbd6d00075e5c01730e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d9a0f72086f8f12240dfb727d5da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353241b76d86449528463dd3bed4e28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879079498cbf302b818b2960f31b3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819911e14c2db38775fbb6aac95b35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91a427be44d47f5e8cbe03c40c7c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d570157cf0fdf109e8c630e8b489a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95945eba705c29bdb4c275a0c54570cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb11335dec200327551e7965cb4b1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c4a97eba237ee85a8db51880a1065481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c43e28b766a9d0eb25e1d8a374aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d78f14fca16b68a74f987afae8d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955987abe4a502b16fac95a7877964484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433adda6b568ace810581a8f1f3aef56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c849a4406262093e96dc1904e08acb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162c9542db5eb439dfbec5288db632487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900274fc1a7fb7ad15ce1f19c8613f28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b818aea34763a820826560970cff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343880660b4f4b06c6368c9056f7ae66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab14cfdf1fd78cb27a51be6689d3226491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680ab40e037fcc8830fc06595d11e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca60c342ed1c90637aa19b283d475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2c35aa4550be6402cc602319487df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2956f47b32e71c8b35366e816f7d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf6b63a7f3ff4577ef3d8e6fd1ca3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588e98744a252958631428aff16353497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b2db5723608c6f2f3f59e44c8152498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c3076ac9c9d2db69d5b9aaa4496d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc08e4fc41dc06cf6282f50994cc5ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf499af05bd86851636875bcd6b7b90f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d04ce1a56e34677e3b27d09c6e2b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a57e22233172b7b637c1c8352ffa2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78b8ae6d6abc62d3f2809351ccf8b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97165d4f69011e2f406306b83dc153505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ac4bf25e9045806b041b227bf41f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c748f2f545590f9f1c3c6c1e6503cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469476921f5ad36d3b3dd1d98026b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86dfa367c7daf828a2e5082ac3ff5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f72f7cc95b7d4f3e1a4a206782595510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1751070788834d3cc5e9f279cef9a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346fd88e3b5512b8e40f46b632d9985512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca2460fb5ba14d87c6f6c240ff4278513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9a6c72e47f58de5185d371245cc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497885c9b259f7e988b7cfc419ca1df3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f494f4bfc789da86fe5bebbb486d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcafa2abe831b5d768c7368c2155e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b3e0db6bd2e2dd78f41abe969c903518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7423c02acb7604436241bf2a33f17b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496bc878389a17ff6242267dfb936c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b5866c31fe50c4b5b00c8bb5eea62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f728c874b214f7b15d2b5b69813a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546d608228ae3640dfd9a27600de66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c6259a8683a0b80c38d9cec9548fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077189596017576486516a7437dd1def525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e38319a7a42b4c2879b2b4441a5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e0cbd5f56f9cc442d3e4fe0d211b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15fe8047a678efef3dada1fc681ffb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423d8ec91592f765358952513d17b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bcfedbaff80f538de269531ed1839530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac1328b2656c8729268b55586712a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393355bb0264031e43f7ac45cc21952532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5855f34d6bbf43726cb03b0c85d9f8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619c008dabf60ea0f19e2787ec2f3d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26476614c8a81b67159fadeb231bb4a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff028b168e7c37247e785d971e6cf42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5283345cad7442c46648993e4305a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13f5953b536165eb959631731b138f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ba4127bba79505d20e6fcfcf40dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce29ba94b7abb52338c0ddde671072540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b87e6e4a26a727143753ed794cc62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145289ea650dad1ac827d6a9c7bd5775542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede56f0892fa955d4dcba3e25667c63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7793c6172c88619837c9a44d4e555c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da0c813b3939987648857dccd422d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffae554ae22e0b07a26b6209c034d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ee77d75bf15bab7bc153cc317f65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc26a12b69e356d987870a97c9101548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fdad24741f218e214775f1cae9469549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b0b5d67ce6c60e4753d95f99897d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2df67eedfbe0996d99ffd275a6acb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df237f6fb444dae343811891bf609b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f2e9b74aeb6be3ab43ef56aa2a5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995c6932c94e4a4e346617590a0cd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869d971232b48cc3358059b2a08125f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0235e0ed5fdebd44fc5f013170b58a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be338482d1eaf2742abe041af3e40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dfef86ad913ab98d7a0b48495f018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b2cc1aa9b86e99d27f407223288d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d34cb3effcc70111de67906fe541560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5183b84912f5afcf8f7b83d5be3e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7304c65d18e5a8d227318b54e33e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b9aa82e0fa702078381bb2e6564b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b4320cf8bbf5f6503f43f88cf9851564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1626ba718b654e8fe3492beb3f159565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537abebb23f632c3dd47b215b4afa181566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860175f6471637c8a4d35baf745b4fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b3bda42a9313b2e2cb5f3a88f3f44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00ce700feb0b754b8ac1fc115467e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef07815d30073a96461097a885d66bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce36808429485f6e99373ada494c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c261289205f55f08b65a0ed239e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d172501d121ae574d71078204674573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18c7eb21339f9549197668a09eb849574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e830341acb6765fa583b28a264b3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7871bba2fa16c4106b5475293f27c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7d2660434760c6e5d70399187682577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8ce7f811cb4cb74cbea9a4fc6e9d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a88e7665fddeba56c23c9f0dbac27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763e0708e81b987836aef29ff573340580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c9fc4e8dd9c8c85e1e39bb3e35953581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf20dfb677b540d9c70a6944d3bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740bc1364053e18f7fc56c189e1c0b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc6e7cc315d71a1b4521090b69711584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796907249f3ce876e26755444019acac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37b260c59bf7a6a172cf5affe69f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8416e9a69968ae41fab1419c726c86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829bc96b44c2f9c79798b5ae701dcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81396c8d0c6e716a61c982b0d6dcb74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8ae4400d62c7c2e97a335edf11824590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040077428a1c7f7e41b623050d6d787591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a24fd1ac00c3b904bfdff2b3c8223d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1384c8943be4435fd80c2d4c240af7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f85247c9a6dfaace6228cd413421594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96856c1259c79f2611c698e431b31b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52262c4f3e5985a877c0ee39150fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a831f30248481fc41dbd5d833f90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb930fb69512c8364578223b84193598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1cc5e64bafac21458b44fb7a36877599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5902b854d24aeef45e48296e55bb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8a3f1c9f9bd67e7ef4873a1df9509601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806c0138777e80a4da5a42b2cb2f36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e09ed9859a69b9b9f0ba0f3b1e7e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11a4dd86d8b50e48b270a2c084650604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b8063f7240114e903f0eb979e4a17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7998a1c45121f22a937c66cbc3233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e4125fd9ace42ecdeeceea1838668607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ee9b68d0456f265f0048f0f8e295608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06718af5581d7d9f4747b6fb79ed1285609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31fb2239d1b3fbf1fb3bce7869482d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d4507735de8fc866fc0227f4e811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a75a59c0109aa6bc31c274d44da4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54112841432bbf7131989df7ca4d13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219897ea915c07ad701cdbc8232de8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61906537c5b14306de64faeecc0d6d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0e72f94cc3fa9058acf0242c4e8de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f599e7accaf3b70a79bd76f3296189617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d341b89d46557350a7b43666f78e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2858f81130dce9bd41172d3c33b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d9d2efd41f24d04b25698a206a34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cae31f41e31af47669274814e2a5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e012b37799b0d14144edb6ef6f769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dc287d63fa003f26ba798ff5f5475623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570dc6a39c5bfc68b06f68e360908c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdad9352771b15b68f6b836403611a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bfdaada8fc5e18db5160e377e4a76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab45e880c74cb1c74c0b129951a286627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9df3c196ac0c3018c18997e0de5e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bfbea33d7b12cdfea245f1ad640c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d19606dab6649f0187b7ed9a2f54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf90ec7d7258c93762ecded007933631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c83e96603e1f5d73199d6a6b657c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631268c32fea96df52b44f4083d904f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168b9850605db1b785263f3346f09e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad59a2d516cb040c614603f54c70d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf122b5b5611c2ecdecfb71b0f986d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986d5ffffa38b52fd5ecd8daa01150637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8434cd9ac24a99ae19d9ab2a98f6f1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c7f015f22115e19462246701c863639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882747beb7399c8bc981735cc4a80d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf42aacec492ba15ca0373c1514afab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eccfa5378b342b233686e8589af6c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c1e9f291dbcde77c122617ed4472643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f68b24369b6a0917c8435781c2cea7644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec3c813b21f9cb2491af222a23a001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c930489edd47089498ce6e079eaf6fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b35d5a7beb2305c8dd1d06b751b6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ee7c01c0c4fb229789020e9f783d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe9ebb3e839c6b02a02484afda8775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198c210ddf574ebe8ab7c2fad1f1626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a29d559685c7e4af56111f0fc332b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5ec1daaaff25a38d16e661cd6ab488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e84fafd11e45031e23abaaeb820889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6191d6a5a9c74e697368e81590354610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd049216d8404e0452c98391f7e015b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8021ce31cd4bb0ea9e1033a355628912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1de4a7a463f006abfd1a6e89a094613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b97e64358f2673b68e6ed1447745ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e948913a23c651e99a1d5ee98e795615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a9ea476c056657462fec9b6cb61716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67304ea826764b36cc128f8e7f2dce417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ffccf3b113a6b342dfb54b58a8a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb3329f53033538eede8d08811b0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956325cc0dc0bc1384e424a362c18220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24525b56b117aebdf8f9ed63e2cff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fc738829cb8f191b6be94ceada8a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50465912ff52cb9ecacd741d5ce3bac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55bb278bdc28f19a1c3fe3f799feca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd191d4e1c00b609a616a9a55f042d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431641e46d9cbf1b7b321237931a2c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e3cc724b942e91e2b57b22998171427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab523bebafa06c83da7740cc95e4bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f7a0a6dd743a4b2d63e24d27035e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc772254d687ba5808873657c24048af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84d743067806a24f98fba11d8ff3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d048b91d0e3673079a58489ba9474232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c19f9361557d4d66c6866341bbd1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf20a01c474c628ec43959be258c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcff27523156a3f9a25ecd25b420435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fcb35d3f9467b10ca5d33ceeea0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac386a611969fb8691df5d3714b6ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5e1b3ff89bb53cae14f4096b767938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327805554c8b86895053d49c63c740d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d765a3fc733d2924b154f78789c564240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cecc0ab1f90a2f8b833514f73ae641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e40f15e2ccf36fdea91cc7c0e5a9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362b69114916c3160cd2dff78410fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2929bbe6e5009a441eead2cfd88e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39526a6a44ab26bdb7342c824bb1e7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501e328aea74ccd976a4094a6af65046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef05a95234060ce5080b6b2ba622e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b4750c15b932a1eac222513db30f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04560b15ecbe85263237a512b1f298249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcec43fc8938d14592d16aa91e5448e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55979e00851b80cc8e58cf4ab0d3cf2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ba763cff0ea50ee59da4d041ef4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40516d501cf8ec5d0e24fb4bd87730253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5f25c30e3aea291c5f5052f0167654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a5b1c3fff244158746e4343ec3ee055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbf17587bc8d157497a4d09197adef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f98c8809404a0653b2471ce147d3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f519146608f41c98e53db9873ed48358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271add02d1623b9fb315e2e82a4f81659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d18fd363583eb61091981636865a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c3e5474071e3f90d99518a1b82a0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82b7d55069d10e49705d5aba167ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e30517a90aa6b1aa1cb3fcd62b5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228d20f619986c1fb75ff5ac5ae1c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d26fec386dd7f3052a2504e8012d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df7b51860d6dc930102d4b8611a5ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d70cd59b1ffc071c95196e518cb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905235d920c89458ef8216eaa138e4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63590f5bf8f047e059d68efff9c6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e849f7f479d6ef063698873556cbcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57adc4d819afd1e54a95dedb4384c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85581f46c52d8199f88caae1c3ce7d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6e0b10f5001cf2cd79c593b7c4e5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d30b56c70a410e2d58df971952cc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c7decf5f7429685da09f78c86c4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7d72c0955902381db945553cfbfb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc4ef4d5988c66887dd1db924018f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb84c7b265fd1555ac32f82e9461ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a83e41983c5cd2220529539df1e7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ad91f622a69b088e6cb5319215b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3449f9aa7c5eaa3fbb31e29e13b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5191989b9cac619c31d83988b2619ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40662f06cc08eac5029e8b92ce49d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db35c5c927be29f66e70c40b3d10f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd53914440d2587385ad93d6e8f4a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ccf9836d139309d3d58599b36f07486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97122fe1163487b124358ab45f86ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db18dcc471909b75ac464ab63bd9e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac638572d9dcb53502477284dd3a6a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f974f69f60bc1521c3f13c658c38690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eb107d4a06984b2b9d9ba62791b3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e8ee5ac012118b7782ff36bf8b3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf516dd81ef3f89314b4f71fdc24693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb2dec42d189f503322862f447e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83944c1ceaf31ba394b9f710ad0cb4c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c44f07bea7a0c7e2e413ea2bf16396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87cbe2684a765b120a1a610f1b7d9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadff13b45e61389d7411c98c77a7c0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6a5231e216efe0b4ed8c6a6851e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b0b0fb6ff74aed2e0064c80d3461100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f02dab13ab0ef31c1814a93898f97e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11799658327fac41e4bbd12b0b9217102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1ad26ff6c9550fdecbc477a5b6be1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73b4ab92369bf1ab331afa089d18e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd686d74925cc09ca4930aaa0850ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b8b43a4213f036b8c89bfb20e27c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f1683c436f54dce749517882952b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9a6efebdaa64ecbbf8b6ce8afbfdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df3d8cdc56e3193d409368cdc5a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678540bc95eec78422deccbb96eb249110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376e0c418449ca81d7b60f5f53645af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b95899fa6e8baf2cdf3dedd3e8a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9025fac4514061390b846366b7c0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fcb2650811760190e230aa96e3b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64a59e140588f87abc7197d7471b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ddeba5bbc35573827c44be4673fd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728f8072ff7987118ae809a73246ef5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c22826ac423b14953dd86eab1a06c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acbd7f3a3c59c8bff9b30a6fe1f6e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73667ad06cef809359eb7dd1e5a3397120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c105d49c459911500568f5c2bd765121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4fba56013ce7a3d1fd600210ddd39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd7053e680147f5233d34f1183ce66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2143959f3431f176c51c819df4f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706f4cdbab79fe03cd8e167fd139bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18169c7a6d5ab02ee8f5a5cbed91db9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf8847f71a6190ada9a9db15dc3daf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27466c46ce5d75fdd2474fc272e4ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591bfe613256d44740fe597e8c9827129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfe40ad508e4f66c5a2e6870917ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d43c677087d57337f747fc0b4f5db5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e071dfd16da76585b3d835d11fc235f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2971deeeb77fbd8b57c6f98e35dcee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af57d9a89183c89bf375ab73480f51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff3a721177b5a9b25c3fd92b8bef5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f1c0a0af5189c8a14b06f81186a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6f7204a068db2231f9a56c0d67335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42657a2d74e1d5ac3493537ad24b5d39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021331119295dffb5e13c8667807bb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282419e5de793c21696a595cacdc4f49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38f14911d7e542c385fed001943c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008aadbd9325fb7df9f732a82af564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a833ebffc3a37d9c12daf7c2bccf9ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c162f210f8103f74c50441412e69fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774c46f936543579320d2d2216c82e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1882d65a2d7d51cdcb25a16601d6169146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a6b8e8411f1748832a661afcfe8b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064093eae4d99d3a5911b2e7377a7b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1410e83a2fbd0eeb804558a278f63c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf09e7dde1939155c89c7b5577c2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733705944f7487b79440d36a8464e2f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f182700199923ccc78c4b28223327152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e099a6e1658e36a143406bf1407225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ecab73cd4cabdf429ab4a856cc6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda88bc347fc2bb819971461c6c65b39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4acd2e7de85e48e1ef3c74cf7134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786477c81dfa5cff28543b795ed5c86d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca52cf9c4fc49f2f08949d52ac9cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf1baf0e807d5d362f831909662f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae307482166f618b39352c34cb39e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9107a85f2ffbf5240efd15b959e9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d9fc0c62657a9cd217bc0d85dddb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bb2891e50283ec8b702de44939f16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493601409370fd1b80216687b8e211bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f220fc550e6671b4754630ed50df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1684afbd0e9d7f52f0d53b442f47fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcda3b82e349086a4c6b83658f27a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d44a18c47eda6a6ec1e6a7754a9d5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124dc4b7cc40a84bc4df512e70c8c63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc861b96f15b67c6b86d25a9c296bde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2dece473cf10a19811177d9e249f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f3fcd6d93b49bd4c3067e0556654172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2db6486120f5b8ceb7167580f1113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbeea71953b8f18a21dd8f0eb6d2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6d716cfd85275513285f5dc2e01b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a355a211095af52f538e7d703c333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9cc7f948670944c02d18655ddebf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04eeb490de4d272ef996068f26812b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945efa3eb24625c6d0c97a3e68929e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20be83946b04944efbaea31e1d0eaf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b061d5e418ef1b03b0bb1c4f4bb878181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2f4bfdc51ece4bdac649567c6532182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103c4ebfd8759a6c92f873c8de4bbde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df13c30edda5518aa9562651a9a396184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba7c9d4f2c6d979d9955ac6e33644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e970ad57dd016a64eadcab9f2221b3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1524b58cca06cadd23a77a71f01167187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb486f1af66eb81c2b2fa636eb328188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f24b4abf93d022ca2673b78139e2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003e0320c5d37c4f090a86876d899a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628ab24e8fb6b98004a9a60339dcfd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3c085c8f5b5c5b5de66f38a1e81a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b81413a450cbe773b56bc79da27a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829489e7c456a82183fecf9ff4d888f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c7cb8d9ea6d0406c204d0609770d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c514b573488c3e034785dbf2c7c04b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a77065feab769d027558db16f14b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa532271ec81296156549f5ad6359c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d21b1824b43a4171ef0f575b2a866199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d5aa7f48e2d32e6c244cbf698e47f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46b1ad683c575dd1c9f01ec234d443201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed10e9328098551b96be554a43c7c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dfa444e7a01c6e8d2363990a6716a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815368515e49a97b295a487f74f3f5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551b10e5b12282eb4825086f523b23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f32663bb3d2b8524223d56dfafe6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f684c46ed1a75f121f48222f3729207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d563c60dcd8e70fdcd018d87c039208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee942cece4161f0d2a2214f0395f041209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274cfc0a8f2ebe6439d029b35d3447210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9572e2e1dfa68cc5f96c7f2852b2db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f8f14331c0dd551dfd06f08b3e6e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab4c7dd19f717dd4125b49e6a063ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31fa7f802394d41a51aa5c0f27e3f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5dfe85ef4eb0f9380a5020b154847215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130fb99811a969ca15615b49febf89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a3f2cfb9c6aabeeead3a4f94252d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404964a516d705551528194d372451e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f21cb5e2a3615fda9f5df0fd686e19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c70b1f6db83ca5addb2e97979a7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5bcdefadfaa56bfd87e233158e11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b192b0585fe8a4e9cdef365d5d1343222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09e8efdcb0148bf90e7b95f12b6c7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18e692d68f1b1fa7d020a9e9cfb73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428e8bd957f3df413344d3bfd35007225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48e34a3926cf234c1b7604dc679d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083c1a8fb7d22fd0d28d4d5a5df6d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af159096a2c474dfd91ecc985be5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe844de9c20ff1a5f3949257748e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b4d848bfe7fd991b5342aa967ae3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1c087b6fa1e317cbcce3a12472f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4f08f85aab19c245216cd66eb9b4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76854009848d6a0500cffe5accec4719233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed954ea40d7083a6bb694dfbe805dcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a56a69e55f4d43ab7b70b992476b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06e7989253c5f1c3634a843235bc6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647096eb686c76383a0d449bc8ff58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad2c3e98f937f97411ebcc12476a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb4e930634e9dbf38aab9a8537400b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082faf80bb0b64cb10a06871978d40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1f791496fa8f3285fd7e7076d423b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1f06225c2a6eecddfd07cad9fc884242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117d02ce80187b2fb896c6e7c3e87a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5aeec25ce4ccee71ced28cd45fcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e10664e7a3f49506f8bc8d32d264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bdebce862aa34e90375ed4a24b90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8103b958988d193c938e7c3cb6d4e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701339443df687a2991ff413686ddb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2943535238900d2816559e103462249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd5c145563cf8d11949a8de2202403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec60a7621c880fc42b86beebedf84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322fe31ef5afd097bda14eee383df61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb10271c02f8d1bbce49c8ba41f2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88da4d3d652826882d48a23cf8b0d84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a5c06708849afe89ff36ecde613d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b7c4c16d25b94a144d6d61b07442256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ae78abe815df0cb3057b698a88118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df0f2c8bf9b0c7f5aef5be44997eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52f039a0a3cf075a1c052799a4beb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883b9c4a478625980a3e56db4f2db80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fac76e38b2db108b57086c4653a89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42258576fbd491a21176d108c4d15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a70b0f52708c56eb2fcd124bfc2eb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621373fedc010d54af12fd7367f731a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ec15f4c5db3e4cdc7497eb7f58e94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f2cfb574f29882409b801c237770266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50926f6c044c807d383ae5cc040a0696267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060ebe9f30dab6c312961317691c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324fa7d07ad78ee44a0814d06dfd4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a63b714bf6f8cb3faf9f3d193ec7fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3061214951240c9e5c3c9218b0b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a41ae38273613b4686c72748deed65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230025ae4e06c96e943940b79d9e710273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d30ae4baf03ee5ce81a0cf8126385274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dd95d4af9f454e4da9e28af6b4bfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d4a0147d509a7ce6e69f53cd2e2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f15ce8e4010382e4f8a330a9ac764277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd63075c83b41ff5b77881d797cd12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f426d20cf5ff4fde501e4a535af99f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6df9e7534de0ddb96835f0f07138280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf6096ff806b2739527521cab2c33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53d67a4f8557dea32764cc6e51634a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb53a397ddd2a726be06d654db32c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db693e69499488faa300b278c1526284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438257615ea39576870fb9c1ccb639285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab123611ad91f10a9cee9a6d18f1f0ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8a04452b7ea34e0dcde813927abcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea7a9278580d03478eca7d1ab0bec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e65c85425a3cb9888d87b70b4c45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ca68fda8c330b604112c3ee242da9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c41f2bfbf2f49559cce54209122e96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfcc1c62aa46ceb8957f05392b98b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce9f48564d761d61fc62d4a281ffac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5674f99dbdc091e572ccead2af7580294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dea8a48b7c440161daabe67f9ae4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87538558e24ba41617e127706ea8c9bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a033863701b184e113e1c332f82e81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3aab3a716f783755c9ad68a232283298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde93f127208808b2054534617f70b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba155f2b11da8fd594a6da2c5c321300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17cc151534116724bcc47794c2b9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca48101ea4701d18dcd0fd83af213f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13394090e2303a5c827ea3ebcbd516de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab08fa8b8285a5215a8bedefae9158304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e1429250df380b35604879cfa5590305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069058510b7f54f5ad6e4ce7578dd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e34a9c2ce803bb8e284d822239112d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2bda7869f52c6d6cd9a72cccd901a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b469f5ccd43701b7e9c1816a47300a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e379a7b099bd9c407adb6fe9a17e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd06bb285ffa5d23512698825cd69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c833e1d05bbf0264feaef6e228fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15c5a63161eaa80e2fd5585385035c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70441453bc9a37e3a302ece04929d6e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3554b8ed3423241998515e22b9fe36b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a853ba1815041dcccb6b39eb530b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658db26b2b20ad94b57cb78ad7707e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac69fdb67f6d5d2b3f301b82eb82cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e14b50f27dd4d587c4bcc470f00636319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce861564fcbb029c52d0960b9ca765320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afaf602208fd7ed4c55da99bc6a652321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987c38825173ea639679fd7200eaad5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba64f390cad228bd637f4f02c57d8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29775059b921dd7bff52b7b30dde62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a981cb71d8932156ff1bdca58c8ce6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7dfd1c8628109ab0d423f850ac2c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716bc8b8a1f4a669c2fc7f5a8b55bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e98e92d56893f894e01064bc09bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aaf039d35381a5926013070e91097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99919b748dedb48b0b64814d20ee650330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645142365bed11f79b7761b19b46ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169bd890607ffcbe89c302b91b0517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5357f07a6bf82003dbdb9ca310fe4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63380924e30575304394986b7f98f43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482854505436c62f7c9a381ff01fa43e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b1251bccab368a787002c127c2d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004055e918799dbf8586d7547c3d2677337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185cb10ce72260e5260dca3028f73a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9649b18feaf67acafdee5e5e5135e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c07522410dc4ea005b5f24b4d4e377340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c395ccca695fb901a63398860094341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4264be5e22f045209ebd3e853db96c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac932e1b065895b538727f70cf696c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ec72d0bcc62b3813d243184ff5f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eb5c7f09e0cde4ab8bf651e42aa68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa87093b40ec3814ea8dfcdd7aabef2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012894ea1600533248661024ca172f1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a108e009f5acf96a8daf0a5d9cbe316348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b22c986b8aed6486927bececa3d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588296b8a14fa05267670c361707456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416d596e5d7c3570482669d9be8e3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8fa46455849acb26e4995a98b0fb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c75098b7f5ac284665930f2d8dba0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e94674dc967fef517094b9e19841354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897b1e3f8ba7e4f8a183c95b22bda1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee25c420aed995a2a4ec6f0ca954a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a752da0ad9d73268d95694ddc850c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a600704a3c040f20d13234afa7ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aa2b81bdba79a864099f8da54cade359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670765c2c781046a7e08bc7a28a1334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154124dbe56fdcf8f6adc8fc2768c15a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b6061e71fca1fed230c99d27a7415362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4c24cceee0f978a70399a317a746363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b0b0de1de5931a9e8ee131f3669b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214bbc5139eee4a50d713d8a0b2f0ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d513f9cc91b670141b5dbce9a5d98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ffc09143fb133888f1d4c858c5e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be6cdce02bc57ce580aff4b39644cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d197aeb2a922151713955ae65d3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837a430f28de9ac5b09cc48b5704a4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cde7a88a5625ba70749d7a94e59867371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb510e60c39233ecb138cb2e944364372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52070bcbf1d1a4d810128d037f4c04dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df32f68ed4c1fb7c6104afaf68b500374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769f2dd43aab84984a5a8ecc3aaf10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce84f80b2a93b8721232a26a33445dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb210ecc5186e178c82c6de347537724377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c3d04a483714cbda21062ae2a473378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0060fc7cabfd9f1844d6c8a495016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6513f777092b27d40519652a3192380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7496db22be95faa1146dd3f472011381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4af7a012c86673c1c4ffba555829b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674529e1ff8a35bc2b9ab5b930e124f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8110d255f0d6f7450676a46ebe195384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503b1a5cc4b8fee490560a510bd5648385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e5d1295ea864dea1f9b2dc0275d06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62debcc544ce34897e66e6fe27c88a14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0f3709cf26d9774b7e736b0cc6c83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8c2769a9181c4befae10538e5e49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a42c5d5bbe61287e17724dd9b5932390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55567efa3329d7e048533dcd1a554391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d741d99d9c250218d17aca6304617d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e311e7e897849cc35d711bc6e2b26d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0631426e2ab9fb245fc5600cc3f3408394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959c73056774d72af95a8f0ef4e8399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199616e397aea9fe9938304b38eabb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9697d87e19a52cdcc050adeb0fd04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21005d0dd81dc212e2687cd85cbb25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2472817818c3c3fb74e3c6a73267399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a097772ade7e4323f9ac1da8efed97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20fda5fa90dfc744b92e8e1c8f11c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4ecb15cfc804cc41bfb9a839fa58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd086705667c9c044c8ca3f582380403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2652e369b23348e52ab62c0f3a08ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0e383aaf4361d2d95e1d640514b4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c233662d31e57f5a6f52be50cd87218406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d46ed9cf1bf043b6350f9e61001e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e774e1cf542313f005376b97e7db7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa3dbeb94397217a2f0243493865c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208894f58a53b8b4e4fbd64f0e96b5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda110470ebb8521231c07f8752709ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9c62d1b0c7790475a2860d90414bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303c4f30e6679f763e2aa02a36638c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8c9c252618b15d675c2210e19379414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a3bf10967fe5ace241312c1b118b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494976ffb5d89ae91f888561791b7c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6279316a186eef31643674b6a2afc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029f87ff576fab9599adf31fbc9bf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9f54e6ee1e25998a1bc3fac756b58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c59cd0ac7dec9861bb103a2e42bbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0bcbc31982a6ab64acd27e9f73dcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0393ffe48ebe0664433e2836dc5f1d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa8127ee12fb66cd1694f37836d03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cedbcba3d6e378efb11e33cc22331424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e6b4c1371e4c820b3788fcfc2547425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdd2fbb81e5bfd5763b350277760a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956036ac7020aef8da20c7c0bcf65b37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58024440d029cb5f2ac71814f0c8bf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13717a773d744efa6e9034e768bf8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26520010f91294444d1a5f266969caed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05641fccd7ef88228eb84686a9b935431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c74444715973622a6cf2ac7fcca1e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630834a28b6eee49b775d44691f3d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ffc066b9d12d6b60ddebfc8b0384434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30d4b0e0cf52f6af794b1052a80a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ddff4059ae00a92cb7b848ee605b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96b7359797b307b6351d101bdce88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cf5d30be6fc0713d37559d0e36f33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434f379e7619f40990505e84de3355a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5e4afa0ed5671461425005e7296f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179defa6e683b1d377bcf37843b403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e90f744313eacfd2d29b03c8778f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a69cc150badc70fe9749a9823dcd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d1f9aa7d0c8bb9a974b4fe8b83774444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afcf4045d7b0b92d524546e43f83b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef1f260d132c96c4d6e76edf2e31f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02ea793727ca9447c48d81cf72d9ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1d7706f15425af4a4c530ac3a6f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100b65ad55ce10fda0781bfd9f873b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99ee52f2296e516abf739896795d94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2c6f55701a6b07d5e2137607f7ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ba77555a06036d8e0af475b018e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e3f5626e0bca5073882f6d9bb2b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef0550cf77fc59759bb0ff052ed54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51a6d680ade5533fac51ad3326c43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8c24c34011563346dcea35747ea0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a30fa0aed924a8083442c1645e52c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8dabf7edd0371b2b5e7c6ddb39ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c0b835d04fd4b00670ae68ede8687459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08f218a4dc7f4d9af12571d997a34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207793d30dc56e0e4ed05c2094647c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8ecaa6235ff991579483d06ecdc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5f9329c14fe99771dbeb1913c9a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf3076cf7e1614361c500a7d26c3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993afc74019ac1c092db7ad96a15f220465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38b54218dfc34353172e0e968f7ebe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a5bcee2e9e424c59b1ccbc3c8e84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6b22219a356350813f9403a34665468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45873262637585a1eeec921f9b148b39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b13b38ad444841d60784590396224e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc647937eba00f470c85d279e34f257471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2fccd32a4978f2e59c7e8f4470af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55781bfcfb0696b4e031c53ea809d8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a091d9d62040774617c8a16f6e6502474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653ea5822e6cc8b7f0cacc3cc6e4d75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89633ae8355dc92df1e704bf82a02e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b33ac8fea7de77f33b3e76ccb1ea5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdbe7c5e7570e435a7b96f3e043773478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3eae71889d0e3907711e1c81e5615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce913e1f0a12add30edc700683c98912480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf21212c234e2174ed35d068ff15c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcd65a5d1bd3f5c691d9c8b5efa631482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233e023b37871cbac4b8db9f7402dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beac1434b095e52381db7f48462ba8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1cfb6ab09a6ef4b389c17cbd20c3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87ecf2580fca937d322c803c69bacd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95d8805073afa29ed1107ba3ec870487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d5a6cee01e40cb64920b36f350683488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ff5c5ad3be4c1c29d0e8fcb982c7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27fe51a7cfb4b23877a5ed77624a1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5763f276be559212f4e6a13b2a468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41612ec66f6dfab962b7ed73da742492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd200d48d08e3639c913e902a63288493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03ccd08228cbbe54bfc8bf9f01d40b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196b860f997d7a33e3d1779745cb75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a422d53b53325e0cf56a3fffb7965fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05d1a97d5738c98c137dd0d4d96d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54339a410ada548f20cad3f9b7517e18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc83fb54bd39fbb92f81c7ad033426a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e966d66c6d7531cbe22c32a064242f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b9811fae23f8e3b84339923c80c2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ffddc11b09e9524375af184950ef0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397424895cec52b1ae663cda8e8f99c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847a23d891f2804c29ffaea2c9b6471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb968f3c7df73088df582a91566a2798505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63476c45c73022fc7e3e6bc07fec89c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f2adb6f8cd8bd7bf8542707d0cb3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819737ec3f543c093579291135c8fee7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c224437290045d7b2fb5809aaf4a11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f840d4c25d2a3fa81aa2284beb83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb0f2675429cd7fc544fa9e745711511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85959bc2b058f18d31a3498c2f333512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a248088390d8e2339e0eb42d6b56393513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f47d434807694eaadc5dd6e459a0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9662b577485dc08e9830f2c96ec7bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db25711d8c50f99df766147a50713b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda46c560f20d67469f14685867aa06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ac65c57e53d7a0cfc2a5f0ecc0b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afde4687027ff7bb978718f94b484a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde472ee15bf9a53dfb05d1313d46cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237db06663626bfcfc7ce4ee6c41c7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8230a427bce40ab75e63486c6bb115522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b17c3b50a28397ddd5e2168f26969523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5e874a816a60794ff4c34be87e90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443680cc075fe9fec42441db929b957525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f276db6b745a7b82f068b78471455526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865ca88087b2ca8b18131cc5475398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e650e5a18a501c76826b4213902282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce516179395817d5e4c4e17ab55c51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe00b3903a63ade704e814adc462538530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b4d7a989683bb3244dedf228d66c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867cff7832e5e98aeb0d0590fdd16f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64021c1150e96a883c05dd30d66a9e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a7e9cc3ffea7689fd0207ab4bf54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b4f623ceb4a0a073a775eadc5f01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddb3723ee5beb740733b9670127864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdda8aaa0b98ce1599eeba1a8d286c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3598ec0ce8bdc482e1c0d293e7a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c10bd7f5970dcad8418245ff293d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca06c822221727c85cee038a2e181fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c8a2d9b80bdecddd0cabaa36afd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02882988a4ead9cfbd184577208780542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a33c7b3c558e8ebc32a3837f8da9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd382da827860784cc86227be9f65a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a3554a2f2321ed084c35da4f95075545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c458fe9735de5e3c536058137010c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb3da95da05c6eeeb9a5b9b00bfcd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6a7778ffdd7521403bbd4feca06e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e1bbf9e8bdb0a6acf292c1e5f017e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57325d0a213ca92b6a3114338a350f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c3f1906e606bc1476ae67280674f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a7aa68666055845e832873ec7c21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74041cef59fc3cc75d9586015f057edc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1430dacc5a5ba2ac823e575127dcc27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903d93291e3cd0e25d7176a7b46284555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9a49eb5617c1edb0353137872769556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f93fef1d31a75b1b810e52308faeb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa02433f67c8eecf5126246d6e25bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9150f01046136fba862386375f7b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621478a1f08340304dc3efa0f1888df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8f0769f7aa465c8bfca8eebdb004c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae666f8e26c09244814081d6f499dc8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a75f0068a294c2fc6dc6d63b64956563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c75184bba2a1531e47bd530c06d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecad49fdabe03218fd9783fc94f87a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea4edda3125b7679141a7774581ab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20873648a84487a225ac2dd3be01ccfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa755b86d8ba3f0b39fd638a395c30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bfa581a1ac82bf5046835a09bfd10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef5b15b30ffca45b3f8efdea08962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19165f8cf5e7dc6084204ee420fb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b084d75064848736b3aba6b32d39a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec631219adb93ab70b86211bf7ccf2e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d4b824c474817890b289c4fb90d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c7876d95deedd01249357e592afc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e64f0e4bb0b859f46d05701851fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85666a0ee447eeafb840799f00b4be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4931f498022e3c029b32e5a69fac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f928df8e4332975082d34b5637f18c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21161b4b04f2d9774c7d1bced106847580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29e64f5274a8f6968741e3ce8d335581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30888e93ac59b26e244525d40aa698582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b487fe1ff21dc3ebfa6cada6ae7a4b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15310202b4ff24a4c1e0a6078eab94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453abaa6b40832cf7a826156f5f022b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb9a327d0ebad303672dd1d66a694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c0f141e0f759917d41ea4136f4ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df62fb8fdc5a0b2d04ebf4b99dab7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc601c4dd131db2175d5303af2d408589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e446af28119066a86f549e719e5fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb023b26dd2a02c9cfff79ee7467a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ac72ee9afaa8674e0ce376a9889c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759e8adf6023b8f856d49419ed093d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20c60dc1849b02f79d6a7e751938e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889019ac7d25cff8d8a95095dfb4f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5b2a11aa6d6e2dbc685f3b7dc1cdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d3b9513b52199b0c10fe916f228c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b5db23710f36642b1167da73d8486598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d92ee8da3803010369f48d815ae6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e773cd09bc4d6dbf8e2ea6020aa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ed5324916072109b386eede050caf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b0e98eb4c5865f9e4851adcfa8a48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e345035b3e75c2929d37a8953627fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0fb315da50201c389cb7aac37e35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c3524d69e23d849b98fa4f2aee84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b2358044003196196e665c03356b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead8fd3caf731d07c2713dadf95b71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e554d60fc46463df5f13be97094d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc0117f38e9fe0f674b44cf44419c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79382a57828cec04728595d45b10521610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c42dc353c2bb28acdc0200e1204248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf06a9fe11be272859c0999ebaf187612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918d48c07c20d9582d2e7a42f28052613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638319d0659f15e4ebe417963d6d908614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb19a538ff79fbc99796ded864ce3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8129ff0fd0261ce70a5180258cd0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa643081daffa7e478deecfa1db2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7614f1239eabcb158bbbff0c30b86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e115f0bf5c4e044b604b638e368f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab3265700f6279c2bb271a117260d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54010ca358e186a5ecb1009a5818c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eabddfe31aa6501f3e987f122bde10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e6ffa405ad10473510aea741e6ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87ae3fc5b0858be10b1c30f1a3b78c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e5c28579a5de8b1a55c9138651bc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2225f08034db163fbc70fceefa1d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b87eac557937a7a1c09261fd306d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2571497214ebcd66261616d7a292e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994be55c4b4ca41301fa6732c5f3458d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2162a3aa438aa82694befe2d2e184ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4317e5353b99beea458aa880821b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f653c4616fb879e772886a23e046b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041420f7be23fd653084c65a350048f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d728051041652340c69c16cf5569634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794825cad049551cfa396289a69612db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ba3c4959d6d3a68acd8b1a532c7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a662c325395b4e58ef3529042315352637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867dba95a55ef99e3eb5d386037df2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db812d5446b9e0ebfdca2e55d6876639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab231de8cf6cf9fc36c0567ba06e57c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3b1d37bebc1518c04137508d863f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa1a29868c57f998ab24844c406d4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a32debf038b72dd8c3b22c97e3586643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546516534aa531e898c9968e0559714a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2815d560d325e4d9e3b91ea99c2f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b939d1581ce7baeb0def5747c6fae9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb3b49e2cdfff8663e0b6666b7bad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab943975ee978c34055083862417907648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1884f05cb562222024218c92abc7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f7af38ac0e37a364f51c61827fb94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf445580124ecf5881bd01e68edbfa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac614f2bc76d9edbbdc884b39cbab6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d8f1e1968c096b71f663be03c112653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e0b4e11f91a8a6ac8be33d1049d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559998c22329096e9bbb402a1840688655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d27f98677b1ae209a53652801c1734656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd76983a94e49b95d273060e50038657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9903563eb4a75eeda9160b3f3aa84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d36fe20e5737e12763aae01511a55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c701e26991bc09cafea127d74374b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7569e99296f14437242020e56dbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b51685202107899ceb61838aa2757662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dfa39fffde8a5d60f6187c2c8cb9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7866b01ce7eda19f79445c7acb2c748664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3170e5e5e7c3150b1371af6a275fbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7baec615f96282e437b29138d7dc3b666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="F323" s="0"/>
-[...6 lines deleted...]
-      <c r="J323" s="0" t="s">
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>