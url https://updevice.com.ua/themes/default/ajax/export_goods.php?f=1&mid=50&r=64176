--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a1318c4a4d88884709a7a7eb12e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b182fe88f4026aebb3d6000b732e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f7398c7013ac1891dc8038c503833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076ff67a341b26fb4af5e3893d00fa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbdf57e262d2348e5197f9736d66cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97655ebb3c1b40ab57422cfe57f35f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e20c518796d3a1bdb48d30769e227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf622d723e31ad08570ccd0cab9f618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d1f18ec53ad4215b85d4c9f3d64a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0fd182d2895dc2528377638c1c59810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09350e5269d0f6ef662622b41d5182611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea03e59f08de1c8ffd2795d9ac93412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea69607293fd028d1f71da24cac07913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477719a616404732001f4caf028cfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212602aac4028466b3a4b22015af117c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a145192b28d33dc0d7c39485127f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59829b3a6d5c8afab73cb74c0e8b432e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621d7c0f980e2e4f3509789dfc312f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e7e4d8ed58dc3e68157bbc152605b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0b1169991e07bf708bba1491e275220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c6ecdf34085008c2cd0d342eaf4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81149ea5158ebaa589b3ad41e1d6c2ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b8a7f78b71702ffcf21b28847b6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995496e2f196e979d1487120ce9f4cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f71772ddd78fb0c0525139dd948f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13909d6167ed103e5d4a1ec97b4cb78d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea45247d22d2ed0be96f1b080c611327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d423d70084b7b2a27b17133b8784828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdbb956afe3a4c56e3dac59db3a01e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd836621c78fa2fcff5172bd9145121b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba514e374b708a827b1259c58dfab3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3ae726ecaac15b045c69c03277cec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ef996e3207e9f41c8d8d230e246333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119086e51decdd1720916e40aa78e46534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64ea55f94935467fe6ad3be0e1760935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302e9674792824d97bebff4ccb4f7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a178502c5e46f77bd6c2be253874c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1163ab6a3cc834de55daff2d53d50338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963f1e27172534bfe03a10ba42f33d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e349c9686519f45db93310d44dde44640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358b6c03e2e39afc536de4b1ba46bde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cfb2601c5e3162c539a21822ffeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6fc144ece30c89f552678df0120143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2d156c59bbc31876542115b58f0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9697c6bdd28b95ef571b398bdd4d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2d9ac01297b82f2d9f044dc4678346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d154d2fe393be352da9c4f533e6bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee8d6c3d26418ea32965d46e3ecd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a1b7356f8e82c99c0fbf1308e650f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b3c2693f1056c3e0380fe94fbef650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cda8ba7e823e76f96f5c1d6ca90f1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0765541e5615f6f06606a033f6da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4da3a2d6f1edebace712ba00c2fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917df3a96ad5a573b3cef95c38fa3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ada9e569b474b87c5c7c656c5bcc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20cd1da140d2137ab4a7649141bc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3623986a512e161710198d92cb483457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfa682408e8221aaff44a95825d56358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82fa6f2b43512feb002917518687c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf0ea4da3fc0890c54971ce0d051ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd119e9cd0f46f5fe9626ba28ffac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36b083dc354c3b93d93b09f3e018d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b9f205d10c359fd3865a03cbcc5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781328dfad91ae365675450a07d3fec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91b8146719845765dac306a34572d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86fda3f4c4d81f93d127340ecd250b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2ad981cbcba1e9504c63a848f7ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e9404141b95c06e92d79abb00a8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf084f30bb8a22db38a851783f65e89869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a05c9cfeafc0e82989f47ef9764d1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d1bfe62713935332548c3c3d23ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6499b05a5110ffd56ec43d86b0d821d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265826890a13c7a0fc3c1ee9b010ff9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267c3f0afa4fc57f58eb945fb907f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd70b819b43d62e9f1f2aac314d2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39807ebb42ef42b5b342f0d648da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93beee2ad6681bb8d4f604399cfd7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242884bb03cad854ee3e211d4b57c4b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7de0a9143331f2d6d21f689d665679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd829ced987dde4a186fd76a5207480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52877d0fce163e5f811c698eb8b983a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07f1f129e42aaf230077b1810c1e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555e7f3826da3411c65f1cd7cbb74683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2c5dd191f3d78de3df6c83378ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f349999dfaf1f75d6ccc1e282431d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec631b6b0b91584fd8fa0b3a7d05e8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76befc24df517092dc44a6a7307a0f3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa6fa3da293dff3f85e466a337af4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdf7779c35245b65853646a3071b9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560a2be6b46de0f35f0e8220fe798190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461de207928a7363c793589f5880ee591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480349fc3ae0c398b7dc959e963b5a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fcf6bb573cc055487a17417f4d7d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea48148f93ae7a477b08cd1cc265a3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166da348317570e8c0d4ba68751acefb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7401eebac73ee9892ca520ee713c28f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c113a8a0e795abf4ea188b516ce0dd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7088fd16c7e8016dff0c402583e5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962c019d427d03ef010ff5748f60f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd592cff47a09ddb1bc0a26142f1786100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c2c2eebb34c23758d8a287d784809101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269ad009c28af3b88de6f53b967260102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479082a73892d1c78a874d3c5e2394b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f3308e544425bf93365ce7268bc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd80133a1ccc323edfcf1821704e38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0490c1e20ec24b97b6a6289568a428c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4a604afcb6b9243a33ea332904b25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7dab76284f25b5a693cd58a56f0aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4338f8e17a0af803f017e2d19b4d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb57f9ce655076e769814b1509238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971578bea1b5e152c3f13368e7e507b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115cb876240f5ce9678cbba48e7792a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974bca7a3f20f707a89b82e8f570055113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90d9083a3f77cf8574f9c1b4b5fd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de8c3d5fbd2a7ee09d8cdfbaa2aa6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbffa963d9c7cc2c35d195e56479ce8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173911a8ed23d92c897308ccfebf40cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b729b9b492efe2c273724a8779030118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024a328119130f01ab987972c55407119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dfd6d1ffc098514294ae3e6537446120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245330dca632a7bd8eccc9bc25006098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1593a37384316752f835267974745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64217d237043c4b560f9f500e134cc17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f6c55968fee14e2f946de5176929124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad8db3990153af8296516b25d0280125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10547d6eadea42338436a4ed198c5728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ad97229c7feeaab427eb382b9525a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36704e8e5ccd0d3e198a60e5211fd052128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd638bf7cea5537e3dcfe26536d11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef642827afe357bc84f99e306e6d568f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f49df132f24f1546880244500332a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cfa9a447380eee9d4c71fb5871b16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0afba94f0ed364200725f3416cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177f16ed9016d3c5d8a68db0444d1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263bb3aa2a573e3ef5c7e794f514de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a699a102079fabe3156a5d41d8a26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ffaaf0768138203f2be4422c25610137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b2020be187c433f8b1372fc010cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2f0a5c2b6ff67553bcddca1f549a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512259a14be66853d8122e8efc204b29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34bbfb17360d709f0d9667236de51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd42ab7efc9c3cd5cb4ffd5af193b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22b3117c8f8f06b2fa3a363960ab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092084f8bd2783b042f6de5474ed7718144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8891a819b9766cdc2a033acf76205145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70883b893c0c198c9263e20f2bd9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816ee9218c6cacc1c83527d98bf1b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9daabafdecb80f19b34ce0013c36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35244be4c2e465aa46b72fa70972e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb5a2b38cddab3cfaf2d34e6fff44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b58b1c822879fcde6e7bfd6ab8f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c0f612c49fc9d81bbc5ea7cbb79f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4a15c7992837f8596be7911a1bd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6537e951e5ab31f79823d860882a88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe48e2e275cdb05c72fd6e54526e83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead0a5533f466c49e72b689f630864b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63054b17ce4535fb50fabb536a76ccd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a79276b73c237457ccb323ce5146b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cb633c7fabb6cf9621e03016e15e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00afbb05735916d7bf5085f251a4bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0976c70e07d10fa79760e3713898161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2549ecc72c9d7c609c265f3be346162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7014555d0af2ec010242310849c3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0640fe95e55d1bbb27c106594737a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93937a6f6b4f335a5563e2df7fa22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece04d0cff06ff07b06c2fcd7476c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4ed23ef6a1fba53b0d5db14499a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0989ae84b454b57856ac3d9010281168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ce5644020fb74d00e3c816320e0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d765c9fe7f8bd867454d90a64d9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b9e6893bffde4857aeadc9168fe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f85aeaa7d494116d97b914202d67c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f9e59f54f53ddcb83973131e2976b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec46ebdf5ed7504621bc35196344cbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e181a332f3346d67e2898e53b1a672175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263da6cfd4dcffedf88c710923265b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731a0b95ac19e604f4ffbb5c1922878177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6fc81bf19a4a601f90a68f2dedee3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390695396e2b372518e7709d06e97da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f99e86167fd68866ea2c4c2eba6b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5192cf86d0c3234937d4293e6926f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf410bc5617cbae9a960e26b3f63bd78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609740d8f8cdb792f0057a6bc2fe2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57340e77b833ef1dcb654797f4931184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404bfec393dc58f0292f6c4e802838185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2bd590d5e23607ae38582cc0eadf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983a974e30fefccc7f9c32edd1382f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ddf33889dfd35f4e0ad77d73bdbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac8357c5193fd8be7635bb4dbf0def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad4df0d9ca52511547deae65d7632190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d992a713787b09c33144aad886d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a57beb79da10796220a989898390192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3dfb6e512a5fffc3d9d5bd4b279b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407463eaecc3dfeeb1c8e2b3f03d8f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2bfef20b3f092baac5e7ae486c73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3950fa45347645bf7546c524d8eab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5e92edbb67edfe328a111c0d5a84e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832db3446b777f2d9e1342b2024e7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b0c10d1ff46cc1187716af937cf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575d41dd8468937d442373a3b5df60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b0ced1aaa8ea0155d2703d0e5256201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b18c38658c267270c4f0bd2b4ee93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56577fe9ec59ac8c793eac3d6cdea66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca09057052b7d05b3a16b99cb24aa7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72a9c5dcf3dc9b40282cda57b5885205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab46912ce0333305cbef09dcfa06e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297e1c1d5983d9b1ad8c45a7b315fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b262f78021eb03a3dced2436f8bfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30136d0f91ddde13f8833160816b3b7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8db5568a1bb097e74fffa285884b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33eacb5d38a49565da13004ef539cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3391bb9162200a79503ad65943d483212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27166188e31802f816ca501fbf21b2e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190791e0faae4ad201cf1ce9824e0767214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6839243a5d3021224a7d8d876b8fa5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29489220c3b2fcbf297318c1bc9df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aefdf8397fbf0339597a04f4fb261217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290298839b623ab06fd5382ad86603218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccd4ec4cd363143d66aa95f5760dd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbed33ef0d425b6749bbead75f1a96f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7d2ddbc43efbf8044a781a7bcebcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315659b1ddabe883a234aced0cc588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c72a3838aa7bb095d8087c7a873cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c81266170c1741a9ae255208cec3a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ec7db53b41dc5f626e8ddaa0c6c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acdfcec0e898d9a27fa913e002fe86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69dbeee5ed30d5aa5fa34f12086db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394491587a40f65965b2e6f067fe512228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358e0158bc0457dd8e40ef63730ae85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f050e09f562aaa7bde408278705e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480db526a0f64966add8e874d3af893231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a883e1d88c5c3598f14dcfa0a30f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b797397f685e7358bdd3d94b9a788233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4713e5a52dd18b3ab10b6b9410fd54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff72088bbd4e23d8b911c8ea5ed4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39e7221734327eb995f2559d0fe8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d36087c81be29a97fa2586009d8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491de9aa56fbffc27f3f66e279bd33f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4947033a4cfa0a1260434947764c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e121d86ca1f7224ead6886d87924e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ace443855f6b9ebc97dba784bf3c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456f2cca951f51b7b3fc10eb13744b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67775171bf782e88f3ca9885fca9c79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135addbd6d403ca58887ca4796ec60f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc16a10347a834817eb08a51726c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a1d0c018ee8e3e838b80bc34ca37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08051c1c33a5ab1696edef11624d123247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894965b7ed44728590f3dd158f578b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974290f3c1aa98a901f214ff4f03d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ddf8adeb2ee20e2957eabd01fabe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d9cdf422eeee223107e9b416fe8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa9ef697138f65a76850274125f9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9266b1cf92ad8c670971118cdf12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fae8ecef7bd66b5b0672448a76983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a95c9e6106545c7a71442c98890a2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a792d9374aab8517dd4acbeb706f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7dd93b30ce2ae15d1ee1aea11d049257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa318be3367b9e80e1c1a8669c1cc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdbbdd2c41f1154cf9de60e4acd822259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c99ce510f8240b803efec3b33abe1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66028a1005df2c42faeea6ceeb3b44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec921b9968b5cc58ad87e54fb2ae6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7607bf421362e59262c89aaaaa18a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c863b57c922febd15bb8ab9304a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62520334900032e64d048d800fe53ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f7b1c8fd39909c77b1e65e709ea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9636a0420dddb2be029a4256424a3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75588199cf381d2c6f572dbeb93047268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a8fbffe92f47b25a811e7fec27da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb43c02879f6d82269da4918ffaca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7777fc121074bb6d9e5711e36975d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358d4a1fbf5818d943a2bce47ad925f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fe2f25cf72f34dc9039b4faa2dc65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc458b3e12eeb4fb114c48dfd5786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135759aff4fe765443f4659435561af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8841920849b4affe54adeb6a405ee6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e9fb49784a8b39643e00227bf373d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895a954138af0231497f6f7e9e1c855278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79e74ae52c867b023a7d341e775980279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2e9bbf6f1ee49ec4c8c26ccefaa56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cda3aeb881c661bc3407415287dec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42adf0544049fc09c4ef2600edbf69e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5a3d7a38b39a02ea677f90596f18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2debc71fb311b8f15a874e3b2280df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a378c0473c4283877f4357dfe33624285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e4febaa5c33823ff9f9fb5c5a255b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a73d9e8a0ce6a9365af4000cda6a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cab0d8df11098cc290a3652d52689288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396051d1af6ff0a397b88a3e81e011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbfcc56dde0dd292977969e8b4e1f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b21d56278bcc112e586f8254ce1057291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd31bb1be44184d12b374c4c8480f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f21867c0545160ff3245b1541f432293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364af308eac239ce352940442e1f78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e6736bfef7b4632894842cb488b4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adc7b3d43a085d0efd6687cbec486f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd79e5e96fc77fbc6d7575e82b11ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e0ea537722f5948333ae9b33a646298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd3910382ad44878dbac632075ebf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108274e448ce5e10f7a81460584ec12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af6cd4672ce604a51d8f2879524e84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1f3059883fe4ab5d252a365aae81f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c62bedda6823a64218e0688b8e4dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444502c748be508e4298ef407d5c5003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ff7ba58de201163d9aa1c8655a81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd89aad47e2b92d8ea417d20edcc970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4346898a60b478f802804641a07b54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0ff216faa3e1704599fb722e6cc2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575597e9090117b063610beb3fbe90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214464dbf89fddd56a7bd7f201f8d16b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5731b7ad2c4eccb6fe953c9eb60094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1a2f117a173e4959220ecabedea05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2daabde904f801f88985052bfb4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad4df60d806193d7e43c2dddbd7e6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f0de10e28ccc3cd79d465332a86d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b3e4976025f3a476a90e37f6b2f1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9fe54495bd72b296fc0bed447eea1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda0dd345dd9cb7b80194a78e9a2b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b028d3ae8cc2c6c1070535e7ec0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a11896acfff01a9422f7d6e1b5dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e315a487cd38ff22112fabaa8992be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a67cce902a4449d530074c22e9817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ecb047abfb0204d88ef2d391d8c7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881ac73751c4991a004b849b50601ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c41d5083bca519c9e3b398cc6fcaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc6c76e2dfd2edf3e9d7248c215da1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5327670285efd6fcf917ffb8868262327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa12f650dcc7d2fb05fb7d8ef62d6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b120427e113bdea500f9b7b54d7684d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe10a42d5d7ed306b17d1331ce0820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2272572b915964ca6a9a4332f78cad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24229c7583d1c8b3cadfb783155294a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d22bfc3cc638909b8ec13f4a9fe952333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008c9ea051c2c3af6cc0fe81cc1de9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7d2ac7d2ce02de94221ec472875d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122470c0c68566e2f1f3355d7d9df1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f972622a46fd2580f34d383ffa394337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863d167eec24ee4322a495149a391b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b6315d4eb766489bcccf73475e97d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7632aa26f95d9b4ddf617a0cb00d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f2158a19f128d5f55e23025f63f87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb594ad53f71b90035e264d4d29ff44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbee6930eb152aaf70b0d7c172583d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91b0640864a677bc9f4f428740191344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581fd989eca2444d864f6d9bf02b616345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e744131d67b2a2f8c0b0b08330c13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba52f34853efdf67440d8a4c8c20fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75018618f9a40981cf88212109b494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d659637b65f9822f8c4897b424519e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea605a5d12bd846919efb4475d566350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e006e6e5fb6d915415b79a7037c52db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b71adf98524fe67a1a2f57768acd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4f0a9a1288324640d161a98c62154353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c38c1c7a0fa9fce84c5e098b5c8d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f928bf170eea0c06182490ebaf0c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d53f07b8127c26886dfc4f6aef58e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecbde2037f1cc941d5b879ca676c9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed3bb40b778e83681f438792852ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b888f05a49389c2cbe3f12be1161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9efe05cf042f4c19dd151e6fc8c89c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0aa7ab095736bbffbdaa1722adb70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a5e40edadf8701441666caeba3eb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6651f104a84e82f1779e88abccff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eed432541072fe98003c35acce4e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93583bdd2d6007c213053baed6821c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896a28b39017384f1a126754764bce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25877a95f39533deeb1f57391c2fa046367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7f86613cc6411e45cac401e81027a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9645adc3ab44a8ceebdf0daf5dd92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b93f53bd8a9c0e60e064a2b66fab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34fae33ff09ce6d5dc37a1fac32b61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db7e6166653f3d3779eea88b60d2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493df40b4f991b63bc5dc6eb314d94ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22feed6d76ee10f5ad51fb0fd7e1d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51de2f8e33282aa65dc981136fbd60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5156cc27f4073e718834f1e814ae7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a8e26c916e8acaee60f832b2d1ef3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010bfd35f5b15ed92641cb648eba596378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486435b6b34102c4f34bca39ea66f2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667992d4c59112ee2e024157eceb5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ae17dc8100742b7fbb4fa5dcf604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23bbc0fc33e37cda313a907756f854382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a282c3b8d2cc4060ce9694d972b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575e2cfa90dfd7a3a00b55799a156c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf520822b7eaac89ed8a1b1ec29afd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d604acaa425cfc9c14243e6efed780b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f5f8e18d960e755cccc4a80108a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882543c270b8d4d1d483eca7e3169337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c00692fbd245740b23233521c0acc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ecec96685668f528366a0c9a5c668390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30ac588923fff8d87f5b465992d720391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789915038dc7d94fca8215db6a4d91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576edb3e5f76718bf9529cadbcfab4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0df14afebcd157cf2a657e9120a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87194a8cab6a2e5086ac1b210f796342395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c00246313bfd9c9b2a6a7ecaaa159396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe65c2d0a7d0ced54a3d7c7cb501e9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64d153f5db05707e512853a6dfc9fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9048ed5d62aaadcfee5aab401d7e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbd13a80018403285e2b6ba0f4bdd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88133fd52e2827814df784e52cddd9b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb992fce99e7cb3e3949e3913629f7ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6749b52fff95ec6912556ec8f09385403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e718f318e807cd8228a5a8aa616974404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced03b3f26bcfb0b551531b874842c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0349b134427e3a4e82149cb752cae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c26311aa07adf0a435bc596149de53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409fde6ede4b6f7cba90c6d067abf06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4b67a3b1db1271a85e364430f7d66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde44953c43f7e6319c236db93cacae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214aafa1d98cfd49b6305fed5be980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516bc09e1c1bc338d251c2ac7997df9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edacc08353e4a2548409bfeb130837e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728caa805ead0fa1ba07af5d782b3a84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41d4dcaf043363d6fab61d9b1d326415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83067b1218a9a7f9082c23ee081db6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5a018a9c9d133cd08e74aad6b15c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba32536392c9defd6d484063e7786b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152ed8530cfbaa26a99e1fc9aae02a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f90a1bb69b4ea6c3b51476379bca8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f520d222c2ef3eb52551ddd2f05ecc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f552ea6791e0ce03d0938fa962dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eed727a5e80933bcbeed50b9a9e70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcedcb0c34f0f2bdcab1cc1a0c1077424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a1645991ef47c32d5e1892c4081b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af631cffd553157e98b077ba07566a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda11b2b9e60ffcc972768faaf1daa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1fb0bedcc261f752cf06e12950829428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f3424e07ce2e4c0d66f6d72181ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cc45dc3050f583a25937098c338bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef46fb589e79d2f1649ee32b4a4c22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bc2b5fad217ce40f15a50c9aba31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cfdf19a5a3f4bbcfe6468b0e49323433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192fec3da0ddd0e4f1b00bed2f71767434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a83a1319cc0f31b6df2be5671a81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a830514dcd178a9e5353aceb122eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31308f0fa3d1769027c6ac71699cf7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821a6b8900da1e4d3c419c44b279f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2202ea57e415e43cc22c90a7072c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730db341dc6927e69db47aca9cd818e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78d0c8c88736ed7d7fe3f5af562b3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06542b7175eb953920ca7cb3bf50d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494194d8c9ead4caf515eb6fad49bbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd4d76ec674ba1bda3e792b9d48ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40aa0bd1bb70b0c1772eb81ca450d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6df6657138e98d5fe031f511b94c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f82143191ad898db374a893e2486447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209294f19ac172e396e7b138335bd6b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b392f4ce951aa38ef7f8b2e921cf51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2c7af4587a1001b3bcd9b594fc6b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19248e28f92dc8338e5c504a1a946d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de414d67f2ff3a02d24dcf901a915452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2524291e384efa3e19e70321287cf6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff000352b8998a38c007818005a357454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e776ba4ac0438854128bfeb186f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c978ecf5918b67c2b7c258581b9d19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2039078e40fd3432ded377b50c2175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e91fc5a61a8b6f836715f47a45ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebf208286f4bf388fbfc555a26dca0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8e67e26254e7c8e3ac1dddefec2ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea399534bf4bccdea85e75bba4adaa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6d5e4ffb73e22aef2870e9689a5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdfb5fd2e25af80e707c57104ae275463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253eb88094ae35be3d5c6acf4ebe6f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81719b05e01f0c23952dff99acad12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693990ae3d28688384bf287c1b2463a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94182aa9f140b249a5b4da13cbb2176467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00e3b0adf60f568075d26e2d73b2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3bb1e67646985999bbe366ae8be87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9afb88e7a836235c66daa147899a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1eebc27e5ca016dafc9b731113e1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a8b4720a6f283cffe5432632f63c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22aebed80868a3facf02838bbf74f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99dc38ce4b067b783974910b384b5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312f158489f5d7940d950c34d6b3b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87c289aa54034b02198344de55451476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fbc597cc19ae37fe61d812ea2799a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad1fe51f3de2ec08d4a00b9b736ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1ec5a9c23bf523851117ae5b5d6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e032a194cd75acff648abfd082ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54923a1975ede12b348d88e5b07aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736b2dc83819bf332ee69c81303f6e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4daa180c9d7cbad5c5948994c515483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983f15af8822386d284a446437f6379484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c2e52d53700b28719df62feab4d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a62a791dc03a9ebf8a5f5d98b24d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a21e49ac9717304817de8b0203789487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53898e4f6e7449133939cde3b262f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd733451c8c8bcf733fc72ad1f5eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03becd28a99b789a7a29967a30281dea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac433826356a305b57b7e73b90fb3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d169cb602b72ebe97456bd85bf94c10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfc78a0ef601f01a1aaed4806888c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085c9704c22c38d6cfc5a23e8e68f37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4dba20c5d2207bad5610a5898273c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a5d93f4578b25fd424f413ee78f7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281fc8a218849b34fd27629ff16e3f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc75f0eeae18c223785a79a630dda1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4b0510d2f755985694fc351e09db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4d1a7a163dead16198dd7c65dd5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94cfb66d1d0cae8ef0ed125d6966b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b079e4eb3112a06051c86b5cbd9ee4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a986d93dc9bd7aa98876f78e5b080503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9a8f7910bcdb5c6dd18768149431504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d185739747c89db1c4dcceb37d97b89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8b6ebca4826e1e96c88f43d2225b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95604a3169b1f9c7e11834b1aef315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04b2d0099a8d12ccdd6588b8b6ce19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc41908ee246ea6677db4c01c23636509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38dbcee13c9253f2e42cd346bda13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ccc947a43cf9f3fed7a8a997ae01c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc477ef93e133b26a7cac09e51cb69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd64d090d993fc8b13e78f2337d0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1e98eb924e7485bb7d203fcab631514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79152dc3b3c8a03c4edc128dbc3a8ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c19d1979efd7e5c85a7919e076eee4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966b0949f9f3fc8bd8e682f9f5ef8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19408a7620d1b87fa298dfc1e1047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3a27b83880959dcc38b0b2a907a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf3cc9c1d916c6a9178f4805220d2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779225ebdcc1c0b4e3da5f044bfaab0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd03550df791bf797af6335eae8839522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b153cd13220272edda6168ed54b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b7afbc1090f12923f7d963dd3d3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5dc28a1595f90f2adceff5f08e8e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357116b57560bdf9b494467288b899526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77982a80dc24b5841ed3c65fcfb7a7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a18fcc6ae6cdc339255bb4a5eef03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6307b4846feff1125ae4f456e8d07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de5544de4cfc9440eb21a57da53bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16226339008401627feed0f79019a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e28dcd867f3a62a4cb0d47e6ae96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7802b3d8234f3b8650375154af3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38ee91b5f9b1d6c4b081be5a8fa49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0a491b04c0f3bf7cdfbad142a33e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c7346b4ee37bc811b3d55e38a1610536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab545929b6fbc6b5436f357c5f238d61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1831fce181883c08f7d4107dd4e65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7896620e7a8386a860e86c2048b64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a394cd545ba7e8916553e9f1262d438540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd1394eb22548a4f0f02a52e30da8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7793173e42c0faaee8061b3a908e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de578394e3099e5a0ba323c310979d52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d26621ae3b4b2a19ec69ac6411bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160ff1a4af1b321fa6e4f97cc02e8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c8eb05d0830a20f8daf8ec58713a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1176a713cb3216af395de2847843547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e84bc4e7ac2871b9451ff227c4d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865baee64ebe9115f8887512edc4fbe8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced02a41d9a446a2bcc634505bb01c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac55be2d69c7a0fdd095942efaa3786551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042f67124a6cd6477db919fabfbaaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe0d5130a25945e4903ca3610dfaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8891339d23bf33d751d2dc81a81822554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba489680106685abbccc051a9f3f796555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0e2b63835d1bcc69f0fa93109aa3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b32914d5c69153636a4521d3ebc61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129bfe86e3d264dbab47857b07308c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c7d82c5014d9a3191158d8ed4a3fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c312e932862853831d9b66c0f5c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c75a3dbffecc762160c3aeba76668561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe97166cb57281312d43a398e22f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2893320c6a31984888dff0c871650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a6b4fbc4351f6b0a1890a3aac881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da0fb975c00fa9593b1dff1c630a9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb037f491289a601ec8154c2d875931566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ba31e3ea4b4b012027b508bbe0ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d269dc58d9f79817f9fa58fce53b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e356b502857cc0b108f0d175966e16e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba1ac746df09e06b9a831c82505d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d651d6977c0aa6abeb06ae725d704571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f077be364f58eff5aae637d9f7de285572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e303f734f118f98ba53fef2794860573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba89c4b142d4e4e96a13aafbd6269574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ad4b7a40230a93a5192616c24aa61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cacfd5420656c59fe764ac951a74a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09aa61770c955084b51cd75387d04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b63d7bd1469e93c7e885f3b9f14b9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c50f7d30165920e23392a487ff2a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd33acb977a7dce8588f791a3d77c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9506fa8850df16045daa4bbeb67f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3dde40245accb8c2dfbf041b722e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686b4e340d1f664583016f9e07ba42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb76a1a8464d9f18a3007226cd3548584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b445551c70bc14c593d3ddfe10cc9e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19429c2cb6bf433716fb432692c47a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3cf8d25b99780b496b4189d89064d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0354b559ec355e58c855e191062b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e31faf6e78dcbfb033eeb5784d6a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ca104a0edaf68c23e1816f916898d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7edcd9b387ce7c9bb514db8b5e90f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b505cf20d4188d30fa85933f93ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae58adc906e319dbf6986e562389db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a0a8d11549cd688e14f6b82b8571594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aa42a2c7318f3e962aca85e47c421595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783970df798b56d7043546c438fb8089596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926216369d83fc59561b1512d50b731597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46242b135bf31a7b8ddd88aada833ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833ae9cd1c45b210be48ef06d747c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985895b4abcf4c8711c506ab51217b02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622780f28b1fb0c9e304469292ab72d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf9b5775a8edda1e228a911b6a931602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87d630551bda8aa65d892f7e48b6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6443d3b92006346c35f750915730604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde5726ba5080c57db3762157cfe6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b511fbf6ee997d3b44f7839458ea4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6832d267e23e0b0553d7738a4843b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e36f1254c8925efcf84378a0aedd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8a17e880a2d67a2645a820145ce4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16778a839fe4ed97f723c74d22d65748610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9fa6588435eed84fde95a8309cfe4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eaef5fbef5f5de2b3367e20f84526612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b76b43471243d40cd9d2d5b67e989613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bec7fc30e6855824a985ef2f810ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7660fc372a5a005981713badc3bfa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136cc0b4ca729c9f672cce615f85b95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2748be2495b4d4adb1d6c1ef51b2d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd7cbdfb1f85a3991a1235642594b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1828a2e9e7b61ff678556870906c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54d08f23cacd4863fda5714a40ab7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf487c5299f628a094a9b7894dfa44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2d3a45fc9bc8eb9b5757e780c021622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4d0a7161f5f23ffb4333e660cba2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f0b433b8bee31d98e9bd6f21a12a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423da83e4ffa4e16a93b6664fb0f606625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb242f77b352a657874143cfd2d5bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b54bf94216bec1ca44df200c3c8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893ec40ba8f3eeee17e66cdc406b72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a3bfb18521de8e78e5cbebfc8dd10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e902a2b6439e519ea7191fc3fdba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3e55735e31d23b3d7816e9bbfe17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8957ae890835dbd775a299fb46c6eed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac347b75ce28dbba4c7f7aa264141633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ae8d795a07900fd2bbd12ceb96fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e1f673269e3855b993842227c2bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4f7b4acae01bbdf2a08cff956c888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361433ade282bea6fc0c3a82df1d4e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60af927c25ec5e15c22f9cb7afdd01d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57daa5a8a845ffb786cee9a763a383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2c88607b92a1c73aa77057824c55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1df0b313719ec3045c51cb75ca251b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0dd129ef9a8577d5182922baf9ccd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52356f45aeeee1b8eda0942e0a39e034643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc374ceec88e6941826c176fc4d526644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2d252503ad209e46aa4a9844e026645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292db14012c340dfbafb9e9eb93f7e646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5be79faefb77547f20119d045758751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e99462264c8887a3a354e861c70792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9edad02966c86571b260e983fe8833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175835613754669835934d200abddfe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328563b3f5524a76098ba429a2f99235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4379d17db5865b69b919eebed33f2426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5535ff9e6c6ebe3df3fee0b07d7aa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139b9b7ae4f876468e79feb621e1078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d1cb8f127ed4f8d07691f7dc0058e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5568e912192afffcde0d6bc5f6866ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd0bad991725fcc9f37a33c41697a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6c2e13a038a22927e9a70371259512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeece6d5109a43240b5a13a5e1bb6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff02eb970e1ba5af02d25cb1493023d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537f267bda82bd57d4db7f30b89a75715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64555103e4e816dc2bfb35aacfcf2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc091cbf1f555a503ea773b3ba667617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bae0f708976007d1491916bd3863a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c743200c16cdfaf928a9af61942819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc924b15f59ca39a8fe46ca48d74c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcbd07053d30fe47e93c7ebb4ff61a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd439165e7c7c79e804f2dd5e4aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267859746ebb3316eaad6be6fc8ce32e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58941517e116833d049e81f1438b5d2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034aff84e3c9a2ad8018a6bb5e08c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828786a2ca89375868d113753f927e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a907fbd2529c372d9b2c028dc86cd3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713af82414460966c37ef555467ccb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f104af0911b5c908b4d766d26f6e38429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ee332dcceb82d77143caec9a7c5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb38ccb8c55cf5c22a2c676e8812f8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52203e233282404af12bc315dc54d3e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927dfa36d47b8db19d4e0670bc2484133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fcdff7d0ba49a897c3c7d42f16fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b65e9e39ca5f6c5871f8b6b043e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd9219fd190ba7040f17136ce0f5aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd701bc3b1a32e16c8b84bff4968cbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c0825ff9a2a24e5569e87fb179ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e05bef2a178fb3dd1c004a5f38260339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f986cef72ed2622087983c3e60d91a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6002d27b2564c28f3efb9280441a4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1571b5cc77abd5e2b07ef01660a5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b3be48e2a2638bbe26e23d415b23743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9681039be5b9c2bfe84267e6a13314444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5b4de82458e244156ca110b6ac4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96215b450e6397d53052458cacb8b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae93cb34678aa52c880316969873b4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35ea77dc799d1eb891ccd17ef085b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008df88fa69b4363607490d469bacd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4147f7f39210e1d23a92511578b8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d20666856420017b8f71cf6b911a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4f755840b512bc1a8a77aaf9a39d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb247b9f3acc7748c8614bfcb3a12ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb76cc4aa6921a80afd95edad6473e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6790a9a2cbc7700501abeb0a665da155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e18155212322796c380dcf2bc20856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d4506c9a0949ced17b1348cee15657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93282d16ddc8e116bbc6e0ca46c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb940b7749bc5c9eb73a92426e8e7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a149496eac892fa6514ea199f80188d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b3e2c49db39abd48797a1a8ae92c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c190f22a3de204fed1b58cfe3f50562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c72d393a6b81b132cc97c5b949e4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bc0842a2b983db9cc891e17807ec964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0b3a60f02a525796050a90e2e0bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d558bac59675e8900634b0f1b444ae866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9fb81533272687b3437d64dc1a4ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379116cd85e205bb3846da0436ebc70668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b760bad6d8b4072004559cbd27110569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cce7b4f0a229f638f942ebfe767f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598643d9181b602186abbc8e8fc0d1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229857fa937bc282dd87342fc222105872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb267f9fba8f4cd2681946021bde20573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a0543a75570408aa65eb786f5b4f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2ab24654a462a499e9ef0810733d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462df6950e991401c25e507ea29aef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd7f6446f88c41832306b1280da1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e5ee97ec3bad3aaa480035e58d9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddc9d04a3a6e0ada0d1fdd5ae5336b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da112d6e440dd1e7e6268941d27fcb2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8f1410b4a5cd1affa5b4186de19b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b095322d26412db3d0efff09fc0c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e714ebbf129f116179655dce6b578ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a015a1b26af1488af7b835b41a6ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d715b9acf42151f72c7549b4b326b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e11226a0ba2638b130067496aa9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ebae032b4e22f6f34efb89359cb4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5841beb4163eb40b4704d7cf57d8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75102ef52344829e0ca59b345fc015389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef01e9350b59f5a02c29e374af1e1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c300c8a1bafa0803c316d37c04c41d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a295011f5eb69ac9dba2fa4c5055bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24c7c09aa92a17cedebc16d3619b6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152d5edaf0488ac5bab20774d9e1c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa22c04a6bfcad127dddd0bf452811095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a45a2fe34c950041ed4bf3513da596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1634cc6c543ea535c17075a87f715d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e7fcefb2a6cd32843b56fa00936b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb687306d17664bb1356ccecafb2c7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073cb1c5d38b3cff0fd96e40d8a34e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831510fcaffb65276d0b34ec6ad955101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14063d7e9ec7419e70db3102227155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ffc1983455f52b0a00c3ea04e5204103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816f75d26f54fbf5210bb2bdfece797104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a09862d749dde99dc806c12892f738105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd993ee69c14815a109d90cbed270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2784e279430d9bb53b4d0288ff3357107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce457f77411cf22faba99945d8441108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6a56be84023c43179e84a9c9ddd96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32d66680ba342a94c615496165cec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1533074ee9d5ef0261004fd8ebfb90b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d0780d889493d5e92c47978f4089112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a19bd91c8a7e26016495e743df6f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e427a4ba8425e5ff43e035aa88229a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c49112eefd4dc078fbc6385362139115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84165fa5a471dff3ee23da65f41e07a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0003f75ff1dc4b89cb97578f8c5ecf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca00980fc2a7dac3fbf75fe6d9ecb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42b1605d21fad8368ceddc5022a07e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c6af5fcf4da7798352d84524e691120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a5741e62cf85de5972b22f0a015a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17902fb568c44217f95eba9559597847122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46e77b1abab2beae42e00e9384377123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6a39170b04a53ea879e01e1f79c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc835acfc85ddaae6c060a698edbaf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7cb0d0812e3e98e949db18fd484db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e812b41b7355f3b8775451ba7ba0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9172a4b13109c1b3cd6a2458a04acd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f432b0792b63d20e2f784bc6fa0cbf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcbafc75bdd324fc07283bbd759cf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2a21df4b37e35b9f681bf001d255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f05a020a2e26dc3eacfae0ac48b320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0f223387f5e94488ccfa16fce1f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a861a90f0e5b1893443164939295e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03a8940d8ee8193ab6f5766e7645da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c454071d20e7f5b19ea751ff9b473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e2d9a97248ad3add3de5603c1c1ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253d5db5ea21294b6912aa4e7fb37d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795322ecb5e1381a4c96f52aa7dc6416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f8c01e7cb6bebbf8c9beb639744b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dae56bbf34cd8087751a08a6de4a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef897b1460ce5af19c99dd56dea7fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40460b7d3226ba5ab5bbdf71b292d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57098ae3ed251107a581067197ce8ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777adf1834bda9af9d263884e4226c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10adb086a9bbdccc5c8cfd99bacd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efbc996dddd110d71b9bf3a4efa62b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a225487f32e08868f818d9b9f95051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ca1da7e7fd192740dd3a4645487f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f87a2df14ae0ee05869c4ecd2ad14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74b32e1799ba7f8a5eb5d21b858b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ab5070ceffdba6cd6b93c23677e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231bcfff8eea898d72bb72419da650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9fd1182df0111bb97c4f5c84ce2fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba73e516f31bad98cf935851cb4145155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d506fa521bed3cce467ba1599b364156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf473ce8b5948b63f3c1df0ffb7ce0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eb85a0f1ed85106574c32aa58e515158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278bf08a983bbf80724dc70f94814cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64df678367063e5aad2335c6f3d97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee4eb009e263492eb5e5d6fd68e509161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b896c05512663eb024ff3edbaa715da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7936f7ba45a57ca70829b121bbc912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a4f90db6c11eca5d8b5b2160864e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bfb6b93331089cd83e5098d7f01cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68604ed79ca5a80c82472e6a1cd78ace166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7816b7fa9e773e6ab69cb6a75aad64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d906f172d7ee183226363403018039168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30423bfb860ee6bf63010047a5d6d517169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d9e85f933f26240dc5acdd9cf22c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d83630fd1974dfab807cfe71f5d48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27b7373f1baf33b286cb5970073fea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc9a537e2113f39a9faf40fd966f8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7a80f84b6ff90848dcd0ad94cba3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ccef7100fa94840ae2345c789c4a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba9916fcfc07566463d0b9a09531f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8c1d8ec92056340923f9f5676d808177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361b5bbd52aa8661a382118089cc0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a17f0e71162e134e971712bf3517179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bad607d5c4b1736117b281eb45491180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325e8fa227c0a82c68ee074edfcba5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9042f300a2cc92c3a509731952d896182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45afa60aac38b37238555738a84b02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64080a507985a818f89019c16eeb7bf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609380ffe40428608e2d9e7a7e3599185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343276d1988cbcb4d5a7f5e87765a4d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc834eac1aee7e568617084351411f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f13eb53d744abea3dc981e4dd4c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d7b0cfc28e2488ef62a37f6f17bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200fe5b909d8cca53a4e1a3003dbbee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6102e0c60c858e7573703b1b9db3db3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0e291f845523f9038af047caa0861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f338ed687d208afcd319e064a253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4398bf42fa971fda15eaf276ba085194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5485a4426234306b7e2bc8d5914d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e53b5917379963cc980a12b1109279196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984a9858146b94cfcc314bbece9177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250fd2107a1ac0991443754da4f32c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94017b0f8cbc918fb291811d197ea4fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab4e8196805ce1049040ce5080ea2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e181bf15fec9553a776c08ff21b3f11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd82c448ba26bc1c4cf6805c29bbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9c03f70b84f9c3659ca19f17d8bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e00e11ae7312ebfb8a3b914b8b8fed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0b7c93d1081789b6705b50ad4c501205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc5f28fc70c8e6fd29cdd5706324e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c0a98643dd0aef0b1b7814ad79c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f719915976c249b71be0f5c52dbe1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed866dc15428466e2fcb47f68c8fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a96c74ee8751388124cec7a19b7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d04abf7b95952a229c2a4d41b9551211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d033ab5e71060c99304b41a86da14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96954ef1b69e0e06bfe9b3bcbe141e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a97ce53d35e77f34db9aeb4c5312d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2d6123ebe23d33622a3ff9d2d1acc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178ccfa28eac5e3319c792e3f0c6ccf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0dc176af035015c4c66fb34b1544217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e999068b4b87ce5a0ad8c6e9a7871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd247bf06b2893aaf1606a8db8baad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea79f58c37731a1148629102278875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd6ce522f3ee5ad7c72931cab6fe0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459479e8d049a1267642a1c10b540c41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5dcfc3f4d3a0515e1aaa3e052070223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb55cb84aaf32f6f3849db1a91003eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76745c61b61bc6b7fd92ede5808a6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0307cddde1cf3ad4f319860a35a85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec7721a78c0c334815d4535f65fe86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1f0860f93e36405208f6eca0f7c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c12c2adba79d8d03b8c74eefdeede229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f1128124c83fbe88ea780defe5519230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04798f06c2a4cad6fdc63893b7a6bbe6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2a6ea7a88780fb35f74703a09a35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1f74b7513fb95a833eb2586687c43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e88875459d45084c6e73edae94bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca13e11c0778631fa6ac72b7ba71a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f81ff65f2afb1556e7d9d74677751236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eccd4ad6d462f06420aaf4f485b0ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd3ed6dfdfeec60e195ca47bf9aa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee70a927703d1ff49b0fd275c871dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687810c2b892ca907c448e7076ef704d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a9f653b5f93e7cce246fdb792ff8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739b67bce715e16ded1dc0819acff5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724adc259b8292ddb3dc2a63b6bc5ea1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3fcd3d622f0620d72873e02d5e03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbbc9223b888d79ce5148fc091b415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba3bb39c81e973d67799e611656aa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97156d7e1b8faa7ee52260f6c31a0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd234b4308460f0f159c2b5c909a20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223af3a8f223b4740932b7ed363fa96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd95b3d9ba9705abbbaa997898c2d7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabd8a745c15464a097d7ee8ebdb9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced76a338ee039de95caa66d4407c2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0825a5b64e4fd5935821b4d5fd1514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac77450e0a3fd1dd6b3a94edcd5a4f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dace6900a37c8bc1835b454fd876255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe941cc57f39834b68c97ba8e1a715d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf53f15147320d5f52c909519e2f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c01e816095075d888f6fb13a707b57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfbfa5f3393db4ae9749062fc9e464259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e36388343d0675545f934dc755408260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eba9c3633ff600f07dd177f996953261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1cc7790b040040e2c953317da23e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1589ccd53761b51637f25be2e50847263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd742cfb64c0b51b890b0905d42cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62debc2471b9599ede80c4258e2e80bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ab69b6a46b908a64856e64fdd24eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d119148664862e4dd4557dd367ea5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339484af0884e1069c539a1328e88772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100731bde392ff54fc7d1e81c214ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe302fac5b37613fa073be1b358c97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04adc6e94b92f62f96096b5dd0c027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43474f4f7c7da28312b8d10d74f909a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdcbf61e8ee6caf6d238c0ba30e9bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e80ebec28c7ba214a91111a1908baa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc90e2ad632fb05d503981f1874836275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c46877a7e9e764b5e3f07361c399e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbe4c54202f01d87db58061b86fdc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da2ce619cbb900e82b1cf2c4fca87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493d5601c8122e2cc8422e75c17dd11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c9e8fb26fea1bf5924be8dcf581d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948266d5233727ae7de17b68f38ee4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d734fcb1c883f0413885772b8c5ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea444f2212f46cb8595d853182f42e31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec38b735d9922c42d3455aafaf5bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff04a4fa166b98398d926f2d178a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e6d16647cef8e89b91f94f8e8a052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e3916da457eadc2d814351bcb358287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae92a29b3715d4106119cdc934931288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db2b9dcebdb3f42b383869f9d87927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85970772e721bedb5ae50af3d55efa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afe08623d2e83e333a61006b807354291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197cc05f680fdcab8f5bb5d8ac65bee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d15fe72e5b4ba95ea2191b7042cfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e348e83cdd1d213ca7dfa843f21e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984cd5bc1f56c644d561779a8c314af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658e097edcfa6f2ce9813b384def73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a31d5169590c5f20b99a115c9b37a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509bd8d47db357abfce1bb060bf4dc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e8937c5e9b795ed55658452bc4e58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d942e0e9cd91281230ef9912eaf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da9ec2b6ba44f1d9811bf9f9dced3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea1c691aa533e531a6f461e15fd15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c74fe55c32c2b4117035138193f0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc27197c3fc64e7ca7fc2b39b08a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003ada14c8d9ae8581d62eb778937d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd910539faab5e1163d1d96c5fec85ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05e19baa477c68a124e5506e6b24ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763734afbc25d9085af782e23a973516308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed8cedd88f5985d65c261d0473e7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697e391ab9d45cee2807c207b4f0b0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f7fbbba7c29cb064777d06c93880d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39291b5ec1d3ccd37bb1a66cfb2f7bd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a86c2bffcd0126568814815e22cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329db4c13aee2e56b2b981a846c80b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5fc1c3502626ef3a938a2f380dcb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ad24e9d0d357bf97ac730175eabbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09b51931c5780a6dfea3100e5f1dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a115c307d5353c05683acd285ccc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401225560b9236767fcb3c48670eded319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d01c87113c8408842afcbcafebcf97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534c19b228236a4fe5140bc8b2b30c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd05988bc659408cde0772b9933a31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c26177e13f06bfc936b4317e6e6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684355751b30c2254ef27a2a13100c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aefba6e51945da09bf237460d8bb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac9cfcd73332a469108864463172d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de374f87f959ac87e2b4dc2769c5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336760de06bea4e6614c2e2516c3f1c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a43fddda5b8b082d5cf2c0497e56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4528c1ba0104e3b31f5741d388f72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8863caa10fc2f65a9a7952e974c18e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402a7ac07e8175a4e1c08f70de7ddf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc5958aeeed64f23e1cfc47d94bd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566578beb6eadc555fbac32c97132eaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c246a06b7e5b78d1bbb727bb2f4d14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efb2bf5c382ff83500b57b7735ece9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f285494335853a8252592ee890b1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf994639abb713f39beb77ea02e81e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ccf9c8dcac1b0f6c3efe2b7cce9a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4220ea08f887850cbb8acff0fb2b50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034a2c490bfdbdab95b587dddb413f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec09c1184cb6c023a3673349de40f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614ddb27d50d6bb993974e8e43f0e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4f03349ddc4e2256ee8cb0aa4187344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c300d154a20b5e1c8842b94170bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab184d3ed7e33fe51d0686541074b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19895f6a5c75ef11d2a290f74974bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd8480f58b67004900591047a5a31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5edac969b7593615e5b8b4c353ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ab656044e180a24bf3f2c5a69d8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501e1996e0379e46f7469add585899b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9954b2737be88feb4e3fbaef329da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b73ccb53b8486b041c32b5c4a7d135353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd671bb420bc2dbb4f8201873e10edb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84232ccea29f54c278d7013eaaa67b3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae74dd57e547cea7442e1a885cb257356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312c59793adfc779b3bca7e7f53769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6a52d067a69d73e7b2911fec7e9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b1d9b324d96c48895e00f6214347359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1013025a24037deecea69eaf7a423c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772ec9352f635e7a8454116006810c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ca48757d89fb0b67ccd995f60f777362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4f2bbab8d04c78ff59891fba16da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8bb5a27e83c73255677c9ffcd290364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb57972158d86ee5c4db7f9a38a194365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf703eb1cc18c083b1bb78abe72c247366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80191e91b0436017d38647d75067112d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d368aa627d23a35f7f3f7ba6d88a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f91a79f7696d32aecffa0d8b5426369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fc18f8b910e700fa18ee6012a0f2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65fed33399c6cc391c89d319f9d844371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e571944c9629b2cbd9584d89c6e375372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6594ab0f93756e236c068a4c4bd028373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aff7486e733d2f9ccc06d9e5eb3f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409e3b95885b87b51a78b03e8383de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3849bd5dc8eeac788e2e34db4074c64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed96392114680d58948ac06bc856c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826974c19a99a91a87a78c5d4be4517378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229145bfc4215bfc9e9187c0fbb982e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac65f610f8c34271d1a69208bfa7f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c4c4495638224af787b3c667b379381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751186afa53d2e6e862fbecf5627d10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9acd6cbd6f02250b26d4cd370f16ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ecae74a99dbe06bef2f4d8bf816ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da680d7dd19d061421c5674c6833943385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31bed3c7c977e836fad5b2a85b1bf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec05f74e063bd0b762ff69e285d68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cdd9c91de11c88f2fcaf2fd934378388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e7419f5e6188b610684f81983692c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13742eaf0dfc25f6060fb7cb9d573a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c65111f0ff043568f96a6fbed98fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede442fad24584a615d0826091c886392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53389bba7eb45dfbaa19e4429d1380a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5921c7e384a28ee6cdacfdc25fbf3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f55197009418a696aa139bdf1811a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e27a2ab9c57dbe7a091e392085d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2796fa561abc42a8324a061585e53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b6a2508b005ef2c0fec03e4d21a33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29670fafdd1f34836f0b759cb8b5ad44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a9f60d8de903f0562ba261825cf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bb47ab93229760a905e766c1c55fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81173f59c87886bb22dae9f2ec294f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217edfc96a2a5fcdd4140cdc3bde5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1723822a4326d7d9ed1d1baea4fe8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d704429e0ef762cfe8640bd66a7f87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f680213e74b7985cdea9e385a58c20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633112ffbb1b4f483aa0dc844ff1502407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d75aa54c6a9c68057b0a2cca6836408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693d58e789338d8460835b52fc4532409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ba980dbb3f4ca9c470b570e5a295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df14c15c4bc5c500474956b3876ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad9f2e0b87e80a48a1da111cb25de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f3c5effecb603a6e1c483ae4cf16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc61b48e3aa36ef03f6274ddeabf9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37b1e0e3654e85037084cf4b3df6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39dc808b51d0caabfb3981c4865f03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc354f0112d63b6918715302e1511417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ffb5251fb18f3d0c4e64944523179418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e66dfa8973b12853953f0628b7cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e33889f287feab5c7f45ffcbcbfbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28a5246b67c62cdd88886bbd8d342421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a10dd7ae89d9b2032b38a816b834422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce2f91f00a48befe814e3597dbd0af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2032638530a7ff482fc242d65e8c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6528230da1902ede31d0774b1c1f0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdda24cd328a22ec636cfb12ba8c7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74157f213d26a3c8997293c9d62dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5782d02d3b3bf451e59d872d3e07e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f4898430807d43ef793896b2dbee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a7eef279eacb819b124b08f98f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f986577d9cb9bdf010840668f4c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce079cdaf34bd4857881e318b27dad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6ad246d6d2b86e8041c6e9297554433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6624602b7eb87956a220187080225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084f24629dad3a220c5a5db7d882350435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff4f24785281925df031f1948f4119436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e49be51e062897eac10498efd080f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cbec240de92b5a4d28d3821f3ad3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e2e10fa70b32dbf552aa568720fdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d355438b3f45adbde5c8fca35055d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f79c11de27de01078279a32ec099e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612372f67de0062af60d1e438ad8cc27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ef02326f033b62d878cc3bd8f092443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397815a446524b44c3371c9b45cce9c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b3d9658c4fb70332f712f1f54a0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6ba11447d1ababd5a24dd6cc638e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d508d0a1fdcee037cfd060a17c81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a923f206a6cf0fd9b36f69546b9cdc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dac47d72de80526391be5fd7ae6b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38616e74423630e8a5bac005d0caf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305b1bf5c37c5e55c97861d96067bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a19a661521be36a196934cda5679a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55235edb0e8e22c6612c4d02c29887453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ade286cd8bebb160ac5a121bd41aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479a0ca0bbc541cac48d00f665aee1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c02c6fa67bdde92e9a6a31352b39c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc886da4096725beb6ba6013c6c060f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4b6c6cc0d833f871b1ed96109912d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060253982a71a6ca2fcd9391b4a0b2cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46d7570f02e999e4a5d371ecfa42a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6539c5292d9473858365808671e49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa147cc8d360049ea76aed486f3c69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef6b818a05b74e085c0c834392b411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413b91c7b1c2d6fb3992b47b19572e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84899cec189d25201c42f951c6baaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b842e77a759139518ed62b42e325c81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c386abb4a6393d9e4a16dad75fd36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a920189379faccf2341d980ebd71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655d9c51ec555754c50905880590b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05374a47b24b2fef1613c954ef602470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8801dadf381ba38297813ff1daa8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc354d1f155eb6faf6f9f2f2678d54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be4f57bec3420099c473e7d38ed567473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdfdc94a4f19c8212e0891d8ff997c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb809f87abdd708df2e703d5c87a7d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90a309801659ce97f6e84ffa56460476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e2970412281fa64dc1285243e8847477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e85a3ef7752afe0fac09acdcfbec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ccc61a13cc98a6b523472ddffabdf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34341678330cecee75c12e0992047480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc93822c300400772b61c439c8148481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d70af432b40379025d6d512a9e65e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd4946a5c7bdefe403ba2dd874185c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe87215a894b60924c64c0dbab42d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32973f9248e20ce6e0e90804c1f57d1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67a94369b6d2a49b02ddfdf0a78ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959fc3ddd74e687419239e69820a9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95fe24dcad54dcd94c3b4a7da15ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ef08d17d769733db782969346c9d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb2a4c4ac2c985c04da3b25b64294490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce8527c56f5da32800926da8c1766491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9de2e570e9436056a46eb1716e0f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd246a086bd7529e0593402b122850ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9550587695de30589ef7933f7d08e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b8e1a0f38515c18e50d99e2293ed8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ebbc228f8e083c85031b443972e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14677b1ccbd5f06da9e164f7927fe1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a185350959e42debab4e4128eb97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908f57035e2be705e3228492b50d767499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99a77ee988df1e0e105bb031e07c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600cf0a2b966c8aba88a54519996a49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d319dda04903062cbdd18dcae2753502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ebe65578d517baf383b836334032503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621557e0723d5a62209e1733d2d1ba7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0c102c141733b82ec367cc0852f16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3903664311812ef7c3f2df7097d1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1b6074262600b791d5df9fdda1b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c4428085229b9c977e14687bfcb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b438c8650f577c3d623f60b76955509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac84d6ec8e75d35d0ffa894854ded510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a05c7e21f761c183814426fc0344f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ef50e5b0b44299c078775712d5bc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea921eba4ebe44850664f098fdfe3ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6705816dd49bfdfc3ab62e5494be06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb6c801c3b0765f719af06bda67c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3d6ea9ecf4cb71a8554627f1be439516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ac66e7ad8ff6ddc7ff29f4b43e65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e5894fa9b4e5d3d8103d6afa7628518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267764a96d475fd7c80bc40a56fe9897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b25f0056768c2bb70be6060a5b33b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8315a1c027f9cbf08c33ab3918d20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095707b2ac5846596b0a59a93bb0c61b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df184f9a32ed927413fac13176307d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d26f6f49a11fb43e18f96a9b11bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f668bcc7b851d9bd2e4227610a851525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c77838867a140257cf6c773f5131f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a07b0166946be19e6838fbbccb341527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6f059adbe7dad45ed6fd11d6636a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e33b83d1842efb235882b55ce843529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cc11593310e34ba4e50239996009530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a980a23088db1cbf6c4dfe05a98d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c477d0a3262b88c67cb3cf7f7d8375532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b6086ca737d54904824256a1428f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9298d868f737c2c1330008a3833a72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229edfbbda525fa43153c9cded8e62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ad8916b6be47761606fe014909ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e402e4f719e6fe0c7d5a31c7112950537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb25d8163b6d19ed4101c9cb9e4e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570a9ebc4282bff267d2fab4e3ae16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce27d70d7596e6fc83b85891177fde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe25356bc41b8b9fe9447e9b5e13de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa89909a0d9406a0068aee15bc2644542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d7f5286668126a88c1eaea7a2b6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d51d19b55e757befe9c19dba387cce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f56c91dd94342f00b7fef2ac6ae811545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf430bdf0b2adb1420178e151ed39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b55fa3b7ad85ed33909949872ef5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0420b1fe77b6f795ae8992eb163a36f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed2ccba156353a793a427e4aae6d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6268865a87ad7adff54f98e5af06e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98be8338eba1cfddb1e463b7f271ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410e2ac4ed7a37d3172264b8cc7739552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eca9349de51b68c597135a7dbb45c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc7a051d331f0305ca34d73de2bd7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cffa643f5c66f2544f107123487fb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c840206f37e30056b4a074dbe5a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15066aeeeda3ab0d7cd6b70c21d4b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bfa214bedf5fe95a289c063900699558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c1a4cdb58cecfdaec07e9436fa86a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc99da43f36fe1d8250a3ecfed22570560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3aa37a4641e5f42c7b13b35d062b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a13c9a692b5b5603678c17b61e590562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c720a94f984c84497fcfe08432fe81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d0e7ead3cfc6e0231a5e4bc05a14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa51e2957c3eab4f36206889774f5d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb0e59c80aaab22d7bc45efb449bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0347461100e5f22b4bc8d331f150567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2188776a3989c05e35c8d84501ac8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075d285d1fa86ee5341e82623d6ba3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ba699d37dd19ee0eb28689ed6dbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72f85d73427ea272eb65ff4bc0e737571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4ecce250de35f7db2a11d2bfbb2e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531d2fed7b4c0325ec01610b4c6cd21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea27e5e18f264d3fa0e68a04b1267d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744cc73920f63d9bb0c1f73e712a5c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169f577338521ae6741a7047271205576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12798d7091f0b88847cbdb423906f5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162790d7cb0c787720c71482ace32dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6411cc79e3a13e8dbe2e6ce42a9be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da89c1ea149360ade7e54e587faa93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f708ec4c74006f7a5ba8c0064d541cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8aee542b7bb578004dce0a92a2327582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feed5bbdf6a6668b5fd757dd0064d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b29291e066d716e732b6f9e39955c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df5de364f86f922f6a9f77ea5c1e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031092c06507b58bc6fa84820e615ee2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29472a9846b95b1cec180a24cb20aea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bb3fcd6cbe0592f67f0a33b7a3ae5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae1e8863d858e80cf29852ff267bb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf7ccc608dd1e48514cbd89a61b7fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab56af41af434f35278a0e0c5db757591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de59ed273f7efc8d632eac9d7ec72e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06ad8cfb0e34cd45d89249e1a2a83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2eec07275d2ac7fa05216f2b25d00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765c1634f356380b7600c6ec4e59d90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce192293b833fb412f5423900c2b382596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67677ee2b6c360d38ba1bfde7cd94a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7a230ebc04656bb7569115f70bef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe02416a23c429a8494b3ed12a4564c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6cbee960f542845c8daa802b62454600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9ef6aa11bfb9299a816bb486d692601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6125499aa0fb52674fcacdc1967e93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e1e918094ac2a29595276ba4aed47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11f9e63305a5f41ec34600079cc304604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e10da3c30a7c516946ec452d0d01a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644feafde163f3fa9a9f3cf0feb6e88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6bdae48e3c01015be0f1d2c4d302e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c854abd2b2cfc7c82599658a4b3e63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652aaed9c6622603e973e22273e3de7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1813bda78e61d7cb1e7c511831c81f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde690b45b7088ef440a4d11e1abeb24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766dd19cbeece29c5bae2a6e1fd6ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7f04a46141068e481517686e0369613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de825394dbf86bbc2c64cfef958268614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554e72c30576ec2902cb4648d2a261615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba01b0f758dbac372428603df67fcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6062e2dc093818103ac003ebac919e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6af6bb58190db99b9b6c10c6053145618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813399cc39f1711093163e47020317619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bda55f991381328a5788c16f25732620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f613ed8516bd44d1525fc1912e122621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c8b27ea13083b6d2703037164ace622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f30cde4e0719c6988249db1a7371d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d8f051d3f8403b951b56360a50ebb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb2b49b98226c9b8f00b8fc03bfb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1102e9127e39d9e767b0137ebac98f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea89ee5d3e8688aa4668a608762f9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ff06b6f02d4e7be76c613aa177ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d989e9ac2b1edaebe24a18444fbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1f2136c11e5380daf63683c800446630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a24d69374b5fa2718d918c482426d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de791dc744ae60aa3e44bbb570c24d67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac1c1baba6e38996c23321f31e177633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599fd5a791c61b5ff07935b72f0ab9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d0b8c8b7361641dbc379d3386df29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a4c3c668906729da5ff6ab3f64ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd954cab3197f7f527bcbe4c9c544a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b793a06b0315503991aa7404e337dca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae126e44de8fe94ea811b0fe0d561f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be7ec502e711e291a4ece8eaad951640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4558d8d16e218630565488d0c3f474f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751159d208bf5cd96d97607ec73a224642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2dacd967a87488e4f5136f19774cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db40b5c7f0af0a6bfa6fdc0669f8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd1c14b4b378989f3291d6841a5270645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3592d4d3e62c242e62055f32e881646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>