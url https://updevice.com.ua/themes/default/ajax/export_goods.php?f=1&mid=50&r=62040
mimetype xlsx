--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2347,51 +2347,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a2dec8aedbbf0bf032ea4567acbb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e81dba359156f8a147dd7791611b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7116af1e464dd44ec543fd195aa34e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f47be9d29d382c0adc6ce153846094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653df1c05ad8f098af0ff47d7631815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810515cc9003a0d075a00d30c1b3ac86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54428aed69fbfc64396e2d77c07ecea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baead4213f34cf4d951d04b7fd49b1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320712ca29ed9b94bab35c76b3fcf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea8a7d570d672b96d06daa28c5e6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed351e9a3a9fd9a8aefc5c59d475e76c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be6c62129ae8155968e53e48682f8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8459221463b59a5119212e61180e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b77126539f8329399de695a591c5ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22038b4474dcc16dbc20250df480d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ee16ee7acc4d45ac0125cc754ffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93337f15eddd5b0a50d191c032149a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc63cb29aa4c44f8a95d469ca7c106418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4962902eb1ef2b69beb3648313258f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997edd4e3c31747fe52b76f77319a0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965cf144a59da1330e9998dffcc5b7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bac46e67d266fe054b9fe141a3fdd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46fadddd81ed69b822c105a0c60b0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c0e3ea7f397588c7e48eed83e538124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19243b666ac3b00316bd10836c607325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155fb2377a3f1b6f59f817790984f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9992141bd16d866f0ff2803817d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22430d7b02ddcedf218f595ac9baba0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc371382221f8793d0f516c505440f2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612a4d50846e6c53267f45159fb08c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd43d5dbf2304e0a342c0cb256b1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552703c3af2cbbc73ed07142f35a1f1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7c89fa096a4fa0afda91cf2ae02a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a0dd21714e42d676c4055b1d26a9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7880e339ea2f5354140d13d1989c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df19c0bc09c6098105bdd042c3d72eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f3a7a391b0b68da0e331a6817bd9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa8981da35f29df740d776cbbfea5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3903e3aeaa7532c6baf224ef30adf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254da06fe838793eca0886661740b10d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a53e9b555e028496b51be504fc404241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca8872ec025585616aa25b531dc34842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccefc42ace504c568ccc0a4cac433043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db822cbce8620864946687099f91df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f466341a783e3979575b75d15039f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a1272af9a7e62b2f10f2461e994746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020aeaeafd5c6ff6e35477346584f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0879255d35cc254bfd2696d9aa74c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20339907419fa0a7c555f3b23557b0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75014549eec31d68a0ce25766d5b72450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54245e4beb57882ee77d57f7cc4f4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef0ca8f8b4a1410594d5ef3f55d18b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18140f69f7fef45e1de9218a89176753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb53301e9d4bba7eee2234dc32424754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015333df45333666421d322261deffb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218d7d970da7282c79c127229b051956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec92775758980ed28fb49ed2310ea757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b9c3524ad00118cd07570429858158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded861b8bf969bb8461542e301efce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4bd00ac90cb78cc5cbf3a6e2ced2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac5966dbfa3fa5cb55c6494ae8986f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a827eb561fa7e800a3d0dc2d91b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcbe2c12f34a6a102ba82a849cdd6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f6ab136fa56ba9149ace8974688d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7a7788c0a6ced80fb9020e59d3dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c0eefba2b200adeff5bf3619580f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6676c6dd9dd488a2762be3dce5b9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa956b895689a559cd97ef9097be57368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b27de1dfda767befd32dcffc18e37e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec30477ee09a827991ac10e62374a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c79cea80302499d9b992c4166a5dbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f831e7afdd38180c48c8afb2e681a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e1bff627c9e2c0b8fd483965678a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188ce83c79fb4035b67e9e475fccf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278cc42bdd03c2764aae0dcc05dd3cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb17d086f4b19f7a7c634409c02c7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5982feb9e0bcff9d6761548f4542cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc8560b084e915a91624d509f49de178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2c6c3103cc6c2385864536d7961f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf76d550211d8020b7be7f5ba6b15480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622630a9dcfce411ff905eb62e501981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fdfa270cdb4506e549fa345d63ad782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d093177a4a4b44c899e9eb174aaec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd305495154f495076573d6259a930e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864336236c67826a7db9b002a0a44f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697567b7ad69cf1536e4e071d0b0d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56436f1caaa8c19899b2df070530da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b317457ee395e899ecb4ea66ca1a32188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ac8c3f9d138abf1359cd333a450089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93e1c7490ba6d28cc57a826fd0a1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d6e896ad3ffb7b312208e61cc891191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f42cb449224832f7222d089428b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b0497ac98f06f18b5f32c49887cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bf034867c46b903a24b00a09af4b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e98cf6d3ccfbdf97cab56883f74895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4318ded6649ecc2f2b44ab4c4f36496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2804fa9a6d3487f9ee372caf56a2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f855c20201412cd4a0b743f49aa8f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2391fdd5c05b5309f1dc53fed10e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001930e9115159e8071bafa8943d8292100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9806cc717b43b5cb2a57781de05d53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3620cd2cdfb9f5409509cdd1f5e98d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a75c9dbdedfe441212cf85bcd8dee2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c826365e4becca6af657d29af76376a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db540f37246f28f0e7b58a0f20326105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2f141eac6052de0c62ac04b60669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053547b63408d042700098fe9cae216a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f634f5503d3ce7a7d13c1009468b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b7dbf2c2f92af66a7f25da6c9a75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d304b559242eab36b321d009fd85bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffed232f8a2be292d69873ba1e535b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eec7182b89b96c7b842dc14728ac5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e0c0c41a10348b935d46170fe2a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3927ef863188e597b29f777be10c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f71e9e1b4579936a86975cb22f4ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9892889a8b5b200505102092c9f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ab016fe9947f6062a74e1ce1564e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b4c951d609afe9d0a88c9d9bb649118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5de6c9baec6ab290e2a0fcbe0c60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304c62d4389ca36d95699806e7385e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443301fdf061ba79b92e3751fad690fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc54f8344aff13d92f756effd031af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45bb07d6c0c09575ef0e15b83de55d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f6c9923b6425a91de0e7406d4bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f9bf39385d783bf76664133ff29ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fe401ccdf4fe9608caeda0b685fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88fa2366c295ba4add2369f1c227c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e71533a5498760e39f0767f34d9dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6741ca468c84648d208d28b75e07721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33006cc51d0d819ec63896d34732c829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfd39f6622f7c07f40340b9d98b030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc22e7de4e57238fea01e60ff9c85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d9a3dcc17c284fabb2aec1884a92e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8371131021c214fccd4a5b8a2be2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2e53d1d6bc1d03252ff3eb3973266135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db145475bb9ceedd82507ce6b2fc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43075a4a2b013cd3f76f99be2795f8c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff8543235156c544af7bb394871006138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35a2e2b6582830ae6680fdb8496025139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6b7060aae4cf2a3588212512e373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68e42c74e559d51cabed3e0438f78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8774983de405b8ed44e703bde1a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892fba1570264cb8ba2a4a21d132389143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d376881ac32f99e62126fa1ae83dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b8584346c5124a0e66b888908add8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7cf77e8a2ff2487db6c04b6920237146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46834382bd8fa220e881262d49fb80d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90d7b3022402a49fd9ae3282d8fb00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825854b821c5e19f2dd18d0d87e378149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b19620c71d254bc091dbeda649d55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957435b46be4c5aa2feb39e56d89680151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6114c225fde194d6ea1a3f98645e7b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039b674459e8c8b98f1f807b1f37b09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777740a1acbf33c68a3d9c5338b01a92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f979ec78a84fc7360f6037b49269155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b629ae4c9ccf995b6e71696b38934a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc66586df555a07e42182f711022f46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1efe35b804f2dcc1b31b91fa6440ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5435b60e8d5240f77481804b240ffbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba8f609dc868e98f5b911aeebf365c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9899f242d5580b3f24d6185d9e0820161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e8721bc7470e6672e5645a17955e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899deba15b13fb4d0229defda9b05a9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec608f408ed1613af848bba78d9ae0b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62feef606dc7dd9cc69dfdadb87cf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02c8575774241be434d0112c0aa08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed7e51799eaaac5baa346f03bf23d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6704f1802236fa4e36571c46323d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae547fd67cf0d829ea89e7ea5e6f6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af60613f79c9b278984ee6778a4554a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82161285ec3befcf2036818b1b65cfff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f949a1b8c9d9932e20f6312f07910172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f308a3b7e75980df4a6c96cb6dc4f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c0383d2bc787f42733cf085442ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f248e454b4a907c9470debd6ea09c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a2319b858ecb930212ebde741b67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc78c6901337bf610aafc52d826a826177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571106bbaba6be1fdb6cb83a92e132178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26365eedf161e48cb5203252aa187d02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322276f47e1effaee3aad943ab23b117180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516eecde6bae77174f269713455d783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e2cd21d697609ea2f78a94dd7d420182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d477eaaf24f9631d34c340fe950c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a9d28021576d8a3d461146352437c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3a1a676d8a5290438b49d004403c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1891213167aa68b14e175787e170c4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28ec9b512e3c902b9819a41aacb21c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd3218737963eb951d1be98f7caada188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6932bd2ffecd945c419693dce992c59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f629ada3dfbe1e32146fc5a02d7d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d406f6fb1973d232ecf17179f41d7c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60618ea7c4686588821dbda93f4caf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4078254c31f887c8176cb6c626fc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e1d980599fdd2270f51e874b56d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada19d12743252866033eed008318e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaebecb8d5f377375d0329dd904b2f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75577986dbb7f7068d0069104fead0d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee997409a0949e26e5682ed2f6512f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a03e714eabf9eb19fd37efda03cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043611e6223c18c4f8ca1dfa7ed95cdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baed09e5c932c279229c30cc5fc222201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccdb481a839860aeb4dbb952f0af1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067965ef5737a4646f70e72efba2d76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c2c22d7ea1b4637478f5d240909e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14480a8ec56b829fb1e8377e44d9df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ea38deb8c79c2776003ba35c4f749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5728ab5397ad67845dc840329506d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea367b30356a2e9bf15f47697f4795208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd5d9b08bc1c4aa260f8c21461a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145baec666ff696e77e06d44115e014a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4acf014fe3e0e813c3aca4e4eda9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295979fc1cb5c3ce4067129ac26854ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ac45f5553ede6fdf8e3689478b30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f22b13bab23f9cdf3a8cbc0d7d4e83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170aff19247d4ac797d80bc2332f3f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb51b9e2e3f3f50a50614fc9ddf04b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632d07d1cb8c57891c5a5483771b91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b50cf286123b2105483de80b79b13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da66c3b273d7b2392c00db62ee763219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e16cc2ab8078d0a608c8dfdbbc19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba1fad5bf6eff1bcb548a8585b759221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff4a52e15987827bf8945d4a2c23c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a4e99a50fe863b3098b577f90c86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e46282fe5def9b8066164b4d50a53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0dcaa145953ac596789d94c68a34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a7a22ab4bd9c0470007046e9f070226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71db58fc2e13f7465e8a6995ad712227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3f262b8296c1dd595fdc9daf1eea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b1ede6a16a8a5a826ed14bda8627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483f88e82dda3e6fd1846d0134ec68c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca126e9dc0843e63924deacce01c3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad364306df6d62883744f0a16099fca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795ba861dcfad294981a9c2eac31cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5180042233422fc806bdf0fb93768234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c0086eb257081ba48883861c28be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0bbd09dfc23264b2c05675d08528236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d0cfef757cb8796270da604b08681237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188124db26b674c68daddbf126596f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37ca3a29354f2cc34b7a0030fbf724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61a90c4ddf009431cd92ecb8af4e90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45876ebf50a01a4b4feb8e7fec336bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde1c14ca1f753c473d980ae723e434242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fd81c4814f1641e5666b5cfe611e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6286e8cd874a7172f2e045e9ec8dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b701034bf7276578c8751e163e7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc1145f55eb47eeb1cd684af23b40d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529654c06d8e1ea512b11f402792bed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d9300ba85139ba17b2c7b44b5385248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f498bbf4fbdb90d22d28162dd5e3e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6bff200ef5a887bfcc7ec07bfeaba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f527c3358b4ef30ff9ff7aaeabce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df845f44f80b388e673f196c43c1c022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb63b2d6dae291f9923f6567626b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878e9e95187801682de4cd0611dec3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26f4dd0deb577fa4d395811a33f2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cc0b73f485d1a67232c5c67661a39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5dba518127c9bffeca1becabfcc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c5935be04e717ed50421158285af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9b42518bf32c596f27f072a7f2ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de29a881161dae5e07ddf7224e9ae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b9ee92f55b3c9c38a6e63bf612336261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f53faed70a0090b1dfffc8e1abdcb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a55576b34227af5f906522a6f4cd6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26131dffc59d51b178433a536792c52e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700242fce2707c91b85e11e8b325aad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb49d7be693cbedf036b38973d80b8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b58f9a724cb7afa5295e967884c86e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ac59ebcc2ebdb83214cd67c8cead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4742380e27f91993c6284fcec0bd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316ebdb79f4347752c0de244225e866270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83394dc3c3e01f3312787d8c19131271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ccd9f34a5034f34d1fff13253849272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2b649edaad418a14650a47ca75ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19d577241aac15908f155ef2ec868d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf034395b4057e4c36db12288e35907275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aeef5e86d18ad75b7494274e361b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38efee7e52b4b773309a9baa0aab86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840098bb40d087353b97a701bb4990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd6bf78a4dca903a95a10def475b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03b49a558c2ffc7482c17b761b40a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f52948832e53611ca18d1269668a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889642c24858e1db618927c132a0773282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa964c90809c3ad89d7b0eab9185b98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515558432d8ba69e61ac85ec462145284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb35cc19cf67044801aa7d5a1b2edc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c0bc539aaedd734444552331bb54e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea5cecbc105c5ce6873ccaa1eb217287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ef4f000cbdf3f4d63795eeaaf556288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813568227bf2aa63dbaecb8b5e2c9de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137abd181aed57e6d1107dbdbfebb0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a388398381bed25d2c41e54a9e3f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515b9fb0d8d58997c172086c1d280c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04869fc27eb95656c6040c1e70a00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09626a6f5fea34225cf3392368fbe8e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8046cb9acf3eda7f88f35246db4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef58bfb2bad926f522b802059b22ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ade788211fc47806377bca8ecbbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f1991011cc24ba182c919b6c1842f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b70bd5e61fa356a7691b8996ae3e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3128be854bbfac31a4604b94b2ff89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f122bde7856cd431e1c6ff5072fb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e687762f44e7aec9e1e28299b6f5114302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ecfb91640f59b5a17bab105830599303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8edb3dcac7b3f559f7069863989011304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87617ec4fb45bd750b04f08b68a4df5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8679c5a84cab11e89373dedf57ec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a49f5be07baee08ff69872af78a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e2072ba2c065d7dc6c3540fce9fcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411409db78f7c98f524dd7e6474573309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ff83103bf4c198386856fc6b44a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98228f6684c40716dddb16ea3e32b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed6dcfac5808c115db9bb4af6669b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf2a3611ce7e1458eb23a55be990c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708d9d71b549a4c2a0509f4277f3923314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923541362d150e6a297d01c8f69c06eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bcc2b3f78fcaebbc8d7aa467d30d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb28fc80b26e2724e0b36825ecb2c93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68388571650b741e85ab317244a046bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78eb2f82dce712f2ccc9bc6e1f147319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048ebfb73c3ea8049adf06ec57deae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e61129ade2b1f72ab84e767c3b31c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3471374a67b5244fb500861580f351322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b42454b52374ccfb3017646017519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6740760afdeea92a610f0506144f306324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6019f1b613aad34cdfc65b33ec02e39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5770d958d31a6baa4ff7624669ae15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c949bcf2d9a961c7b5acd290517b40f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a27e29536dd2d9216de8f263f79f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56cd687d988d801ba425262e07ee0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274ea3ca24b2b804462f5d34bbbf9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261765a0ac43b7a5f24083ce6c5cea2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f38cfa92c80896f1d7daaf033635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864c5889045a48cc894e670591c894333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea914500e37947a99a917a16c948e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e929c21828d2b8c6b1437452968e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d748c3c6c7554decf33feb720f0ea5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e2bf7d32457c9c47cda5fa6c7f589337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485d581ddd90593a9e1f16674c84989338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144029719f4143fbbc519788a6a1b034339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935512c14a80504af60f95254eabcecb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb98abb411c32e9b1f23c9650870b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e888e92470538b45672475d54e694342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ee34852e69dbe59ecc8b03f604b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724562bc8f318f7e19201bc624cd7945344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1f2c18f150017cc5ef2964422bbf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d97b49e7d891923a02d4fdd8a3085346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa1e8953e702467553b086e8c41d44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd4f55fd6f4b23259d0e876b7236da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3b91747e763889e8b64ba06bcccdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7ac994f52702c81bf032c221724a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4073fcdd1cc9f684f2e30f82c4ced351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ddb7aab8f222f3990cf1892bc6c4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0d121c2cf77adc9921075daef36fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a902619b7ed53c002dd9ad45618002354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77783667852b72a541c7e0356f61e22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50607c44d5d4c7cf39ed195bc2ec84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01481b8e73b0042c6abbedc3d2824006357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f52a6a657e6f55b704bdcd2285de6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5b0d42bb26aa901c8ccfc55bd744359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb68777d781147d2e5d05d3ea1101d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34822262c32a10f2b706db9c2599a672361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b3167f1343c1a150a1d90c247ac80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb236e02040f72c6b1b45db21a6d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1352fa75122a6f798f9d81e0c26955364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7f465fffb0c3a0b6662e21527982365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc691141581d9bb78771dedb5e87fee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857679a6b7b6fbeb5f1bfb2e9e6e158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547da2f75539259680f87358606f96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc983f3c8b4ad06534232c4281e355369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a961daf296b9fd93e7d3493a3e621370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98d290abe3e3f671ec6ab0b77a14e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e95eb54e19b6d46e4477814a366ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955081aec78e0f317cf21df13c967bba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340fb346d9d738ccf99497d1e193736374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe8673e381d0dc52d34d2247cdd95a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2e5abb4c841e98581a4a836e1b0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2fa64f787742321c68c9e873f77b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf54f9f140d18f120b153c97b1f5aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237bc86f830665262a21aedc33e399379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e258452f2a96b0038507a745a2741380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7ca28bfe5a1528dfc0aa03a7259c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e43898a4d19ad75878915b974292382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c49789e6df5828a5e792eaf6debf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8fbf84ffae077ad7905ce0ea4a6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb08c654674f2b4f8307758e6024c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a7c26f74fd4f6eebd568581d71e64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0059c981c29ab7f6b3d486c06861d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7bb06959998911cdc2a99db2350a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de555e82d785a8acb693ccab3a6e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c61734edb44c2858c3f0dbfeaa16a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d75a2b45b2890e63b804a97b5d2af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ed35dc85a1a9bf988fa81eed1999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06928105b6dee8caf6e153f7e22117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af0fbd739ccb5e5954f347c7ad376394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573debe98703372b0f812a536178dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80fd891235a00506226d68e6e2e9aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf252eaa9f2b2ff123a0e7a19171927397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c078b44e216604007c5f10032c059c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b1521ff9445d096b517b28458927399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5fd4f6a5fd624b5b82879ff20e0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a55f89768222969858b0741b7e0fea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5645ea06af6af5131b98cb6a80f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafe63ac1b1b53ad1fcc8d6dfad37b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5a33e3c4f9814ea5d10e5beed18a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce7af799d34dcb48bd7841fea257b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006460123ab544afef0ed361f65a0409406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a568d46f3830aa6cc34454497925b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ceb6426ecffc127be1683c12e103408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a7f44db97e0e1ed3bd217d9a8c27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f590c8f44a85d82e839e6bf5b195c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f32f86a3da832e98b281dfedb97f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba83d62d1af56e71f965e73fcac651412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25302c3634825cf5035f3616554868c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301a404e975195ad2e7e82285a7dbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebfb3e0a73a792e0a2368988178aad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe8350f34d923822fd8cf65e2d36cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346e82192f47a363ad22db966c3cc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ec028bb39eccccfb42c7e5c5bad0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d8f650e5ce5b458245bfad9aab118419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4554bd60ecf2fd2e3f141bbd4f30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fe3b4993c7c2a8e655dd59f01629421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc8be46ac9741ef112b6e50cc73511422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a993ca8306a818a51997fac10018423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e196f2f8314c8d146ecdb9d1886b73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07733033bc07721060bdb903e6e7e5fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc979c817b05a274dcdea83396ee973426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fea342ec456cd64fa92d415bbd08e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a1e86c9f6e9b7ecca48d96a36800e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e347663429b4eb792e13454bd855429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850d033ae1b37b211e5e9ecf902230430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652488dda74820ed55a6d5c3f7b9c7ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b97310a48c7d97d843cbfcb61213e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e902b8d4410eabca77e7543958c24d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b35d254249173f65a79b896f24ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4b2437d640a2b03ae0c5bfca99c2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec077a8ad196c83891f984387ae7b8c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012cf2afd5107b205a72144548acb95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d243ad7bbdeef0519a39ea5d2eb94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511978d0d67203bd774277b9292d971439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606bcb5d27465d74232b62ef464121e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38005ff2f5d2dabd0499f305ad2dce45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c211e5b18382f4a75d2c9d83111e64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073663012766ef6e6a58db708e31c22b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304606d0f9ea8432ca773e416ab05eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990751ecfc25e90faf25cb8597187e10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a791419bd2be6ba2a967bf7d2a5a10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36513cefa0ca5e3674e0b22281330036447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276ed498ee108208942c588449c4d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390077f797c1d0b854a06d94fcf8014449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66186d28ed1e3745f5ce61633f870de9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5a6ecd81661dd9e2d2bb15f6b5db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d4d9b6441ca6f6808baf411be7db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8604a61d468ef4f05a2163e00513453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42e750e4beeca4e4b97c9530dc1e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42883307b1bfe28ec8a96a938b973455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9e663054604a4426f5826421672b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4016adfd14a677a1180c3d37fa9ac0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9216234055de6f492f16eedb454d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03540a097a5072d6aeb3ec1b41b97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca824eff50a960935d525d46415fb96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e199f1cec062e8958ebedaf841304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64748e455add8102902e96a12d738462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac317820cdf60536c22c7565ff247b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe415b7e03c543fb8f756157a59adf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b1e9d302197e48917feb37b5b0b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f91c3474f4c7ae3ea17678cbf9b365466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e822c6d020e9de6c6f9e5c75ef9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33cb6fc548edd3453c9bbeb8a611f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9a7fcaba0e3312a6d0e88905a00d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831438a0eeb77522d1bea64e8667652470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a88fbfe567c50f298fa12d3c371fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114b4f9e2140a0d9af8f1883831464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e975c0e81f8318876afe3e490028ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef9e96986c059a89e71c2935e51a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589976ab395c09c28ad00a9e61dadfe8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deed87ab1859da63c74b14e4fcbaef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7044090219013a49b1d5aee51e121b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2061d142e40fe8117aab572ad3e7b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88ab5b28da14ec792f350dbb99ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8855e4b1987b42ace05128a13d20a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342eaf86253f950c4cb9ba96c96a7ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe96323c6c60822fac6b99a99df94b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c902822923e7d16d396481b34e2c2e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad85557b1c1cafd398c42b033af4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406db56ea6c0a939586bc114f675798485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9a6f858571af6de0f85d90ad8722d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302e2864a1668d7ec16a686a87ad84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c82af4adff704ce4691023aef7db6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5af9d43130a5432ae36d6ac680a5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f184ac5d8d3b0e2656a17f79b1ac77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60871be6bac5beccd5a63db8c1bd44b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73838dd73ca258a7e1db84d06479a6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b7456335cfd842a54ecfbe5ef839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a45daacdd05c8697822bb108ade74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33de5dc9f2dcc1db3a0ac4fc6a1a23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab204db1e88c1a39d1d8021598d8800496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb847e440e95e6e459c3256f320f67c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe8b8842d2ac3a8d2c0093ed99238b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c6eee6681daee6c8c5200f207eb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8eef2e55adc3f96ebd5efd6429bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfff84ba2a1eee1b073190cf16b4fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d90c4ed837b0425ab487b2aa979a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc05b40053953b416836611d16f4a39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250b146164e84afbb74925e7a641fe7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f52d017601388ec41b12daa116041a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d850b7611e8e4c17e6ac7c1e4423b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac741445ca15dbc787a65b015fef88f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c2743336a6fe54bc279ae9bb35ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc22f9bc2e0a05487264e0198e865af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af4b3bab2408020c7789911227118510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992425f7e75fbe31540645db58c48eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb766f584f45a6bdbf0ff385a7277512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b263fcd76429c8f1ad9e3d5d776bb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd9f956306859f66be5ab5f395d28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedfdcc7b8957bb17244b71176caa67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db7170a7ed5e51b6dbbaea02fbe93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c44bc2f6e2a795ff4229b0fb40e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84919ebca5a05cac2a620e6f9fc5fdc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f777bae14ee34225be5f1fca9b4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ca6fbb4ca38853470c84d91ca1f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b397cdb7fce6d879aa0c4512bdd86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b133f66a82476fc381b1ad3b8b3bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a84f70d3f43195bf69936f074ccc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deadc74c406e88698af77f696e90a00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e3164770677b97484960ef959e31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f3506bb7069c8378728739172a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c1e13d5d310364f303b13eaf851b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce48a29b50ab89562f27dc0aa1bfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82ae893eb39228afb35defd12f24d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09388b38ca52611cd0e64ddf0f8a737530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed24bb9cc50d4f37d73985ac477ab70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c72b30bc383457603ddbd1045939a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c50f4645bbd8c3cf48aebb1c49ebde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbca053bf92c2fea3a974a672e9e8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c880aacca9a711a11c34367d565be9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6542a0c092c3b0c935f5b075144ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590468d85877f0e1204330127d6bd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c918ac53a69932f2f19609ffbbd74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0c8162f5693c4e89de0d48a5bb1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8581e0ea761155c0683e63ac43417540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c204f8bf2eb8d46a829235a86cf5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b87c8e3e6772e617c67cea5424d72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a9e477d177b4ca5921693882a321543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac228c0ab5554f62c3a4a5d5b13a62f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2dd9f2cf034bcceaf0bf7b9bc6093545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe8ad68aa0d3baffcc5666f53775e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e932f247acdcd6aec9cd7b6f2cd67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80fecafde8a5c5d1f5760bbc9f730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e97e03a4b749b6f25d4fe90f1a28e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea277a1f26ac2767c7526c27e2d18fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14504df78eee43964c7767d02cf660a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e30bed57d3ed989dc4ef31668cd06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e36a5f4fbe266efa2fef6fbecb3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8f6a1af2d3cedd5fb878154000c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7c9d19c0ec1371f68aa5905e46e4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85295a13b517ae804a7c39291b536e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21865b52b4590b3c71add214388205e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62744c70b9e755f0a28424434c179d31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ddaade37e48f0581012b34418127559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c5e5e0cd7bca6f9d9b76bf4eb71b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce27897df5f25c4165efc72a824564561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474ecd1c2da766e5d5fead0bd79a0cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc5bd9f9623d3db54082f1c2d7da9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7767f72b4e390f097624d8760e480f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea62166a08d3fc2243e36861145aa2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145662e1e10e97fa2a71f169193aac6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fb38396a3e42d314e45ee9fbec626567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3e1f9c3750dfa20c8dd0a864cf50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb81e752855fb9f7ccf3aed7b1d22a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a495525f73009a47e8faab58962dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63725adde84e60ce6c70fea0ed206b62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7de56c4d57c427bcd190bffda8a130572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba8d840a873c370e7b86088284112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2616d45e2d006371e8132676f02a40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9beaf7117f5131b567e0d8de18982575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57982f71132356d6c205bed5606ad16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35de09d0590a2ead6b965e194322dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953195a8f27418252b0797985e0efd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12b10d6e77f69f371a22aece8d0f20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b742f6c17cd6793ef1114e151bc45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486918f38c8eda84b185457d1ba61c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c6fff08515484eda5578a71731b2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be99ca2584cec19780fdac8f1116a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f3f3edb8f5ecf5a4817d824d8d3d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84efa679027bb97ded7b23fa548f2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6667579a249d3c822583088fd7b977586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ffc9a7305564a1cb04729aad0b51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d570e483a8aa60998e1f1b96a83936588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9cf29323ff73e37227e6fc9323835589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325380402e5180114785e8b13754d5f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba43236baeed9b8f28394ba63c81f80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e080ed9003e3026192069ac5259a60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2faf525edf482784a230ddb71fe6d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a1582aa596c1568669511dc08582594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c60269b18c75fa68bcadaa8c4405e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43003673a486869514e1908f69b1520596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226194dc8dc651425b7e087962e9bc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d88251b02502a3aaf43b32efa71d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f2186dbaa5323dbb80a06aa76c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f584b4207fd9e5ca4fb15d9f66c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9f0e04df8929501af7390b54b767c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836920c69755c336e105c974aedaaff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d505e1a3f700e19bf3feae7770fbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d89a1b200933daf18aaddd2f68fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05ff7ab3234983bc753e1a5407951605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ca5eee3579f88d5f195e14846f6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b4d069725fcbbd84ee5e3d5f997fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5f45aeab195b004c6c4cf15351d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b3af1fcbbc734d1fdfb4708a19098609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec5135f1eff929afdcfdbabc899e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da06fe69918705baf2073c6287a321611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6e1125c7c8fdf0af26f7cf6df398612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fcc26abae2ac58dbbba006eebf8bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693f353447ef016147f97b7e2aad16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64524bf2d29271e4e038da961be39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5f6818f116726ba29c87f3155cd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab7d33a25c33e0d2f9f262797107f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f1f749c9d54056f7c0a21c87b68f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ea0b70c796278b3d5cf149a78af1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da534018eccd85a396a6863b48b2b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d0ad267265ab11a8070a37604128a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252312329d18363e0927ae0379e7393622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46600cb720ef9bfe9abc81c38ee979c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ec12e8cd5b40fd26eb8bcb4f500fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8d2f4a4a47e84e7058a18b6f5113a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e54cfe4b3142679f70a6a668a6fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f2eafd5d18f9d8482532f9db5bfd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a1be4e52a7ba1cd05a0bd78519a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531cde196040be3977d9b6c92fe4c1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574286346e14a6a74e9493f73e5e73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f44b543c13552fd07dddb42e9274631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e38e6197c538d2202479be3826a1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed8fa8c1796665d7884db936b07f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daf9dc91b7fa498dfc505cddca6223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6336f5a6a3738c4aaa0623e9865a8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d18b416c53bd38d21ff7fee75b33af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9a895a66d76e15460c1e71b33aaa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88a8aba85779d898a34a284be8310638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c3a1bb3f7972a3fd12f2536f826e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a279764b0b3b9bad669f434e7f67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3832108e57088f4a1d94d3093d84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bcc59f3c04af851928c8b4a12fe8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f98a815ca600f19be680abf9fc441643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e1ae1e165e02ae9d64d4e9611ac0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100255920392350b0f9d12ccf429be2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728527ef84f1a66869ab6dc522b2394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963d29c7639854f4276105c2e27638647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff601982b27930b6c9b22ec6cc68c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b016b48aa3109a64f715c7b3016e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe30d181a5338d31ee645fecdd52b44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab077310aa9f958710f1af558d367681651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e56507f15cae8daab8fd84752af93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf813de19655a1d41102cd3d03153bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb198531e46ca68fe871e390d6e7b75d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948c5bc308b7fad9a2b9edfe86d2bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b2cb0c260addfc7be03f2c05424de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611889166d97a30ad0d26df63ef1f09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c72ce4b1a05c951b04a6550507e458658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c82f7b0048c5d1637f7eff5b8020e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bbefdff1784a26d827ca24bbc6db0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9101ee3009bb5e46fa5099b795ae3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816043bbc47442321a3a3bd25fc716df662.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ff377e13ae4ca2bf555382298d111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b5d9c398464f65a971e06eafafadf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2aa7c98e1028e2eb4bb79ea4b5643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9f63c08f15a09a7a227efa9c6c614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd9ea482697aea2f9723c65fb8257f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6fe70c12e3882823967d53974bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d0e24d3922e2ddfb604c8a8fd7837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f473ce099980693584015ea2a3d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b26bf96d8b907e98a54d53e7758b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13728f153575b808407bd4f61583e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f858c385b327ff8ca6dcc9a05ef3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0afdb488c13dc6e83f0f5acbe2a45612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2121af3e384fa036e3198f3ef504cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafb31f712904f7834eb259f95f609614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca179738f08523f212280ced2a1a5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea987544c041ea6b427eb170deb84816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507e007a481a60625b3f082ae33eddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a6bbe0111f2ebe9e863b937cad6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817468b679c7bf28e616ef9b98b10119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937ff466e825ecb1f5ed23ef88c75ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101f157e6fb69b601a17fb708bfe2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c5a1787983a52dacb401b7b939b1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b9a621db886ea302549edb0ed40b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edeb4aeb7b51b82097a856f408c77a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286151ff6c24e18d8baa56d53a52b7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603c4931432f0f002762f9971e448cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9e334b26d817768b37031caded7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fb79ad7591f0f7ce3014e834687d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b30d902eefae5097fe7c3622cb3fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cf3b7ff51207e421d55b01c670d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefdd47c286ce8b5873fb343c48581e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f54f8b8d19fcffc561559bbbd22a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e0109cb5a3af4529b43c2615fa89d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c329f68a478c42a8b7df201ce7defe134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0360dea5756a31d9bea29a6920e95b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6e85acd6f471c859ce4cb95b13a3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387812995a510f3e3cd9b87fca586537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274a3b22cc9244b298d53e650e0916938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc6dbf5b37490ff193b4a1caeee2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134d6853ae9698f3c8335520076674d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b148a1dbefb602ed631cf204f89cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6813f9e91ff0e144f40e43848ea5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ec1a904788f25800db5e7c0666b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595aa6835cebabc257334cf8f96153744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3941c7ab797878c2624803abb99645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd12a5107bd6b37bc252d3276952e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c89e702e2d10ced61934b10b1296847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862aa5b6f77c3575be54c395b64142348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b3bbfeb68756a66c4aa7c0573842649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774bfad94f9edf98a06bce8f2a54eb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8e6175a9b40fd5d28f86b6c5c635b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fc87ce3a33de54e1dfda1c52196aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f046905ab94443cc2a0c4411e77409953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca7c9c8270c18eacf1f6bce60af0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7288bedb77ea71923e3d9dbe705a7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b989523bc788a2db45bfb2ec77e5bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b0ab2118781ecfdd091a12a0fd2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb2918dcf8a6813fca568de9d9213658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b318265bf7fd4eaa480f4936584a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96563d3de8fda3ba97a142d27b732e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae5581997c0ee34171710cb5bd018061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882bf140474e2be357616d67847ce2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cce38eecc76cb0c3d250ccdae443963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e393aa6f6f8b454dc2977afc8d8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5333b19f7daa2ee51325d1e71e8c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8c99c2d6b06d8fff48b561eebf54566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff70daf41c9d44dd63a18d5eaebec967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22e8124516b148fee6692306c407d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a0b90c17097b7ddeb52c5cb6725869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f008916773a64d3d19a02ca17efb41770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86210e69c19dd64f909d29dd73111fe071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548325fca1999411e50155d99186f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf4915a72911e6435868719ae1eb5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8385c35bb944092c8a32bb45062c6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc20d012114bcdd7a6adf621d5f98875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8928e260d71928adb5ea333bc2a1a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3cbc53bbfa465e7ae35cd47f4a0a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecf3d4eda8db9aea7162bf1b82ca5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346da7fee49fe74a7584e02fa10a55779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159ab3c811bff5e06e48233d3af81a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094be03854c9d67ab9525c0fdd7adbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109248101061d90f477f4fa164dbd83f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97732b3f8a90101f84c98f758bb27d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b652aa37ff78c6cbe42bd34e1cf9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6632bab06a009595c9deab940d4252585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43568f7d2be5a3f1a80c1d6d542092786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e58b8ece44ab4ac8e2e61ab2077eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b9ac3354099ee3235e29910956aac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9b35b36ee33bbcceed7b4818622af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c65e00dbca67e868ed2a927059c9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a823f3d5efe05678ee69a8605cff291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c89658960af1800e25b9b5c880ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63963bc4b0c708d2a627f52903cf11b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f40c930c68dc6ae40453bbcb7ff6d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888396ad1d4504cb446a89d41845929995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feafe36531c08119096c140f689622d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996cd86ebac700806ff4a1038d6665497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1925f35de0d65f1ce2a52657513e1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc63f13823b9279c70f654b0e24fc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a3a6da3e3090cc764e23bd1df5e48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b56058ea00fc2fd9806ceba2f4bed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcd958f3a2e76321dfbd72a09c203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df593928030f9c19625484dad2b4f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4df79df675900adb477b3ad5a047a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b097c183896f2bac76dbf7ce7ba93d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204280c643c13f9a7ecbf42346074b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1802e3783653853eceea7f563a6500107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331907169dfb334731e71d68507f2996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4acc44801681a36f2b4c819042636109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f051a0b47f9093c83c7558f43d6878110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc44ea4cf00bc362a524e46c3ca36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d28be47303be1d749b9447d28491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58579575a9ae14bb99aa00d3915e8e9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4827b6b39b52253d9418057b6c2d45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e3c5ae4d7476e6ac707bb93d8bea2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4fdbfb96d7fa7478a78c64d28ea48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094f49ec5c415ce144696f3f411fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df035a2da2e86aeb61286d3c46e3fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039542846ddd96d961c76cd7ff7221119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926937052089af5261d847f5c3c6e8f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea677558111c1d7b4a5b6a8a1eba7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b0ebb475c6ad3bc115747f71d60dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08512f0b21506af0c920b3f4eb23855c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956135e3e60c37b62170b37c75781df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ef0a4a99b8b69d42ba303a4cf043125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a76c060c1f3ec12c8cfab5ce039e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283a6fa19c4d9069d8ea6bead3b3e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f987b17377de24a0e1f5af5b5c5f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb32a70c6d310e2a89d6c0668b19c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb74678a9b6ae923cac4cb4ce17f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c17f2e6e89b1929e2c93c9e4b1a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcf5386b201cc4cf38bb178ea16d12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ae06393cf8c915be01669278bacc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c97781a8dfa62a27025399dbd67da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d4b0647a146b543c7136f33aff7bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6080fc6b5bc09eba086684dbc91b17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f7e2d3eb2f2e34d8422bedaa0c4f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984d1e2819ef15d9bb9c4da5b43062138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e543ab2b36a9341bcc276e4773dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48aaa3691babc4c00465bde9c2040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d5584553ee8c92350743a7ca67d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1bd8c97d315b561390251805bb8c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc03cd42b6b21c8657356a7de702ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c59f1d91aa5febe1544301c51322144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512cdd1c683f6c01ea054f2567b8f5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c538a7515b2628512023d91c15ff5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d9859f1769a4fbc5283e1a25e8715147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f045f7315a6971b149b45cb1c0b5dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723443f846dd959e2da55f7fcbf8f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c8ec5c08c0095b07240c075d2a2b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5b780753247cd6a0e9204a2c9133151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55be068976f8a31ca296c6651f65e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87821887c7d225e57fa47aa51736a4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56093f2c959bc5c7c3955e22ce7e5cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24b94b65a2754f0f23516529d1373155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef34a512d5acd897bce374780c0f09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8786e59d346e70430458f4aa5d63ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f9ca90bf5573d33836c33573c5509158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9093566dc459643f91628519402c580159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb760e6984d7a30dfd8fcbb29b27f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939f486c3cc989292764992ba8e7b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527360d989f75035084c8d7b8b780ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69244a78827c29c83f321e91d9a6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518bd70ae452116d7f0676507c5224164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672a67ac62dee71a30a8114451228ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f6859181e245e41f0669147c9ac18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3eb87778c2c83f83538120373c40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa7d7f07a64ea736445b12ebf1262168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793770c4acf976cbb955a97fbc7d16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6868f08140408aee921e41eebaa6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2dcccdec8d515f2a6dc662a0566b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50b09b0eb90284414d66d4f2e9478172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548512efa311ce70c6b1fe06d00ca24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd887d5c71741ac855cea9fde410fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311267a2f3c01dfd47f2bd7bc67543175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a1166fbeb0f041a9ceb100559787b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b8863dabee44c8cf20285ee069d20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd39e472cad01beaeb3a5e5a8bea71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92f534261b339a0aac86a2a4afcba6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1b8550c5677fd4cf68f6cc5aba9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9c74be59e172c754e5e8ecf9e14a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628849191048dbec111f1e5711e9fd64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f243b36ca728ffe52bbbe2d64b626eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69982dd851d0aa38e90e51992d30559184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512be83fa3df5ec3d8f346187d4904b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2c93ba395291bf7af4698f0aa611186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcad593c07a3155ae6bf5e192ca30b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0935b4d75b69048ae0a79e77329605188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda519547b60ce0786b6f4a102cf30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56a1982ffa32921e5e5da2dfa5d61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659adcbc2d99f00bb317dabf8c2e2ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2b8fcc3d19194f3a43e58b1f565e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c499ad50b11c8053885da238a1e4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc4b076d3f14446afbd278c1ea6aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04526c3f11405ccfc6ac380e1adcc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb0d6bd3b26ae61665c450d33a6448196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679e791143c6466ac88e628f6f54cb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4952dd8594d73a89971ee5541d32dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ffb205957268c44717fd3ba2ff257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c4eb7a03c4fbb757939d3170313f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ebea4274a049b628678a9ae0869d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d4ae136c8a51d4d91efab805538d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d01e39b65eddf7f8802f05b0c311e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5662101ca92fe36d7fb0d72913ff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6f3b54815e8c0062602cd51c1063205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f979c771da5ded6b0e1a6d2aef3b8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706439377e860b128c0c188c18f0e546207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed767afceb1ec154abe3cb6adf41a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d07f1a87455176701eb4ec08706354209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4438216c623290161f46d0db80a8fde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e84fd8b3fdac5558d6046b1dbe797d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f59b53b26a85d7c25c03e33eb18d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470ab4c77ce905bda5260b7204facc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e81f4869358dbc0adbb8805370704214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da532d08ce1791cc862b7e534a63897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18fd33c0424a7d4c892ce1f192b218216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f9e92129951f7892716d36b6b7f1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9929dfe817c8bda8566ea110b46f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9dc6a5457bd272a6a71cbae6e3d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d23e27011c1328579848a07f92e32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c420d92848b087492f959062f80c468221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a210ba9893999516208258239c1460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dfea7e997a202b24f1f3a77c94d4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd28f54d47337f353f8d7e98dd278224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fabe0257ac50748c35103c19e06f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534bd41d3d4f286fd50a0a73f298ffd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed74371f217b7b159beaaefba7d030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047255e7d57e4c07a189931005a946c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445d4195ac9b5eefb7c72a6a0f9e541229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac1110f5a6e71b2a4fb700949cdcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8868dfe2152055af3f7c358660182231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd58433045c92f71614dd96d3bf3e90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc1658c14524b67ad7e36475929832233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24751ca02721182897a8dcec47e56f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058be61bd9cf76ed975cf592c9cb129235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b579921c66164b1f202aafb17742236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7e8f70d2b1a45763b9ac8c8e3eba5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f4b4b534c3c0b91ccdc1bdf5a687d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971512978a9841709ee5fa1ac67c305a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326560e9a01e3f532d8f9dd7a66b187240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be555b9cbe8081e25bfffdd60ef15d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a84f394910d3b16c608678244cf92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1cf32cc6ba0067c5b30f8961dd091243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c1f23b22b215093396e8543e1e4ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bb83f5f2d21506d34ee481761cea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2043f0361f026b66ad51ba3c6e9378246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03db775dbb38e2434b72bdb91bdd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0732e9cd869e7157d20e9276b2b35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802fd6e2d7510e2daa1ed8b75da6a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc40c7ed40b1f5148da6d6962b08ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11922d8c4ed5f4fcf62684ae0391c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13bb72e368c9ce4116881048d5572252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c94f0e942590ffce152803a302ae49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18cff41558eda8d9fe081425372f59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985689f7cd53a97e1be2efa2ddddab4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5956f12a66008c37f889fc978c3ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67514c129919d6c6ffa30dea906a4f73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd887eefb148d7935e3268711cc624a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61a7d337823b330d2bc8855f087e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869dab9393e1a4f849840699d31a2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321a533199f5dd6c86533246b6627d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca851ba8ab9e0ac10cfbfea8b6d3bfd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb25804137f82beb28e571e1f2577263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d599e372ca6919437db58d593771a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f187e32b6568a795b97a65cc66cb9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf416d70c9dfb6e80610e2f3b3b914266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84802fdb04a3ee525a83ff0b5c254ff8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953c9ac11a10cf39ed66572be2d806268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a4bdd8466418120e2dd1c8818037269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ebbd54b2d1d8b1d2360ab2aae1860270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc29e0f5e6b1f6c812defd90bd4512c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1bc836a7512532565828016a161e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6f852ae0bd8b416ff36d2544706b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8aa0c5a6ff601eebb62d969e63642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb220af0e5999d52c4bf745b872e461275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fafb43a8b6cf1a21edd53162a5d65f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571344de7fee1085871f159a992a289277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aa536504904169db694809ea7830d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f09b2e6192cfe1471eb859e76b4196279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424accd1f86921aa9a24e60e11a40d36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e94208a10dabbd18b2868699290bd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398430fbc6531a358ae378cd0ce1867a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb985878aab6f2bb487f8a105dded66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb17fede2cc21ac5fe217d4ad4f260284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b436bec4091679cd2334df8308d9a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973986676853cf1e1596a7ef76c8a6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce60e070a93a7addbe1317d1c53f9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea235d637f10ff6be9d517d0b81e63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a436f3a80dc706482ac020399127c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abad10cf4440fba244fcc261bacc83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a0430405b23d12f740c9b330404c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684392c99274575280443b3612160a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac1bb21b903a68638717c3b118324293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a3d05799c0a9253980d8235bfa7c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700bfe3c4f83b8c585da35f9dfe654c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7f72f82662e36cc0731aca60b349296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f171dabe8895c0990acbc264a55a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15312d45b823e2d5e7986dcfd14b5cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7ff546329299b178a29c1395395d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb545fd1ead07eb539179d9044c3f12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c64e643e4ed4784d078d54b6ab0df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d8794611d7bb0aeed53be9e7a6626302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4536008055742b31966934142d54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bccfa4356fa073966f4e65880a853304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f98fcc1955459769ae49b9e3f14ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c972e71ac17b585365be814b48be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6d880c7185b5c5ab7f17b8d9b76a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c26dcbd6e8d40f50cd5a92bec14ce2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed32927504a5da4ab60e0762e16bc64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174545806d8824ed58a33002dd5855310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee398fb6c19eb52f00d08fafefa52dd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758db63e25fda9572e236710da2a94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a00d3b039c4d1bb44c0f2a66cc643313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9aa51f7adbc67287bbe4c1b27631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3be8318d9a099bb8da76fd5f1c957315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17d3bcb4d57e17f88e8d29832999a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382f0b664ec5a6d88bf9c5ec5bc239e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c011888bfff97231340c00de1e60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a90249a104c1c092ee70401b5fc1c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eeadeba9e1a252efa752dbfe65969320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cfce72a9522240c947d9b61d05c62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5818fea3bef2e89bcc0f910bb4a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2731e389e42ac3d8b506009515fc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270abadfade26589b2aea8b0c05e52c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d103653ea679042691fd1590cf9832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eee5b0dc9549746eb11ca70ddd250326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646754223908a2b4211ae4ccc335a0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238ad6e2da791d5275a95faac8112d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c21429518e907dc4d0dd6130e373a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750276b5520114fe5f93b43e17f3bbd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52997ac70f163d22bc9adce5f757b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8396dd793df048ace51daf5fcf52c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4efb62f66a2495c431b6a6b5827a78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273ccef7fb4d693c6e981272e0fea7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae599dc9634d98dab5a293006ac17f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bcf8e52c90b0f9f6f3a9c10bd560d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9065ab8a3f216fbb8a625bfc4da42da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44f4183ec6348928b9353b51f7410338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5dda5534b530b235b0819dbcc291339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28607a63e1ee99cef3576e9767f5ecd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde732e5215ac5eec3d0fef6b55a7fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3903d62a518de1cccd62fa262219b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678af3efe08f8a5d1dbba8d8a78130343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab477e4ff9046bc3b6f71f1198a3894344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3977c17d0a6bf8d709f8e1afea92b7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938909b06b397d3ee832c7302cbd813346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e234a923f0bde59aae6459705a219347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f6d8da42449810f4a34487afe18d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccad724158eba9345e665f3b8f95bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272e2d661d5420228cc07eff8c749d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f0a9e1c1153abd26d7f52f72dba3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96bb8be324a698937bf74ae40f6cfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd0d79cd98777c1b531b7db51b866b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65c77e07ae6d9a8bcbce44d294cf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014b8a88e83733a3168d9de1744875355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96911f06d7f91e4720bb511e9a2004b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f0b756a7d6b0b9d1d706e1345c1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50e33511eaf0cef70f13af5d72ffd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c81ad5d5df5b19634bdba0a2f1d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e281dbbbb996d3a0f74120b4d298db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad9305285a6faee93ca8d424f2b84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8634ccf6ab5385f7174ae3ac8bd936362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17379faa64a4b7ad5ec15a68b8feccb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319870f937d0c701e927d475fa64b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567feae6734777124dd560d6e9af2590365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e27ec2ac7638076731af4f234bd6e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fec89708852cd7843750e19cbeb8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a90366917cded50321c09d4bfe84fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772067132132f0cba87f7ab7968320b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9df17f711f8c5ed18b9de03f320dd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb55c5fcdc2d361e758cb0305d94fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d0e0670eafd2d5429951646d8c328372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ac1b832e76aa37dfaa2caa87cb0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641023d7c5402615894367c05899ed7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5d12b00b0e9f8afb7277bf6ffc67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c70ac1aaac6635c59cb9487744518376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb287914de568e26f987eca4f4ca36e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75771859be32e828b777085aaccfd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb6bae63757e162a8ba856b3105a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72a1c30584073bebedf98526a52a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f7ac97f11a45b85e70388f4c24bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ef1afee0c520bc3211776e8fe5a91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a9d683035265fbccc3dcbdf69b0b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf56cdd39525b50836e6ea0b0df229b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc44b5d317e6da489480e42e1f3b1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4522ccd979ebac423153c4e11aff78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847cfebe29f4a1f97e05f7b19e8553387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81490b77d8d601a452b637ee40ddec38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fe376cb5a3069d4d569b163245b95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317eac41d5e258d96fddea3b78ef27b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3a1051575ef93562bbb7799609cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5140e283a83ef7cb83a55985ec22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f66ea368bf5f1b8f9132d348c60ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159170ab2530b6979cf0483badbbf71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6c2f7d728c483f9d2096bf06e5a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9af6562710556f29d342b02713e6c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd465601dd7cbdce5f9619a11f602397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c4a95c92b4d95839250366c445406398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ecc96fe637a0ca5ae19d4105f32f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a83f70581b0ab0f0572ee42247534e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9fa522131f6f58d946af74950999b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42f224562ba858d5f43d607a7d602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b54393a0c774559040b7aee69188403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73bb0c7dec5b94a9cae4012932c7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7929699cdb01aaf2e6ed6247b7b6137405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec320f37f63d8769290bd92ab0655406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cddb389925d122280ae183a2a9de7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7f7afe344babfe329618695197d5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c364e37fa9ed5455f03210c5c34b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6c1a5d66af808d10b86fb85eb515410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b180586fe385161e8417090974a383411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8289d311e2661266994ea43a56889412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25b7b4696864a11f0a58982bb17f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1ee9ac9c90307638efc2ab44d3bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b573214f35130a95bbbb0010392c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7d58977e06a5546aa402ff9e06a4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9e5d98420b0ca9df15cffe26d9e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f424b0595f51e8b4ed2177a85f9c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5f4b6ca9da2e04b0c6a2efa6075a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458d4e5c386e7cbfb66fb843fa5b78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cceb926cea4f393c23394862a96564421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deb0f7431c3f569f116ddecd805c6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ea883fbfb1e570978fc66b38fa80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6baddc50283bd0fcee8dd4ed6b5c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597edd3cf81e881e9361269364cbc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a8ae78b187226e69987ede96aa0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5a49edb3cfeb52610c7821a34699427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb02b832ea57785522cc9a964f3315428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43ffd952f28ed36d6d89019b42073429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d61c34db9fff4bb09d6f559c4e6a85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084963b1c61b7f387d916121530233c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4750aa286083c5e7e02969f9f92db7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c8e73bc8ba58a0eb0dc3c5bd4b07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16009f5508efb2f860bac719e9247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d5655e2d940732f6405dbdf7a5e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc54278f362503d657aee332001f1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb149b69e652033cf762465fe6413bac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905e21ab8518c4a64f2de374750200438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaa818b052d36d35942a2c8c119786439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5441d91e2cc71d2c75df9f3f3d7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794d987601c76cfe2e47bad9f4acaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f843534c8dbdeb33dd7b9e57d12e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed720605bc1e545d91ea58b3b995a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c569c2e8fcb8bc64676c9399feb9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd1bb708969575d05568c2ebd39dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd0e9348a5dee294c23a57924162f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e723881e92ed9b8258a783c77bb14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d0ed6be6fd38f192e6f4dd8d10f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1442f8271e8e3d472d473056b1db520449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ff4afc43db4ea0daac6c1495f6205450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43057b3a7bdcf866c4b815901d283fe5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c68daca34680c893caf2d861ace09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35faf00e8f34a21fc3b267f68f42b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb7f9dde81db35281431035afd3746454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454fd2b168297bf8067ec3b4734ecbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1784c41f1fdba372d399da243fbafe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385db0e6cb1d2fa3df8318d1f49a865457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c9632d42d72f18a51459b827859f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a1259bebb32e058a84215b1f7d6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7fe6b507a11a557c433d5f55de6a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a6736ea2adeb520d54848d25a9f9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797f897795b0ae6780f52be01a655d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc45767b210d0218afbea2a8ea085463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14342ede91986ef55ab4e78e448d2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac6a30553bd5ce7ce6cf8f7940eafa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5cdd524850c95577bd961e22fc34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ec0956e0c37a8ef658a27c94c9f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626500831345bd1748d82472b82cb5e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d2c3cedc1c39e65bf6ead4b10f841469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb6827e0165122ffc45771dd35b8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7c5c773bce36bbb35ebee4c50c626471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d090471bbc5a2d902120244007a82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c27081cbbdd8e16663f1feddd99b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de02f8cd99ffe8db00413ce21be00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35445d1bd73affc411a2ecff5c5d6236475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae00084fbef09627d2ff0ca5d9fb854476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344f5c6ee4459ac636d1dc9cfc1168477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224124d386a3a7a1f33a25e8f7511f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195609c28d0106adcb79252a7e7d76d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884681b9364e3c63e1f9fc4363130f58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c4513718639c365503aca58ea8af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba6877ea27c4dd944c74ec96d3ad6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e6fec0d82c2bc2add306b4b14d53a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669ffe8229ebbfb0bc6c0ad493c4e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747c5fbe8c58567653118b08011c8ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e5dc07f4a9c84a206a9d802de5e32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98d4f4fbd84b0a91583f40ec25612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fda771d7419be7be3851f5ee897d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8206725cc058fbfea7df665e82f834489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16fe3ab578d5a2254dd8c30791dbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6aebce3ae3fc5aa950aaf9b6a0b87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e00922ae7326201eed3ef07046eebe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953569bae7d65ba585c3687c5200f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a21754ea2968482b43d194a09809494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f88959ec174f1f66b2f6ff574f1c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9827b5554610262bcc89e0063dcf4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaef0b1592bc79d8455f4da1025413497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b2603d76877861d2e5a4465055786498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526b7f9c9394c2f3db39956a2044a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2831a73cd9303805f5a9d2fe2ab1430500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684f3dc7f936e3a35abdb5e1dddef36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca084bae5c5137fa30fd9577aee6540502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d70eb747ef83dfb83274a1c9ab0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84a58fb6e3de06469fa20a107aaf28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69b4f9a08efd2c8b5c6ac233bb1a8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706301ba5f6f558ff889f09e2790a8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671b83d77c3f0f10c4c3f0bb7eb5a21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c6f51ba18b171a6eb552093803fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a40644b0e107e477534bbdb0aad4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a67ba5b285c9cae1be464fada123510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f90a28f7ce4dbecfe05ace6c9cbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da180ffa4a54262e45bafcd65418e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ab2cfa22bad1cf9f64accab04329513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500bc96982013fb98b4d0e145ec5d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c843f7fece02bb660b251dd031b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881152e70e4cc2dc07a64b4427867661516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71338c86acaeb2965d8296202a8d5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086cbdea574cbd92b9f9082f0f9d696518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668311f68687bcb801686b23a6478ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9bfb4b355d2bdd2caf3439ee24f64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aecd0df0539a95e18c824e6df5bfa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b616c0bd896cd41cebb9b4c2694d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b6288dc847bd896afd604e21dffa9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4169f92bf02ef16d15a30db677bd55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcded3a3d6796cdf57f63284d8f7276525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3d2342c3ed05f7affc69aac819b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ec51efa04ec4bfb9ff6b228c1d56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443718f245b759f65273dcdca6eea02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5997e0cd6ff7a7537ec7a08cbe537529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5e197f26bc8960afc73951a31bf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674c3f0f7e63dba3ad253b38df91a68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf473d0e7343b5f9eb010326e7d97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117b7b5af0bb9d6802eb44d75da542533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a165ac5f30865d79070cc5fb584db5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb7f4d676c5214107d9d98fa699348535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f055cd48f879c4c20bed13311053dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625649948b2193bc1f79f985b561d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949994b2d1e5ed3cef8fb7bf660557ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ac9465a01164fe79106ce4404143539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314a82083befb800f4865b0b25ec85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4989102f3ae80c57ceb17558b14d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a262e3c5e45eed6ac281cf7b2f218542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b87c87c0992ebcce8c077f1909aaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf45018d0b6ae4d2751ed6fe6f31deb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d112097430856daa4b7b8f96996a303545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b627b467e962dd90c3c2e63b46a7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff112770864fc99cb62e99a11e1f7ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7641bfd292da9bb57aeb593e2c6a19c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6c70a99b6c37f246718d0033c5ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d9ea3bc7c39c5215c8db65772a70d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62193d2db8cc107ae93f4f8bd05541c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819824e3307b27f9f0d437eee8b1bab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91f36cf2d451c40280d4088098c17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1962f30d2e72b561a9944f9b6541554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597607c43444647936bf7b78af166e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a08b1838888112a55fe932c062111556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04399112ff05a9f40c6fd1cc3db62e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767879547966bcfa154d67947221af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b6e51eeb5c13e9dd52ee8ba063ab3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a48a74621daa44843c38dd0dfcb81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46aaea968dc55e6b41f9263ed838a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c847f9f3a45e2843270c63c836de93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d268b83559a7d285c5611639454427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc601a2827ac56f54f87712a0a86a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78469e402093efbd99602b9ce8819565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a177b6dabbfff2d378cbe6b4db3c0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fe9976fb33c0e7666ab25e3d81cb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f2543bb974af755d6482c5778d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e43db2c2a72c6932990d1fed1c8b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930d91faa054ee5d47a3fd9c07383b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb381e1ba8956c344a77abe8ecd8bb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9c8c34964e6abc8ce14bacecfdac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f66cf9ce7b8464f2a997476ed3dd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5636a00f04d863e87a3d30e425bd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebf7c8694b22c4979158e5898f21d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062fc35811bd270eed4c605094ef93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431434eb9bcbb3ddf64ae6c583a1bc96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288a1318e77ac842f185642386c2909578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ce9f8fc32062612e919c5c3f85079579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53526b54e552c9a14b0b6896eec02bfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02678cd80a0e9aabeff1cf156917b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d3d7de6c7c5e849d0473bc13fe43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d6c9676ea13b5a0972ee0f341b674583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279b2249f596fb7aea097a67999e709584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14bbc8ec08a37028f92cd20bfaedfa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97120fe38ec365c3fddcb4e1138eff73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb281a55fa01abc6b957d3f3a329abf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56846f7678c382200e4beb51d0bd4167588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16f09a672d28c48a699e6bf9a2604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973b71880c96667f2abc7d6c7ad5a3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badce1706e80a4107cfc32fc9506157591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b60e71bed2ac419f5d648bc4c469c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c34c1e298fdb75879bb5f1c761e598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c1f27ee9707d8344f4e8565a4697594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2f2647599bf0903e453ba49599d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4600f058174ffb493ae51dd19a3b64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1421bb5b1e6d3d437bbb9256b0da6aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b0ee7ee4412442a8c7f92e9f1c6c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9a9521307e3f3a0ab6a7ca1401f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ad035efaf11e3e72dd60e7b1fcd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23dac2c75889238c9781f8d5f8ed1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b64821f6bcfa558d02aa5f64afed95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f27522595e213b92ab9673824ef41d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a89d04270a0350c408bf9eca32225e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a8a9a6679aafbcaf352b81d8e76f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f01b009eacfcdf7c5569d7c0b0059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fce8201327a76e6e9866cc1eabef3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a263a754c21f6ad7be6862893cdc32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f481dcace015fa149f1da5595d4aae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac811312efdfb4d7e57dcd98de56f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d9ccbad696154bab582bbc0e5b19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592302e28fefe17913fe7464a0244bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc2816abc0114bf0a6a4e052ec399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841cfa93d4c14d7fe26e5f8f2a05a58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1f724b30ae2d74835a28fd7e7425e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed977e863a286b9bc4f3afb8a14a9171616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee83a42d26df5869f8f93c4a96c1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de0a4e985b70911db2a9a55b53d363618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c187746c8cafb0e39b8177ef3bb2b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593f16087411b198e3ef122c92974a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072477b52c0390074dff5f7a69491ed3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f84cdc3cad530f1a0f4a7b77aeb6b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd277beebcfb34e9a88f3e8b51ecb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90743939228c0437752de18c6cc5ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f195ae2c6e7d8c5fee660e792d986625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9e92ec742ad443bc58625001bc39a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe97a650eb03beec9e38f9fec7ea7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1c3d9b109ac2d7c61884344d30678628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263628725328dcae2c4058851c5d878629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4582c64bbc7caf8d92bdbbc6e41b480630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1b7f1669078f1211df36b3e4ec0b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994819505b9c37dd757ec29cdd662ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67de53bf2f0fb335d818f9eec4b42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab9f7265dc48daace93cf80ebe7f3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3563fd7285e9d26cf29cbc5b26cdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd99789329f52b9e4d3a95d776cc1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c746d5475588ec00ce54b6cf0a837f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fcfa4f78eda317f70a210c5840fa3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf03aca42870dbab4151a82078267c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdbd86db01587c14eca37e7f3efea5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bc53237095f3eaca2bd95d0452b0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa774b2f97f547cdb8e925cc34e13e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f9f784f344c4daf820df43e6ef3e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e601df6109880891e9d88483f9fd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c7e60bd6bdc33ad409d97d452a48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d914af5997327c74ce7ec0b07be41d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261317e38e3c4974e0470187f35939e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b286da0a886c4425edf3dbb48cba17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35957c259564a291ff9d13d539d667649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88f01e1b3cfb6534b4bdb95af4353650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35125d20204cb334ab1af5fe59266c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc9ffe3fb2f5cf49926c060aa95e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb246dd57d58137cc55dd0bfa8466d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80870240c62ddd271769559a9393043654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595f563d77f95d6a828eec8b7dec88e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ce1ea678bbb5c899a819bd759071656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a7a02d2fef03bf00e05a898b1338c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aebf72915fef2158552dafe8581b37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29683f66870cdb19241abd9143c634659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd3457d8bcb1e3d6c877d72c8ebe72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479dbee7646aaa13eca86bc3e015e1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c3bd9433587726c78ea299c5666b662.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>