--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ca979614a70e902241c99dfe38a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac9fb6f2e00b1f7e2f86ddb11a94c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1ca58a6c16ceb452e0e38356567a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46855889657bb0690c55c8d6db84d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa16bd3475ecce820fc5d6fb5bcb6795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330d1dfcc15a72cae84b8eb17cd59e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee3b5b570e26bed597a46b8f49b507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b55c5a6941d96fc249b6f141fd194f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0971052cf94dd0857e2e596d91a0d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d63185a2d4803495518736f0d187810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4263c16fb28e0eac2cfb7dcac37d0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09d35d6522efdc2e21147e6d8eb5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cbcb4657101c7f27d098988babf9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238350bfa6475f899a7ecca99586ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d15f94069ac22dc3bc325ad556f74e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ef849d919ced21bed9c04cee698b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0524543025677f0a23a6080056f1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913eff98a8493f9078538c0a809a10a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7036560ec251bdb467517e22cfedab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae96a455b221496937f079eea315320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaabb5559aaf58adbec17c4c60a67f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82223d08acdda4767d24afff89f753922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f0ca9840558962d8f1fd8783b89f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06453fa073c601454631012ca76f07a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b07eec83338b93148703080c40072a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af2ca450273def0573540610f466626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc615abedf280b240d78afd64ce211027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75417c6599e76e695badd02e9407c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310190e8126b38bfbfa9daa29482b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645533e5a6a182b63edf63098a2ee2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a3d2759db74570a2a237d02b82cf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234df937938ca057ee4cab67b453dc4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c56401c0bc85a7d9929bdc1899b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da776634e4d274deef787da9ab39834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968600465bfef668115e7c3301e91c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ea0458a820df71d3ca80719f8ed136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbaa07a6266346dfa0e8d74c9d8a4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d552d4760d6058c17a54b0289cee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf1a6ade0d64180d2ec674cfe53ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bb886cbc4df5fd8420cd895b701eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f90e6e09168d3bc11b695ddf28d6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37568283d011f21190a739eb0bdfb8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fd522154ae8aa39fdbf08567fcbb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600503fa2e280d2ed4f458bda3190744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123f35fdf5d5f57cf56e51cfa64106c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f0cfc5b4359adf476adb075a270d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fb1fd0e516a36b7daed171119646847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594d726b61c27728fc8631ee7fa8cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96702389f6d4c2125cccf0bb990b5c9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37ce294f0ef63a1acae409ce0a8c8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff0b45ac4bc5fea1a86ba63e6231651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869788ad0b2d79d7e8c2f4bc292ece9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743b61708b5035a42e3f378a0a3b9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b5e3827d31a4d8a883ce9a3141b6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467bbfa47bf06171ce4684190c889c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e40b0bfc2d478a2b6088da4da566356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355f5af362d32ed080de135744ff3f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231678f4bb3ec6838805f8bdb4d66e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1665deb468bc4329cbb2b8a4cdf1f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e46e47a2e2691394dbd8df0d7962ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78769eeab33921fdeafa3e7d6dc1e5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6d97d9a205929069c68c4a3e021262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e652a159d0427eba09e1f89d381a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457713c514f77878863ca01d2b79b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5518a9f4ba0ae83c238b86430181ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4be70dead27ad8145897d20e87bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686584df1295f18d4ea942d5d90d4b7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd82f97c6c66a5d06f26e780dc11ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b73cabc02c8416d47da86c9c75b0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992619a486875a8df7222ded896c01a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c752ce7a84795686ef438ae915e0b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5b17b110e2439b06a35c13f7412b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf60d432d38f932034447ffdd6a64773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b515a7e62c8fc2a3f53c0b0ef4ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce780f773fdc6b334d36b42b83e3534475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b19be762d3ae4ba0a5ba0c67d89a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73966efcab7d2a37e063b0223474577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d3affe742885fa98f3f720ec2261378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed44e295cbf095d4515547275f3225179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35beb59d8a308dcd99a2f74b32773980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a4b21471f51903be76aea91b3657081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b899eab2be043eacf55ec9251f8da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227133dc36141689a66328b8bb3646683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c3fae8065bc66bea89df495605fa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044569b3e5fc18ed6ae071ff4032c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a987f5e0cefcb5c98da81f5ffba3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd29a9681819317f48fcacab19e55a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ad2f0cdf2f7e4b36da92202c58d3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec59fc616f41d53d82765f3729a3a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f64e91cd3acc3251122768da47dbad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b387959f5d98b3b9dd4a62e38f8188b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6c55598f0730ca7cc2ef9666ca5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47b1b49ffc4d04945dab417e54c3cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf5668dbbe209046c4abfa1109e54394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddebf17dd31cf3e0adda4ad2ab1ffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a944c96bb4f5f75de9655db408ab796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b874d3b3d8edf5c514df76c2f5a7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9945bf1756730963c726cd8c8415c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f987e91d738fa6e55de6d6bcbb352f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dbb26cff667979fc60370ed8f2ad2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0e56710820f5933954d798a7d473101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52049020e381f58bea2ec0e74d8a71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ab94c8355e74377fb1d10636f1453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6208567214247dcde29b5d8244e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879974a9c891a7aebd4ba8239bf495a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d2b969d8e091f34d6452695740bad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a68f0849f0a1305dd903cd3178fffb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709ac2740c231cf71a8902a51961ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb5f694df8ec8c8269e5b790cf87b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f9c2e3d7a45c9d35f4b99876d76e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82fff9e6f50e705f9c02aa8b433c1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0689a45da3712135c416584eb5c54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181bc6650d454777903dde184f3fc06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d263da65944ee84848a21f86bf17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63aa64166d338272867e3fd971830115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf0a6a88cf5ad5deb7c86f8773e69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d050c1a52e976844a9d24ce0b2cfc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7a7a0a73909a83530287d875288f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b694f3687b632bd146a83c6762a349119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f0dc17b995c423862ac13ad051c8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127d9152641554cdb8e8ee7bef5780a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b471fa0e2395344b1850ad99bc6066122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584def2b9d306987e44762d6fd99ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57845023235dac9fd4c3019f0bbf54e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba9e4d09c7e31874a1b3242809be5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5e9914c96bad639d19f627561c28c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00fc25272c7ff46bdfb64948d9311127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a5b562e24cf4074bc16ad859e33df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44cd3678fdbd90b3cdca58a6dd5952129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9904cb325afad437828fb4c3c64e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad68682b18c59f2a30b5e3ebadb073131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4557887df0ad084ce13c969fead37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c539f94f5349926e0a7bc37024a5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89530abd10595bd2d29939b344c91d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba28559f9c31b788acd1b05e7f45d02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8eef4b53a146c7515ec80ad4530ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c123f56b3ce505ef48b5f48c4b12f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362340734310c5fffd2899d8b2725e8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01584a92b7f1b16926eb469f078b3a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490bbbd9a7a54e6abc3761dfcb5cbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d436f3354ea873582ed582b15eb5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c36f0d3eef87183d4bc0dee7f0b4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d91ed74f0cb6fd14be0b9dc1428f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a3f8a479648e2bdaf07f5c1aeba1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccdac8f16dfe5470b9e61179d947cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9bba197cda9cc37519415e3bb5e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f14575ed07870e8911b78fc28e83b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aec6b0f5a1383093e56f7e732cf7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceaa78efaf1641a9924861efbbf4d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b63ff4467805c24f8c9c68699e04e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f794b1813f5c119a86e0a21dba4808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669f5b5019414bc9ca761991e0f6ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685d76a5b56f4706f7ee9227784cdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab9c909f29452cac40a43e90ad7268154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c196bcb7dadf0d22119b4f2ee708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173244e610690e6c45e20250b6420ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025549dbd323aa58a0ed2e6089814a86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f1b249ea1bf3381705024b5ceefb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026838c8c72524aa4b7a9c91ec222b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e22b6cad9722096464267f83c4f3a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee57b64632bfc74e14c6cac374b09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d334f5580fb008a93a368ea4effb067162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329591f7ad38395f655728e7719b4c8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc1539b2d54c460134f91b23fa159164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e000c8fa079d44109f1fe63da8bf04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed702df50eb2bcb0eaf35a2b4ecc9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b5ddf5980738173f8b7f7f1b69ebb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a95a6015521152b562d6a06a7194168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99627e3861556ac7b962f5b69c3aec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151414fb1f28b285f25db1d98f9e80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824865291e5931d05134ec020d7b9176171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24cda7e3ea4166c78d6bec00ecc76c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31cff71cdc032ca938519886369f9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de817103c66414bb2c408e10aefd23f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0550a4d804fb0afc33e1c880e282175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e987e5499cb3654247c1595cd6492a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7878073261c7f339b1844ae7a5c53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b21af58d2cfaea4d6fc5c2ad44384178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250240ef3b0602a0e8bf33d16418419179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c7f740014785469d2dbc7e76ee5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9ba0a314dbf868384e868b7cf574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce24b383535b959ddfa97c9bdbbca8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56485c60963b7c260ca9a4834721c6c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28137108ad68019ca5224cddc450132184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c97499905b3ecf30d87f3b3c1a97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66f6ca8c2f7d8cc0eba45f3dab457186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca47d11d0f9e4211dd34f216989a9ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963cffecdcf974c12066b0b3fddded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73a2c257f75b931a30304b2ff00026189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c0c1a90bc7c2acbe4329f6c27ba6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e6c391aa5362f9bcc698c10102e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ecb0dd90047b404f0cde3cd874bd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc7c31c99f0f3c69e00274f120e66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd5cd2d19bcbac7dfa5f4d8aa60b0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cefcf9120363be83e8f4956548837195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c413bfbea10d52c6de293efa5a176f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89a69d382daa08b8df7094d59ace3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db9608287042abe24cc0b3dc23349d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac87fd0471896a4b2728d2e7d598c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d31708d415be1d73bdc05df5670d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a18179017c9df75729ca6371dcdf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961df554fd2604dd8671a8ad7b1b98c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c0ab79ae1bddc837306c09f8d609a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b2756c648be32b39c7fbe56084e20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51cf0e72de10f8c336141721fc4209205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555d7b5d9e48e72b48c25d7a74ab3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd3479b4616c91c3ef3777dc26a56b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6e56260da37eed9dee9393c5d3684208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f840cacb874631508ace2eb6806422209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ddbc3a69fd9eb54b7cbfa5d0aabcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3174943e36fc57074d7ac8edf2e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07286abdbdbb6b119848f9577861bf8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f8c70fdcb17153a16835db21efa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c654e73723347b4c9a318ccd2678214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f50e207dc777a093e32423b2026d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2cab76558c510c621d1f5f48e197e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95364a6dcb21349440cd0fff28b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd979258b31184dfc09f449fb5fa8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ff2b8739cecef2d45154598e69ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052c67cc100caebeb713ce279e6f845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daecc132e0da46322bd02f05f38a1e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da517bf22c6a2b0c04b47ad2f9386222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f198ad85395e0919a57dbf341f1972223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea20b6a6d00fe8b9b13b4fdb7df1b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c781a68592a40769b3204ab21d8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fad1497a15ba507f34f9658abdeab9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aeb30bf7caed122a26476a543c19a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75dc5295b53ab04b11576f581c91f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b305b6868e000b63da7d3e290c7fb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3ab83e8fc8d8e3c82100133749b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ca2d2d8a135d011ea362e20c00fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ac270cc3bf89bc409203a09a9f1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d7adabc98f398c2f463595ba9eca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b51e6fae3d8b5b82085196f3f69c20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d370c0f6127d407239c1f5dcfd23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ee527efcb88e4d489ba0bc93423e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdfdb660ca57dc0c53eff9d6b49063237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613abefc68267e8d0b759ecbb861f40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66588c2b389f7aa1228e3f24c8cf1bc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0503586dfaa51c73010da9c3ee379240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71d18c79c1bff784f2ea9f83f8d85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1957cd963806a7d3f83120d26268242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e752766a3270a52f26dc76b7c4861243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed3f055132aa0117d72184ce8053f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c88cd676cb153b8aecf2f21f419867245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3eb521dfe70d4a6af561513bef3d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162afb056639cb066733e4f9bab823247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db258995307955da5b9a200ad4847d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37236c5b70624077790d82f55fec8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309ce236474482950807d2dc445c23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def57a5b0f33459c9cfd9ca74fed55c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec3fe0aef390b88899132c60e4e3ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1ba3524dfac203b9d25323a4fecf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c61250d7f4acaaeca21a841a5dbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a601c843fcce9cb4469fd0a17406f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0600211361778f0d40dd9f90baee7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e590e015675f86184e37dcf0c48e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186d51831bac117377d3833a0a7ff0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e2f527f6bc361dcefc61259de522259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e3080f6bc6816c0ec31d9118f9c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788049e34ee5be0609a2389278c139d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e7d89d67f2332d41f77bdfb35855262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf38eef24f9fd098b0b6a5fe1ca3f20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e76eaa677c0175e51b14f91ac5535c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13f75bbb99c20d0be5c3db72b1521265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c971698d73ddd58a83e826d9a1e2fa6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e179171be358fd952f978f0db4e04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3aa32f6639101f842dcf8c4a3032268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a86d49e7a76f8f35ad967d00c185269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663cb2117b30ac5f69facf0b7957cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0be123f11f263d0dec973c4368cda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e044103e539d54dad3c2f9f0b18560272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86182d192b7e3bc021cbf80b463588273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba871d7db6978b07cf909d64a14f23a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355484ecd2507b65f40eda78e7371315275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165cf11cd9e732d70cae1c6fa2123c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f5fe388eefcc2d669fe1ecf088eaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce1942b1dcec178bcd2e1e444f74f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67cb513135dd5e8abcfb7060f6a52c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4435dbf21e75ef84480ef98d387d00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f0c0a6ca5067054c393829c081730281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a22927558d127fcce70348e321326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97104cc8bf4be7f0172282454180fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347263d69778d71a5b0fb7605e9ab81f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4fc98645422a4743b9fbcc1f3f9db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509540cb6e3a51484ca14bed75fd2c3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4377e9135ea48a18662bd2859cff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44a45844706a55007583b87580c9fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c0494f8a9f76d659bfd9ff76b9cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632ac3f1ca9b336cb1a05797978cc31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607231f3f1d6c1dbd19f88b1c92af79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237ee59038dbd8c754f584d26e2f449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90708f1f1b00dffb67bfd7ddeff81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a816a09bc7dba9fb9bea8b408feb38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076e2e00a3bce660ba68cb7e832ed8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64494aea3037997de994cf84ec226420296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d10657db5bd94bd393d6704159edc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52859c94842ca266abca412792d5108298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9040d736132d83394ac401d85e7df2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ba3e8e3ac702f3779cfa878ce26a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd435d000212d8ca5691f85744daf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac61211c10843f23eece71a98edaca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cefe33e258089497e37fe29617e02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f45de24c3b709d7417880571d360f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761358d291eb7e3e85cafcfa841d267305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d98175d1aa9b0ca908b40b5175f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd1f4ad43d40c9c56fbd481e81bec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa19de0fee0356c9fc61082d6914563308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c593f3a4dcdf6c1ab47b0be6382ae3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781f12475b0e81b32841cf4be8d428310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e9fd761187c3148cd30d27221e1c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb34c9f01fc929da475ac4055227c4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f291d63b8047ad43cf8dceefd1ab7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70d4ceedbb4579a50daf17eca80a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d441d15a5612e5ccf8f9eb62f71e78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b7ce0d104b1ea302a165ce662748316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc817ee2eaf87d4106636c582c48a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97bc7c7ea1ba5bf1efb5afd7fdb3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd688a536730b67a335e87cd3e2470ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425715f77d9492cf8c91d16ac49adc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf724a9a99334eaedb48c062acbe5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a364644959c67851299b64d1e8d85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ceae74fa32daca272d96678bdec67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a4ed9b6f0384f96124083b144bd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8ef0a612356bd263b6f5981b90f54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca10bbffb5fe73eb4bc34fbbe3de60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee74c407f44a050bf446063e67c5e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43121a50949fea4a75dd882b9696238328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e68a489050a022f66535a3acd1368329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae9d69df8a0d5f9f879fc63bb681d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67083dec80c5c48a6417054756cceb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d4ddc03ec88614bfd43c500f98b42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b8b02e93791f4db0975db8f439eda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fce9f556d55ad964bd0305119dd66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb13afa91748b465b7c9bf1a14b6876335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25510a82d673d7e6b8523f0c4496f60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f71406cfdbb8fa92630a486de47e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9658ffd98ab4e90d8e03e9ff5e4cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c15fbadd4465b3efe6535d57124f0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce5ceb044000872b5513500c9d711340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0addb85713e2e92260b018387571a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcdec0871fe57aa7494c2ee9ecb711342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ba1779a0de40391799c2277e84bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ecd9f15355225a15330ca16fc6c3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76611ef21ae49ea9d8592a8ae3907e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae39fe203e78254785c27db8ecb6d9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e16586fe9d5bd165ff76699b96599347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf995ab40a68838d14a63a29801a166d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af4b2d2e7073846e553b4bc50ab68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd729c98eac35a639a5c92c26175704350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50752d6e9fc6367a00c6e209482c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e20fe6046b8031290380c37347e76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723404d64529ae389bc746a838e66f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c021f680f3c40d4aefd31d38cff22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950476ddadfd1e14a4bb4bd9d60fe0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fbfbf05d1ad75118fd21fb3b65bb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be19b12729c5a0197a282d01eb5df18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f223c00c6bed21dd9b0ca31a82b773358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d585c57f6b9518dff10b21ebd876359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212dcfea26e5dee2abe184bf1c1f85d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc59f0a313979da7fb09a2c7194ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a038175f16a21946d24dd1adb8b8d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d510c4ef53b422499e747fdc0711020363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed9fa362a9f43f40896a6bdf6d850364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6480f1ddd61b24372e9f46b55004365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437369017c4950f48de92e233175345366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7eb9f34a21d4a97680a53eb401d7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fdc0893d4cff33235c859af8766a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701424f01645670ae1ee9f86dd9e358369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7338551f8d8079c0bf188b68de82d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b7fe25aa7ecb1642e5b0af603079371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3468d73626c556167280b72598ce3e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c4c6a0d81419bc3d904837b25d5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f17a2da1b0e65938a2cc0f4275c1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637832745c90928299b6d5fe644f7ead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d0828333324c0b502c5d39a5ca975376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d746137279e08fa15e16f0765cac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0caa27c76ef66d5e9df34e3f7e578378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bc3f996a0cfb1acd2b18a5802c2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2b99bb2071afa270cb0b3dc14a0ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fadb00cb9ef27b988cc2cf5b2f61fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269b29fc58df0ced9238b9aca434fcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d81b2ba8358e040dfa4b04f545b3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731fcf307e556b92db84465836e615b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efd5d52e11105a24d768b749bc0f31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18cc0a923f84775a440b6b13c0f6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf24a6800d9da5832e3ee8c1ff028a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac631b7cbe02c501a74c80fa69786ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acda44937b2ab99f1f990d073db75f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f935ebd29b295add6e190c05d301fb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1104ea873c1fb0f797f499fd2333391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94f34bf433b2d10d7c09faed22c3c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158512dbcf8dd202d2d0f5f8311f5933393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0961224d02471ac377c39576378ac6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774520172dffd8f7aff616e72d4a9bbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5866fece9f91097351557450ada8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851d441c08d8e8dd45b29fe6be714e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef167b2e8209d5d475c7abcb79f449e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dee369ecd0494193f1365783ea60d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64450389f7da56503a3ef2ebf72ec96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514da25b0bb4a04fccfe7a939c015c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855373ed0748af001a91b4986aa425b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0332176881f7177fd7da44bf312b14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f50d31f5c3b197576732c89ed432a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e93bab91e992ec9d97d58cc3b9a43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293b49735a87c6df48069370619eae6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6535b0e75f09f5fcc75391d2435a20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d301d76a052e35e384ed4875bb02b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ad882a63d2f02311e2e4371493b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69456dda6336c144a391482baef943c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d0bbfa5ec419302ff2b3f539e483411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677d1886f23e4c28d7ba8957e104727412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656eba2a9de5e462175336d0d573d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70f2e012d7debec49e435340e24f2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a69d4e68ad7b5c4518a2c3972508a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76422a361adf62005f27d7d64e4b88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c26d663f96520c30b49b86b810076417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf7ddda8f466d7a32e3665888feaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7d4540ce4ad922b8fea4c34dfc8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d864a600c7622a848be89e3820063d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a506019aeb051b76bb422b597664d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadec40f252feb2bcb3faf817d99760422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a482b40bb7554da9ba17abe1e87701423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a5a23d1b533e8de127314996d4406424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaea947a1846095a3e92eeb1052a9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724546b95709ef62cecf37d7a7d4670426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4db8bdfcbd60207bc91f166d4e7e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f02f9a47dc5ef25301f22b55c2011428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d59d396e73faaec07f5fa3129578429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7fd90404c59f918c0b6e8a15ec42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b82e7bf030852d7c448312f949cfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5d1f2c9cc1c9797a23772804c9be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffa682b128815b33e475fafa54ce4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc5734fd07ad7b961ee192863f9a9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd5ac502b45c655d89c06c0bc75385435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0562a35f600f5a7fe8589fe26b350436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d0b54677773bf6770fa68c1a6ea7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4d86fe69bef31508482ebdc0a43b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145037ecb2ddb6ee01f8b78254b44095439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d61c28ef3b7b2550c6d8aecb32e58f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc64398c1ff4ffcbba8f5e362cf02c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e552938cad879fd2291061be2450d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295381d4c8c7cabffd198e0a0a112f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bc2bfe645ed1de0c307a78850370e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b1bcbc8c4429f2ce8551bd388ffb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27218ebca9440e41d679f597998b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ac02a576f138a5c73291582684ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efd2214312427d68dce1a25e11ce0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc6fe96b63387314767a81f7f810b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e515bc42d9b7180b69817908ecca5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ca64c7d864d1f61e66a0e8fb19d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eba7c1ed2365e5f9e134aa6e31f9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee576d7c9a51c570b11f599d2955751453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa15d8df2e48cff4955dbb1b3906e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a205bffd8d97069f4884224d9143455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b242e10ae317f29e793ffd5ba26e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beb430202358f2060865a122108b37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd8f1e14378c3bd2132dc3e921ec7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01abb2cde840c97b1393dcaaa5e7be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fbfa7df37c79b8dfa45f55f869cea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24439dcb66c72b158e959ab0067f5b70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad786665d07b2f96c49484179c4b48d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bbd92591702699608e4654a166090463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd55833bd87557c772d83e6c9adcdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014ffe314fda6eb8f60391c0da92eb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776770c6da32fac246222f07b840c8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dedab67464e4fbcdc851b29ceef59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438f3f5bf1f6eced1656072c046f7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27d6d1f2226799bd4e7526a7d7e3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24dd8ee5d94365dd8ab04113993cee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416025200d0fcd1e17ad6730a1850151471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424cb87ea7afb6d65cc257de6423b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a599f2ae787bc354c4efe1dbafb796473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5de7f9af01e56f8a0dd90bb1103d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ffc75597acca77d67205260f3a5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a8a5df29a44904ef20e07d493d44d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d85fad8ade64ef9710040b717f9d34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1d2b7b9373fe71404b0d00f59bc68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee457846a977d95aaecd9741630ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0602315862889625da87bfedba85050480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ece422c6d22d21497249a4c21aee9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24725324a723a81292287575f54ab7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79c774b1880a9a04463cea907c623483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e3d6393e8ca2edce2ec212f53f88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0768399344158d4dacb14e42dfec4df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9379ddd81a6de4e5c9a0c25989c7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f8b560ef1e160df4fe9e072320ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7393f5b47861104c80438414b9f137488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bda4de37fde23a75186372e552b2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cbee3de637095e114701456166cf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b2abeb54f0907a7f2a81f3cd0163491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f247470cd45ffe5c4013e6fc80876e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad290261becf5670638eeef1e32a8e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb3836b008b779a29deafeccbfbf13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97387ff89040b99192709ae8360a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037b76819022c88809292652e8d83dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342388262d4c456dc85844397273c6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33b4b3fea9d7f1b1748fe1595f104498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441bb018f2f59900deb90c79da1995499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7efd29b6e77cffad723b5e0500a00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426458c59dd1eb5284413b0b1a6e71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06651ceb142e327455e9b057a0583502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287b717e3e8830e2c61f8513b4c7e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24759e071fc38f8916276608c8a7b64b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac538ab70ec3fcca3d21cc2d45e7a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d57677be46cab245200de691ccab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417479ce1f156d6c03fe66b3f6a310507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d3ee06f63e40e79b57f5bd707613508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fcf7e8da19e14a7c4c516471c8a86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36828027c3d2af4398372c968c57b73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3e6daa5d2a38a19dd084ab0cbd0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96d04a987a10ab4abe0fc9db58ba6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64caa57ee944759e8bdb4dbb1a2765513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fba681103256ee9d8219c3668eb5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f11d9382bda11c1882b565de56de3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a43e83c523b615291b5e358908fb58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de26cf8d8d2f4553f1462b817cf21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e652b271b64a394845eec92aea3ee0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f64d7274d18d89bec5f31b911cf13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b18db0c7f4dae8cd07686e0e43859520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38207974bf2875a38e291d8cd43a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b12e61acc801c7d7b3980fd896255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7eaf943b59accccd7afea7ed3ec40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c734cca44258e447aa9de37467eb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb63eaefd6cab4f5c38345e6b4ec0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8c9c6127930287f767c6adefc4e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cf4801b5f52d1d33d540c94119695527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b458991e645cd2df43a30f0d0cd73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeade735e6b30e19f69883f0ee1f39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a0344a30e360fe2a82332ab7242a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522df94e3b209c243396b225b9b8e20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0bd626c463d68af72f43cfdeca71b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da298f69c7427494db7a623d686e6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9494dfbe7eecad24ffefda3d8f68ff2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df763c47f6fab812b0b8407768196e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8bbab2a1270fdf3e79d576086bfc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e802d15bb1583da4945c3cb2b9dad5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380a7f1318da4634a9b402f51945952538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c26530032e1e383956765ba9c44e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc686352d56f4e863af73ddcbb22b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31cd0f20bf3100739b71241ae9a43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059a66344d37d218cd1d87c98986354542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd628cd4b805fb12adff10a42b39db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b4feff09ad392f5205b5c90f03d46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070247cc17a04be6382cec50e985619a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1088fc86c81c95f3964eb71c2792bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055dc0ef53ecc78acbe781ab5ca3a3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc32e0ec45204fea8ff0bbede71ea3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319799b7e5c5d26c72efed1715bb2f86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa15da7c1cb77917fd3be6bb008eaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764a096c1ba63676a0120fa9a4e405551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214acd4d0e9e786b11c25187c9368e56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8980126a04589a0620b99c3a55e6dee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c1813e4ea28093e943961fb7edea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead945b819aef61c1d59706ac33a69d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6bae5c2e7a0f1d67f6c4812f597e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dc9673cba2b8f92640a90b3afa9ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480e1cb850589551cf05cf19c5d203558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079761e61033b0a6f96a1e4e84d0c43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f020abd6692f6ff166b1caf70b329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ba140f7b727d8f0133c41b9b0d2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531555790679b5362208dcf5071f954d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801704c8efb1d67f2c9d09c8b6adee9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60147eb0718f1dc59bf7247ca485e627564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86e2e83268905001728dade9695767565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dfd7b581563564dad9996e477e16e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0c686ed6cff759a09fe1e4dadd3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc601b7805122e380db1ad53782cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04190ac7540f4ac0eeeae1b08774326569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e12a33772bb39cc29e56b219a2ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f17b07f415d5d2b92bb985b589c11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87b6b1d3d2e0a0c708c79feb8fc507572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455079db38780fb9e0609320f067d6b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e080456ccb8f05a309b7db8a27e86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6989c50299adbc8ea07050e09eedb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2414554e7df6fdd264d43d701b1a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa917ea18516c78da3f8a7ec27061d7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d951d9b6016226bfcd0a9b6b3fb7725578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf1dbdb94016caea3e5565969ec52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b167da64e3a5e9082c35942a7b86ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55db6f86ce2b1d523b377a40203c38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6a6894e3401f5967bcf66e169d54e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5724ce85cbfbc73548b02305cba1ceb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfde1e0771cfc16475fe37d17f13bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70b698b616e758c3c943cc75dfa0bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de088167079c8fa931ddd0659fb32c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b7e23a4fb448991d75824528d052587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f4ba251a95d1a6ea08e3555072cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5eeda6e242bebdffcd47a20a522f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f4e3666dad3274d77a64051d007f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6df145c59cd98fde85e5c0693a954591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef4839ca48958ffda258b49d12e2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef04a063bb3bb25bf4df1f939e8976593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b83f154661ba87694629f627ab221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f2bdfc13cf3aa77d6db504a33505595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f206a7adabe5b8c1e96b17578ed667596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec311debe74613d34bb71f92ab7aa59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240cc127df95379ee073a8bfe4b8b29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ebfa45aa4277f4d65244d062b85f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c1577d7af44eb46d5e8a48ae9b5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588ef5b45aca5a63ce7d93281bccf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13b7e45e1438988a403fd676388e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92cb86a366b74f08e36bf39fa4797a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b969d6c2d372ac43ac9df291dce3f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ac155fd7204a06d468a0539d25493605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041418095c2b4b52ef1f907e1490f22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f47f72871eee2c31f28bde7174d11f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98cde4fd4a7292917fe8bafa2888d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a15b3572a9d22f31150b33cfed11d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d4803adbed88a4078da0f163c300610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4232663fd50316768d1dd75cf274f1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08e8672f6bd0a290f71971e89d0c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756a72160b03c838173dfff6cabe97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc09a0ebeb85543f5c27016c2ba8b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88ee82a0a62c51fc4a2d41b65b81c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d490a5ab23ffdf105ee2853de25df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b1b3edf5b5394969adb7060f2fa5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c3a6cfa272731795c8166fc3859c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24af28c756dca2bc168115843a16a85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da12c4d85c9f0c03bd522cea7fbdf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb732d6e480122f32bc75b59f3fdd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a91dd23293d3da975d8b9a141e1f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a31767c555166a928b623c14cdc97b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b157ed7aa67317fea6d776db16e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94311b968a1250a5d2b321f820ecfca1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc07d2d4f0f19ae80e767351567efa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31049adee7e08c96f077a3629e8f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7de031ee6286f5b4c3ffbf1c4c66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11ae0c04ec91cac80cd902c2d0868629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba3379bdd4287574f9ca8409099ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db43d2834401d5db7b8f29c65a1f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c8d0a125a297098e1f3dfbcd6eef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9acc8e0f8db7e8ea94e5018367d75f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575e74a9a99027c7778729d4034213e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d641a6a399200fd5fc12ecfa9ce7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7603381c6d60d0eba286b988bec525636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28affa03128f6b6c54b867bd5a5e0cbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa7a02c638c4e7e865aae4dc97181638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9ac7064f4de3afeb2bfaee887b4ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebf176f17946ff171bcac57e17ca1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9763ec0c7c5b95d796cd270b5dc1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47b159440df3994272c269e9d60d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98c4f3a9b9729814603a2d5446593643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef96cecdfc17cc95f634a8518e9d2be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3f2c0b85a490221075c106a63c90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f2e831720db0b6bc76d579cba8e0646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8be2c0a938c902be8f379da7701051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063dd3fb6cd3aa1260d89d8c3a19f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab7a3986886529e34b467d270853c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd01c2952889b8a094a5d1a9b9720224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffdeb0fd0753f39afeec27223df0085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb066a396886edd3ed4caf56c7b35746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855b97c118a941d05362ae829e6579f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adf40a21edb4c04250de28aed33b628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf5113f90168c0c42ceb1cd3b57e569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808705e00c004a4e8981822dc32089b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd902adad8b9f02f12912fc7d0cdd5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c8db2c278a9b736e3c71cea38b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e558fab21ec39cced601432aceb4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd640085d4683d848b1859857a2636214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16463cc1a7d867de67944cbb7f5abc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3dd449d5522918f7cf22b11adbd4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3566c5fb110417944e6a2c8574bc6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab2a21f40c5513d20843312daf77fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37786ab9c01d7cb427ad987820a58c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198caa62e10f4e532cd9e55b2d7ba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb7e4b448c2d059f45009ce8cd3ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab11aa9ac0570bcf8eb4bdb9adbd5e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf7eb7b4c92350eb8494bb0113210023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1a898db0930d42b5412cc4ea2a1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98da1b3d9b1764b8e3d8e04e918a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af27eb8b34cfefacef5085c7f2ff7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34006ede4f55a120762b750ba1d500f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad862025a8ac0187ede824f51557a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb6dafe2ef5f0c97ecd1c32b41a6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3572ba10fa494fb32bd6cae783bdf8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce116eb4eeb478445cc57699707e08e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036a7a00e96c39d9186e98857654f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e65a0b33f5da9316976318091388a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a893485a3c6b5aaaee89b7d95fb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b529f21eb6bb4924b0ae0804a65fcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3864bfc4cc15d79a4ed63ec1611936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aafb773ba910f72339d0d12fc02e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a844f2c5677c6de5b4a50c6fda1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f160d043ef73cf0efb6bc07a85543e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7975f5d53566446a68249e9d2c80d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db90dd87b460dd2c6e45dcac17a5ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68bc3807e7badaa85363350cf519f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95caa5ae0c0c826175d6cfd060cc5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b49d26dd0e900268b2ce435d3fab8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709dbf9d7dcc8d635da5e0a6fc2c2c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112c878d74d0e26118774e5a73b862d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f09299afc946145a8f1e725437b92847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a806fbfbf743ee0e15a46a03b36d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eaa9ce3d48151ede9099561be333849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31083a78d54058ca2e81302b2b6f55650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac956db4575d087d4d2307934be3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc881de02cc6f864dbc748db14256652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c3d8112de72c62d6887e5b36f62753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc75e512384f34f761b0dbf42181e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9befcddb2931570a9889632fd2ee0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2291703bf1100b55c132e2788e86ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be20731c79ec58523161167f12ae5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc87dfbe0587ab9fa45d7f9cc9ff958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996b6e894b767d53770396ea1d1a1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab620612d3ac78437ced9bb6ef5ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51cb3e558ecae4d1082416f71717c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84cf93a74376624b904521aa64f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06173c17e8a89fe387e5dc48b0272b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a156c553c5de7671ea4544db1a518664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5446a78ee2881acda4262861511fe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aaa42d2e23f9f7f1c9418c54eb10166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbb142a29006d77b9fe04d37edab3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eada502ab9fd542c2ee73c4aaca85668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62fc4178bbe89fec3295d83b09d15569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f358c639f4ecec48fad27463ec5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940498396c083b91ef8c8e3ac4bf06b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef964f6e9a362c4f9130e82d50650e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186cf1a45946123669a82fa033c94ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf51e3334b651f3117ca35f3f76bb5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e8b9c4d856329d7eca900139e59cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ba313e7e7391eafd1529a87ead3b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8389432c160b02f67d480bff12ae977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4838df10716b2302ed4c8ccdc2836b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667211fbe620c732de10568a37b4aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c879bf8df762bd2547360b5d7d30880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ff444a12d9dd5db0f6f8ddbb3b6ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785639f940f4eecc172c542e74b0b2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760cad625df3660a905e6236660757d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69396f2c74b3fff35362dc3c53720884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b9fba5fbabf7f4a40b7c2b05eb4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a37807c824bed82c4dd242bc87f1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb11ea859cb1c22ed094dd692e7019787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466960da1cc397c68410086e946788b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1324f1dca10c314c4c20f1096ce9ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060e2bd603da0e64010467f152feac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd535fff88d001e47fa08b6c964a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2015790f7b8745f25fd9884fccef2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049fd0f3198277575969caf6cbfee3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596f2da12ef98b3ba7d9b768003dbf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d11ede440878ddcfd4ad8f55cfd14695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcdbb27bc0825eba098da7706efa7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d68764b724f65f2381fde6b97ed797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f0a61a22d69ca146a2b5281d232998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a91a940701de0f3a6c22877b389c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8b2e4d7dc9c05fbc5c55a68a97f6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2a2ddfa3b2dc1b9854c70edf3376101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592747a24216a782ff49948f7210cc01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d93599b946ecece796b0737ff416103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9cb3619524e88eb3afdc942cd625104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e34ad84b3bf75127b8211b159a64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80b39a226ac2b7d46e2c8c8238ba3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d3856d33fe5a060c5a1ffc666ae8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81f23416fa06a5996fac2ee918e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527f228a7103989a890722f44b65c9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba6e2765648bdfb608fadf844ac6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e00c2741927ad47089cf5e524d104111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08c446369edb49b54ef3bf5061f40e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea8f1d295a3119048767f65663c80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4f1982ad928a33393229630e6689114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4178c5fb3fb7ca27b61d6c24104b88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d8d71ada3ec1025e3c538349ae7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e15861caeaa87c796a74c36cb2315117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb276921d49206d0c3da34072b1b0cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449717396bb9f31fa583e20494af97c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db26207fe1cb085f5a0ed54ef2b8a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04619ae98d8110ae9ea8aebd677a3f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e7f9c5b06dcb5487dc731015e42ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a33b404db3897530b9357df38b48b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73518b8d89254fa032f1868f1836b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0321bb974b3ef76af50e695cc17e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f1234c1d3db22aa7b5d51d1b88b34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3faf0353020695fcb5886ee98d9c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ce867a2623531aa2776c360fe337128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2408495ae680e2f31ecad3e3f77b34c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4025831e10c0c8f5ff379d6ce7ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220068470c049aa9d01dccff5882f4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75672d400b174a86a98964d02b19c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32c7f886a820f33ba97fe5b497a6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e823c1c77932c781cf8f88e02a5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989cf0041d91d85edd2708dcec14cee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab42e1fcc5f9cd8e8d1da98be0a7633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecddc433b32218a5dbcdd1ef03db4a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a1a193a2b5e4303fd2248273f386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fc1e0807724b5bd4b3433274fce5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c2c6bba5b93a7e2d9e63a23fbaf90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb8bd93439bf0198ee92efa5374b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9045a6f29c67409517a28888384472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a9afdb34f839eebf466b9b2b3859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3585a7475465a15316d4de67c5e9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8910314ddfb01d5dcee295983b4fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef904bf8a6909cb77bee84e8f7758146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd68ac291c7f577cb0f4987a4d949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276dead482141e03694f7e5f3da7270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565803a2f0c696759a752f0376f3a093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87307d95ac1de4b1854f3db8e9d0bcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6264652855587b856f2ed07f4b156151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6847d724c8b92fa7bf82f7f4019d97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6f0dfa660be26a106c8be2907fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486063b424598f26e2b51733acab38b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2d61d0a288c80983405bc4ef3c1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a3b28e96ebe1aa56b33dcd4d0398156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ad2ccd939a478f9e61cd2b42ebaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6e8556e7f9d9457695d7b4e53395158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb347f428d3960225a74fa48269464e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4c8e31376673a1b032092d449fce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c6170fef248e8932bcc538629a14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812129cc8a197a4e040047a7fef5ca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1547e1b049d7932b661d6d0882770163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c921e9f5d52077113e2af7a0c816d8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354d52cc3be3f012239326991be4127165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264feabd0ec51493f2ca1e05c1fa4e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c827eed568d659bc9a2982b53ad569167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668b0d56cceac672cb30cc34275852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb8a022a71f81999377c681fdd5b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e47975f649a028c87d5b079d161a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a6b315a37cb7f1a6d6cf5422d987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeba5fed540947fe7a7dde951171d21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506f37c88f1a454f2d17f02ce41769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4ac1d71310317ada56ce52d9278a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8df31be864a5b6c6fabd4fe0e5b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aeb71a726e536b210bc0526dbfee1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9f8a7fe196d32025184ab66309ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c834656b9153c0c86d5b2a44f45c48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793fb9eb6dbb6811c9244373ae52822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f420e0c7aae52db929dc98bf58c4bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de35e03064ecf511f0f86aa5f9e061181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0877eda2b8a987608b1b6259358397182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa9d0155978baf7ab64b1fcc83317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3851d179516aa857111e6943ec156b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d6b8d5aa3ca5fd31b92ae6037c4e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24b11b60957656b7b9119f4bf2c9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f9f1c013031abe9883f5667383d50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00cf8d2e345dfa7bf9bcf853c9166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11888548bbab4d107556320cc342bed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c11f762c18ca7e63ce14a0f15e9bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24500a9bdd56131297f001ca2b0d21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94a7f11b79f888bc161973620b8759192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ead48484c3b4845f7296c70458654193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a56b4cc31c98c8e1f63ccb352be18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2b922cce9a7977403e7db993f615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4e6f06c4b3a3a62c489355bff18cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58067ea4d3f7e8c61a44b2e009f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a6ccde60bda5c0204af340822ce2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235514c23fe0a8f9fabf908bfdee780199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7695ece335a48365aba40cff0636c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03091d9bfcb17a4b2490c31bb9200201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa02effa4a0581f44a862fdf6f4a2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d381b90aeb844a6daafc787f6cea9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd657d0239777c9b602b624ccd8247204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3fdd34248b30d4cb87ca9fac0226205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c26dc9e300676c8d634339e79a357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330bd31d43b545cf3d887ae15e9f82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1f185d6f0e59fbe539ae2880075e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc5ccc64edf82d80a0e015a3ee3bd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d558dc7b8298229ce8e499679a711f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb6d93d8f9fa02df5a8ff1a494911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957376de5593d116c55614b1fdd817d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9012aa95f7b78640b7c96e91bdf0cf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5d95957f706f46cc24d204a97847214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dfc421e43ee31d62c0ed94f17cad1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66b4771bcb41fa016835e93bfbe58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b06c28fa9a18a81cd65d2b17c1b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6f79b99fccfc6a335133cd6a149e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc340bf936ae4e0e2b0178af226655219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5723c504bbd02d0dd4042f2ce1e8d3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116ae79137f675f397ffc29ac55ee71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fcb6d3d1bac321e05a0af459e2013222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcafc9415e8538ffa6b98b1c634322223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86120616f26f1cf04c1cc039644bb8d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30587baf4ffde44368ddcdf6d8591225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c12f3ac16374e7562ff939f917b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cfdc0e2eb484ee89e6dd7c5fa69ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe37429d8cecab0e93e9dce08beb4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca69145d3bedaec5b6758de6124512229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1cccfac73583ea9554c9d14f86a25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f7b6af6341c7ad948aa9891c64c3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065616aaee8d87c8f831859a5acebb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb785af78b17f068a81c089558fb163233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8ab712cafa62382aaef939e664381234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e12b8f6c111db504c374247084228235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41962f5ae93cab1f132521efba11a4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c08079e7b03a39edc122c3ead72b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d5713eab8e431870460a150c55a65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5695e28bfa249dfbe7923922564363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9f7dbab1e199516d0478b5c98a2ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8fad705c12b56fcc636baaafa8c71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb54ed46f8bd5a42657eb29a85ae7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1774f97b1defb4cd269ac4f1f68a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430a4aaaed7d8cbd033d71702dbd4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4473753ee11d223605ba7fd0cecde6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19624bc7afddbd851ab0fb6cd9207246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac69e01f4a0b4afb70e3d9bca1cce84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383ca091cde7389800ae8f0da991f85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f510f6112e27a4d65298007b4f701249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8b1a9d678598b8867b657ff2caea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f6f7b9cb3e5a32d2882833b48c48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c43ccd3a0159634aa417e00e7b714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff86ef9e620cb729934d4a806af44f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b0d598deb51c12c079270a49a15c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876df77b4aa167481f46663b4070993255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712eb704152062fb3a2bd8e8c6d35c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38bf02f69fdd64ebaca1855b1c325b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d07f948c0d277803b8f1373a0571b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a86a46209e0e02a29f04236f39ceca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9e2ce0f685e1dfb833f90a413bb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd96e581d7ca0245d05832877c2a269261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5aecee137cfadf729b35d9731d0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaba299f14661a7cfbca39f1b3e73c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e48837161cedde90ff76fa0040806264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd69e81bbe72fed0ef1b268d34061d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba420c5ddf26d9aee7d68c9163da18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df9d7578bfbb8812018373a3aaf6f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef634c766e438c0226f770d25ea2a2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73240622e830d1018ad7ee3c6827d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2af88d0c9fe7ab46dd1d51efbb0c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c74a8d18d6be282bb21c1a251c03ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2379140a4f25dc30d317aa52098e75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd15d3c06b5ba54dd7fc7714c4d90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e216b06d88e6cb05455844bad2f3a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7ef0f80cfeb25214a44df6f1d307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc16789816858fd499bb29eb0a9564276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fbf7c70a5a73bf1b07c7a78cfde10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4965758a7c58ecf45d84d4c4126b8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d265fd43ff6bbe4e3d8bdd6b4d309279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9152ae37246dda118da2cea2b15f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f0df8759e5147eb9f26eb653a8a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b33dce0d0056f6ba5cb712d2034e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690cb75a2f8957189096c8b0da3e499283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9084c530c06b994721e43927ff1736284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d71b674c7865ce1e0fa6517c2c91b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439156816d73d24bbc76f6d6417f293286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76ea76b608679279a2b28936cc406287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf360114c47c8ed7342ae781db22ad7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56753980f62978a27e4073c6359eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c08f5c4e462240cdf69df4722a83a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412c9cb694aa8c5f6180b437f2cb8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb48308ade2479ef7ab1d309a2425292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4526f4a02e2fc690d4c39d6dba674293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb29eb3ebad699456ce47afa883f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02edd3c509171cfbb0566ecb028db2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56470fb7e6c8f3cc14486f311d134e30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c502332879622e8016d79d389eb42f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150ed1f2639950ae56e062ad2884ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9cabbc5da31b3afb23839a082a2b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397116d696f6f6c2c7208939286921300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063fb0a1c55d4f63c39696ac053895301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9520a5ae246c1fddfe172794f935fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770426e8ae60f9dbe3f6f7a8b6fdc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb88ca1c80b41caddc35fe9c7676a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5021acc14089f33a7ac36e6560e11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119f0e9b10cdf6c5b4ef8ead6f6fcbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8964e76dcc3aee1da8c98e79149e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78311757a2ce21a599e9a33c699a2a18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac403687e28e708834905059a4c5077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51855860748dec728fcbe469c0951ae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f7aa09d0d5b262311e7eaaa7261a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e16a3a3e5e04ccd4b540336152b2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477c4ec6587c2817f5c6b8d60831298313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc4cad867bdefabdbeb6de508a9eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89523bad24c3fcb9cda6b88031b79d8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51e205c67c42991dcd01214e9f4521316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d07833798b2219cf0adb5cd8c47cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab94b1bcef884941f8b24baa0082a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000e99c3bfdd05ec7a34bb6f3bb76ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951183eec1cb0ae7d92d89042a068f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707762a6d501321f3b045fed5c38ee07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b15881db9b57bf5b9078404f893ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06176c4a3d1af55b930318ed01a0cfae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10a53c1869cd289ca8e4084806df59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13395dd2ecb985fe2e34b8d40de1ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00a510c15d8c6bc6bf75b5df68508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2936bc857cdcb628ca5f29809410b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692324a052107673954391131d792fbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b57670f24f24e55fa8d6251aa82f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3081e77942bdff3ee70304f9af614c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5853a5180aa6a29ea598ca348ed74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f59e5af9cf485f5062fe991553e44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c52aa9c1f4538f49abff8a946474333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438ad6a42f17c5f5165382010ab427334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8fe823ea523e55855d2eb45572965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7642a53cbcda05b684e5b182866b821336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705eaaefb5cb3827f1ccc457848c7fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef075706d0903e16f334e150e6c3b581338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a8891d81b58fd3f953ca6ca33ebd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0e89d0355756edcb85ef623eb04f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe8932775a9bf00d9924c438681ef8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233fc453d2a2c71dcbd30ac193608f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8647a43f2662946d92e4dd11629dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd9229bb4053b48413b287c8f56b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609f87a3e157ed6e9f5a2c7f9e3975345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785abeb042f6e7fda33456b10371eb16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151b8fd69311f9ebede4b764c0bbf5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6681672a17ed9ef03d49655f521a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793910030b405accc2bd095c133d777c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a111be3635afabf8f9a5d3600fc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a86d1868806efc7cbaf6380f09e78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee2bd186025e36389205941b4ad22e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7fb1cf40a6e15a447a8879442648b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e5e9ced835a3544a16d464db0254354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2fba901b7b8669f18230f5680ac9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68461b2e514741827892445f8ddf6d6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3d23cb759fc3c25916bd8d72b67e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ded412224f3c40c0b033eb56854f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d641dee93e8cc9ec0abd36fcc4708359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dad4c6a9639bf191dc463a06d315c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbeb61f6007c50ea53b532f7942ef7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c40c14e478a4092dca788c6e3d83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d736b58399a1e79e724c0d0849724363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f14b4a3c04e4893459ee5e3bbf876364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149795cab181301e53e03008d0f4da03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51cfeeb0cb11867de50e44a5a226e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710425182b784006b5b73b2c1872fb8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527997aaa2105df4a75600a1c48a594b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b9f5f1c7f1e735df942deb742459369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35dd5e389decc16673e45a4e937099370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410059ef9506dceca635703499503cfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d3e76d8e0fbac5a99f8b0e0fcdb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70429a7a4fc25896600fb56c3dd102d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068dc58243c40a81b0cca150494bade374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cdae45674e3a245e7f1bfab7b4e98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a8503c5c548e4998991a01ff51f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69004164d5e8676b50e14ab87c2aac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db32812ee6a58d67320eb88df70f874378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db7d28d7e86b199c2127504efd174379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b703ad945f5832e506b4e99ade99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b6b3d36fcaffcdbe9efa3504fa32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ff4383ef5a8345a8440709d7a842382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0fae743e03f484350e40f42f33d47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b518b16797958d0e1f15ee6daedec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a8781f4e46cfbd4627ba58bf6f4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b402dfc1effe06c5a9133e3ffe0b076386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d55e0e4b07c8c6486a57c36478cd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0257a485486e36d6fcb236edcd064388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce179e0c4c09bca3f9bef124ff48abd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0dd60ef938257fee4cc64fb0e4eb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e869fa7b343707a47f791e0454c8a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b24937274099c7f0c98e12ad905dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea883d61b0b0448aa411757265a86e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e9f91300664510796b87045584ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b30b45d2433c4ef3ac93a9a91b0b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe286c7c0bc79122857cea5ace354396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dbb9193280d42ee07488a91292f38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a291adeb6e2a7743b61b843f8ac0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29413fe7941f14ca4a2803ff58e94a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c863fb927a2007d7195d4740f96fc4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8971465991fb27499e93a1fbbd0a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797483771cde5351463aae46ad2739402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72fbe47f0b417da9c0dc6d532874a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eee5041cd53d6f8d725db974c68650404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d249bb3ac0744f18c1b13ec0dd7e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d59deff2ede27f20dea9b7bc562a70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee44fb761136d49269015164c728c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61091cdc492dea942442cdb9c5598e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0a4e7c0e7c3b138c4a2685b05836c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a525b50f604dd233c8a4365175677a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e416bd5a279e283b0b9dff349ce03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b83891ae4ee8326bb6ba2156d0bd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24785c41db2079e196c6e0e89fdc4e8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112a7172011e88057c39306f82032c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f85bbf8ba239c91fb8b376c14d12a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf447f690c38da5d7d2da47343bf6d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf43106fcd42d4b484696694ad51548417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7b5d78e6c44c9425ff5a5b1cf1be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af115438351f4867a2689d1f6cb44ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015eb8c3e5d392cf1cf59d086f47664420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645917867bb01674d6982848d824aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcd3077506fb7637f31043a99fa2cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83e191441bffa1c47fa4e7cdcfc73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82be79fcafb6531e4a7bc33ec67093424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e7ac55edd296bb14c88cb8fc1975425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752193ec4763ac7e466eac3aac24c48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4b3d9a0f90b20b552262a7d43daba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0f098d01d380ecb52342cef58e62a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe492621e6cda40b9326aa7b85e2e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2acca14b7a1c2665ecbbf13c4059430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0f734dff35debb0d2f63225665c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bf5194a779a31508e4af7a4b10f5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3eaf9f3da97567a4e69680ba8ed45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861dbe9e2be99bcadc8454200528b0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5efad02e12d40f21fa77a2e733f694435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ee7ba6ab3fe0f288348037454ea2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5434ffb429aeee1054c3149a4b57c3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd143e399a31a60545e5c94d4bcc52fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1d1bc5deb7bc3b4a38bf1272c533439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817d8f4e545b0eb2ec7cd1be05a7e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b35f233ac6d736a22247420946fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e468679b4b5ed884c04ec2a1120d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f323e05322aa75db56f48e5d579d56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4903d3433dd16b40aae1361294b5d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b32f1ac4644b1aebed86152d8e6b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02039402feb641df6a9c8a49b9405446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d224d59b8f701673a30de552e07771447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe8648acfd83fd10348d6746184394448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c26dc13c7fe6db8a4aeff1f7f805449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f276f77713eef9a32629ab068d9b1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ae40a0c893543a99eab44e87b99c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08fe6422797f5f3b3db9b1ea5b4f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c00eff8e8a06fbee89dd0653701c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e6fe5ff58fcc9aa78e8ec5118ceb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b02d99a70a33b1b5473214ad7df784455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb503e920b03d31561609a61230a71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d82a691225b638e2e1d1aa8fed17d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b19987c4c9a63f5e2ba8afa1724b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e63d279929cf8ea8162541edef053e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb808889cac027349086ce55cdc9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d766f3951e823d4beee4f68cb54b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da960c130a67fc407ffcc7ba2d9cbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c562511ae8c72c15c110cc3f7de893463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c5e72ba5f6a2c1b9a36aec2572a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e0407823ba8c6c0c60385a6b8c45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f47a4c793f6b1a4179f2bda1fdec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc0f8362c7221f0556c4046ce03119467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbc65c1a2ed88ec6ff01c593443fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5bba0f27b68e41b5b809ac428365a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60a5dacb1a6e8175496a472bd2cfa4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd391ca70427fd7ffeb241737e2edff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef7ee34f942c9dfbb1122803f1ddd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726afc0ed95ad7d25d6a97cac06b77de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c51b3edfbef94a972ac557eaf1dd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5973ed9bb9ccf98dcb45e44f9751d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a77715521f417dade878a32d6ea345476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09148649df3d1a67c46fca2f332fab8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2751ac70e6b107b00da5b4945f6c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c06b28a2cc1dd859fdd1c37f51e776479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364f3b78b31cd51fe8c39e096b54b33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec8b7d70345b0f4311d495c1b2489481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15b33afb500117628df5eecf5bc1fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67068adb974e0d911b5193dda29bd005483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684a12b7c07892fdd65dd43df0693f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7243e984c523294b3d8beaa12d61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ad57b24f700ae1d65fc95dbb5920486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342773768b11acc4ce608f553ab689f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819216bb3e79a6fbb7094346769fbe4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07934f0995f1c8efb6a56cc772423511489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d76647ea7d00db804b92dfa960d78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b721869fe0f8b5191104e67811258f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadea0e2e22d8efbf7497002ea556dd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3d0e53ff043928066e2ec164d55b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431655f2924e69652d85f694bd7117e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da040d91913e8dfd5db649242efbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338f776fe0bc9dd9d5387516232be8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac432080430b7fe978d9c1b05d8cdb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e41e51a367fee737d516585298a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48841c0a1aedf555fc9d94d505328d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd694daba05604f46ef7d041a466b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121abfedab96b2d9c2d56e9d57b9a14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71153c4407e2744fd3692df63036c2c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b3704175e547a85771d9493c6b247503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da018bf54db46ba835eb7662c5676813504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd246969b82f87c5784ce6c0af04dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5a535074468c95210ec57fcc6644506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b47a12d5fbc3a126a598c33571d769507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88174ff74c6bf649524f074dff9e67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cee883487a5897bc9fc593e12de16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63a0018b752d90a7b875b4abd18077510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af519f0ea73ac2a63c68dcd8e57477511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e372eb206bfa1e33a36c62f8ef1b0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337b325dd8fb56f7ae989aa879cf39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768e23c76ec3254f3633a6011b0cb68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f04714a1ab9a72369949b783651a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c3f876fed03fc6d06de64c11c298a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884868f77fd7f916427251793dd5939517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f0bac2d4f945f4f7d2100bcb049d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779aeee75ff91738211d2a51e845955519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a42fc561cec835938f4833a5c9165520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935392c24808caea1b1f24951c51f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a009c9fc459bc3c369ceff9f885d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345d02351b9fb7b0d139669e458f99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577d194c6c7804f9324cc14fc2b278524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e14891d56376702281e1ad31165aa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241948f5bfff2afcad6a7e2daac67379526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bdecfc892d1f883d060d718f6d0bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe04e85d1d4db6a5c58a2b3d00948528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e019219e195265897204c45da8ad5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2067e566321a7c6c7984a31c31ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad3e2ddbb6e005db10fd9265f39487531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbed9e842b099811a8252349845fa6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb3b6aedee869895db06f51e03cde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef0048ffe04f28960766ce4b6a89a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a2442caf585c96f3ea56d3261d327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb12555f93bcf84db210d6d4fdd29a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ad447809c5b69aa1a193df964310537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572be40c599fd01386f4fa4f7550a50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118795003b11d2e7329fd98944eaf2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73ab49bd136fe630b3b60c7e6947d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f800bde9725a4e586194b7732720541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef7f76243e40d8db52dd68e0c3c19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf168e730e1349cf7eba7fd47a62b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53effded1ea467461cfa5132243a0cd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5eb2a6a67e332ed0af05bc49a9c59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9d1af282434e9a5fa37f78e9c7d81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7363efa2888ffdd79404967d1a0f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd86a8b79b2f5326e83294c24afdf0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e7024e4aadedc57ca07099906ac02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917614c0220607fbaba8e66bedb8beb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49577b4bdf8dd79ed34e46ef8dd0ee9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d4aafe6ca3ebbe826877ce511f49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28fdb79ba7c559d209d5517a2723f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b70cb498855403226abe59d276e86a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b482d6a803da7923dc2799ffb3ec8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4705864ffc596a382a47a3850d75692556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff456223dc2605195aa8c99a31a3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ebc8e07b7a67c697c30b2bd544f0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc803189ec6cfb8d36c39cd4705e69b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4206cefda5f489f521194ec70607560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413828d49b9b39a61f76113d56dffbc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70976c97a17e9399fff78508982838c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1a5c31dc8fba28f8cfc0c080bda8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28716b429c58dd34e3221e1c676c6c92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccf3c7c0e64d4c39acc8cf0b3e61bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cce5d70e2cf4ccf5140a77b6fdb24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f784e3af367c5b3a2567c7dbd8e27c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f73ffabe183a017dfff2702851a88c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359a0a910d492cbb66764210fef147569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeec3f7a018bea6e224d56f28f2a3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482264a8af9730b20c171e2f48d761571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc945d210dbf0275326d06b0f3ec65c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c417af95928d497cb4b757d4a888e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839155237c4a31d0aeceaa3c097f83b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf81b4c6ac161c6ba7f5d60d39ef0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a5028488b3b23e2b3c7e812e0eece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64ae71e63033be5a22ab08062c408577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cc2d08fe77a518dd4c819a713fc0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60505385d3ee0c9077da530dfe8c16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e903cc2e0f77439fa98ce74c17eeff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1cb80365406ebb07344588975a0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc551fbfd78566d996a2bcebbb3ae03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc680be8087552f5d42c241a76e09ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef33489d374c854ac1467d0720df46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c840d5b12766391a6ebf0248ac0472585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052b0673effa8826398083fb051db45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbfdc7d0cd2319851a6796e82b4496587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735873ded48780c251ae66aeb89c390588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd945afbca6e66f91c183a2493aa1c34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c1ab9b750be0b6b355c851516756590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3eefca710df87bda25bea4e7c3553591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d935217bc85f2b61f0e12a46625f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55649d1b0954b95fb609319879c8bef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd01cf1f68f0fc2704ab72b12a17b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dabdf3bfe314313104476bf8cfed56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e4ec51e9e26674219e0e5434d7cc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882636d0fa4435f397532a2d38d4e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f7d913db67e2bd3f66695de0064f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81cba8aa17d4755241508c4a18c46b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa680a00052007bca97a92bfbc84cd93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94df99d7ac156fa8e22ff2891d1adf2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c51e13387dd3029f1ef484e31d7fc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755abac8e4970b8aace40c4962bd105603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af80b0a4a3ae8d944afa8cfd848b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33ac8c90f4171d616c60c7194fa369605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec84e482c5baf789621fafa09fcaf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ae507c9a3c43c923f882c271362d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b3daf39c2534266fcc155e4e4a17a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac3e49a0fe424ca5a37aac80a5011609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424f732c728ae0ea6e466e9b1674794610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d3c165e01334fa9ed2e5f5262943611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76484357ea65aba20fbccf5b966cc4dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee725cafacca03f1a912d9e15f1a1a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52590cafa75d909a9efeff088a19119614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5fc9d4180a0cd899805cd74100acd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676338e4f6d426ff4ae92013f789543616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a49e039b9758b068696caa62ec6a08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c7aacbb05a65d3be4a906a541fbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a348ba18d94323bcce8b4e727f168619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1effa2c9d583e36e12dff7d6e42df94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72dd4fa1ebf59479718255f56252e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa685a4379786f5582b63b4da2f5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144506616a997c2cbfe9f5cbbdd40a30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ffbc46767fa87714ba0aa17a8397624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c6cced368aa0c8769e16c99fea397625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f279038e90add76dc8a3e76bb55e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196b0dc5365d895dcb1881a8b84321c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256907ffa8c52017de7e9f2858cc12bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4320d967c578379aec945a0066c6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72623b597156d595e4a0a3fa6b671140630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a2d4d9d0b8361805d4ae5bf35f911631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f601df8a20bac181e0290b5b4e85d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccb987a5e09a27f59db3ac730b816b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fd4791e70170f3f49a261f040d2f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25fb35c64345a825cb977da842e599635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10585045c7a07b4c9ac60a933adab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaad24aae7c7810ef883e11364a596b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f36531db481f4988b7d74405e461c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9730750d9335f12770a9a4b282234639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a03da9f36375946e4ce446b2bad43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf9a40934a42f32e135bf6f6fcfd26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111abf468dc41b0d50f5a825393c85b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c1aea85e926c1f2d8269286c7d1c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c6f1ef774d3baa74bc2536e5c911644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeab454a087eb4d06c1379d7d453d26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9148d61520a6215bccb65942877df8e646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>