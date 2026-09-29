--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd1db6153ee9ee4659db7ec274eea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976a69af21885882a31e517c85e4f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebed07e447d390be6ffdaea1986bbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ddd0759ae5b090521b9564268de34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3de97668cb7fe7121c7d8fa1dc025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02102295ad21166b7ff170f7b7e91c896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc8f5c06a956c6d5a5c0ec09415bd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161071759b57e459ce22de6128f78d818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da195e5d42b91068d9d069f6dfa0bce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb693689416743bdaebd651963211bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da642c4395b4ec5f3199d593578caf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e2ceb9383d3816af705060653c5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69365fceff798d66d596b316c97c7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae582a9d6038911e5eedba457ba947a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c790ebd0468f07b9d88a4d5dea2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a62f2b6eaaefc9406c45dcf5bb1bb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb183f0acc70f1e46b5babb8afaa5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9059670f282eb19209aec38c77b0ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb890c8fddb1ec549687e8ce245469c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccbc27a66387d369ce34a327a9324420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b1a4bd6b2dea784937786d7ca6a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bb0a9fdb92f1291875a9826e9647622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce959c3faedee93e8003812e0d7645023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2aef47e09077336095c5fbb337a2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b577ed62c5e17e26140b2b7e3eb0a0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545baa449eba6843cdf769ceefbcc31126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee056dff5241c3ab7e32d991045e0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b72318c088ceb30b83e0ca90018928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586657f741a8b9a223794ed911fdf3ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453084ca3a2e34123ed9d04531064630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229b36fb3449b215e8ce344b4e695031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedae21189badcbfa9b44ef906f8c2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40803732b98d7e4dc91e8fbd11d53c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc0aa5d7f20e63238a934d39b2e51234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd583b2feb8a39dc74c05fb3fff3b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e392c994e1317eb744d238800b42ab036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8a7a86cdb284eb34d5e5b852c97337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fdff8fc6e788c9e1bc5a53a85383b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a09ed8ae6202f9fd97f6bd1d6c2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381adc3729eed0aadfb01bc0cd2a7fd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002099cb1ca918696e116c5ff6f8f2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae808136f6f2ee461eefd4c40d8a1a5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e6691e180f30a8aaf3b9d74e2780443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e06eb5a4de14e81848d9f413eb0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4438d888110f70cb90c24312f10d8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd214b0befc2e14c19d996830148e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54927e552b8cba17339f2e141692e1c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f78e5101b4f0b00d175d69d2ff3cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441feaceeafbbaee257246f6fd72172549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381754c6b0f7c56e3d2de8c1a108790250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045affae0eb778ce65494797592bf0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a00953047a97402006f8cf8b868aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e61458e0895549436c70f276b4ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe9f1695a913dc23de5aa6776cc52854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe628825eb6076e9ab6a38a6ceafed155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7882fa30054cebf955a5edfe381d9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f715806a1b4d39bf1686e0ba9da3d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ecb80a20456cfde31b51a2f04212658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383a5772be290afe39f8be299b468059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f816516050f65f3b2d2d992e4a9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd76eda75d163e333ef334982e0805961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74934419b0df608a3752ea484911dca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177177d79953e8c69b3574d79db682463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930381bdb60e8bb105ebaa75abf8deb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864e7db9d175606ad7a9068b58aa0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462ac2a7ad917c16ac92bb21f5f7e5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b3b8e4923592d715ae93564d02dd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220750e481db847d67df216ca2a854268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf435b070b51d10cef9eb9b3479b92c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96d88fb1bd8bac02b217711c9725470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c0fa36b184e18e9f3a33c0100986271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3e09840a283519e7e224e1029920572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae3d9b3571e31c326378c9e74c0e7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248970be6a80c5a105156f1e589866b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd815cc93693378b7ca643785805575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b833fbfb484658034b1731d9afc1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20208123a13cbd6e5ac2f235725e790c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0be32e4be9c17405b83d2c7e415efc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ce68cc218ab30b95182a65f67b3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb6e9a9d7e478742aef8ef07a7a2b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f941338377592f2051bec30096886881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0400bda4e00b9992913b8f6fa495882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b88b8b601535f8fda26238bbffb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9d01da1a0ace28e566caf4a1a7f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce63b2e716a4613ea93868cf30e1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eec9d9cab500c4af54b7ac3267f8b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e5c9450769cf546f4d70f207316087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407498428e2a3ef376ad8602606a265e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498fe9cfb704774ec6421129760a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25aec3b1a6837573889cb5d6397b6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f64fbf452ab352de9a391f36ccb6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7e8457432fb25765cdc27365173992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc61432a17e5fc032fd974175d51d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db9998fd01875bfb4eb5c01b96e0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d67b07ff67fe3633fa1788bc15a6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e958f1433d3d888298a07f4044c58896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd43c19b2237d328eafafacfdbfa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e51d798c9a13135805ddfa7807bcc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b49c2b004e2874ac0318df34a7f5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc700ca40f8ada27610e672e278d89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3b0abfe33b0c3a092a75da475217101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef23e1b1150e4fb5f08cb02f9f17a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e985ae87bb9ebdfee8e4c7459ca53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5bb684f995f0612658561c5bd5ded104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485b5b0782fc5db11134a6388ae497105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a844535e06147f68424b320d465dd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c182442fa77f2afecde81be9559d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592eadfd17730cf615064cd147b8c8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2df1c126bbea61acfe4bb519cd49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea6549ece26e49502582c818077dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e232d7a4e688dc3b97cb374c56683ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ce7addbb7830db2a3f037d52ab54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7700cb753ee7b93ceeb25594cdcd9ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c488fbdad2ee631edce7e47ef3842114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f91db58d4bb5b6adf0271453c2d6c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafb974d22d381119b185d7635559f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c57bea0de066a0f83dc781401810f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d59cbc8f488e9bca3b529c7c46dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e589dd1c5bc2f91a5781ba59a09427119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a94ba9045a9e20be2f8e221cb481120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97877600ee000ae80359b1e58b627d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e13a8076cabf03028f93404c998f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eb6a9b5b843d0519b403e2764ad99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb45869c813e441ebf1fd426182d32a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eedabc9210ad8df962882f32ac1602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e5950bc6d13664bee38b22ed76042126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe254108bee4937db8f2396e43a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4784d8721bdd067edd391a841b0c6f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c349a9a3a4a4cf2c72d9d73b45f0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73f93b444c0c55c1a7b4ee9fdbbd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b775498e705cadf8d9c8ccd94f4bae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b437389e34c33edfed63fee7aed52a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b2c7cac50f49c070b5ed988657ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15746639f6c20917ea6621b7c5a735ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0684cbbc119c154744533567b20df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347432ea4f6bf4f9e2675bf4f2d4ebae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a477454b4996f7f0f325ddf79351137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44251c8f0a2730e45b9911ae5c87b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1588b8355ea1f67788b4ebe5e18dbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826097d30c954c055504ba6c138816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c72ae4a26fcfb0a23c1a2b13a8f266141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f9790dddc47274fc1e9b3ca80320142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c44faf820115da2919f303a82c9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f5d701be4b6d39c6624cb23a30f99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afdbe7ac5447564cfc67adcb06b509145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249e90cdcd851d6765a8b9d86af847146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c923a519ca790e11b3aacd6ddcd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5381eb77ee20d6f0b5dcaaee2cef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c696d63ded37bba18d035e145b0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a29a3dc4d01f5ea5d10188e257a18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7774b0f42ea8a3a70abec0939e52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd661c3eefdaa3e7837435d978cb5da4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ac952e2db15765ef4ae395a788f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1c048173229da199298f4fd80751154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67999cab04b7575bb3fa24a62e1c19c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25bc074255e8f8143cc3465b01d77c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226661b15ed2324b6f3479a897379a34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f82eddb9e8d4f2c1fcdebc0c71b74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa77f978337fc6325b0a1505f616e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599be6a7a798555f1c41d7121f6751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6246df9b27f6c200796c02f03d9fcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b528fd5da2a740a323a1f5c0406ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdedffdf7852d09fdcd634193296f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737e9b8b93c6ddad6464cb0bce30ca8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3881fb8abd78641698996de4cd6914165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208b2b20720bf6552985fdccc64de5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3486c38009f7db65593f2e277cfe43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06a99660b27afab348d4208b45f2e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e37c577a267a8d95980bb0d70110169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ff5fac042dae5dab73a87a8cfe223170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05316c8b0a2c5c6358afa2351a54289171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db2986021f84b1b36f0bf906594e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3777fddcd458dbe6a100ca9c2716ad6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa843a533184d70d9ded2e32b0392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a89ee76047e0ebc8074e22a9dfac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d809bc85444b7e32562954e5e3d5b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaa4b13ae0affcbd897ab4290f95f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095e21ba29bb1883637c531c22978f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e20fef3e2d2894aa97a1e0bcfe27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69cb705a2e84b8e9667194594751be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62472daf5916ec9e422cabccc747ce93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f187648fff8245c28b0c1d755f585e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74ae67d0eb7ecc74b97ca939d2c1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6fe9c3ba9dcd2959158c6d954a4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08105aad0c320da4fc1477f219943505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73e87c5ba0fd4e1447d393b5441957186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04b04fec80f2cede0d6eb4ff2b7b66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce6da44b52f10432495973ea181ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af87fb53c0ebe79a61f59e93484ac0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ebcc84d4a0e0e546cbe082b5050cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7a1c9dcb867fd2a979e77c9cf2747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c21ee261679ff2c9830d71a0f4ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9746a2b4f91c0c2ceaa42c08d1d129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92727ca92de972a0b36b4da2dd7e40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4b2c40c428cfa12978943c6f2307195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20236996e953aa3072d5a91bb6ee04d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d529a93dc0829835f436ad750c588197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf74ea38f65aa63a4cf045cab6bb1d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b57e75dc8a678d4e6398267f51d969199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042fe4a919d6abdc10adadbf3518254200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deca1fa6d5a70edd2fdf5b54ae72f38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e33c45557832c6ee8260d393a8131202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0aa3e9ac8eeae4fa2d769ef96cf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee9edc04507306c761b54fecdaff43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0dc55471382341e15bf234ff4a72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab77324396f44b73674d0d22971ebc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d47b722a7a129b4856305f45e2a67a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df053be5acf127664633350a4f93bfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dadc7500b589679447b3363bb07431209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb92151a967efc1b97ae2fe0034a7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4051421f42f041daed0fe4403a3b95d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246e64ef41e290166d045e1175d05c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee0504b6d6a252dc97abd85d4645ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efea666a56aa6bd0a11102936f412214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca882f2f631dbb402f3056e1fead8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d20d6abd59ebbf39bee554872ac44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a084218c479ee45f1e95649756962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfde1446582cfa6890880f3a3e6ead218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e8fc56cc7ac46024f9f0e6e153c6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54fd9180a8d8d377de449fe1462433220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2ae7514a518dfc270170994eecbe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b55bfd48fc1d4dfbf566d3654c86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884299d585ab9eb2d8433c4e666e487c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9512ef02fad700e70ef482c7dded224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e2c81e72ee02a01978c7f91e2bbf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac25a619278078389321d1d70092a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3144539fefcab062234bbf8a02374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ec07293334ae82dae2d9e95c9a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eabc9afb4a86a4bb5bd09ff4773d46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ecfd61eddf3a964d6b64b0565949230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ba4ca4e2cc039d22da156e3ad66c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb1ffe1eb1830e00d44899d4f4959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc9cfab7d9b11714f0e096feffdd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a5cc8bdbcde02de1649f69cfc541f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2b60e972758ef821ed4e334b5598235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cee402d790c493acec6fca63137bdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f1605d59571ef092db4935933ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d365514464fd3123ec3195cfe09764238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16cc142cdae7946b9ebad31e2f3eb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6f28835db00a8aab1d32e1733c0ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b97251d798ee342a885fcbab5def241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266f1e7d63aeeb2776c9784b85f4f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ccbf3bc709d9007077ee5ddd3a97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f570afa34c493cd8a610365027bf66b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f856560f27b97e3c9b913900c4746c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7b29c8571dd199b5b3bea49e43eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367e5bf1bb15439e93c2eb2a1d10e49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bc6c75b8a0a0faf93792ec5335583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb71948940f6165e3ac024af65d85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796722763787119fcf331a2d9f377c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f550ee95a579f00cb5ef72f969efc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f005673104f8778e28b36edb0a521252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1628e87a477a30b01050b7ab4bc32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae3c1ba1d7957d40eca4e0bbf8f59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f900deb01ac5740d6e6b580c8d3b4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2afec8d903293b89f3c912a0f2a3e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63662f79dea85dde2944b02f0037d96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07433b07cd9071fc2bc4efda9b6da330258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67cdf284b7c88f19156289995dc5fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6f7b4f41e11e1dc131445382aebf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a594874cc05743ae954d41494412d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a4cfb15f16574a853b5671a0043c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db2c65fac7b64b90916aadae3cb7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f2a6cd6edce324d76d8a871cff4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5a39affb033e215e5e43ef7c9529265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619998e3491c7385373e4a47e42d3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eee6514bc4710a504fa1b7571e533267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd987eab153418114bc3f5a1fdbf348a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a40f16dc14e40b9f42f70fc6987f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83d891ecadb68ae258bd162c86f98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a4387f326586787cbabba2d4446f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251f2b487e239f48005535bade29c30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c7d9154e7bdad223783fa375ac92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e0ebc764fae2d096c6f48c4369b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e04c631186204fda1a17528ce2ebc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ac18f503efbf2cdb54fcef38882de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a21588a4ac9a7b3d02290078ca0d62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaeae18a3f5ea2a3b5f66c3cbe74c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c715b0ab80936a752c3a118a30a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c827df9b49256d88ba9ef57fef2ae0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fe645f4ea0f682f337b80aed652e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd677e36fd843bffcf3a6a49dfc69f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110e582533a9b881a08cbebcb99225283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca2783b3b1ca5af3a4b62a3461ea0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cdd2dae34f186712008e3f4ebe9fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409db6719cfb12717dcedcc7ac0915c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904e02aeaa410b31c312116151d269d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62292880b38fe63f8bd0a43fc35380d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b68e55c40b291d5b526a5b48f59c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf92c49f51edb4374152b5561e873290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e9e14d23fa31fc677a1168c0bd4a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402f490a93cb5325f80f9a55dc64f78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b1df1eabb00ce59687087a3630eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114bfb7ad8239eb31d906448f53823a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ff7a8f81d102ba752cde73ff74d07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea5e8c669903cb498c870d76f16ef3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1730567ca54eb3d05fc4dcf571e922297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881790279d0ab9798fbcf8840c4a936298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4129b24cb419ac7c2e5fcbdf6bcf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5cf3fae97ce287356019155548573300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0651e3f4541293e8d4ce3be6ddf19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ff19ff376d5b551fae15cd15b6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848420277a7c2779ea4105bfbe29349e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d009cf9278a7c24d107f63c58c5021304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586387ebee18d9c3ff02bfefc70ef060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1308c4b6ff89d3bba3beb4acc183a2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6be1ef036fa33cdcbb1b4da16a6c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69e7c5f756874a52b9112ce5b912f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c75b0de96bb80384fb7202afc7c96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6ba380f1d3063d430857103897bcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b29559af43c3e943b08c87c21cdce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872da2c76cc3360d15256225370b891312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99d79ba96e29421affdba3e0f8bf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6921a8677ce43cc8d342677209e3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900dbd61e89a49dfbecdbbf60d1d43a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a75e2a92090c1a3745e06758e7cb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae909ad7e638ed6f890662b8c623c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f38f4136a4dae91fc769fea10ee62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f451a83493da01430470a629c48ee8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a8481362009a201542b5558195b13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e71ef612da913d4191c571cf472c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c770a144eb78bd3ed2a9bd8bd97f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7a0a7b612e75b0e75770c18be8161323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b3b855a3bcad59ca6a0587f96bd51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fce33b70857386283b4e5ec38e2c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6e90a26e7e62736d9623acaa6452e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc2940aeb722898a4a8ad4326beaf1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e591ba899129250e2473567c9d0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e738f26ae66ec463e2089bd71a8e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe6f613f42514f4cefd4756f72666c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd598f786295373359e2252759bf24d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2497753ea5d6669e19a4d47a9efb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f2ec9f342e329ccfeed4f849f655b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670daa060a1a7c07b323cdc5d3f7374d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62414926ed0951d5c68c98b931c771a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7d96d0c894785d13c9c6e38539563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672be2e30bd14c26e6cab10d7c26c5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f4dc8b47dc34aa4c80c40b614b2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405f555abb8b2a2dd918cb02871ea0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935efa2999fa63c8da45657e883a85cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63feacb75950afa843906f1d34af062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4cfedb88648c5f1a6e393374479a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be326afc07195ab88806a07d4e530a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9d5d77cb7f05ad184700e5deece8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3ba1bf73c3775aae058faf499af3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ccfed4f64863e7fdc07b137092df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c4d28ad895d92329e961403f6910347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c737790b040447f7d0acc67d4b961348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488cd76f7480fdcfd2a0c146306d6d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f787db6e2f76b95259e40b9ed37c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c67339b1d11938c7045682078baea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0a58d20ced18fe04946a0ce753511352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01032887a9e6693f140257ede631b0d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d843ac28e8191d911f435c6e3847354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ee697335234276773edab597c092355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9552d48ac3d12ef73f91e72ee7cbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab991f92566b8c02d53ca7eb153967de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d407789f098dfc2d00c9bf7f7ba8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab3ba230767786782880b450ac18e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a295a40082e0e61e45d2d1e4d202360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a6ca16def7b440044b8d9719bde9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608efec6e757a04218ee465a7aa901362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd047b5d17a3febe0c41e2e3fd4078ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae2a716ffaca68b82c0edf16112b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa5bbf16d0ea6e5b37fcdadf4868ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f187b902e4b22d5761da207ad894aae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748090e13fdf53d2f2f3a2f9af0f272f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6ee5228671ea71bde99e66644227368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cfdab6d654478dad29f45572b1ffe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af80c5bfe468cd6ad0776faa34eae9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3396dea8e3893cc2ef650fbad9ca8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475faeb954a31bfc5198569399942b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853de0f559254af55937399df0fde562373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca63ec0dd23b6229e4b44f02b6eac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb04868748d56cebbd9ed4f7d6c816c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a2ffdd6d74f8bbbe0155a8aff2385376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a18c4ae5a07e5d015b1435f7c45c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56362f72b48dfcefd5dff4f75ce55c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e3aa3e461b056e55a38d4aa214442379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cfa42907bc7e7b60f2000447ae902380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edd4628f32f14930877097e7c353ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785dd97d1849dad43323d4ec344cdf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f40c8b0d22c5d6a4da8e50739480c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91030644611abd051b5ba32a234cf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bee9273468df790bd705026011b2b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcfbf535ffaba48ae0a931317d5e9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618816a1ce8e5d24665f4f77ab4a43c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687394a03c13ba6eceab199529852a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b48ee8b91bd6a8a655ffc4e0c009389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c27de8cf2c3afa0aa65341ae39556390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7dab0ecea2b849b07e20ec566a955391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9e8045db32b6b145ebbaaf01c004c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7a0ae51236943adfd069e33eb641f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e890862f4c2f8225a45700cc4c2cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b043cf839c61cb50b1fa948d5b491c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ffe2a21569f48c3f71a8794550178396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17ae98a9e0196020bd2bf2a882fcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d56daa7ec6acbb94f2ca5bd24114ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351063156e0f8b0020ce43586b431ad4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e0e7664272e28986b98156584daa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5fb3ef93dcf3ae3b75be26f692a0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4b7a06bc506005c329eacc08afed5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b82cbf5bc3473c371d52a6dcd380403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51429964bb42ac0ec503cf9e886ac2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632fe9a334b709e5014856b381f22e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076466d9a5c85f418fb706cd744668f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41f76aefc53e326ec81116b0e5175b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c6fe19beef55936b87519fe617ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac691267fb88a947b00469a59eac6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1781930aa74df1fa3afc110fb491d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011000fa87d4d6771317d52acd794e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9238ab2e399b724c55f1dc5bfb13bc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a98ecc95a52ab92bf02a75381dcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651481eebbd9c873ad0b58350c1fe9fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472445cc55922cad521431711e99707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14504811acd48236b1ddbaad7ad80e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b368782f63075567665115f334e08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e267a8b6bc1518c912a0b5b2ec4aa10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5490266d46076b60b5d624af504fae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b9a9abe505a7175024695f450972420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d7a689142bf05099eeb191edf3b90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aebccc2d3fba5722b6bbf63f6e63f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54055468eb3e970ebe494dc0a471446d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29276a944369e4464f3b194acd57cce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8af84292e756f6609d2edb2cfac2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761a5c83f4f15499537ecda3896702c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884466c778d09484240fbdcb78a8941427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f73c33077b1768d6bbd8462062387428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e670b9ea84feb0d3e588b22b787e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a72b9e5e292813c9a0eb0f7e8fc3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82de91325bc1df9166d16a961e2c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e339cf3f9369ee6ff3791cdf589f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ade2c186f7117cfc5d81936460f85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047231288e1a0ceb54f33d73a7b6c33d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a21292bfe11afdc1e39c102adfa3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b20075819f1d1c4f077704212ed629436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3031ee40e5512da16d5b7d259a1042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d0019edba37b7dd1dcd1313e94ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e73d8f46dc88a22206bfcc4140105439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb25fbc56eca81f96495e0b85fe9f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5426bd364ce7380278147c30f58f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ce73768355ed213dc5695c044d42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106d07cf5b7f4b01d8f5765d6fbb66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8797593b76b5aa207a9fadb44fb657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ea5c5db217a965ad880431c9e98a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8119cb9ee3092b02908fb7c145e8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee4aff55345a592f9fbd3728c9bd09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2884be5f38b35e602ed666daed92794448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c258824617724606378c3fc883fdaa1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b63b99e17d8fbd899f120b4793990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c747196f49d1387a04040b350b2d19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2945efccace9689ea2104802fc406c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c92fd4b0536212e81ea99826f39ea3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d736f2f73f4dd0605635707383cec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61c93638386e40693dc4061072a69a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a1639b3b001d57e8c9c5a28033d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f52d91ead7b8afa46187ef31077ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84068b7ae3986ff70334c45cfcb62c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88ab230c20edb693842308236e18b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d8472957a6622c1422d41354d5902460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fcd0a0eb3580902494063f8aa748d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151aef809a1241f7b947254cdc9fbbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcb2bfecf322dd0ac37df8aab42f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13a63f5568573d437747c5b314a4c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61942e0d4625b2e2f683747af1b88a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856dcc74250fa337025adcd2601e1e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695abfec40a966fa918d45c01e2ce56a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309e4be61860951953070045abbd0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec099b889a078359a4d369321131c13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16a0e51af3d38afa07246ecd410a41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb25057f4f788ef72521bf63becdd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0f334d6e37d264aef0d092ac579d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09da08b96498074328f6d23d3a28ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd595e157a75438f3d52d9e98bc404474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47eae348d09c103bdb96b2e4adec88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27feb622daa80e6069c8e79c7885271476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaba0681f267afb5908a42062e8c55c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d642e001d657394b99706f452545e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7582e9177a30dbedb1f1244dfb5da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75b21e637aa99336d6524f131a1335480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b812aa1f6bf3b25871103775ed80537481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e89c168768a835f400d1d82c3e15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406c2245efe0f26db6973afa53cef3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b091ec2059d9bcfc53ceeb019fe45e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd988e27c406207b9727e8aba01e80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fcbfe3c4e873dd1a23ba5e884e289486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3d9ff06417e6df4678de8e8cf0d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516675e5736836bf71f468a6bd7ef089488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6978f2b7d3dceff532e0fa834978ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02bc02bfa0bab80625c37f1f4ecb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c17be141429020fa94b3488d95dc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b492a159b5d7a6ed8de30b0fbde84fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3029003343b9aa5b61521efdb6b7af5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cae3acd22078417284c0921f2ea936494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec32ef58d1322bfe4e84ba032cc183d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7392e86da7f86dca2f970eed371fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2408910e0731735600e7428f9e43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d5e5e2632db98a9a6ff13c5d08ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ba59ce8bfadbefbe317a5480c881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0adfb3f288dc4d5f942d517fb149c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2708b597766e31a0f1404baf0873a81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e290cf2784c1d199182a5bbb748f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71f81ca10ae1985102cb44f995c97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0b3d6b5a238107df894858f80c2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fdf509a24dba8122cbd706da483a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf57fc0a07811a8ab020efd494a014506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef49b415a04e804277c1cdb3d813f26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1fd5657330599a7290d9bde4bdae3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026b679d87fa080a956d861a2ab2a8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2ac60d67b3af1de44a9983d7c0ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34223460bed7a47239ef6af59e3b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1d802e521c32371f0618a03b84a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc8e33f22192be36e00fd52f324dfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c96310519d72650a57c0d019dd009514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b16b2c5d693df0fc3cd25146532a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585644be21031dadcdc576001d01faa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc44fc729688a0caa482e543b708b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1beb804a04068edbf8ccfae3091da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be51e5eae550766c8c7e25a5bb22e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce5226c0b4484e5eb643f7a035fbc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f72a09eb7cd6fde94c13d610af39d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c06bc1e9abd0361daa8fae616ee9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f7bf995a12de4c0788fc4605b1be0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ebac162ad1adc02b9a7edf226dc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be856872524ea458a1e33fe137e26e6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b082ee0a93c4ed8f93d3d1309f85a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9e897e7213744ba8c484fea23eca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869969d0dc6b046dfd931410dafb6e31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401bb38c169a8f9a58e29b74935de92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964130c51d1510619c7ed466b08d51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8853f60bbb05e7666c35c539d558910531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a14e703af39c024bb400ae888296532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c551af9439e419adba60274785d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e1e7a1b6c80801e0439e35488639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087964364262cb37da8bad675b395522535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507f1f190e41c6bcc93751fc3d280e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8e901ada6211ecd4caf0e982c7a91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2343d61e38c7f5da46ac3a74f41ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f1bd3da53f2914eb8ea6c5a11e47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4afc894704d6492634d0c9e35426c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af7abde2f4fb704c8f552ec0d4e155541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8768f944d6c5a0f3ab682a9282a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b52d391119d091bcf2f69e2953b59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac99853c9714612f0cd8c21bb5c35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b9fc7e28c32056ca90d8dac5a5e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff77190ffcd13c54db54748f1de1692546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55b5593cebd4554d9700fda1a176bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35821e376bace26e6bd2b9bfe468b07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced2810f7f1b1e4997bb25a4680480549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97346997eb4129a0979ef6c88dc51e55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b7219b453392fdebf74126b817e61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc17803c942cf7e952fd892f769a568552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a41f92a701080edfa0f45677dc7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb463a5096ac95ef9d28ebf78b6b7c91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8548fe95910680a7036c8ec92f4b40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c3cdbca9284aad0f072c3ec0e285556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276057673796a6175a2ea844cc1098a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a47619904019aba825b38b6423385c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941b008d213a22ca8b51eff509d3bc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d32ee6828f51392552979a6f3bf13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c1d3575c52bbaa70a245fadbcd5b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e96716209d4b33f86368d6911e7333562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6bd857f651a88a1afdbbc17e3a009563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fad474f3ef718a675cce77ae55e679564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4c4a35556f80fa352a5c0fc44046565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766610ae500af7d6d0ad4512001321b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1778171eda503ba0fd87df5f64e09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0a58b1eafa2acd720f489a682a85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808278db4df73bf036d0f6a3c764a67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b558d998bea1878ec5d8b15a7ce0f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b549ad16b9de3a5e06cfa459c0a3cb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806f33c5a274dcda3914faa73bdfaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab142f7418af3e408e24ea13a6d9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d124f7b3b4acc69567f461aa88a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709c07be4967790b62d9536d773ac5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d803cadbaa764f551089c0e8a0fb3c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfd3ca52da6566218adea048579f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744f5af2d00acfb231b3d8c3f914362578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b3847b4f4e289845308576e8c63d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b413d98cb8c25e8d57bbd02f6b02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089203a328db6146a69e6fe950ae59d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e52a07a5a00726527f7e7a85c9af0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad406cf9585ca366796b0e541d45c6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b46b29e141839f1a4e223689705c39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bd97ce3059e99f2821ed8644dc22a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66043b398d9f4ce3ca7cf431939e0ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268db5c943d348d9113f0cf7ab3c3eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde266dc615bef8aee42656c2082b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f479c2fd1de441ab0c7cc8e7f51f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71e205ca583691caf9505223e0f07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ca399f5020fae2452f4b8d5bbd83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014cbd2ab4442ef4a3b40ce83683b1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3652640cc89602900eaa812009e23f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7e453a6badfca543db3d3d6effa4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b66f8b6534653cb450a783320f2c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd79a905c4435e812a7061042dcd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aebbf745718033080b119717f8ee03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0103f4af31157327555ae67d7d84ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22840723be3cf4571b88bacba0e13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8879c26c2ee70b4259acfb8807926e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636327b8c6bee7aade9e10e98d60d10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31dae002f3180da5766ecc4adc9631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dd61963784350d7ad0ec99700e117603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670063f47403e3d578a32666fed7f939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facfd891f61a59a0e6a661c724437d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d415adfce5a944f16763970cb61f30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2b95c918d676a4e1f408a22ad3b9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0abb0f7bffe33f39cb020d9d96c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f041527996c4de04e03809bbaa551609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ced2fbf13c8379e926dde558d78a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1c8caf9b5b093f4bdfef9fa7cf8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4c37cf72013bb2b9c1a3284cae7d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2115e2bc9267762ef080ed5f7fc8a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caec101dd24b8a5b535fc1545f8a41b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e10d7fcdbbfb805da249f002ed0881615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf3e00190c0ebdcc73d600f4c2882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c5133845baf6be4564486e5b0e03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8006acecf7d22ff8c5065316d094d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d05419187634a98a78593f4a09e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fe5c05bf8fae698eb3668f460cb5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f7737e52701d362c039d3e309305621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b4ee09d205796ca4a5742399b779622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd3d0b99af16e9fb1658fbad29b9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f615237338df168055b5c49e0e9ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285864bbfd6b2d3c20568e14885426e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79dd34e24144dea6a5c0647abca89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa2c1b268be47bba4c85c62413e0e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd718a69ad0501e6dab6173e9efa0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e29a168be7fc60fb360c74669b544629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7356062d1180afbc74c5f12477f86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c593b57246ccd58f0d29a8f75f58307631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac4481415d3a5cb96d45623f5e949632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133b5e1144e5bcfce3aca249c71328633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ac63e30e9f1b4617218cb5899a1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a46a3fedd58470e29a9d5b75afcbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cde03710f841c86e21c5f755b3f32f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d8e3aa78694fa6e7817a7923eb31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a801b2b79d76f3006610f27c3c400638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76f6e8e8fee1124af75ab84e2d41c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276be24dbae992ea359d4dcf9d18f351640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8ddb35efe257a7fc352c19fdca12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6da230db8b3551e6847c3cf004653642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2726f6e832804d46b64a7b101f7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c7c5d248b54728fbbd5e7e6d1ae8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce26bf6244730f423973edd24dd22e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8aa46be84bc451e7ae0cf3181547d646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336eedcde97bfcab7e03df5a68520c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce6340c4daeb24e038e604dfbe78ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9d0144ea38dd13397b21c6334b2723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9754f6695f9535c2033afe6e4ebe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e4cce30426ddd5c5247975e0e93c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da23c970237cdd687fbe54bb10bdd496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144623e516ea40a1c59418a8d9593f247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf046ab21e0263e6743e0d712080d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a923dff53751d430ea2df250df110ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359041747f71b129020c5911444de6b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94388b8f39a2db9f183e75e542e083511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c598bcaa730fc284a22343c4de74be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c9490500b978c6255adb91cb0751e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caa060d2f5906e57b13a3c6c2628fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e167201791b7a1a5529d3f3d7d3e8a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671cba5e171d725a3da6b452aa706e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7705a4161cf8a8970bb848ab787d0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69047270e7c2ea81acb299433b3edf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ab124c36f9e0aad5d788b8d9d38719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544bb23292c9b74974f5ac0d5168fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c5f4a59a48d09684745f087799f1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b0640d536ae49bf0c79e0f8333b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9ee85c8874ebf8c6cefa8f87755823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97eec5f7f3b229740adc51c321b39724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb6043342199a562eb8b085db4f5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6304062220e2d4484f4146fd58a8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeb4da76da3fb137cf81910682d96e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c996593292ad48d562ee28e1059874828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f6f69752a44610db2be351247d80d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2456179cfb0086472b3e8a79bad07030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68514ffd5020af8adf363a44661ab431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281704a1d1a85c0d5d5f1041ce77bb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e365b3cc46eed97192b454c02d2b8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9caf05f65c8b187e03bd29f5ac2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4fc55e67b888962f68b43c299cfe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39e103e7f506a2ce37ea52317b81cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636aee7da865afe3b18807a83d1f4ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336dbebb4626cbe1697a3d3ccd5a74038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592799bec2d41a0d87b60a5f57baaaef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee77caf77b96dac8a9bd4ad0963b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc25d02949d82c8194a13be6bcf5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893915f921d2cb483fe500fea92b443942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464d3c0db21d17d58498dedff0711443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f5604b32b868db692eaaec08a98f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365dc6aeda63dcf3731adec8aa8b04845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71112d637a292b829d4930fa61d00846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3155d810537f1dd83a0f7273af3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873d78524e39a69a84d2af79f0f77f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac30c20187e30bbe01af585ee64946c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c6b04874104b7a70bee7c34e713550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235bd7750221172a5270e45287b9cad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0d5f4961abc0a4bcdf4c600ea8d8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b1e9320979c371814ecad50e0062353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876a327114153e4a61ef0d7ddc089754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537aca6abab9678f1af18bfc75963a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1b267c116adff9a45b2d7123d03756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2875f26cf3bf1c82561a84fa9edfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417aefb58ce1e8eb984b1fc52eb121d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffd000b12a0664ed403a6f19a054459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe29fc9791b40dd601f7c6eb08864f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a4a82ac3f56364181bd835ff7f9de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa14926c96916c0a14830836f53b5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b85ba08135b866c2e928119b005463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2293ad00a9ca3fab2c2e382a07d6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39426233674cb38054adf61bf2b55f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69ba1c09ff7c0c362756c3de13efb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb920b76b7d336da59d5960c18a16f4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc50c8dae7468f304318ed8aca1e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e3babd49bda6dd65e31804399cc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c303617a9ac3e38e6fa6a8b1bf1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8806b30d135324932703432e9f6f3a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2626e2a1d7503a46cf81cc0732ad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1f904b2b60460b3236a30ba6175ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a7a3ca35e08c93780bb9fecd1b3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e800c8ebb92b52cefda880f15d2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286d4087f38df4963a8c889019d7d2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d28f36e96cd417391b9ca155f882677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1090faa1c7de793514fbd3e28aad3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab22f9aa84b31ec242844723484c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11493d40757904578990f29a644af280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc92e58a685baf2887d2d7d341615b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6ca4b4a38ce277fc62e5608a8e5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1fea886029dac01dbc6da6e6f97c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f879d1908f2bdad59ad0d4e2510984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663917aadf7b207d2e486915cd50a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4381273b93f6d5792b2aa906ed2da486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cae849fb230d35eed5dbedd3181d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e846552ac839a375a4b15603b909888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa8edb16c8ff1884cf9a5cc0452d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7c4b4740ef1e26bb145ac0d06092490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7c7beb100a09230958197a5eacfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd5514ba03693faad67e10249ad65892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f90d1b6a16d337fb36305f512e973293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b75d91a3ef5bf6d4ace47cef132494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd664f44500196542dabc2385ac2e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8031cedb30ead6ffc1e255facbe4f5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945333a046afc227e83453a1b018e5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b81165a41c8b05c8eeddd678320f0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a2dc2bc4e9506068c155ad748b2e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf96017bd6e244b67743d556121106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579cd8fefd6bf0af37e51f6859b5908101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3aefc38876db85d7450c21d32ccc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484e705906e0e12f4a11c1a0c616e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d102562499bf7727c05db4b77e83c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5a0c572e12477ec48b7b8288c47a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb999fb581a2db6e39967c57589cf383106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637989d017b783767d12aa8b6af6b1ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc40b7a5f293dc8fc1f61fc6c6dd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce489bead5559bbaec15c2d41d0f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8fbe4b04cdb2f7864da10a8a6429110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ec3b412a641a6fc32e68c4d54e31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2c86a37ddd4a2d9c2bbad3940da87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7d916e7532b23a1ebedbab3eb017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef1d49e15bbf55ab843b45c1c6c70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cbbb448e6cd6953f345db7731a685115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff7e1b4ca0a738fa5f30381aa2c10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995325462d6f7c707f850814e39fc2de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94423c1ed98cdf210db64dd44452b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b0a4585b4f6a457fdd6a13f8e3cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced0e0b65458514cf2b653a67e60aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498714d36f7f7a0f3a1cc249ec5992121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0277eab83141483e48f94002cf30d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde83bf4939be00bd7eb7d1683b5a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d83c64202ffaa24a87a6c860ace4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ec1d6c9834e7d8efd5948e4bcb0de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e144d1a9347875dd75c3adb5a4aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6561c7c3c3733dbc5fe4805e1bf47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345db3ff9ed77d042e37f2d063434b8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e893a383ba5f4fcd920be9a91fe70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2857ba36eeb9a4fcee378404f7c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf048decd4e3b72d45e531c47190b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0dcf16f341bbbf8acdcd4cd902983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa30e8ad3d29653945253319cd95250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5470edeb8de72cac21ee25da16e68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf21bf376cf8bbbea8716ede7f456135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aefa9c07d9e16805d1072affca3cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b775ce5a0df82410e42c42cdc76259e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6730db5c446cdde1cad84fdb39af5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e6ca0377807417feba4355a154c5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20313d1fac2773e11c180efd1350013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d693cf7a765d175c7ad83cebb68fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82545d7291f01c331fb3c20968af7f9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75aad69ee4b73cdf870d76d893059143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650276994edf2edea5eaeffea02c69f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712648c881c750738199373465c73c45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436ff4180c8a0a6cf63e875ebb1571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642350599fae927c3f6ded0eccdf596147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a664f074af79c24048fb052cd448b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135cf2f693c2f8578e4604644306ae5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128359cfeaf056af3a9a185b0eaec4c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec61ac04a255d4f99a77d530fc44a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb0739dedac4fb710f6f1e74dd908152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c161d75cb83f6b9d07dd5b89e23dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670e67073855ccb6f9d85c8ce59e58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c79ac4fe307e0813db1e026af325155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bb2e87ba1d2d1ff49793840d35ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fb1986f5d29488df47490762fa314157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117206572638d40fbb7e2b547795bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e022109265619be1ece697b56fc7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00ea3f5788141190c737bd4fa19f27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779fdc918f2b1ecefc6fcc30e22e6ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2193391bb1b0daab0cb6fd2b54e374162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53606b4d5bd3a1d28163176181512a42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329057ac884e617c3a56afe22c3a5c5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187519d9df85871ab13e1e3d96fbc72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0213eb26afa2730d54bbfbd1b5ccbef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6622254a3e505204de7f3b48a13632167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044227f7bbca19fe14780bc257bfbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df6463b290bd624685b5daf5881d5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19becb2b262450e1247f85c4e865071b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cfc53e02655b994571308b4ff24eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cbaca2c1264f771436468fbbdd535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba18f1cff8bf2ff89d7861325cf23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920837c34f5d4eabaf1da950600bf282174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c771c4b623ebf5a0eb1d9abbc3d095175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53c1bf4c421293d6828e4a61d593db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd10f6bb7ed14d304509abef5f5113177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb0e60adce2b114b592e1499a7cf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c5417546580bdce5ead52fbe6db8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da3bfc36724d5e19c90ab16696bd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9798d1d320782960acd19879f8536f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1554c58467790bf8f8ad90fe70e1149182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931cec30fcf94d77bdf1b8ccaa1421183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3cb9b8e3f4ed4a75286fe63bb00a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fcaf2b798522cdc81c189b54d0a6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e18e7090d57aa1c5371caf58f4f9f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cb7e10b343e971f12c9c18f5fe846187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee803c95c982264184be8ebf53ccf2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde77fe20a6ba3d6df7268798378fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434aa9ef99dc4a0e5fb73f420f9d84d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0972376a9016fecd398f19198a576191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926df0b1b036238777fc9f8ccdccfa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7680244c9c44fe1369d7119b0b762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f611afc22e4692d8cb279be4ddf55a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e333af35fcb1b68f77ac730f72a6dc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696eaefd24830fabcaa07d7b6661ba1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2bb5ecc87f53dfd25b780a3c75ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354803990d6e802e499a04c2d3b691f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89eaf298cf88bf321ecf53f1bf6aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40539a8d012c8d4eea42348fd80186b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1dbfb3b7d231a3d758d873a078af4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bced58317da54b7f957db2b64db2786202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50c5d9d949aa66d3b90eda880d41ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb8c510f6f42518e3c5f8bccfb45cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e8e9d6fcbcee71f5cb6cb64a84f59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909aa24d5ff86ede17cbf597e9e224a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf522d17f971d9fdc2ea77f899a18d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b297a9ebb81ac0d1c2627a00b7caff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb1817453d346eb9d2a86fcfde96f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4a5ee23f0bf416f6833a139cb6fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589dff1a9ab53d203abaa20ded19425211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f78c2fe91dd592f817b1f8c1bc8ed6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757dab3cf8bb7d3b34d84b0b0d7abaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c011f061e3031c14ef25363694259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cdc2a5f6a63f8d371461b372cee30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719df2c7be61b99f68775bf27fe88b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a100e94ae1a59e094e9ba088b150217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f166862a60d5858e64a1c6df7ae63bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b28e8b5657e7677f5804a96af382219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3054e0f222910aca14420520921466220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfa10cee47975cd7656a8699669f5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcdf8843194771c38c9f174f93204d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020158fbe6b220a047fa2ae59c6633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93228eeee46cd83d11cbd4555f4060224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b0963ca215276b51e85594add70b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237936e56d563f32eba13e356f0c42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b5ccc829136091abb3088798a3151227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42c63c7011f0b70267fef58abb5491228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81eaa72355103638facd1f51c87ea7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9cde61d5b85d408c5370d205165a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11df9f6f7b21218e4cd228b053966231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df0749cdf63533e209617323898e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14575d42e9e59977d658bffc5f6c5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a506a57cf73bf4503d632dc688a91c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d897e427f8426be0fa69a41a6e7c25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae343286fdcf1db9084e10d5a27e3c0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1bf4df9d7003be8e98995fe416658237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fecfdca192097ea04cfd7bdce40c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1905048111614839caf74c1891fa82b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697aab20665affeb8e55a365f8dbc5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d19fb81ade0b4a2fa54d978ca8fa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688db47e569fef961d62a09f12ec87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8e0816f6973709b4497a5528e56e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affcdcf86ef1244520799046994aa8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b180321b31230666187819dbef09295245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b160eee613c5a22b3dedc7c7f7c1ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7178883cad95b5f73b571a7fbf8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344aaf37da54ec1411eca6ff9f2608c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818064da358ac592f2904a1da1d721e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587180e79bf052c443ff4c446fa57a3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d14375ccb24ca209480cfc1f2c9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09c8d3ad75fe652e6ace1d8390f6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6febd240340ec44417f9b4a8e23569253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb446fe37bd165088b7dd890bb2bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e73706fb63afba336a5e0133b116255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c7905d5784ab1ff41a90439ef46ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2bd2ab14898fdf8dc6570f7280da5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3207fc44c90d73c59e695bde77961258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c791b9d0e5f46be17a220c57875d36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816f041966d7cd76542459c8f9682a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cece72bc604bbf2012854fee4fc036261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e0c108d4c56a855fd04321727948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f90e8ab1702c0fdf1967e71944e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70e875d09182f6c806f8592244c1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc2804b90d6f5c8274c5d7a083259265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96b7d871b68926e59c534f90a5284266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da7f37e63ae398bf4c30fc465f1d05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c67a313c797f5da3d900b0b59ebb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65d26ba061311e973fd355c7b0acb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217397a63cdfba53ce219ee9ee1e0296270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a167798c50bc9d20f80492084ec66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976efaebe5e09e1c181a0daec647e12d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948344bfb45708241c893a2f312db8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014fd87f68169d335a5e8f148cfdffd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6099c9130acfc324bfb1cf38c4733a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecab5a0ce3b033de9d16be526b837276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590107e3319bd0303488dd5d825a71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eae182abea5777d4f2e9681058376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ee2b4e4beeefda2be0957344d592f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536fea38dfe95a96840863d2de00cf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d1d6069bfe9c356348106e7eedd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82f569955b6f877b8cbd89b51c6ef6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2282181828962e1dae40a99bafb5ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77373588f1faf2189e0d11f0f5f60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc0554faf77c0a9d9dcc409cd7a88f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff09ff971d78330396d989fe2e08e7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec73c7d9e8acf4a7976ca4202b72e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453719773eeb7f3d9df67e6eeb2b81ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920775d99b564558d1acff1feae88c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea70f49c56be854487ee3ef94185458290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bae38aa887b11df02f8822011227b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a9a1d3b3b97d4ffb1b80f89c9047292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66666f0178b53def08d35f44faf6d97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df81e47c1e82bfa7176da5092eeb11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16306737d4661b8d7ee17805e446f894295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285915bc1db8e34eddb438fab30fcd93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003508ccebb2fefde53990e6340a0d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e2ade7977d522464abb48085f7a56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13619c9b9a36ccd3271d22035d206299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fbd10828c1c890efe102f6cef748e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15f5d8b6aa00687e6d84debd37ac6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd6ed1323270929e285f03361208e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7b517660f208bc711bdbc23c04dd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cb5b8be20e1fb3dc292f24df0990304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60321c466cf5748f02154605c83bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556b7487211ccd928d56aab2817a44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b213b0692bfb0fba9c1d69074b0e136307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d99a4ed3fc1dba51709887b1c1eff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d1eb4ae0ceb1efd4b1fa2601af9ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd62091b12fc5286189daf19625d02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098ddfb2c32f7a8c4e639ee5c37ad9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88310d43e4b7cab6ead3b2f808c1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3360477c8c027e18ac4ddc5d650c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715856ade0878980c5b5a3302a58a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49664e601edf0ef69ada7842e606bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfadc032692e24127481b19bd05f8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ed175c3c551a78d3407e4ac5b144317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a74ea768d3563307a884417b773a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd139aa457c130d95fcec0c886703319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b0d9de7bd62b0d56fc9494876dd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d699c063d84561a93527a0cc52234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a99cfe7a13d9d90f6ac69ff34f265b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c4007c9794640cef7f98d2d0df3c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dcd6a91e9993c9a090963f302ae47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15a05a2530262dccb94231af76703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd61d68a43d6063bee10874a7df619326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef50b0ab6785dd3543aefbfb218f1b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf2fe325565478d4c63c09ff694e21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c94464acc4dff2f9064e61f928dd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19d2fbf248cefc2063f2f01910bb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1083b6115d1462dce9010d709c157331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887a6fc3fe439a4b94ddb13be21ac0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236d126e136c5202b22e915465af34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce34183de30a5a6f8cbf9d9ed967539334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599aa3fb1348fafaa4575db198b761335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1b81fdb3ec006a337dbf18d0749c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b143e0714b26252a63ff29bec43aaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726ae739a9a88090ca7417a53dac94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4bd7c9a4c2599f18e4e9c748199a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6992970c0e1b5f041053cc36db8321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853093f7b37dc6823e516f4a768b0cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e044d8324c86b95461893c88d1af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e846576e84d6a8685f17e1bc19ed949343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae44bbc4f05bcc5400a177334dc7a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b85f0b4f529cc3686679970ccbaf2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fe08417ae441c2f3e7043a8997f73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08a77624467b2a4fde14e15f60233347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf605e53a6bbaabab8f1f7ceb3642b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c327abca7f67e8e8726f1fe80109349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f974bd3d467103a6a57325fcad236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33341aa4017f46323b346dd655a659351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e8898d77c9304a9dfd96ed9a0286352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e005d9b2127c03fc403648cc02aa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc2d6b5fe1c1c8731c61e9ec41af2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19300eedd51041fb6bbfce174d8856355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae6d24de7433522ed0b54340f6f94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532acc5297adcf5859e1abff343e42f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c0f7b4dbefdf0b53d9ac02d1e9cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6c10ebc4f5d95597cfeaeff90e47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf58518c48ad2f811689e21bc5d604360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988dd057662ab3b4d8370ce0a6b26c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fb5b841112bbdd85f65f24f0d9126362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ef9b025da22d060bc681c852b84f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77b81b7b3636e6e8710b09db3f86d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c64b4a1c7a9e381e2eedf4fdd38437365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e475d36dcbcd2721493159b9fbc44e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b95594a305ea0039c4656935d430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60b6d86f8f1234f3c3d41fc84082a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33edf2d68c02d3ed64225653b3bb6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd65b5d28e1d5566b15f70eb5cdabe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ea410f5f21f6aec35033306a32c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c2232a1ea2d782303d0ba4bd509a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db488705981af53e2648b9b9158d8cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346ecc47de6fb4c1550d5538b61c017374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f6180ac4fd17d7cd1319d6d8c8d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46e497b359816d3a1235540dbd7aa6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584228c152129e61c38442b88a90a255377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718a6fbb91409ebaab3248de5b552f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff143d25eb6898f0967db1864230c94a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625241690d36a46287767a004dacb51c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca263714fa83232fc9724bd1fa1038bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e77ee3f6c0b4dfec63165084163a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd86c17f36261b1c0287002319a4b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dab1b2cc31228656bcf6194576cb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e8bd4e99d1e905f4db03fa59e040385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f06e5d588aa738eb637c2adbac895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f7e914f079aeb0661a399aaf945cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2d4d21479c6c6d4798bf5d3e9637388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f27cdefa8a9a36d0eda0c18c844bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efef1b9b13a1271ba6de12b9a472d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b51d3605cb39dc9177fad6894c5cf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae179c32db526c088b4435af9c24ee6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6bd61306c562d4cf6ba789e85367393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ad64ddd6ebf1f394b0cfc1ac76d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b978bfdaf89e594271a707f21238cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050498206f96d6cf296d4a3a3286378396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb721840d19994d74adeecac3b7a1c61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100931e7ab2b49eda9c8355bc60376398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc511178439b0b741ffc7a40d8506d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd10f007d7fc1060a086b6a9949620d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc5f77b26526ac898328588500fdb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca4fa06049d38bf0998cd687643b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb6c2308479ee8aa13c6076341172403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d3b0146cd9e1b10da6573e941f7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d4f86669f3b2d4952e23e88da9e8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86500fa500db99ef04329b60bcc5d08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de9f3216090e089ec9444ef4e48cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87230af2a5314a7d0d86115f1b4da2d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c366789e9dc8b7b9552c6568c8cce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d60d2da57e4008a144d0c38921d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3649000337bde905f0b243f9b38052411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326afdf6dfdbe2155dbd9fd66735672412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b20223a7b7322aa415f591758a7ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a5b789bb20eda1107e4f5377a21a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988478c4bbd97932fd454f0e9a72c801415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701480b012ef92fb98d6ab0e27721d3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101912122a7a2879f01bb8bda76f84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae2f3ca097fd210ef39c8b53e5c56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d8354cfe2367b2b258cb175d3734419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a4b0facf3a6a04f5ab726dc68f5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074b79dc5032568982b392b44212484421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2f94f1e68d7811f9fab975bef8cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c3b2047ce3b0bdbf83e45248dad7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca056dc8d95ba59334bbdd0fc95162424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c89bb28fda12f83370d1bd2287e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4119e65773ada96e30ee808d8cefde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a09fac14e539f9afc935bab39a22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7beddf9a4be9ee5f42a3ad7869b91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545bf187c1589111a4bb55041e0d4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e434667ff1ceaecb142b5900faf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f730d6376f7161fd8814a49f38519f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b22f0a9674a5034045d74781e1a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22304efff14a9d1fa09a612b13b4bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220b835adeeb8352561505e4c12d27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c64f6e482b8fe28cfb8eda1545f34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1332db14c1d66d8198223372ec1b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d836837bba5a6d9a9ccec86aa902437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f785c8752d2e4e5d1dd963da4176d70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6da783de835cba75f5b3d025d79df4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ff9c751de4a9d9b5a6b9b5fb4ebb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd707333be147e587723062fbfe49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a077e095e86cb616bfe3cbde4b388442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d861f9307c2fb524974f3ef1e56b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12fbf580d597ddcd76499c27a14f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca7a32e38618b09e9ccfe0fb9792c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5d0192f487ca57bb575fdd0d9279446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1815495c2cb762bdb2a5f95d5f14fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1504dc034fc520233b82568511fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042f604c075459bf65c7941acc9e83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e02aee87055b602d808e29c1e64dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f37db9dcee8e7bc2df2e9ecba5f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb10c2af21b0c6bc18d8c6f7d4038f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ab4cc45388a100c14c7fc7fb9ec6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399243e9fef9135646c8f827ca526804454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41ab9bbb5d7f24b6bb2187298d8010455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7ee47f0aea51f78a7f1f75d0ede45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5e88b9567fc6af2027623c7d1316457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73d879d28450424fc4b2100ca1e01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd4713fbb5428a316e9d3163a37745459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa584c829b1e86367bf2a1c1d208e1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30bbef870e9ee5613b503606037c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945ddd8310052b89914581b086ca02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eeb90657cac5e43722077e3de470d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d600c7e62566630a264e099c66617464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba730f91e48b635e3fc6b8cecdb9827b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d3bc759f584f578ee6dbbe95841c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e3d2bca1beac7355f722311bed96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17541116f44bf4c626629f64651a99f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137036bc518d9fb0253af9fcfa044cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c1c6c369857263ee06054c739c087470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac92cb416ce9ea0e043ad8303d3c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c8f8c09d334f2ff9a0080673e5bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a2fab5e816f8f6bbca294bc1b4ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350b3b88fd45fb7e9aa7dc0cff15d3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f81e2eec3d3f5c4e3911952ff84585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed3f5ee3348ea8ca81f60ffd74dad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350bc3787b3f3efdf9ec3d0678f85a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db34ecda07e39796bedb7ebe15c27b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc16a7aa2ab88cc288136539d1374e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adae17217e66cd177ae068eedcb662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aff3afb34b24639852aa3bd5f4549481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e83cd2580e0e18a20e0ab2e59dc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3879fd578e687ae74087c380d82f6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcb1a00329eff7cc60eb015b7a3647484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d930d678042c7c5bbece3883c244c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf60d45248fbd52fc83f85b9a516c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f95e0b72c8022b05f2933767ce75b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c94a110a329ad8c531fe28086e3b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f203c1e8e6ecfcaa4e6091e2e322ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845cea510b0988108a8805708fd66d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db40aa2485679315b03eb3e8a25d43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80b0026b28124533e94eaaf0e6b8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ea060af8b7c3221423050500f0a8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a32c1bc40b44ac0d7b623edf6589a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81661e64a354b875c5efdf061ba76c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f9b7476fbb68c2d0d9e5f666333a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35de8077746e119ffc1f3249926d5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a2c44fa0984373bfffb3a657480b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d36bd12bd4d0fe3fb50bfb9169253b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d66f7a00719f7aeba931db8359ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda0496769b4dfb9223640bf245d750501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7003f14de01d8c3f984408f584ff1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2267030ce0cbd49ecb24773f52be8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6680dcace80cbead84f49237260b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642c1703073eed013301e415d2e27b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eed040341c67d263cf15b5dabb039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d17c5ba37da0158c9def7a312bf32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942bc316d6c052da76f7d8ec12032ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c1c2fc2f0205e6f3679cce89b991509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ab8f04d4c5cc08ffed4c7b4a2ae18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8875bc2fc12a791d16902789caa84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb8e82ad3bd859820751213cdbe76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299c415aac39064fd2bb31e917ce5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f738a2eb4b42a38b8e898b37bd402514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c92f8576e3c1d88362f3eff89098b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba3a189a19c61fde20852df0612a9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4960cf794c704c837c408d13aa515517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e181ac3cd146ffd39e061acad193b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cebdf59edd5db359eca2b6f782ee3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8fe511358f2cf479fd8889a07a74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eae0eb611b523e054ef6fe78d4630521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7348269374c7e80bd553975e9cef3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8df228efcf261a1265e210b1b9a51e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24dbb71c234fa471b2ac2f3297b344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa798af33bfce8eaac69e54fc48540c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996c3925436fc31797554f58231037526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d6fc23bb1a298c52557ccf4f4b2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f26607bba5adf5c13f8d75b1d6e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba515f3c30525a6e6b2f126fd1468ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049b14aeb635adc358d6cf8da5ec85c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d1a975952f277c3814d83f1beae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eefeca12b97358929e186508185411532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49959e86b905abf09dec365eb677075533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce72472f11567a3e148c0752629557534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8a8f09b84f1f1d643c6e3902c7eb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde3389d4de1af583fb94a21ccbfcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca3f635b0517b754df9a733625f03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4383c1dab97aacd886ad21fe560140538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289b008f7daf4c00e9cf55ad0429a17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283d00e7e4c346f1c282aeeedd07db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3ae9e17efe19da75c4e224670886541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f242de84d20630651b0bd32d7d7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1667d94eb47af2aa7d55b22dca33d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27cc950a59ebb0531411df0447d995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae07640621d94d505a9bc54be8afe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbcf4040814cc5fde09d55dabcb517546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7c2dbd5c71be0b847b6b06ec99fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3b1c2160e46b67474ba35fdda7229548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9d066c97f6b10c2853c9c92255f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af602e6d23aa9d5380faedc50a69a4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe20b7cd3bc612e79a7c856c119741551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861920cbe1ae0f0f5843c749d5f083b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5489d0acb5b24c0f8a30c3d993d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a70a103770565d2167824c43eb78d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb6a33e34f643fba009043edc0d6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc66b3a6db94e809c276897a62760d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b790faac8d8481299d24398dc004931557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78398ed514eba62f4e7b41c080b9ed3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef09dd1232d22a5085020e08b48e99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff75b20ee55fd6ec7e2ee91982881560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eba357f11c8fba7d877c6882d68e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff1868dfab66770224ad0fbd8e3f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3926c3baada792f42ce2c3ee0aa5c7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c25fcb521e86bf4cf73f5b01da6d6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c43a8db718b3fc9ca6e39dd0c3a18a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dbb3a449091fe05886184a51cd445566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cd08521a43a9eeb3e253f60b03d22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a8275d02d1569fbd6c03c3db7916568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872650b46f417397f5d4e00f3684bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84762f80e2a1fbb439248d0e96e87339570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c366a001d9864967c14136c1f0bc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975af1d70552e50cea735edb5edff43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68cf5c689be428689ad8cca2f1aaa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ad13b91d0c252d7dd2e978c3ff67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35dad649da26a5e30a49346f39e859575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d66e56fe17580516f9f3b60717aea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2753d744d2a7785e9e2480cd2d6d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03329ff43d60673dc63068c7f5e4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d84b1aa0201d9bdf8ed8f489cc8c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8824838a526e8e73a7088a1966d6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2146140415728e99de0f7b17c35b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4290679dedcbf6572c575e528d7b59f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8a58b6347ec2477059e53d99cfde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2a7b3b65500864c96a96cd6a7a98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09252a880fa14e74d8c6a51a9ed762585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b54823a6ad7cc4b1bf71b2d15fe56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c87f16b71cbdb06b906c9725c9e364587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc519dbae904b34ee6da716d34a176a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a129d2c6925c60aa7e143a6cebc7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8393dc04fa8298c640cb841397330590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbd46c75ea7668e583308947f9622d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc71f3c4dca5c602c4f9930cc197402592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59d47fda96c01806ebccbabbaf84a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd02f1f1053b81f79cafc91d12993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfd1ee07a16b7afe6dda8993a35f9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ac834d8de6f4427c4655473bb1456596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499600bc143f62713ab8ca79ec697c53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99cc6d094d127d25b538a1a453eb6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de2454d7b8425cc6982ccbf53461c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330848ed23f3e9de8cefd04634147f64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22628dbd5d7c4266c892cb1b59fb9cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a4dad5a12f187bcd61e93ddf4293d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14fed19c5be0940018bdb288ce1da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496de0911743c4159dc381b83a215b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d9e89f0f97d41af744bb1eb46a5b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec94cb9c0227568b00a3033fb95d893606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7611986b941776419ebab1600294675607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ae4098efa9d9d0470b7405744bf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c108927a4136d70ea1f9aae5a6f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3a873cbb87df276e24fbd4a39d8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a51c6026d622286dcd4144bfada6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e6535c8001f563bb5d3aba8ea9db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e24664a16ddde878457bc2543ecf34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d5ccde83512d564d8cb40c348303e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462839695094c7c465d9533b604609615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c803b9d74a35ff339f7ab6dad7539616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b4c465a8587905c4fa8986b39bb73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6178e829103e5c1158ef2b4f0072f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4b13d8ec781220ec450f22c46762619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1521c669e0c894fdade73636410646620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3b54832f750d6761ea6acfa993cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017b5d83994d4e7bdda942947bf319622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f003275a32945d53f4beec41fa4d25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643a429366147deb296ab108fae206624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416ad01e1395da1b600ec26722751f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1aefd68f59bcb523285187f262fed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e383704fca10181e601d59ab0aa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945acebdd216c2941ce1c8e69198694628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90719995e68b260b288d6bfe9fa20ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48996bb6ca4f03a35f7d339c2359a61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c17d6a97dcd22ebfe01f5d4a614c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f762793370a213c5bd89d5ca89b2f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bf07322c13206fa797eaa013a5127633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8932516918468c93cd41bcd5104c12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9fd372e45e4ec04750c62e820162635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a49d7116600e7dfd13b8f39bea2a3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97020dc7b30c665268f4d8adb372e148637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72bef1f2709c89cc35138fe8fc0fdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84e297ca44411356a03dd54ae32ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c89214d33263cf30cc7669d59c73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b8d53b4578c4c0f25412c7a8cd874641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844832de00d6c016949e1ab24fb1685642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314183c4fb849a434c74b8a33483a604643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e67a1ad1f582a4bad568eac8927fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3763865517ec650647f6d7408f79c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51417e152a9ac17c8eddc1f9727a48c646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>