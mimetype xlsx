--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329d73de2307aff8e8a86d82f562d8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848743dcf1174662ec613e28acc3c53a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503860ef806fa7d4e56985337125203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e85153be3fda88e42e3a020dfed24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df5827a3ff75d14604615f7c9a8495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb6856945fad7e02fcb913af7f47456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb37562347c1af8300153b5c79ac5c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271c22b993fb9866db1989582741448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fbddb9f018304b1462d3e3f261fa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e6ad5c26d0208182a641708f9c06910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e382b45a9d75e4f3f67719784073711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcee7cf97f3ebb228202297824ebc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cf9dcd79b5c25023aab84554ac6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5a976ad2abea90dbf6bb6624e1c6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b021f82dbd4c7b62e92797bcd45f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d98ede8b825a25c55fdb0626b52a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bfb252a04d38b0a3dae4eee518ac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c67608160122bed1496152c2a686e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4dab1cbe17babf1ab818eb5cb81f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f127f3022435acfba6f0bd42726ac320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c028297baad2ab836ea332a07d55e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648232959a61d6df23597158f34bcb8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fca5256de9dbfa99bfe0fa96f885c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59cef0cc8729fa7c7b2b7d8a515c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f454df30726863c7cfe6d382977e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046afc2803a3ea3357f41bd1891d867026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542967426ccd1edb6fb67982cf78ce0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee052827a34ccfce63cc410943eba328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58242a7f0b604e098704f89c94910529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133bdadbd271a99216665074350d7e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf15b0f2f4c0825fb5d4b8ede4993431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e71010a77e1190e13463617aee7d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6965590aeb57fe55d0fdd182899ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f619d9624fa42c7636574dbf2e0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0bc182fde0c44a01501bde038607735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468498ce5f2ab274ed4159d57e1b2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065442b8ca7626da5a58b79e8d87415537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9080b6c82113c37f2c9b84a1ae1dc5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb104901d9fba4b6953b8912f67032a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfd824e4d9938b8a7b8039b67ce1fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386c0906b8f837078849e9f9157e1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae611e5561eddc473fd1c95f7de55942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02840b75ead6e63c10a4cd4792a4cee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788a53235c08712151c2bf43845ce544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108b378205b9f6fb2423b193879bd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19fba66e4025194d986c484d28f50f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9be67b5655b312b39264225c8484147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7240b4ae02ebbd32b44af5a3b29f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7613f7e9dee2fb94813fe42f1edad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbfb2ed575ad343ff24b3f1c140ad150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8789a3569fc47a39cba86d961fa063051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ddd56e6e8508ebc01937279b656c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa0f15171144bb30fdfee7f2e6cc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e01195a4211951ebdea4b615561ed454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e95e9d3f1f6eadfbcf603ae74ded255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4499a1abd327196e166bccce069556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f804d98890d8b774e0f70b4a9001b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b0e543e80a6a38dc421b66350de058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec94dc78bb4e01a03916ea409506fe359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee6cb57f116c2857c56d1ba2a90ccb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0461be1d9dd78a991bac1294291461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abcab316f49deddfcd0209b8ced3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca980fd0bc40f2bfa4e86894182b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41d8544849724b6b064ace6d7caea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14266af338eea1384ba57e8b5b4b69865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870814bc6c3bcc77a930dfb3e52237166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8bf9caeaddc054a8e1e651d112e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd6b56bd47e4ff43cd362f52a898c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e13b44d3d0e0b238f707a8bae1055069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a652782fcf09a7e35c5c1c02321a0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92326a5cdb405af3faafd831f3e7c9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15792be00bdc897f036062989fe27a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abc419a7eba650291a7d3045752d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74676321390042dba32570ca955948774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53b184bb58ae3cec6322ae76273eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765997e3ba00921188d8d231c039ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db9fe28a71d7778e11754c5863ca877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73968cb6089828acdfb75b818a5485478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a841ec317e4b71bd6a172b8399c4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc631062d4137f9088507b96b99c8d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591bd1cb74f13cacd8bae78b50a996581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f52ac4bc2f5c0a73ad8f177571cce182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde4cabde97024d12e9714b8cabd7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dff5c8e6cbe8adba990fbeea5b98e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900854865712e01ef6dd2a81304d229885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac5439ddd128e4d42ac9e0db34051486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640b83f726fef10c6d1f803042fcc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49624f550732e861b475cd5101f31e3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2da0c3d9f82ade8a600df7780a5ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e602227d2fb5e83ca20ba3f383560a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3617776e63383e99a0ca01f41b91491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59470d8dec6b673094e9fb6732d2f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c159c9b4e9c320150726a792bece0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec762bc3f9fa7ab1e84d29dbb1d0f2cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb494dbe2c91d24e1cdaa361a1d8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e76d04fd7f424677498e74c03685e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42516d39d4dc1794d376e2bc0a60b9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b7f6e48c440f31398651a69e230798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e503879572eae182ae7ac4e08f981f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbdb2b7bbed19191cbb4cc647f1b78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea45a72a133f5434585d7f9ef72413101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692a565e5a10b31d9b6e3d129f058e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c562bf8543805359e8c2983dc39a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70ed0554f942e80e704b6e6308604104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1980607e7b7708c71e5fb4771d7cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15b9d5b5783761863ee67a04679e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d458d9b60a7c9514029f7b43503480107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8bbc39ab8890613fbd597b1aab8e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56403205ce9bff6778954a463c4e25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279c9b50b3fe026e0692591b4a6542110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22fcd41439a8b6ab49ffa9903a894111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d9d146eecc5d707fbb1a7a26dcb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53d6f310b2a68135021ed4234a902113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd543533f07394ac115cc1e62be12945114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9369f348099a6e9900c278237ef9264115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef4b02185e5964209805ee851ac0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f02b04460fe764281c5e95ed2c07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75962674c2798800bd8efbb3461fbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b0134eb111312f04f41fd44a4aff4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd8b2ef16ebc3063391aaeb5c4928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc062740b97d22aeba4828d6b36b877121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c408a59780592899644a04316923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f3cf70bbf03d9cfed758155f49bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752ed0741c0bc8415b7fc328fc83bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bfd647ff1fa37b2cd4c893543c1f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee73a4b7e06bcb959592f0b5ec2f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4518e2cf1468e0cf7216b927e4f985127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9fc3ed98b110871608bd12b76e74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660371d25d1921e29b8ad9ad60c6d27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d454c13e39eb5f1d3b66a3d5953a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912f3a2f1e4fddacba6378b659fccfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb8a62fc213fe78d614e12ba75105132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a18d623ffa774299507f3a4003e31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e85da5db136d820a1f050a3031aea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790f209a6eed7a77fc5d8b7d4bf4b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e4e77dfd49ea2d298db205a62657b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe918c6ccb4f45f87791a9246d4448a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8272c3e2fa46faa9f00e712219581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a7e6863ee420d2aa594f82273004139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983208325daad990c6445fb81a9011b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a92ab00cc4c1c0ea74d763eedf73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113734bce4a727b050f6ebacf57cebd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ba273fac6762c99ec99ae62d9f68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096778d879b99c5dc84bb0410c8b6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561084d50118693a9a8bdab21f6b28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264610d7eda8c10a5182079fb43cd9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d0db79e1bc2b9d83c57a4ddea695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015cd442964bd66ff87f8266fe1cf29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c6fa541bce39f636b6d8616b85c73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72ef0b26552c9e870b82b4385468c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4881489e7ce5b7c62e91634c3246c2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a2f7adbbb285ae57d9d9c34c410f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8eb9cf44e8242f14dcd4bede90c07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912b34777ff576f9523e11826dafe0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6676a09eb63162f9a549f4213141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d07ef1ee4f986834d5b133d759ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934675d47ac46631bfef5c71259fb3c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644790cf3397c9422234c75c3f0617ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d18c6b8a9e24eedefc841b65920045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfdd5fe7302616689932ee2a171ff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c953058a6e2b91344c643e14909153161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf771305c4fb75455dbdc5b66b793162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578bb4a0ebdd8cc24a616f852d90889163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dce7676a096bef89f9b070406dcd75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd75e7a1d595abbcfa475ae1a9e573165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6cf5b7e625a4e6f9150873657f0ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19755158f5da8055d131a5d3c89a1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02738653b80f214a68cd9985ed96dd31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a930401608e46b10d54c7f6de9e11d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a735f7f067376bf898c9bb0bfa147a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e32466de178b3520ed881c5c7383a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d13995105f6af05dea3d4fb7d1bc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e343d08aeb29c415df93eae5696c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1975743e24a580e246e68eb101054174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b3e2cab9852974407a2fb3278237175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206291f56f441f8485eaea40f0f68b03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a2f904b560dccf99171bd7e5a5db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65fc527543bc23f9c2f68b44fde4b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484490826de0367deae32af3970d34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973202d82677b2737f800ba17f71710180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1ade8135b9c6b78bb27768404922181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99892061a746869f94cfdcf0958b0c20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91c29b50ee9734faa712376c1c087d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d3074277d50576edd44b88fde2dcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9aa11cbbc4ffe7e00886bbf46623a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e494b7378397673c5165b4caee48a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e796d2f5f5a829059b163b54a843a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557b20d37bbbc57ce50ade7f211fd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fb84ced9448c73b0c6e7884e1da06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e52326e673d36bb0b6f740c8affc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661b16d7ef4d03deef6a5b257ecf7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf47b6f6a40c6b461f77570d2ecfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33289373d182db7947217a8d4b746ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd41d27f803862ea6a649c34dc3bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbfeaa1f18d4d14cd03b187b411de7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a097777b14a6b8d690fb196c9d91ed5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57a95d7291e2ad52a401d37210dce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f1f70c38d9e26d3149b025236730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dcfd71ab7e6ff78327527d1b4e23c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894c1d6172d7ab5a2762eccddef6266200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b6b70465489a86dfc8ef5d7a6dff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b0e83dbf221b034aa5c5a1b650bfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ad7ded7b7934f491f01a660d835b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425bb815d49cdcefd81157f3211234204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7cef20f48010aa4e86cd78f7547db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d06398a5bad1dc4f0dc33e447f87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e45e9d12ad31f9d548e24bbf80901207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877066c6e07e8a7b48560421e3029b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea35880807109a41701b813daa4801209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d45dd95d1e39f13981547103cd863b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51344612fed772caa4bc467ea00d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa1719478ec58095bc2ae600b208e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5c592c178d8000b9435421857bb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887bf3dca15049adff2d5a606d2d52e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a04ba04c39cd2315b6be74576212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c70b7cd2c6fb8aad018279bd62d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ef407ff0996cf6d97284b5ae08376217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2081ac055f8acf66e8359c9ca6b66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d576a94ea1d3d94df8e21de95244d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8566e91f42e3969b14c0f2f679ce97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af846a1e9f0210c70cbbbeac8fce6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11665a6b99d08bd40197bf3f3ae5f3b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69123dd56448b0217a6af20d0b8fdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0fddad71fae2c5b853dbabaafaec4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c47da16bc6600f0e6994056dc4d9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11387a86a20bc4425eea0a22938e47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1197defe66b87fa2de8646d776b46bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de808e7682f32bbb94aee1f7e4cb52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75244651fccf5a0403cb02014f19d94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145032f5e6011cb5f75d4757d224f55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc09f0deb3afb35f37ea8f5af65ba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d96ec2675d6a462e8b4b6537bab75f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2643e38da879267d2fdaf10dbc2f8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07425c9d512074d485d65cc074be8d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79d56eb3836c4406d94145203f2a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bca155e78552ecbeff36419a21796236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3479b2466d248577ec8e460b275a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41617c6aa1bf8595602005c30856ed5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc7912e7af341e87adf7b4b4d234d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208e78784605765776370267520be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e45b8c0d0cb10ba31e0cee416902241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142781dbca907b5da66937e35d7e6151242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d95bd0b17d869829ca472960f29b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54667151b2cbab75fb02c79a465713244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32957f36adf4b676802f738c63d75c95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b5e26cf0e09585f9e6757e073be0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865af7bdb48a7bc1bee0de7cf86aa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ffc89b16ac6d5a3f643abd22a81b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e65173712f7697242adc57b3b45d44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2703836f77e844a1b2e646f592799a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f15481b092ffd56f67dadb97328f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f535218847975625012e9e48bd2df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c43a5244da201abb23f5d86cc1d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f1fc02cf560a605b773698add912254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964d4d5f14188cfca42aa2d8f3097a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf411eab38d82b4bbcf248a46506654256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db7dd5d16ce873e0923a49700d282257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121fedc928fe04ce09374bbefe9a457258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7645ca3d0a5ba513f276380c7141d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49046f38404328c0b29b3b627f976260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d221e4ca6b866e5fbf23f4034bc8727261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6100cbea777021fb4410d60c9d05fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b037a7eea9c83ebbe594a553cd21d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731f1a3e9639f17f9a8243cacdb26a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163d1dcbbb05f1c832e6d3e9d419b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98ecafa94837bc3829e64b248c9519266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eeb30b50bac6926615589ad96c705267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1dd95979a03645e1921b2c4680a3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be094471875ce7a3e24e7af8631fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959ae32d64bb1dfd1200100c2ba42e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8dfd93e78bdaa89751c89580648d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd486e51e5f345ac3865d80fc09de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034acfd28bf95074552984138add790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8defad5c3c5b12b9fe0939dc7dc3bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de7e69b32ee73f08bac5a2b16d480275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287892938c7fa1d2838f59bc529eb5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c640f63838b02389ef4a8c4eef4701277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dbad255559e7ea375d1fe5073cbdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66994b6da052314adc66f8ce241525279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8e0ce3e1428f51eafcdc79de7b4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8d3c41fdd96b2375d1985740b980281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2988909df70a48b843dc6861c98a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c73465f80512e25a1050334996131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680d7d45af2bab913fde9685a65f49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153326ef51e6a557a21d62180394554285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b9b64f20b3ced629fff2cd8470f80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03edc7c0d6e221a51ded36bd507d873287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cbded6319324d9a6d489eb47f0acf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a35f694ab9e4b3a455e3ed9ee8938289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb0dc7f0ded13b0bc5fa02b61a7a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c1db04ed613ca7232391220d5950d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fef24407a8f3b6fc6e061aa19dca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddee004a98941e7451ff51cb5ac8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b15fa1aa121cc8fecd1532c0cfae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bf7b8b470b26c393d9a738dd08316295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0311f13c78532a9c0c3edafb7e81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65806007ff49d60c2268fb9ba7eaeee7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d4b478b56bd3ed591442546efd6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95af1877085b7e8f0ddddf6b187086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a816580bffb004b4764a4980bdec7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1621c2de37532258d21d745f30353a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8158e22226387274a90a20a8887b16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f8c417d9ffca6ede432fbccc0720303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26ecbc7db178af76451d68ba512c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5cfa367757d98ec138e7fe4420c17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0d39db05ecb3bedfea2ae3d0d147306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2b1064188ff40b5238daf0fb7593307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616ad49ca8d95eb495ebb99309eb40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda326ef1d8c8202a8897ffe7bab26b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905e9a658b91ff45e096a0084e90ba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a1e315bedbe74daa14212e3524be1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56865cd3637195d4eec9e46a1ee22b56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488954be7fda29a15bd700cedeb2e6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a569a114c435329e11be36ef5e03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8da3520b14d93734e9cacd476b549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e67773f247c6c98a33c6d74aa3a19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d875d36a80f0848b8d6063e930cf26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c220afe467a477f558237f4e07d0c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e057453b22b51b3f85cd0df331f39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab756d5eb7472b60094b528f5c91325320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf48f17186190bc2b56caa512dd17b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c26395e62e7475e6bbb1cf0f6558f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7d7a2be4cde86d29220b6554aee0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395dc34ede489059aaf5587ebdf844e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2978386900969cd657c7aa6a81e6e7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af144a805a06685c8c743a12be97222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ce632944d2e34a793aa8edce3fec8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184613470f67010241241454b43efbf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8e873219a635051c3748b7f8acbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876a726065499411d4e447cc0cb939e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd017fb4acad9e528c6fb2d2d7427e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a50c648232cfe8b9b70119e398150332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb6d924518fa1f1017127e20b3a437333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271b3cba6aabb74daf1806364a350bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad418eede0587ef2fee61ec72e5239335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778b930a55abd0dd8280b8f57ae2db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6843dd9e673d9a29a1d15a849cf9395337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c5b53ce98ae94cb218d60d491c10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df253976d20bf46826ccae13d805fe79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f147c9833e2101e5cad339ace3d2455340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9d9aee85a4e6001957daa42ec23e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d50fe9b8a62a40a03b7f204f687c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3626d247120d796d9e6feb6cc68b499343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9d4231b791bfda0b6e6e4b037662344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44000c7a10891900f775dc3cfc9a1fac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55d10a55a1582e25d350362a35138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bde0576bb5685e5c9331aa17c8f77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dfb705aa43195582c006cd8e90d47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f39bea1fed6cfd98a4900388c9e2d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d52bc565ed5b1e44bea23ee71fade350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065869419945c2e03789e52f87d132351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40990e423b77da8635aaf3f2f8262352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bac984df05ecda9c40ad8c72fd651f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b48c50190e423e383e0037eca9c83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba395a4ebc934a04869dd5a885c518d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed8cc28cb7221bb6f6413a9776991a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc79fdfb5b4bf68b586cb6c311ce21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7bef4d7a8fd7a87b41873aad60999358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c1c769654d91c375af1deb5293a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730b8aa3d039f7ed327533580f70b4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2ca4cacb04e334906c7e6a65e723361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc665faffca762513558e26bdc95596a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591f743f5ebd0ae92d38869e96a8f9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae61d2be173f18d5e0a60e0513b0fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289074be716506c2ea477172264d051365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f01387b749fa16a0f61bcb2f4cdef8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0826bf487d03692bb4cf41290ea983367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d27df815b037019694058df93649368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2c4c022b55d3acb3263857264081369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c46c15e7cd45302cfb52b0e57c56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9453ec71d41f0fd4cc48328b0095e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65926a038bc5e73da70fa733ebd0312a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f7979937b623afb36344c9b8bde0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b93ded30ecdba9b2ff84a2019bd25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36486539ffda42254665285a1c006234375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a1514c20883705d3ed994a659a58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d986dffd24af5f3f2595b15a7df2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734023187219b21d008a6601e4c93c9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74ebb1525074c5af27e173919145c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1665ac75f5df8fec82c3777b1592359380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927d94ef557f380d50e19effefeba8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f63967aab078feb1deea7d07708479382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7c7868b6caa38091519bfe40d6aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a1b68d2cde9d30cc27ffeddc9e7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec77a91b23358d4453082ad51db3e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971474e929c5389c6c64bac44e6bf4b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09035cb123c42d1e2e71633860906101387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758aba1a39b4ca40b412146317c0c3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323befa5d443b5aa0920d5433b946060389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3d6094d53c449f0b75c7d64e4f30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e3148dc101da9ce3f4b1f61480db5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de58d80e06479dbef449a564cfdb207392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d8c7d48e9ca09182ca5d1a986629393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc94499ed4d0001b0964b9d5f8c2cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8051c19ac2c2472a2ac93ec845c9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b87b8eda48c3f6a6bde4c1ea22074b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36b824029a0a2575c65409439d1e12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d834589ac6a7f4922841544dd3fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3ca828d5760fb83e49b4fcd9db34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694f616b280ec111cf9cfb909fffc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7703573eab32ab44f099df3256b9d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d04e3c18dd393e307c874ddb5efb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b6953c8303f2a1bc7ad80233e72a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbcbcd8de056577f3c85b023ff179404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfacae1cbc136906cd17e3b50aaea6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c59505bfbe48917180b65dd546993406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34cb8878562202178fc3bfb7eb90cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800e2fc07607ffae0c1159d76a7c35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601724529592ba9d0990fb53588a24e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fdba1962e7eaaff5e22a4c364f3f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526ab203bbb66ca172fab15a8b1771411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585736fd6cd68e7f6f7b41ca833584f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a7ab067f15e0c1ba02de1dbb36078413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedabc28a17babe87e4ba4fc0b0bb66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261bd60359595c36f36de001f2a170415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ce70f1aff650ac509693a72d0606416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc8c5b5faee64c90d337b3cbb76db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f31d6fa14ca4978fb3a5425094b3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215814a4aee962cbb9dd978439e423b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59687bfbda2a6fbdef3f24d00dc72d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071520ae962d0606be3b303e46235c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008e7d69e0f62c74174c790ff476962422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3a2ceb6abaa39cb048ae90ff39b06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e81341e464e165a00e84e4a7a6cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97143cb51c2158f28fd965bf2f2074d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6997be8ae10f32d5bceb51423dd1fe5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5404db0520d1275a5d3dff4a71117427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cecf260e72bdac2307487d95bf334428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7f637cac14dc32c775b227ded35f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b1cc32ec3664ef19da089e5ec364c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d09ac3d7fa81c1f46a0d46147d573431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6812593fea9f935d3dba23e497a51a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d649a37c28ac7a7a44d96028c774433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3a7482dfe5b5888d3ef6a35b3d594434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372fa6d0b9495611e47c74108603127435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba40ef26c5d625651951b484dbebc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0aca9d89d125d596b39ea9b7c014437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e4950e22b9175e65e622e716abc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f55bf320fc1c4968c85873a3339b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650776c9f2fe7d2604fb33f3d6d1ea3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c48eea106c2b5104f1a443194360441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35014e171d880f89fa19c504d0efae7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722a992945f3f04387ea5f97ef026d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb04019279c85631f07a6b5a895314444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f073dada3e3890c6ed90d19f66d20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d33805539b5709419a370832b736d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1e4c034b9d5c40c8f9fa67b9f8ccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d0fb3c28435127c287f1c6bdd198448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e7d09d4be7939fea7149e0c32b4d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f234e85e31113386f38839820a2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6922a343d0444be6723f7863ca21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e919acaee45b01b4aea6ba5e80d83e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e80c850e0fc9a1035b07e03520289453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc2cee1e78988c0fa749144dfa49c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5baead9fa9c8ad98c68f156ff503b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f58818c0ef0808d1d444ff71b2590456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0af3463c90c99ee92e1aac7b47bc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ca4771c12bfd68507ba1b84e05de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7bee6a1324b9e70695d79dc7aedf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802bb5b305e45f109e0815577e56958460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0891a5a886d75d92c8dee1fd272f4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbad3f4410526e9c4506351374ef19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d6216f78682b06e26064d98bd8de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7838c5a430f0cce21b56c5c18fc6cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad60796167d5d2bd0cb1730b58b997465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e69fe1a617c745ac63595e215d6046466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa17d5cb7a5addb59f5b1c5916afa0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e00e6a79090cb9e58f5fe6610a43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2555391e47332cd76ac7dd531e47cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2c568e3c82d5c6593dcd2fffca6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6dfedf50e859f547e8fa828b8dcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85135456ed4fe150dbcd1776b9cd8556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a37e8237c001d85b96b96a36c1c64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0aa04c4b9e115ad3c1735c48be40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89150f498f1661ebb2e1aa5fe49a0e18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172a7d3d13a320ec72bf8ee0293498c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9db1fc1d1a0dae04a4b398ccaad5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b32763caaa5416952decddec2b1fac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd95815e32f6185511926a6508a837479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707bae323fe7bfd83f768987c748ad7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e401f250b3697ce78c68857d5c12c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec6596f1a7ce2805d5d82242e9ce72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e902ab61ba758ae1aa58683f9593483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d821a5da94b18e09b70a47c1a0d57b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779dacff7f9d5d3d94e250af2bdf189485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daed56f70c82d38cd83e3fe05d8194e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ce74acb12b4e424f47c7c85e04c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353c9417251cac30d96a0668164406488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a2b60c3a14b553b1cddd33e99902489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624061d80e49b5b6c8077c4ea95573a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd463d341c702e791a0c849b611446491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62972518ddd7fa731db869defee7a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6aa3f3c715acb48b16913d08a785493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aceaecb8d823d9da2255878a7efa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad72ca5ac36b8ae7736a407f346ad9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f4ac92c89a53d37e4e15db3919c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d03353d39402b1d62c6e501b589ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d79c3ece4544a8eb90d9e76c9ad0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67efd1bc2bd8ebfd3407ae15233d11b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6281266ae42e121b3b440f65e2695c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb758fb99796ea31c65fffacbe7065501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd96be37c70c17bde1653b61baf93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d558e0be4a5aff7c561c45f311e52c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365db81535c627ffd3c6d008d63784d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e050cfdc2f75c755a1c8170b101da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfb79becc4c3a7bd01e926013c4e9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729e0fa03d042c9119990236784933507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e16970f4825aad51a93c55b3e7e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ead60a13dc41a84c6781299930abc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dad980a179027b7b8997d17630d39e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7a95734678e3d78860b8464a9659e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f22447f6a02046d04d4a15e347924b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf861bf4aa0ae1f45e49af0f370cfe1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548336320b504fdaae2151ffe20b85f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c686c4642e644f86fc34a34d49eb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112927cd1c036cd8080e00e26aa79ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481caf2f31b5608ff466772139bf1a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1a41bf8d1a8fefc901e9d940b1ac9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ea765e843cadf533a0364279a94e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e82d58c8b458c10e26fe710c9073520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735838d1e5d3a2f8b7c6b8457e2531d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb96a15319bc30e91ccb2b6fdf52c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b1ca32fc099eaa8a8bdce61e91dea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c100a494f1693af19309d14d8a9f1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082d46be1eb37b89f1261a05c209d5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ba89cea289085abb96b98eaabd7b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca422d88f638e417cbb0b5d021b6026527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca8d0108e46561a3c7208c1b58999528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e85b31b38599697cd9c48ead07653529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7cef5d1ad5617202de950cab4c224530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11de8bd8e1ce0cd1a13cbd3fe0f86e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da87940c6c5c02c921fc2e2fc5a908532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741bca52911848e3dfc6ae9fecb3af9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210164251a96f87a12238f56ecf335b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211748bee4611c7061d73198476585eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72420b224c19c9502d231ebfc25eafb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c75be1aa6b56a69ecdeab919d6b21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b61bb1ea62182f879e05c0d8d64466538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a962769b0c06f26c727b2612680bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983451d82a208ab98a7a6e66e6d807af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87825138ad66f932eeebb5a78afebdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b585babba2b5de53ce61f5e889444542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b8745be08569a02109bb5479e017543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cdd8beebfdf190db2f823529ffa41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a50ae15f1cd8c685f7047f9d34b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b379729de62a6f5dcbf70622dd638546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303017d810c1dca2c626327c7814c6c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8042f795eb969da402e957912af1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e8edb061468e9a927089a3aa5aaff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc9baaaeeaf71fb907da772f887c1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd5027f85f217d84ba987bd346a160551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7589fcda634b34f29379d596dd0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eb7f3682c282983460d30435c5de6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc645337a0f7c839b832a2d31992e6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69231a05d74c4804e0cb3e09d1e95428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e109dc48365c34c07c42f792879bb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a6d5f3fee40dbf29fff06444a102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4a3a1d08ecb45836a90923ba4c11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a060bd9d280c834a8908b2a87f4f6a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1dc9407aa70c091b84fc8a8bccd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22985117cf04b635dac80fdb8e770561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f929991ed9f95b2e3d3ae8b816fbec7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288cedb96443d57b69a5645eb16821563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c206cb98eeee140769e38d22f08f79b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c68c4e74ea4ce33479eb6f71f741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01f211e229cb79ccc0166f6b431ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b2988ae98eae0f885ae152acc8bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062ad3c148c29576d14f81bf7528420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af16454e6768fb883d9c05dd61d0a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c436f7cf9012890bec4443511bfa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59f6d16c6112e1f67a92522593949571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a7ff334ac95c5dbbae4891549fb78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843e2276ec30a66c03881760ddbc02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633974bca83faf6a15c73ff7b2f18c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13cd8c1355b72d79f8129c2818f94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cbf5dfbaf39401b34d3c05dee4543576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a49270be3b5df6938ec7ebb170625577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2778f02b5a7c04dde266e56545aa419578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948dd6fc4fcfdcbf45015a6528a38cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32101a1422c45dd8e3c97ebfd024f27a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522fb1a184efdcfda2b21638d6f73b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190125f6f287b6b7b94670f6478933d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0969b1048ca2dd18475bf4a7148e4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd280ed5105e5e281dce3175fc42d1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979274b5b0466bf92ed9f20e17b3ab77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ec13e3e8318ea931c0f62467f7f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66f2634603d92caf613debcba09789587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450daea708a4b910180bf7ae66850130588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade57aaac2138500443054d18ec8806589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb61d9c3a1fdf65442326b4ba1b8a36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564faa70ceaf9a870957f3e354f0cf3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4044be502aa2ada02785ff39181eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db4d7dd92b0499073a41d6c245f684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a06b87e83e004f51107002ea0a0c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c264636309910bb861a0422663121a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae816e9f58890941e3928513579ab0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718eae83190ee5637eba9020e02a89c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ab46086da4bfa2e6c1198063ef6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34702c34368a085387a482fbc65b83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992395f3f099d4c21d536a7c22a6cff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b3b9249234553249b66431fdbf00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d3b5edec5fe4bf08db3be3edc172602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4ba7d0e26dd674466e08e210eb98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a3f6477f8f7f267c8d3a89e0cb32c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db16a89c8fe58c1d446326c9fa0e5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d91b985d52a51345ba2aa7e4fee5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee728844e3d486b2cd04ec05cb191c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c965d16d5b3d09d1fa8582900d6f0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4edb14ab86a72817eb8d278b20669609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e023cb81f0c3205cf3e8e90198db82c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccf958811117a2ace0b79b83bd8021611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c57615c57575c14c11e0541755d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a07258ce08ae5d6b52e50a7dda917613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf88c41e89607291f3d4bfe4b0db40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900188f2be3f9aee25b34fa9b4ded35e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff0c8d78ea6c55dbe6d36441f2d51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fd10680fe07ca9dd8da3eff971d57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654daa676bf3cfb5aeca8e30378335d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba0b56fb9bf987d5cfb55b3c1b281619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327a1324b98149dfd4a1c9c1de1446620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007c2f1d6b4011721f950cccb60049621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a99547ca4120ce814867aacae4d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8df8e5aa92098831c33e20a9e6c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c1d209071833e2bc0f16d790be46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58da4c2a6cc9c8d8122d8f9dc02a66d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c91b3299427015a083c4d56840f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05df78443e9374af4bb377d023f38a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e32b8531126069b129591997ef0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a80d7a367d364558235b169b6a10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50e62dda14937dcbcf088fe4be48f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8331db129aa80443b3a4b6ef6a22d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56861dcb69871fa7e641486fceea4e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd78817b2b6eb3b933e3838ab9c22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2c8b46f5f678a761b30993fe19cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c884c261b6bab700fa8839d7315912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cefb2e169a5321462cf2bfe806e7e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238dce6e7993ac8bc6bdee7b7b809a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65068dd4dd46de775c33dd08d3018786638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d061d3107f59c21da1a4cb4596b6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c0db4ec8d70f4c1e8330679463a5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd085b1a3e092e46922bfa2520626ce6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a76a00a36422c03e37313826f695642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6c265a4fb576e67632178a7960f09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154485f12db3ced5d73c64ca0a9e577644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973cbb4598c28cf23d38d2a34eb30b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce2a2de8866c9f5cc43f88bab3d15c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d895f230cafb02477039f4f33cf0141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5648fc04f2de4fccb01a8dfbf31e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6e5ecec4a98743ad4ed787938ca63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c24d51901c1fa062735da8f29f3004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b849767fba157eb925c5dea5ee4555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde993adc8fa6ce54bafa57b6a3495d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1f575aeca35c73d4157718008ff297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a113cd710bc7514a7e2c59b8fb66a7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a4fb4113532e54d933c7c127dd329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb881cffe07a14513c0b470fba4d0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863a009da92e405f2b5eb029557ab511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3781e58e90f7774f3558aaf197f7f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc655d60457954691a4298788560d1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa751c017f607169110f1bb3b93d52b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a8ce7e4980b4aae226c7fd7a046e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63823ecd3ea83283cf943a0745e7762716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2f349784f6753e643aa5981c8bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9430db0a81143b44d36b31c2a6d9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0628732932e266a6adf25e0b76be61d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42347432c6d26189f576d1350758c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a2877e77f7c2ef7e917f554c3f6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a1f44ab8b15ee6d9adbf71959bcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db66ba753312b3fb9058ec13da52d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54d0a0d4fef01a7d3739a667bc60d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095b8fc15bffaf773f3cd3bdee3228b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a46c6fe6cafb2fb9657ce2c716e42726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989706578cf3616b7258a49f43d10527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384e671e3442656d44489be0a28b6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70971846e33005417004015285c2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87858fb5d19b6a97d969b97b0551d2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfc3e8385071081e8e420813e5c39631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb20caea64669e2eebf8e1c304aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c53d921009aded08bd7fc1a6133733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16f01922fb809f1e8a198ad5d1563f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520015619fcbda4a4c2dc517898aae6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0a3d31746cd80ab738f0a3a7f54d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a307a1cae9d9b7a767a9b4863e3a0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c5c57f5e967f2cd6e9921e07986ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99976fc088411c4ffbcd4af2f896e1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2bc90f16c0dd04ef97cc2ae15f47d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8d87e9459080610233c68717c1a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513763675ebd7ea19c9c90def4e2cfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88702dbe5cafd9f6e3d5f80c77fcee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa241de81f9073df51e74198cd2bd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e82b4f94e0b4f6f525de4c8e1474145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2e35ed1f2442086681ceecf7934246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d56efbddd5f6b1ce8638ba8efceeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91199eb2db1e81a01d7ff80483c77848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b704a589a004ce099eb720fb3acbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846abbc38689980deb9f6404611c87750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb596c9c07f24f4a1d4dd5ca6479851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274bb1a72b84194f8c841c69ce143252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca3adb85359a04a394a107c96198453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17464d17b071dd00e47f5a744f31a86154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac443ccdc7b70faa2ee6c9dc845c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc9ae463b084f57103d0f72b4f89f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c295ac733a58d5ba58cafbb7f22e5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b764a1b44ce3857f66bc5453d88a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8cb89641852b671b01b0f05fd508059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333bf840215c291feaf93833a752dcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58bf32d1dd84b60e2ffa8366faab861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be815fba2f026f59dd0cc8c399eff4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87583d4997b9e0c7e91d90470b0958f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7361012145627c08fa2a6410f0eec964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef460aa38e1c0038766b3b57a522f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb92a7337673febd9312905ab4ecd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f860fa3201cd625fc5ae8ccdee2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace048dcbe4475b43109086a4d0238d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b22c9cfaee627a9909ea676fb8c3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8138a448200e953ddb41bc00e2287870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207dba9ede56d9f5b2511b01b93633571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e08797dcb6749d3685c62b4ded2eb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466fb04415d07b8b7f15832290f17c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd05cabada5e149a4b89f701da5d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef9a855fb5f1274ab3916a84e4b00575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c10d422e7b83c82722e4c1823a920676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8072ebe576d030ec7acfd960e22277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3de16ce7f6c0af79dc4b22d23d21aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aca6e977a8f50b760a51363a03e6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f739d059667ce113f406c4df621e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71a204797fc0041fb0cff28a372d4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aced089e01a24671b7ec4d6253327282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57896c42f8620334b92ab7cd25ebbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5136a966e89209f710a335d30cb9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62738a00c66617415cd8f77ace287ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86553f9be3ef9fac7f5c38dda8562186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346482aa059fdb58f4e0fbc71c0635f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73acc8681bdaeadb5c6ef01fc28c2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9724d85c86c12b8e43ad884fe9c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9296de98e17e3a5d82ec16a4a79de5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244448480204003d0f0b4cb0cb177391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b37be834def186c275e721768b74bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1fd41649e552944bb492c8b1d83393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e8fe2d8b43c9aad7f9b670a0a006094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cefddabb351910ceff75b663abf4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551273482ed671f7f76aaf8cc789c4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6a3d5c7698728ef6b691473387f5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f3aae01b7b935fa3bebfde78909bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a3cfdf190059ae0ba8dfa6bb7f1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16cb53b2dacd98d0ec819a65d7ee9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe881de4b2046cb114c14f4ebb8c6ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c25b2d4ad4ba34533d4a49e867752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae9718e445305ee3ae185d4132b21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0b74a1b7cebcb00117752b3b9fd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807a0d6a8ffc1e47cd1a3497074c95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eae6a9f1d36f251a45ac2bc1c9077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93a1099f77d0bf131c148ca137bfde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d4d8360b93d7a919b9198a4310bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8481cb6ef053237bf05decc989a35f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5f27da1706552334268cc91160ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e876bca1f3d0fdfa7e42235b52c56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a86ea8bb52aa0f60a1f309594d4b70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b4473cddcfaef7180b6efc099238f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ffa2d63baafd9ef5ce31ac264cc81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f868def861fb9e756eeeb50b734d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34e96c8d7ef6956e5a9e390cf2f0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e59fc04b3a6388ca62f924064ffec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1af272f2ccae72b425d11163b53ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c7f6924a4d493c9d3fe65277c34e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861dafdf3717e58873a315057dd49d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fef652da11d2fdd61777b328420bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebda87a2ea3cb4a04672df373fb3bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f033f1d7a14b0d894c17ac982766123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8769748ffc3e3c95d24eafc437541124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5d6eafd372f9744f5b1a599602909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e2c38e7abf4f751531ba6554c5f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dc3b32466b06df6fefe31fcb7b57d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56543927d4ae4e2e89857c93480f9c49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d55942932824f60e1abdb36efe6590129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c82014e4f30d695b4b1a9a94372cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df39dd6310b3c883a911289e2a7c2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832869f99964707d2bc16a2d5eed4642132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7713ecab996e3668ee09488438a81e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e200567d12d6a61fe0656ba642164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eb4420563df84b1ae353ce660a1f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f413ac34383d8f2d4a03930f6f8823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8126958e60950160964f4d153a259ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec417c4f930b11091342409808247aea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f319ad654cbea5d5017d9acbd1ec2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d4e26872f84a9b7da2b57674d0c9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee5cb67964d1d574a93172610f814141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71404249afd0305d7a00239121b3f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38747d34493113851c058b88a93c622143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac5f549e80dc0bfa70fcd54f5f94b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4d001e0ff0a3e9794deb9c2a17cde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9e300c9043f6af50b79f127491b67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74db7c86b910d611df69b9390a7e61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710a08bb01721d982e41053601ee1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47240c73367844c84b92f5feacea4f3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824b6d1accec4173dbf3b898a4059d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70902248675291c13ff0c335c857f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc8e17ff147007312bf91f4f3b066152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1cc4830f333b772bb40dedf429a4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267bf4f37f99b55bba7bd9b0ed4a355154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4a8eff6543546fcf42cca788d349155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96272cba307fa10b7e021541f283b62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0a62eab54d3bf3f31604e4f2ce81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7597f676af73536d26fb3ea9009b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5bf25b81af85e445ceca666b5d69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be389f2bd11358a94ddd9dd53a1987160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740406f964450c8d745fc537c95f0b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534608a20541598425381d1f7d15ccc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449b3353c3affed02b8896f521ba82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e656704dd24328edbb3a5c0e948b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92596873b7398c2cd165d2abc68ac0fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6deac316e2ae94856d0fcb04d28c5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eda6b119f0c4beae3f3ca5f6e50023167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1191490fe0d3adbabfc474504df546168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323674e5476603b3e7932356fe5f4ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea353e491d5b66a2689e252cf5113170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165974495ff5e5cbd58a59aceb3b2022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444071965a8987f0fec3885511c9f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9631ee87c6e62bedd02e0d149a7a1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d56f7fd0ca7d8093aa952b0021ef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167173fd71b151e43b47ef4ca450dc91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de4047c7950ba53a83da8f9556bfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9608c5a75b5ae7ed1c80a1b613473d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b76212bc23d1cded3d0a692978a2bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf6f5cca6ae2c3bdb979517e967a13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32959a09f5290eb2074a65a0dced6c0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b7f4b9ef9aa123e4698bcad5ede5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee470b18cdd450e042520f07ad7e26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42de527e1c1bdc6fc81d030fa0e4a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b4f11968e60008fa2e78b466477d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ee351161e731f9faf70d6f93028f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3e5651f8a78d23f58db4e3bc3d139186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097be91e01efb2d46c32a21dce1e7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff4a3a6bd0990f026736cc9ef4637188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391ad5a44af23af291c1353cf3ddb43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033ba3d81e229b0e953bdf52b75ddd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e188ed269ac00f040bfa901370d6d40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99501562d353d7fb2887236f54d37c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27310dec94df8e243dbfa4483fdff53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c4d038830136120fd320fee39eea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e34f379a670661d320d47e082ee48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aedd8c87ddb1b4b8e172e217111ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f44cad6c21eb4957b894e7b6a2d57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc089b6a85776e766222e9b553ba33b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd934cba029a19d58fe98a5bc4e77b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c1a10c837a211e7690d496ee820d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ecbef95b726f43261070682ef2eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9d7efc744d1de10493e51fdf8d3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9173e6e2cfb8ea1c6794ea3f9449b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468f1b50e61cadb6fa68ae5d4fc27f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536583955ea4b3039c3688e3527eded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaedcb1626c67d522b4c397f93c410f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15f8e25cc8cf62a600c43bc701cec1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c63c4b6429de2559749a496c81d8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f42e844b2cad8b69a11d03151b9f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ebd111f2992a79f6b705a611aafe1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cca7d5eb58ddf198dd7df5e11178d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994232575d07ec5ec4493fdfe3fbf073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cc4a77bbcd1e25fa96a7d17a413bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e99ab74c65c58ffdf32839c69fb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a840ec8e5d3f7ec566e8fa41a9c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9d1ad48c422acc84ee2bed4b578d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa034b50b127ef04748c626c4a46e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07896f7c90e6d1708e22a435d3cba3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a91836bf6a9a615b76d5b361740ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5dc2da792425c93bc5a7e9f133fa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998f880dc9403bff97c4a97d817291221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0064e91ae6174aa6b60292377d31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523a89cea350b14f26b8ecc90740d36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693395e0d7c6c3f2c151623dfdda7ae2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966f705132822d9dd5395216f1d874225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c353f4ead8121f4e52ee145a16a98a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df68eeccc505a3fb825c160fb2b4109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4c7b5633458fce5378583e00d46b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125aeadbd74ae3e87914b1c18717bde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ecb9ba3c973f3c1be99c06a0bcda3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e39cc4361170146c503ebffa6bacc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc776ecab0b22360b7548d936e0af48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460bd1036b868c0c6258d7318de9c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029460ffc5d75907c7183ebfa077da44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022522923978b3eac1856be96e4d23f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692fd2d7f7406925bc27c4bde4f03a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22cb17dc479455948c5f7ecc2374a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34538a9c193de0cecb54022c40e88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab51739efe1026b3a6cdfc989ccb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08801621a52b15c6de3b91342bd9214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1eabf5a40ffdaac8a845484c85677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8362449da92e9d19111e6b0ccc36c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af91040008c32ff3611b2a225129f74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501083b0b89a29a4ac66b7b0e1faec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3fcdbe36b16216c846663c111f01e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a847ad44550f63f22b7fe424b73119246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804050732fa9df28c257ddb884207d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac281fa06388eb6ae487893a259394248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272e166425ee8e2213fe12eb01bfc43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ee2c704038ddd482d58c9f230adb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03ed15559a4d4e8efb0796a5410d4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15466e72c6c45e4d91d0e509fc4aa204252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9241e51d08263f3c0d92d5345fa84f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e91fbc6f41a7d25ec16f1b23913513254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e6dacb93985fdad92717d1e5fb06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c32a4cae4e5a978970adf094cd8e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8119064b8b65925b4fb1329f6fa61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d07eddebd1130c8a465b3296b3088258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e727e367cab739fe3343c7be8388183259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abffd1b9ec5ddb840f09f8c1cad6b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5915cbd71fd7fab87ae488995087261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795408a997faf616613bdb4bbf548f2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c225688f72fa648ae38664ab68ef49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f6229446e7edb24a5e92f5767c06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775caff778c6b51f06796b3e8eefc169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c72aff7abbe89fd0ae86eab3faaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce8394ecacc30ff92828be45fd0a0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501966d4ee7b9658dc004159f1a468268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14293e214a73bba6558fe8552097da53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a2029c1c6a946e445613b222109c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4a317647747504747cd40a5dd8e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823eb5b978b6a23faaa8416df95ca3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb13c58f48ab237c02358eeab6d09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1fe757e22e45fccf37ce700cedb5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95486196cd045da200e5c151af6dd3f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e1662b726780bab603d8865fb0a01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f797444ee8b28f5f0382a84bcbff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b59e8c393423dfbd54a107c1a8020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eaa7731766d88de2e940c27260adb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032350a5be8df038efca8b06027f366280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0319c8c43bf2f83cf5ed6e0dfca3e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a70e38524a071fa47006b7670721282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1876dcf43dc5d881e3ae81fb18f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b140a036129429cc360d12d251b2609284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2b64737b0c68db5d8f6206a2866a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335940a4ad5ad228f5990ae4f58b0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe42b5c4ac81a4aea9c5d2f938099d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01ed86475215c9af33fd85c38c96e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f202edea500c0850977423ba5923289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7050451f2db029b5fec6c161e3968290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec4c2e6393029914d0bf05725e681291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99c7f253ff177264e34ea3d646560292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cf40ef6879d5e9fa0c3a7f2fdf6e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1459095bd9807bd9bc5afd538a1598294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9839d7d7151e6869312e3ca547df56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd608ff9d7b69c7018e6f2da29b1115296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670cfd5859da561709adb3d895b672e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf1fdf78ca7c0a7dfcab58c6c120b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446717a6cbf6e142379422f4035b3de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec5df1a76af99290dfa9c4d09e264300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c93663a8cec46fdbc23f58e62bcb8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036b9ac9cddcc2f8f8a0aa0ddca6d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24d11ddb0a8aa06cc5bcc4eccfa0e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8d34d9582096b43da82e0b349375304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0547580bd7a0ab2b0956fa0a813b37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eba2c1b87ab1570170cdcfb709eef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5793986f95580b75306f3af16c890eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e111fbca93209780766e2dc06e140308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41dae91d6d1674d38402b320d8960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb1aafe620e75c7933ce7c7ede3f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794bc76309e6acbd2b3a769a1b2488311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa1fe9180070de9c485da3bfcf1a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59405e73baa91e0cb8f377944003dafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0de1c61661e87148768f432bb66d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc3a654a410ab184f58ce17da9174a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e948c2a2d550d35fefc1bc0cd56636b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047ad8feb377ce1daed51f11ae28e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f92766bd3453da52f08601b23b2336318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d71ad007dbd9b50c8aaf506bdb4ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cbc5b31be1e94a86b5b9181ac829a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacee41327919ccc16a7f74de8678be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f90eedcd8ca0bdb4f0120d09ada8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2312506a72a3b50f057e1e9a080d69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e386673085062d4fafbea5b6b526324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a74fcd1b7d3c4204169abda6fe9d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb66f0a0d8f71bfd658759359bb91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d69f6290709da26ecb6b1f6081997327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b81b69736423be5ee7161673b6cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5b87a15baaa57a1c1eff21af96b87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556ffb55397061768a9574ee9d3e5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e625ab17c43eb03518f1711a87949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a319de18bdffde160544c100e27ddd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da326e2228138f82b7428f0e32cd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0478cbfcb44a2356029d488d88c5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad001c2693065c008affe0f638418d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f53ed630ad09b46d891e9e8d571e7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f3a7795c600f71036002f4fa318da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3548f7dd077aa416a44e5d6c0b960f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb61ea25d117502ade23b463647911f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d806046e8064ef9f784de4f04d8478340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e793afa9fccb892a80aaacc6301a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fdfd0f3e3fc3e91e9c1cf97969857342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f7517960b066943a02d2bbc8051f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0d54d987bd008f71ed2318ff1e84b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76555aa5505e399e6e7e152b11288aba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec159d8a8ab8fb5f4174b2f8961cd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28589af696649e553aed4b2ac3604297347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044384f64288ba2fe4501b04a31ff25c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d66c746320d0622d3fbaaf11c9211349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909d6e6356050ea37f02c3d3b5b975350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0546647eca4a3a798b196d4b6fb93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fcce26be29041abb4f674701beef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebdb49bf993067cf56cc8c58155b15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab4494d3ff7a169b8d5a8c89e6ca03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd55893884cbc55c5db9a3bcf515e3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29785456dceba01b73c18fbb6f57a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298429b818bc073278d16c6e368f197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0ecefa337debeecf07f0913ab58d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021cb34ee14dea70e49755eec60030359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41181dfead03692ad71985133cadd85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621bafa215df774272aaf91410163b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef8e3a4fb3018707221549ec6ce22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc2517ca7657c421ac2aa30cc2e72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735400e2d97ed260d74a856327c9b65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e443cc87f8368b876f5d7c7ae20779365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd366ad4f53e96e5a0c49c1110fbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb69c01d197f6fcef1c17cdf5f761367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046226e53bf8137dce819fe604494a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d5cdf720b85b31a7889b3610c55a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58335b3ca0722efa82e5ad072eefe680370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5b4e24637c6cf5a4ec628a13c79c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f346fa5a3956e5e838f4984748bcc18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9bd6065e8cddc24b191afcae463e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec67b85befe03089ad0084740636050374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85f2c852b80beb9ab06ea5806135e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6feb9abf016b20e23832544164476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795f748dac9dda572adab447492825377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc95c715e53070c4d03f4dfd19e6d18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde64f48985b68242147657c9343b464379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee0ecc0a1147fe7f210b3225a2f3bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70744b3bdcd6ba490efc53b4e758e153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c86991adc555e0eead38f6b30b9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae4a5175b91d671bc985f02351977f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a07c614e6afbb357a70cf4b5f96919384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556646b808bcb385dad0939b7a55330385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9dae99e70d5c92bcaa8d4202744b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c68f8a61b1460fcd35e4d9c4f143b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa25735a9673bb12a49c437048f533388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b246fcbb4682274e63e45f1bb61d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58f044938cf922306742d14735b67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d809d75d13cdf3410417251dca2ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca03b89cd98ef6d8c5160c883a44d78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae961afb5cfda3a548196bdf9f9b2b59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a3c8aa22626d3f3df723eed82a6d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c70c388f02aa2485e85f9cb92471395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7d7b264697f49e377121ef0c7bbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d356b388b540b253080700c790cb20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814228be0817594c2e7d6c8f0ecff68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91acc90eeabd7fca63cde94dca72ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457fee0e182feca9cb5cc3576f229e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f389bf5a0b4333ca8a332ec74ce99d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b84ca88f97beec1ac5cf36001dbda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0dd066af0caf90668dad9a875cd24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362597888d5c9da3880370da03d44b50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff26b3c3837104bc4b4dd7f901c1f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cf2573fc3172e4a209dae4849a33d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a81b1691567ffc6d4f56c6a9126db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297737db0be7ec84949c933b2c02a01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e67e8aad966e11cf28cd172ea65b33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86eba2369d4f7bb8f4f72b6876eba2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3cc075f0e83db2e8d51c41bb20efb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a5917f1da015af69232c3aa23e59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bc6ff0855448a9fbbaec785eb0760413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013b3082fde457f247c878943e87ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352bc16c912248c90a90ee9317fd2a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390b23269e229d031f3bdf747a0f85b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22443f7effe927b94b0f51f9d2b1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5109a680ed750b3e048c907fac0b81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c19e3c240e74632b98f478328e3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b82d3fc766f4259b763db1703893f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1a2929cce7cbd689aa7c9ba1edc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e271cc180760a9103e72b5c78f73a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d8d91f88ec739962ddee94ef081c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250409d951279b4668a66f1308206f02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bbb4dcc7425d66c37955143f35219425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64762bb5ad61ab2885ffcd54804f01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690dbf98b2c1d76007452833f3f1cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85e846b7d2e64844819753c91db3a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252bc853ad78ad1a0b57e29ad3d140429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c428d85205b305c21dfd327d53a9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c006abf3a5cf000034c9a74f22d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd50cb9b9e635eb2ec69a294b8ce4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ac2aed99aa2fef5f97fc9f18051e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df261c3e4de7b11133162a941457b815434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b340efaf71c23bf7727462aeca866435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16438ff716aeffe948606d62926ddf0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c2272e381e02e99606510e27ac1ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ab15c2c5df8f09cb4b6a7cfa6270438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871319d0cb4138dcebeae952ea7744439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f034ecfea08486fb584362e030123440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e66b197b7f53d290ace1498a11c11b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa38e12a34478b693f0d40d3fb030e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d6ac46d2289f4fa49649e9d67525443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c40dc3948376d41fc032bcedde351b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551280700c9f8cf7015d1276662002445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac2683282bb7e401270e8fb416348446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c5d3a0d50a6342afa45b86feee099447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97535d61403922ef2052f0519046eb00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d2fd38441c775ca58b5827125803449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dacd183bdc20955d4eb6f922489d86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d6887579ed20362fc3fb9da44668451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be1bb4ff5628ef68d3ae90f97792e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ed7dce6bc5e4fed74c34ee3b9436453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8622b6655f07e509dd944722aefb76e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dac763ba9102009edcc511d8d4775455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1506e57e71bdda2ef5d7a9f05de56d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122813282ff48613112bc265c1d3fca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5af8b44dad402e2b9df4d817d2e179458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31ab65bf5bfd2190e56157ccb91e93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1838b7f7b6bf1ef9ff6cfaf9720ee83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af08a9acb66592078bd791c57686420461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c86d9a31c09ec957228c769940f90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8a8d8b3f06cee4350a0daf673e136463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabe9c99f048ab84d591b7a94d0496464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd2301d578f52483ebb088a14881a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a41c4c533a3fcf1af3d7c8a6f2f599466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64deb9ae2e5402b6c7a3931ffe9c85b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c531b10ac65b205fcb9f12d4d8ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2301188d39c98bbf09f707635a0c62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f1d75b4468a0e98099f732a1f0e57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca71dbd198f984a7ca27adcea0db7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c09cba44fe97175c635a9561ab80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255f6a222296dbffca57987424c38d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c2aaf8cfc5b356bd9a598fb84b15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599b9d45eab1f926966b7ae071aaed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733534954ffd244b41a62ea3f93bb0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec142343817b38555ad9acdb976a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55894e9caf75d2e195f8e65f5fd1c9d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eccd761db352bf7cd33237dc22d84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d203c87509e3f9013b8e4a587e3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe3b9963fe1c6acb033b2ea36a4c63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f3723e4e406d620adf00adf56c9f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df503ec72068a9bbfbd988e141c069483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b753432b9f360bb713340223a2cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bef99668ae0f83dfa32f1db3c3d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d86a228bf91e5e437d45f5dd47037486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdae9aa758f3a4f68c25813a6c85f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b3b0e0c912c6b92be1363df26fc0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35354f22f73e787065e64c4874e681489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f0d9eb53d2a618ce6acfa6339899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbbd8b420adebb3c8360cfc5eb9f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853adddb2cbf8e842a29992104cd795492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827037a7d202af1c83ed4c799aa9078e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8505194a0a5df104318287be8a26ef4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49775bc505c3f286f262610c82cded495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1be8f62f480831eeb3aa1298835d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e098349c4daea35f63640eb98996497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b656b6a22fb54bf3ccb62848ef4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed50de5f8af13110ea4fabcda1db57e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db7bf03e95fc7a6008377204a7369e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75661deea4ceae9a26311cc96ae1155501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5444ab212a3041a0cc01f1d3c1568e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e0863665822e78b3efdf588aa0bde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50bb9a6712fdc5d3fe5b19e8748f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c473ce6e875ab506502467ea10a44bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414f4daa5812a4243c042caef5eeff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825151111ba223f330485f2368ff935b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab4c173a7c9ea5f8639c064d453ed3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8fcaa994ada6babce6b689dcc216f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1bb9d490b73bdf9db982847e5b1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730e10e72de39b6c82de6ddae5ee90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb2dd81866cb4b316fdf9f985e478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd56893d48e805e084bba68f4b5744513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1c970d39529abbfa90917a7a4d224514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f578109b541430fdc63979c0b4d41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53470d4625a963996973fbe327668d95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1816dbde89e1583dd6bd261c7f296d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b23097f656527372c296eb5e2da2c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef85fdd6f64007b8ab97c5e62597d10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e417d3b4b20bf5217ce8111126e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595ccbf78a18748def47a171304becd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c243be6bcab8d45da6707aa1cd8acf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f1e65d11b8b75e1812a68a1147ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a401a1d3831456dee23ec645873dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd73e5a21319dfed8a8cec2476e91b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e2b7fb70a45d7f9d9a0120c8d033526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c24e4d25f18b212d9cb119290219527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98948c598d83e325b994de3cd0dc879528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e81d623ecfe4709be89e625bc13ac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32523a2922f8ff47671f3f3f19309ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770fb577841d72a96b8aceb8cb28a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb64791b2e7312c5082e33ef5bf71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc009e27f68f566a08433ef63bc7c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1188c47aed75e3e00de63f5aef9bda2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce941f80ee8b7ca1af2d36d31f8ce851535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103c362fa65185428c976f67d679ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1f2fd49fdc81aa37ed7daa5936529537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d881013419a489330fa94b7e9a30a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ea90f213e182ef97cbdccbcc85a78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29578b5a469ffc624d94a40f4a8c749540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db2621d475245522f4383f2ab6c9c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175ab1c5be01eed6112f8cc4616572542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a281259708f144b735cf543c24fa9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a14441c4fe7a08248ed739049e61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b41c6025266b4380abd2d0936224c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e17b51db9d8832d2b8daa14ed0989b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da5d30e9330b24393334c3e3b9bb96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8339e09482a13b230c112abfd46022548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931422127de75f633a58665d667886bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2b03844ca821e6ec8c5e8093c0a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dfc72899a850f38e33513651cce15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf0977f297873f7d0f213373488a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16dd32c8bb5319801ceeb58861c70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48cfce59787eee1e42d4eda033b1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a04fbf3470c85e9c4dd87df996ebd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634bc285c798202d601c4e2a1bb7a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5376b3360925828586a9797638a61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa18229cce5cd0e211617d783e3c67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92a3cc22e385314487d3435835777559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455ce73f92fa3ab635e6f90958fa2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471e3c07424956dc4fa96da9e3b70ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf937917a835d2c39eb1728e7028be4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8df0a3282e5f5dff70bc2a78a4a6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579308a07334aef23b00a4938c52d764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44842fefbaf05415c112883d91b5f349565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adc0d07f0911f6d46454b4d94a8095566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6033274e985b7420448ee4962c909d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0d2aebd3a75bc9c366aa01eae79d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3335c1c344aed93b9558b2b3f11ffb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622a84817e86353e2aed4140f4c2188570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e25a37a7d238115a6cd832ac8381c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992258f3b662cf7f81e665662daa8cdf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e56871f99aab8305029d8cd40d64fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594fb54898fc731e45b2505ec0346b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f65f370b641faeb6e094c20cfd74d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec7c59fed401209d15d3b6b395e06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968e402c2b0cf51a8f7b37127272c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ff39d14afb12d0b7fa25c94b6932578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab9fee1e3d27c62d94d1a94e48d684579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507ad1fafbc4654676950a5d2f6ecc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a2bb2d1b27ecf41ddd7d0d1f7472581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae3f8c12b619cf7d0186ad2295922582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d839afe4bec36e24a1784acf4941aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c08ab50bbf2aaa849d88bb38c93c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ebaede6239970fcaa2cadadce3566585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd222108af360cb1f0da7864fe9aa2c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe6362d0e10951aff060a4e2d5034587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc491c3e30c7d7335c854fbb575b9f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f69468a651928991b9ee4ff47e5334589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff16d59d77e87140e86c2624315a7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51036b0a724c978e2175e3808b7542e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e85a9317e61b4d63d13e8443e0cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d586232149a6c75bd8e542334da4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797de8682b2bf5eb7efdaa699375f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc286ee9cd8eb14d3407cf9b78d46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53ad48e4b33e52371bdf224f8c2b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cba569fb6320e744608545cde9e94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a717152b629563ef4731d1bce4b9fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae1165fdba736a392bbb5224de9104599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabfde30b9398018f6039df7957f0e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b2cd172d27a90d0649b844c14b0e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7839db79247c4954e0112b4cf92a4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97b649f8b3cedd73ea763608dda06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f9436aa6bec01296059e7851930e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c67467bf766798d716779f4b2df8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f2d85e48b8b46bb7346f451e5b614606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030af56741a74ffc32d712d3791cb9f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aedf12bd9e57a01fbffb3b92b7689608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a9189cee31b3203196184e6c00ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43411e5a857e440d7b682b937245bad0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602dd6c8c867ea411655ae0179dea1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a62b4eb686b6144019d0f2afded82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44907b1348ea347e1a12c611a08629df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e38789300e8a6bd655862750344900614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a036aa5b8feee235766c5fc6edce0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7eb81eec3bd3d57d3e3c60f68341f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682f94c1a97944a1ec5dbe29a2f0de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c1d46dd0e8263a253c449d1adf796618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d418b236238238e78c3391112a47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fce542461a88649d8d9af5cd4cf1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e60aab023eca823a7c0b8d7a8aa3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64693a4b40d5c1d889dbf6f333b41c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564d55c9683c067afe0a7e92fbba5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db844ea2e36738ec70b9f47bafc4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572c0af8c3a6c9250383f29c3ebffd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca748e83a7aa5408e7c9c883869c5ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe57b6c29d30479bfddc1531f83106627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1081eb6213007b487ae0fc83cc3ae01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01649e3f4f1f53f190f7f4fa65a7185a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974705f7fa5c6506bea7f5099eb82bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaf17b69e0b417f020e77b92104ff8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9382e236cb7cda8d184b7be4c038a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e1fe2bee6d2464efd886cfb90ba26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061dac86fbfa0f2e46fba6082a3c32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc8c4f769dc74833de025c305af323635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae26ed819f67a416b8d092a6eeb7ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8243164f75010fbc6cd56dd25fe83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd73386736f7b5d5ae18e5146613f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e72e58c6bec6316bb1c93fa01252639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9da3d7b6f6c82bea59b5d815f9d43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8965f8fee2338bfae576276f3c7c45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4682a1d375f6eb595cab74a459aed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d1e6275a633e45c410d258cb98cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef20d50e8a824721452d731313153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d27b55bb514f963de5fa123745c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958495407b7b63f35fb383757e4de073646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>